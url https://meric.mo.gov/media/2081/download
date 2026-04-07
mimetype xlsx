--- v0 (2025-10-08)
+++ v1 (2026-04-07)
@@ -10,94 +10,94 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\EWR Research - Workforce\Career Pathways\2024 update\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\EWR Research - Workforce\Career Pathways\2025 update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AD3ABCF-29F3-4F2E-B52C-EA8F80F1567D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E19873C-E2BB-432A-976F-66A1EF779612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="662" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="662" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Health Care" sheetId="2" r:id="rId1"/>
     <sheet name="Bioscience" sheetId="3" r:id="rId2"/>
     <sheet name="Energy" sheetId="4" r:id="rId3"/>
     <sheet name=" Manufacturing" sheetId="5" r:id="rId4"/>
     <sheet name="IT" sheetId="6" r:id="rId5"/>
     <sheet name="Transportation &amp; Logistics" sheetId="7" r:id="rId6"/>
     <sheet name="Financial &amp; Professional" sheetId="8" r:id="rId7"/>
     <sheet name="Construction" sheetId="10" r:id="rId8"/>
     <sheet name="Hospitality" sheetId="11" r:id="rId9"/>
     <sheet name="Education" sheetId="12" r:id="rId10"/>
     <sheet name="Agribusiness" sheetId="13" r:id="rId11"/>
     <sheet name="Notes" sheetId="9" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2648" uniqueCount="1404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2646" uniqueCount="1405">
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>Patient Care</t>
   </si>
   <si>
     <t>Diagnostic/Therapeutic</t>
   </si>
   <si>
     <t>Business Operations</t>
   </si>
   <si>
     <t>LATER</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>SOC Code</t>
   </si>
   <si>
     <t>Average Annual Openings</t>
   </si>
   <si>
@@ -3442,53 +3442,50 @@
   <si>
     <t>29-1292</t>
   </si>
   <si>
     <t>31-1133</t>
   </si>
   <si>
     <t>31-1132</t>
   </si>
   <si>
     <t>Dentists, General</t>
   </si>
   <si>
     <t>19-5011</t>
   </si>
   <si>
     <t>Gambling Dealers</t>
   </si>
   <si>
     <t>Projections              2022 - 2032      Change</t>
   </si>
   <si>
     <t>Projections              2022 - 2032     Change</t>
   </si>
   <si>
-    <t>Entry Wage 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>19-4012</t>
   </si>
   <si>
     <t>19-4013</t>
   </si>
   <si>
     <t>Agricultural Technicians</t>
   </si>
   <si>
     <t>Food Science Technicians</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>15-1252</t>
   </si>
   <si>
     <t>Software Developers</t>
   </si>
   <si>
     <t>15-1253</t>
   </si>
   <si>
     <t>Software Quality Assurance Analysts and Testers</t>
@@ -3769,66 +3766,60 @@
   <si>
     <t>47-5032</t>
   </si>
   <si>
     <t>Earth Drillers, Except Oil and Gas</t>
   </si>
   <si>
     <t>Explosives Workers, Ordnance Handling Experts, and Blasters</t>
   </si>
   <si>
     <t>47-5099</t>
   </si>
   <si>
     <t>Extraction Workers, All Other</t>
   </si>
   <si>
     <t>Heavy and tractor-trailer truck drivers</t>
   </si>
   <si>
     <t>General and operations managers</t>
   </si>
   <si>
     <t>Maintenance and repair workers, general</t>
   </si>
   <si>
-    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment Statistics (2023) and the top long-term projected job openings according to MERIC 2022 - 2032 Employment Projections</t>
-[...1 lines deleted...]
-  <si>
     <t>17-3024</t>
   </si>
   <si>
     <t>Electro-Mechanical and Mechatronics Technologists and Technicians</t>
   </si>
   <si>
     <t>Industrial Engineering Technologists and Technicians</t>
   </si>
   <si>
     <t>Industrial truck and tractor operators</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment and Wage Statistics (2023) and the top long-term projected job openings according to MERIC 2022 - 2032 Employment Projections</t>
   </si>
   <si>
     <t>Special Effects Artists and Animators</t>
   </si>
   <si>
     <t>27-1022</t>
   </si>
   <si>
     <t>Fashion Designers</t>
   </si>
   <si>
     <t>Producers and Directors</t>
   </si>
   <si>
     <t>27-3011</t>
   </si>
   <si>
     <t>27-3023</t>
   </si>
   <si>
     <t>Broadcast Announcers and Radio Disc Jockeys</t>
   </si>
   <si>
     <t>News Analysts, Reporters, and Journalists</t>
   </si>
@@ -4339,50 +4330,62 @@
     <t>11-1011</t>
   </si>
   <si>
     <t>53-3052</t>
   </si>
   <si>
     <t>43-5021</t>
   </si>
   <si>
     <t>39-9031</t>
   </si>
   <si>
     <t>49-3041</t>
   </si>
   <si>
     <t>37-3013</t>
   </si>
   <si>
     <t>35-9099</t>
   </si>
   <si>
     <t>Business Operations Specialists, all other</t>
   </si>
   <si>
     <t>Compliance Officers</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Entry Wage 2024</t>
+  </si>
+  <si>
+    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment and Wage Statistics (2024) and the top long-term projected job openings according to MERIC 2022 - 2032 Employment Projections</t>
+  </si>
+  <si>
+    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment Statistics (2024) and the top long-term projected job openings according to MERIC 2022 - 2032 Employment Projections</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="0.00&quot;%&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -6440,51 +6443,51 @@
     <xf numFmtId="0" fontId="31" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="692">
+  <cellXfs count="693">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="603" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -7899,57 +7902,54 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="6" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -8381,50 +8381,56 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="603" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="603" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -9718,2150 +9724,2150 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:AH68"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F62" sqref="F62"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="43.125" style="7" customWidth="1"/>
     <col min="5" max="5" width="18.125" style="8" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="9" customWidth="1"/>
     <col min="7" max="7" width="14.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="59.625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19.375" style="10" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="11" customWidth="1"/>
     <col min="11" max="11" width="14.875" style="1" customWidth="1"/>
     <col min="12" max="12" width="51" style="1" customWidth="1"/>
     <col min="13" max="13" width="17.625" style="10" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="9" customWidth="1"/>
     <col min="15" max="15" width="6.25" style="1" customWidth="1"/>
     <col min="16" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="553"/>
-[...10 lines deleted...]
-      <c r="N1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
+      <c r="K1" s="552"/>
+      <c r="L1" s="552"/>
+      <c r="M1" s="552"/>
+      <c r="N1" s="552"/>
       <c r="O1" s="160"/>
       <c r="S1" s="114"/>
       <c r="T1" s="49"/>
-      <c r="U1" s="554"/>
-[...9 lines deleted...]
-      <c r="AE1" s="554"/>
+      <c r="U1" s="553"/>
+      <c r="V1" s="553"/>
+      <c r="W1" s="553"/>
+      <c r="X1" s="553"/>
+      <c r="Y1" s="554"/>
+      <c r="Z1" s="554"/>
+      <c r="AA1" s="554"/>
+      <c r="AB1" s="555"/>
+      <c r="AC1" s="553"/>
+      <c r="AD1" s="553"/>
+      <c r="AE1" s="553"/>
       <c r="AF1" s="60"/>
     </row>
     <row r="2" spans="2:32" s="149" customFormat="1" ht="29.25" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="541" t="s">
+      <c r="C2" s="540" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="542"/>
-[...2 lines deleted...]
-      <c r="G2" s="544" t="s">
+      <c r="D2" s="541"/>
+      <c r="E2" s="541"/>
+      <c r="F2" s="542"/>
+      <c r="G2" s="543" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="545"/>
-[...2 lines deleted...]
-      <c r="K2" s="541" t="s">
+      <c r="H2" s="544"/>
+      <c r="I2" s="544"/>
+      <c r="J2" s="545"/>
+      <c r="K2" s="540" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="542"/>
-[...1 lines deleted...]
-      <c r="N2" s="543"/>
+      <c r="L2" s="541"/>
+      <c r="M2" s="541"/>
+      <c r="N2" s="542"/>
       <c r="O2" s="266"/>
     </row>
     <row r="3" spans="2:32" ht="57">
-      <c r="B3" s="547" t="s">
+      <c r="B3" s="546" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="118"/>
-      <c r="D3" s="536" t="s">
+      <c r="D3" s="535" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="118"/>
-      <c r="H3" s="529" t="s">
+      <c r="H3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="118"/>
-      <c r="L3" s="529" t="s">
+      <c r="L3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="O3" s="196"/>
     </row>
     <row r="4" spans="2:32" ht="38.25">
-      <c r="B4" s="548"/>
+      <c r="B4" s="547"/>
       <c r="C4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="537"/>
+      <c r="D4" s="536"/>
       <c r="E4" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
       <c r="O4" s="196"/>
     </row>
     <row r="5" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B5" s="549"/>
+      <c r="B5" s="548"/>
       <c r="C5" s="377" t="s">
         <v>821</v>
       </c>
       <c r="D5" s="378" t="s">
         <v>822</v>
       </c>
       <c r="E5" s="356">
         <v>53</v>
       </c>
       <c r="F5" s="364">
-        <v>40840</v>
+        <v>57620</v>
       </c>
       <c r="G5" s="377" t="s">
         <v>803</v>
       </c>
       <c r="H5" s="378" t="s">
         <v>804</v>
       </c>
       <c r="I5" s="356">
         <v>663</v>
       </c>
       <c r="J5" s="364">
-        <v>38330</v>
+        <v>42930</v>
       </c>
       <c r="K5" s="468" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="L5" s="469" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="M5" s="356">
         <v>373</v>
       </c>
       <c r="N5" s="364">
-        <v>65560</v>
+        <v>69940</v>
       </c>
       <c r="O5" s="196"/>
     </row>
     <row r="6" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B6" s="549"/>
+      <c r="B6" s="548"/>
       <c r="C6" s="400" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="353" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="356">
         <v>123</v>
       </c>
       <c r="F6" s="364">
-        <v>110210</v>
+        <v>114740</v>
       </c>
       <c r="G6" s="377" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="378" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="356">
         <v>560</v>
       </c>
       <c r="J6" s="364">
-        <v>40410</v>
+        <v>43400</v>
       </c>
       <c r="K6" s="468" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="L6" s="469" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
       <c r="M6" s="356">
         <v>217</v>
       </c>
       <c r="N6" s="364">
-        <v>72980</v>
+        <v>72750</v>
       </c>
       <c r="O6" s="196"/>
     </row>
     <row r="7" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B7" s="549"/>
+      <c r="B7" s="548"/>
       <c r="C7" s="377" t="s">
         <v>835</v>
       </c>
       <c r="D7" s="378" t="s">
         <v>836</v>
       </c>
       <c r="E7" s="356">
         <v>1</v>
       </c>
       <c r="F7" s="364">
-        <v>140520</v>
+        <v>110600</v>
       </c>
       <c r="G7" s="377" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="378" t="s">
         <v>1117</v>
       </c>
       <c r="I7" s="356">
         <v>71</v>
       </c>
-      <c r="J7" s="364" t="s">
-        <v>1127</v>
+      <c r="J7" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K7" s="377" t="s">
         <v>356</v>
       </c>
       <c r="L7" s="378" t="s">
         <v>357</v>
       </c>
       <c r="M7" s="356">
         <v>288</v>
       </c>
       <c r="N7" s="364">
-        <v>87530</v>
+        <v>99040</v>
       </c>
       <c r="O7" s="196"/>
     </row>
     <row r="8" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B8" s="549"/>
+      <c r="B8" s="548"/>
       <c r="C8" s="400" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="401" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="356">
         <v>5105</v>
       </c>
       <c r="F8" s="364">
-        <v>64090</v>
+        <v>66830</v>
       </c>
       <c r="G8" s="377" t="s">
         <v>823</v>
       </c>
       <c r="H8" s="378" t="s">
         <v>824</v>
       </c>
       <c r="I8" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J8" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K8" s="328" t="s">
         <v>27</v>
       </c>
       <c r="L8" s="283" t="s">
         <v>28</v>
       </c>
       <c r="M8" s="356">
         <v>1106</v>
       </c>
       <c r="N8" s="364">
-        <v>82060</v>
+        <v>81910</v>
       </c>
       <c r="O8" s="196"/>
     </row>
     <row r="9" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B9" s="549"/>
+      <c r="B9" s="548"/>
       <c r="C9" s="362" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="353" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="356">
         <v>53</v>
       </c>
       <c r="F9" s="364">
-        <v>185870</v>
+        <v>192070</v>
       </c>
       <c r="G9" s="377" t="s">
         <v>825</v>
       </c>
       <c r="H9" s="378" t="s">
         <v>826</v>
       </c>
       <c r="I9" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J9" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K9" s="468" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
       <c r="L9" s="469" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
       <c r="M9" s="356">
         <v>538</v>
       </c>
       <c r="N9" s="364">
-        <v>95300</v>
+        <v>103200</v>
       </c>
       <c r="O9" s="196"/>
     </row>
     <row r="10" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B10" s="549"/>
+      <c r="B10" s="548"/>
       <c r="C10" s="377" t="s">
         <v>843</v>
       </c>
       <c r="D10" s="378" t="s">
         <v>844</v>
       </c>
       <c r="E10" s="356">
         <v>5</v>
       </c>
       <c r="F10" s="364">
-        <v>112760</v>
+        <v>119220</v>
       </c>
       <c r="G10" s="377" t="s">
         <v>827</v>
       </c>
       <c r="H10" s="378" t="s">
         <v>828</v>
       </c>
       <c r="I10" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J10" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K10" s="422" t="s">
         <v>214</v>
       </c>
       <c r="L10" s="469" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="M10" s="356">
         <v>8426</v>
       </c>
       <c r="N10" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="O10" s="196"/>
     </row>
     <row r="11" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B11" s="549"/>
+      <c r="B11" s="548"/>
       <c r="C11" s="400" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="353" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="356">
         <v>718</v>
       </c>
       <c r="F11" s="364">
-        <v>105300</v>
+        <v>108180</v>
       </c>
       <c r="G11" s="377" t="s">
         <v>829</v>
       </c>
       <c r="H11" s="378" t="s">
         <v>830</v>
       </c>
       <c r="I11" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J11" s="364">
-        <v>189160</v>
+        <v>205420</v>
       </c>
       <c r="K11" s="377" t="s">
         <v>525</v>
       </c>
       <c r="L11" s="469" t="s">
         <v>526</v>
       </c>
       <c r="M11" s="356">
         <v>350</v>
       </c>
       <c r="N11" s="364">
-        <v>47250</v>
+        <v>48970</v>
       </c>
       <c r="O11" s="196"/>
     </row>
     <row r="12" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B12" s="549"/>
+      <c r="B12" s="548"/>
       <c r="C12" s="377" t="s">
         <v>1106</v>
       </c>
       <c r="D12" s="378" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="356">
         <v>4</v>
       </c>
-      <c r="F12" s="364">
-        <v>225280</v>
+      <c r="F12" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G12" s="377" t="s">
         <v>831</v>
       </c>
       <c r="H12" s="378" t="s">
         <v>832</v>
       </c>
       <c r="I12" s="356">
         <v>181</v>
       </c>
       <c r="J12" s="364">
-        <v>44270</v>
+        <v>50680</v>
       </c>
       <c r="K12" s="282" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="283" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="356">
         <v>2514</v>
       </c>
       <c r="N12" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
       <c r="O12" s="196"/>
     </row>
     <row r="13" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B13" s="549"/>
+      <c r="B13" s="548"/>
       <c r="C13" s="377" t="s">
         <v>1101</v>
       </c>
       <c r="D13" s="378" t="s">
         <v>1102</v>
       </c>
       <c r="E13" s="356">
         <v>103</v>
       </c>
       <c r="F13" s="364">
-        <v>148050</v>
+        <v>76470</v>
       </c>
       <c r="G13" s="377" t="s">
         <v>833</v>
       </c>
       <c r="H13" s="378" t="s">
         <v>834</v>
       </c>
       <c r="I13" s="356">
         <v>31</v>
       </c>
       <c r="J13" s="364">
-        <v>80000</v>
+        <v>96740</v>
       </c>
       <c r="K13" s="377" t="s">
         <v>1098</v>
       </c>
       <c r="L13" s="378" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="356">
         <v>659</v>
       </c>
       <c r="N13" s="364">
-        <v>71650</v>
+        <v>64210</v>
       </c>
       <c r="O13" s="196"/>
       <c r="P13" s="352"/>
     </row>
     <row r="14" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B14" s="549"/>
+      <c r="B14" s="548"/>
       <c r="C14" s="377" t="s">
         <v>847</v>
       </c>
       <c r="D14" s="378" t="s">
         <v>848</v>
       </c>
       <c r="E14" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F14" s="364">
-        <v>86110</v>
+        <v>214690</v>
       </c>
       <c r="G14" s="377" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="378" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="356">
         <v>393</v>
       </c>
       <c r="J14" s="364">
-        <v>125520</v>
+        <v>127470</v>
       </c>
       <c r="K14" s="468" t="s">
         <v>1023</v>
       </c>
       <c r="L14" s="469" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
       <c r="M14" s="356">
         <v>426</v>
       </c>
       <c r="N14" s="364">
-        <v>61730</v>
+        <v>63480</v>
       </c>
       <c r="O14" s="196"/>
       <c r="P14" s="352"/>
     </row>
     <row r="15" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B15" s="549"/>
+      <c r="B15" s="548"/>
       <c r="C15" s="377" t="s">
         <v>1103</v>
       </c>
       <c r="D15" s="378" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="356">
         <v>1</v>
       </c>
-      <c r="F15" s="364">
-        <v>226200</v>
+      <c r="F15" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G15" s="377" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="378" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="356">
         <v>316</v>
       </c>
       <c r="J15" s="364">
-        <v>76530</v>
+        <v>79390</v>
       </c>
       <c r="K15" s="286" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="283" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="356">
         <v>884</v>
       </c>
       <c r="N15" s="364">
-        <v>48320</v>
+        <v>49040</v>
       </c>
       <c r="O15" s="196"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
     </row>
     <row r="16" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B16" s="549"/>
+      <c r="B16" s="548"/>
       <c r="C16" s="377" t="s">
         <v>1104</v>
       </c>
       <c r="D16" s="378" t="s">
         <v>1105</v>
       </c>
       <c r="E16" s="356">
         <v>4</v>
       </c>
       <c r="F16" s="364">
-        <v>168600</v>
+        <v>174570</v>
       </c>
       <c r="G16" s="400" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="353" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="356">
         <v>369</v>
       </c>
       <c r="J16" s="364">
-        <v>76180</v>
+        <v>78310</v>
       </c>
       <c r="K16" s="418"/>
       <c r="L16" s="418"/>
       <c r="M16" s="519"/>
       <c r="N16" s="518"/>
       <c r="O16" s="196"/>
     </row>
     <row r="17" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B17" s="549"/>
+      <c r="B17" s="548"/>
       <c r="C17" s="377" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="D17" s="378" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="E17" s="356">
         <v>143</v>
       </c>
       <c r="F17" s="364">
-        <v>210730</v>
+        <v>95990</v>
       </c>
       <c r="G17" s="377" t="s">
         <v>837</v>
       </c>
       <c r="H17" s="378" t="s">
         <v>838</v>
       </c>
       <c r="I17" s="356">
         <v>30</v>
       </c>
       <c r="J17" s="364">
-        <v>41310</v>
+        <v>49230</v>
       </c>
       <c r="K17" s="418"/>
       <c r="L17" s="418"/>
       <c r="M17" s="519"/>
       <c r="N17" s="518"/>
       <c r="O17" s="196"/>
     </row>
     <row r="18" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B18" s="549"/>
+      <c r="B18" s="548"/>
       <c r="C18" s="377" t="s">
         <v>861</v>
       </c>
       <c r="D18" s="378" t="s">
         <v>862</v>
       </c>
       <c r="E18" s="356">
         <v>25</v>
       </c>
       <c r="F18" s="364">
-        <v>41240</v>
+        <v>71020</v>
       </c>
       <c r="G18" s="377" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="378" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="356">
         <v>348</v>
       </c>
       <c r="J18" s="364">
-        <v>60750</v>
+        <v>65570</v>
       </c>
       <c r="K18" s="418"/>
       <c r="L18" s="418"/>
       <c r="M18" s="519"/>
       <c r="N18" s="518"/>
       <c r="O18" s="196"/>
     </row>
     <row r="19" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B19" s="549"/>
+      <c r="B19" s="548"/>
       <c r="C19" s="446" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D19" s="447" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="E19" s="356">
         <v>10</v>
       </c>
-      <c r="F19" s="364" t="s">
-        <v>1127</v>
+      <c r="F19" s="364">
+        <v>137330</v>
       </c>
       <c r="G19" s="377" t="s">
         <v>839</v>
       </c>
       <c r="H19" s="378" t="s">
         <v>840</v>
       </c>
       <c r="I19" s="356">
         <v>13</v>
       </c>
       <c r="J19" s="364">
-        <v>50660</v>
+        <v>48650</v>
       </c>
       <c r="K19" s="365"/>
       <c r="L19" s="366"/>
       <c r="M19" s="281"/>
       <c r="N19" s="290"/>
       <c r="O19" s="196"/>
     </row>
     <row r="20" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B20" s="549"/>
+      <c r="B20" s="548"/>
       <c r="C20" s="446" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D20" s="447" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
       <c r="E20" s="356">
         <v>1</v>
       </c>
-      <c r="F20" s="364" t="s">
-        <v>1127</v>
+      <c r="F20" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G20" s="377" t="s">
         <v>841</v>
       </c>
       <c r="H20" s="378" t="s">
         <v>842</v>
       </c>
       <c r="I20" s="356">
         <v>53</v>
       </c>
       <c r="J20" s="364">
-        <v>44000</v>
+        <v>47150</v>
       </c>
       <c r="K20" s="365"/>
       <c r="L20" s="366"/>
       <c r="M20" s="281"/>
       <c r="N20" s="290"/>
       <c r="O20" s="196"/>
     </row>
     <row r="21" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B21" s="549"/>
+      <c r="B21" s="548"/>
       <c r="C21" s="446" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D21" s="447" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
       <c r="E21" s="356">
         <v>13</v>
       </c>
       <c r="F21" s="364">
-        <v>182930</v>
+        <v>213410</v>
       </c>
       <c r="G21" s="377" t="s">
         <v>845</v>
       </c>
       <c r="H21" s="378" t="s">
         <v>846</v>
       </c>
       <c r="I21" s="356">
         <v>16</v>
       </c>
       <c r="J21" s="364">
-        <v>81630</v>
+        <v>74930</v>
       </c>
       <c r="K21" s="365"/>
       <c r="L21" s="366"/>
       <c r="M21" s="281"/>
       <c r="N21" s="290"/>
       <c r="O21" s="196"/>
     </row>
     <row r="22" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B22" s="549"/>
+      <c r="B22" s="548"/>
       <c r="C22" s="446" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D22" s="447" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E22" s="356" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F22" s="364">
+        <v>152720</v>
+      </c>
+      <c r="G22" s="446" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H22" s="447" t="s">
         <v>1357</v>
       </c>
-      <c r="D22" s="447" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I22" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J22" s="364">
-        <v>226990</v>
+        <v>199990</v>
       </c>
       <c r="K22" s="365"/>
       <c r="L22" s="366"/>
       <c r="M22" s="281"/>
       <c r="N22" s="290"/>
       <c r="O22" s="196"/>
     </row>
     <row r="23" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B23" s="549"/>
+      <c r="B23" s="548"/>
       <c r="C23" s="446" t="s">
-        <v>1367</v>
+        <v>1364</v>
       </c>
       <c r="D23" s="447" t="s">
-        <v>1368</v>
+        <v>1365</v>
       </c>
       <c r="E23" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F23" s="364">
-        <v>198690</v>
+        <v>207000</v>
       </c>
       <c r="G23" s="377" t="s">
         <v>1100</v>
       </c>
       <c r="H23" s="378" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="356">
         <v>17</v>
       </c>
-      <c r="J23" s="364">
-        <v>224590</v>
+      <c r="J23" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K23" s="365"/>
       <c r="L23" s="366"/>
       <c r="M23" s="281"/>
       <c r="N23" s="290"/>
       <c r="O23" s="196"/>
     </row>
     <row r="24" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B24" s="549"/>
+      <c r="B24" s="548"/>
       <c r="C24" s="446" t="s">
-        <v>1369</v>
+        <v>1366</v>
       </c>
       <c r="D24" s="447" t="s">
-        <v>1371</v>
+        <v>1368</v>
       </c>
       <c r="E24" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F24" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G24" s="446" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="H24" s="447" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
       <c r="I24" s="356">
         <v>27</v>
       </c>
-      <c r="J24" s="364" t="s">
-        <v>1127</v>
+      <c r="J24" s="364">
+        <v>109200</v>
       </c>
       <c r="K24" s="365"/>
       <c r="L24" s="366"/>
       <c r="M24" s="281"/>
       <c r="N24" s="290"/>
       <c r="O24" s="196"/>
     </row>
     <row r="25" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B25" s="549"/>
+      <c r="B25" s="548"/>
       <c r="C25" s="446" t="s">
-        <v>1370</v>
+        <v>1367</v>
       </c>
       <c r="D25" s="447" t="s">
-        <v>1372</v>
+        <v>1369</v>
       </c>
       <c r="E25" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F25" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G25" s="446" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="H25" s="447" t="s">
-        <v>1366</v>
+        <v>1363</v>
       </c>
       <c r="I25" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J25" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="K25" s="365"/>
       <c r="L25" s="366"/>
       <c r="M25" s="281"/>
       <c r="N25" s="290"/>
       <c r="O25" s="196"/>
     </row>
     <row r="26" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B26" s="549"/>
+      <c r="B26" s="548"/>
       <c r="C26" s="418"/>
       <c r="D26" s="421"/>
       <c r="E26" s="438"/>
       <c r="F26" s="518"/>
       <c r="G26" s="446" t="s">
-        <v>1373</v>
+        <v>1370</v>
       </c>
       <c r="H26" s="447" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
       <c r="I26" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J26" s="364">
-        <v>62540</v>
+        <v>61920</v>
       </c>
       <c r="K26" s="365"/>
       <c r="L26" s="366"/>
       <c r="M26" s="281"/>
       <c r="N26" s="290"/>
       <c r="O26" s="196"/>
     </row>
     <row r="27" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B27" s="549"/>
+      <c r="B27" s="548"/>
       <c r="C27" s="418"/>
       <c r="D27" s="421"/>
       <c r="E27" s="438"/>
       <c r="F27" s="518"/>
       <c r="G27" s="446" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="H27" s="447" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="I27" s="356">
         <v>19</v>
       </c>
       <c r="J27" s="364">
-        <v>69100</v>
+        <v>83510</v>
       </c>
       <c r="K27" s="365"/>
       <c r="L27" s="366"/>
       <c r="M27" s="281"/>
       <c r="N27" s="290"/>
       <c r="O27" s="196"/>
     </row>
     <row r="28" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B28" s="549"/>
+      <c r="B28" s="548"/>
       <c r="C28" s="446"/>
       <c r="D28" s="447"/>
       <c r="E28" s="363"/>
       <c r="F28" s="364"/>
       <c r="G28" s="377" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="378" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="356">
         <v>661</v>
       </c>
       <c r="J28" s="364">
-        <v>40090</v>
+        <v>44350</v>
       </c>
       <c r="K28" s="365"/>
       <c r="L28" s="366"/>
       <c r="M28" s="281"/>
       <c r="N28" s="290"/>
       <c r="O28" s="196"/>
     </row>
     <row r="29" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B29" s="549"/>
+      <c r="B29" s="548"/>
       <c r="C29" s="418"/>
       <c r="D29" s="418"/>
       <c r="E29" s="363"/>
       <c r="F29" s="364"/>
       <c r="G29" s="446" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="H29" s="447" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="I29" s="356">
         <v>4</v>
       </c>
       <c r="J29" s="364">
-        <v>107180</v>
+        <v>111500</v>
       </c>
       <c r="K29" s="365"/>
       <c r="L29" s="366"/>
       <c r="M29" s="281"/>
       <c r="N29" s="290"/>
       <c r="O29" s="196"/>
     </row>
     <row r="30" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B30" s="549"/>
+      <c r="B30" s="548"/>
       <c r="C30" s="446"/>
       <c r="D30" s="447"/>
       <c r="E30" s="363"/>
       <c r="F30" s="364"/>
       <c r="G30" s="446" t="s">
         <v>861</v>
       </c>
       <c r="H30" s="447" t="s">
         <v>862</v>
       </c>
       <c r="I30" s="356">
         <v>25</v>
       </c>
       <c r="J30" s="364">
-        <v>41240</v>
+        <v>71020</v>
       </c>
       <c r="K30" s="365"/>
       <c r="L30" s="366"/>
       <c r="M30" s="281"/>
       <c r="N30" s="290"/>
       <c r="O30" s="196"/>
     </row>
     <row r="31" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B31" s="549"/>
+      <c r="B31" s="548"/>
       <c r="C31" s="446"/>
       <c r="D31" s="447"/>
       <c r="E31" s="363"/>
       <c r="F31" s="364"/>
       <c r="G31" s="446" t="s">
         <v>517</v>
       </c>
       <c r="H31" s="447" t="s">
         <v>518</v>
       </c>
       <c r="I31" s="356">
         <v>35</v>
       </c>
       <c r="J31" s="364">
-        <v>46120</v>
+        <v>47450</v>
       </c>
       <c r="K31" s="365"/>
       <c r="L31" s="366"/>
       <c r="M31" s="281"/>
       <c r="N31" s="290"/>
       <c r="O31" s="196"/>
     </row>
     <row r="32" spans="2:15" ht="23.25" customHeight="1">
-      <c r="B32" s="549"/>
+      <c r="B32" s="548"/>
       <c r="C32" s="418"/>
       <c r="D32" s="418"/>
       <c r="E32" s="363"/>
       <c r="F32" s="364"/>
       <c r="G32" s="377" t="s">
         <v>865</v>
       </c>
       <c r="H32" s="378" t="s">
         <v>866</v>
       </c>
       <c r="I32" s="356">
         <v>7</v>
       </c>
       <c r="J32" s="364">
-        <v>74250</v>
+        <v>80280</v>
       </c>
       <c r="K32" s="365"/>
       <c r="L32" s="366"/>
       <c r="M32" s="281"/>
       <c r="N32" s="290"/>
       <c r="O32" s="196"/>
     </row>
     <row r="33" spans="2:17" ht="13.5" customHeight="1" thickBot="1">
       <c r="B33" s="28"/>
       <c r="C33" s="260"/>
       <c r="D33" s="261"/>
       <c r="E33" s="262"/>
       <c r="F33" s="263"/>
       <c r="G33" s="260"/>
       <c r="H33" s="264"/>
       <c r="I33" s="262"/>
       <c r="J33" s="267"/>
       <c r="K33" s="260"/>
       <c r="L33" s="268"/>
       <c r="M33" s="269"/>
       <c r="N33" s="270"/>
       <c r="O33" s="196"/>
     </row>
     <row r="34" spans="2:17" ht="57">
-      <c r="B34" s="550" t="s">
+      <c r="B34" s="549" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="240"/>
-      <c r="D34" s="538" t="s">
+      <c r="D34" s="537" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F34" s="528" t="s">
-        <v>1122</v>
+      <c r="F34" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G34" s="240"/>
-      <c r="H34" s="531" t="s">
+      <c r="H34" s="530" t="s">
         <v>5</v>
       </c>
       <c r="I34" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J34" s="528" t="s">
-        <v>1122</v>
+      <c r="J34" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K34" s="240"/>
-      <c r="L34" s="531" t="s">
+      <c r="L34" s="530" t="s">
         <v>5</v>
       </c>
       <c r="M34" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N34" s="528" t="s">
-        <v>1122</v>
+      <c r="N34" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="O34" s="196"/>
     </row>
     <row r="35" spans="2:17" ht="38.25">
-      <c r="B35" s="551"/>
+      <c r="B35" s="550"/>
       <c r="C35" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="D35" s="539"/>
+      <c r="D35" s="538"/>
       <c r="E35" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F35" s="528"/>
+      <c r="F35" s="527"/>
       <c r="G35" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="H35" s="531"/>
+      <c r="H35" s="530"/>
       <c r="I35" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J35" s="528"/>
+      <c r="J35" s="527"/>
       <c r="K35" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="L35" s="531"/>
+      <c r="L35" s="530"/>
       <c r="M35" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N35" s="528"/>
+      <c r="N35" s="527"/>
       <c r="O35" s="196"/>
     </row>
     <row r="36" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B36" s="552"/>
+      <c r="B36" s="551"/>
       <c r="C36" s="458" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="D36" s="459" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="E36" s="79">
         <v>276</v>
       </c>
       <c r="F36" s="185">
-        <v>30190</v>
+        <v>35070</v>
       </c>
       <c r="G36" s="157" t="s">
         <v>48</v>
       </c>
       <c r="H36" s="376" t="s">
         <v>49</v>
       </c>
       <c r="I36" s="79">
         <v>596</v>
       </c>
       <c r="J36" s="185">
-        <v>31760</v>
+        <v>35890</v>
       </c>
       <c r="K36" s="398" t="s">
         <v>1025</v>
       </c>
       <c r="L36" s="399" t="s">
         <v>56</v>
       </c>
       <c r="M36" s="79">
         <v>1110</v>
       </c>
       <c r="N36" s="185">
-        <v>41600</v>
+        <v>41910</v>
       </c>
       <c r="O36" s="196"/>
     </row>
     <row r="37" spans="2:17" ht="24.75" customHeight="1">
-      <c r="B37" s="552"/>
+      <c r="B37" s="551"/>
       <c r="C37" s="458" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="D37" s="459" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="E37" s="79">
         <v>185</v>
       </c>
       <c r="F37" s="185">
-        <v>40880</v>
+        <v>47670</v>
       </c>
       <c r="G37" s="157" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="376" t="s">
         <v>73</v>
       </c>
       <c r="I37" s="79">
         <v>349</v>
       </c>
       <c r="J37" s="185">
-        <v>38290</v>
+        <v>40070</v>
       </c>
       <c r="K37" s="458" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="L37" s="459" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="M37" s="79">
         <v>259</v>
       </c>
       <c r="N37" s="185">
-        <v>40750</v>
+        <v>42760</v>
       </c>
       <c r="P37" s="271"/>
     </row>
     <row r="38" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B38" s="552"/>
+      <c r="B38" s="551"/>
       <c r="C38" s="373" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="375" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="79">
         <v>144</v>
       </c>
       <c r="F38" s="185">
-        <v>49810</v>
+        <v>50760</v>
       </c>
       <c r="G38" s="398" t="s">
         <v>1107</v>
       </c>
       <c r="H38" s="399" t="s">
         <v>1108</v>
       </c>
       <c r="I38" s="79">
         <v>30</v>
       </c>
       <c r="J38" s="185">
-        <v>74010</v>
+        <v>80480</v>
       </c>
       <c r="K38" s="373" t="s">
         <v>68</v>
       </c>
       <c r="L38" s="375" t="s">
         <v>69</v>
       </c>
       <c r="M38" s="79">
         <v>172</v>
       </c>
       <c r="N38" s="185">
-        <v>27570</v>
+        <v>28800</v>
       </c>
       <c r="P38" s="271"/>
     </row>
     <row r="39" spans="2:17" ht="22.5" customHeight="1">
-      <c r="B39" s="552"/>
+      <c r="B39" s="551"/>
       <c r="C39" s="157" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="375" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="79">
         <v>1086</v>
       </c>
       <c r="F39" s="185">
-        <v>49290</v>
+        <v>51000</v>
       </c>
       <c r="G39" s="373" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="374" t="s">
         <v>75</v>
       </c>
       <c r="I39" s="79">
         <v>231</v>
       </c>
       <c r="J39" s="185">
-        <v>62460</v>
+        <v>64360</v>
       </c>
       <c r="K39" s="107" t="s">
         <v>44</v>
       </c>
       <c r="L39" s="385" t="s">
         <v>45</v>
       </c>
       <c r="M39" s="79">
         <v>2139</v>
       </c>
       <c r="N39" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="O39" s="431"/>
       <c r="P39" s="432"/>
       <c r="Q39" s="431"/>
     </row>
     <row r="40" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B40" s="552"/>
+      <c r="B40" s="551"/>
       <c r="C40" s="398" t="s">
         <v>517</v>
       </c>
       <c r="D40" s="399" t="s">
         <v>518</v>
       </c>
       <c r="E40" s="79">
         <v>35</v>
       </c>
       <c r="F40" s="185">
-        <v>46120</v>
+        <v>47450</v>
       </c>
       <c r="G40" s="398" t="s">
         <v>1114</v>
       </c>
       <c r="H40" s="399" t="s">
         <v>67</v>
       </c>
       <c r="I40" s="79">
         <v>245</v>
       </c>
       <c r="J40" s="185">
-        <v>76970</v>
+        <v>81580</v>
       </c>
       <c r="K40" s="157" t="s">
         <v>59</v>
       </c>
       <c r="L40" s="402" t="s">
         <v>60</v>
       </c>
       <c r="M40" s="79">
         <v>752</v>
       </c>
       <c r="N40" s="185">
-        <v>35790</v>
+        <v>37920</v>
       </c>
       <c r="O40" s="431"/>
       <c r="P40" s="432"/>
       <c r="Q40" s="431"/>
     </row>
     <row r="41" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B41" s="552"/>
+      <c r="B41" s="551"/>
       <c r="C41" s="458" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
       <c r="D41" s="459" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="E41" s="79">
         <v>33</v>
       </c>
       <c r="F41" s="185">
-        <v>38700</v>
+        <v>37520</v>
       </c>
       <c r="G41" s="398" t="s">
         <v>1109</v>
       </c>
       <c r="H41" s="399" t="s">
         <v>1110</v>
       </c>
       <c r="I41" s="79">
         <v>50</v>
       </c>
       <c r="J41" s="185">
-        <v>39610</v>
+        <v>47810</v>
       </c>
       <c r="K41" s="398" t="s">
         <v>277</v>
       </c>
       <c r="L41" s="399" t="s">
         <v>541</v>
       </c>
       <c r="M41" s="79">
         <v>2519</v>
       </c>
       <c r="N41" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="O41" s="431"/>
       <c r="P41" s="432"/>
       <c r="Q41" s="431"/>
     </row>
     <row r="42" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B42" s="552"/>
+      <c r="B42" s="551"/>
       <c r="C42" s="458" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="D42" s="459" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
       <c r="E42" s="79">
         <v>35</v>
       </c>
       <c r="F42" s="185">
-        <v>39470</v>
+        <v>39140</v>
       </c>
       <c r="G42" s="157" t="s">
         <v>80</v>
       </c>
       <c r="H42" s="374" t="s">
         <v>81</v>
       </c>
       <c r="I42" s="79">
         <v>95</v>
       </c>
       <c r="J42" s="185">
-        <v>77180</v>
+        <v>80090</v>
       </c>
       <c r="K42" s="398" t="s">
         <v>395</v>
       </c>
       <c r="L42" s="399" t="s">
         <v>874</v>
       </c>
       <c r="M42" s="79">
         <v>231</v>
       </c>
       <c r="N42" s="185">
-        <v>37870</v>
+        <v>40190</v>
       </c>
       <c r="O42" s="431"/>
       <c r="P42" s="352"/>
       <c r="Q42" s="431"/>
     </row>
     <row r="43" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B43" s="552"/>
+      <c r="B43" s="551"/>
       <c r="C43" s="398" t="s">
         <v>1113</v>
       </c>
       <c r="D43" s="399" t="s">
         <v>41</v>
       </c>
       <c r="E43" s="79">
         <v>4660</v>
       </c>
       <c r="F43" s="185">
-        <v>32190</v>
+        <v>34770</v>
       </c>
       <c r="G43" s="398" t="s">
         <v>849</v>
       </c>
       <c r="H43" s="399" t="s">
         <v>850</v>
       </c>
       <c r="I43" s="79">
         <v>21</v>
       </c>
       <c r="J43" s="185">
-        <v>79440</v>
+        <v>82520</v>
       </c>
       <c r="K43" s="373" t="s">
         <v>50</v>
       </c>
       <c r="L43" s="402" t="s">
         <v>51</v>
       </c>
       <c r="M43" s="79">
         <v>1352</v>
       </c>
       <c r="N43" s="185">
-        <v>34830</v>
+        <v>36730</v>
       </c>
       <c r="P43" s="352"/>
     </row>
     <row r="44" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B44" s="552"/>
+      <c r="B44" s="551"/>
       <c r="C44" s="78" t="s">
         <v>52</v>
       </c>
       <c r="D44" s="376" t="s">
         <v>53</v>
       </c>
       <c r="E44" s="79">
         <v>1704</v>
       </c>
       <c r="F44" s="185">
-        <v>35550</v>
+        <v>36550</v>
       </c>
       <c r="G44" s="78" t="s">
         <v>65</v>
       </c>
       <c r="H44" s="374" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="79">
         <v>287</v>
       </c>
       <c r="J44" s="185">
-        <v>56900</v>
+        <v>60710</v>
       </c>
       <c r="K44" s="128"/>
       <c r="L44" s="128"/>
       <c r="M44" s="128"/>
       <c r="N44" s="128"/>
       <c r="P44" s="271"/>
     </row>
     <row r="45" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B45" s="552"/>
+      <c r="B45" s="551"/>
       <c r="C45" s="398" t="s">
         <v>1111</v>
       </c>
       <c r="D45" s="399" t="s">
         <v>1112</v>
       </c>
       <c r="E45" s="79">
         <v>297</v>
       </c>
       <c r="F45" s="185">
-        <v>36850</v>
+        <v>37540</v>
       </c>
       <c r="G45" s="398" t="s">
         <v>851</v>
       </c>
       <c r="H45" s="399" t="s">
         <v>852</v>
       </c>
       <c r="I45" s="79">
         <v>105</v>
       </c>
       <c r="J45" s="185">
-        <v>73130</v>
+        <v>69190</v>
       </c>
       <c r="K45" s="128"/>
       <c r="L45" s="128"/>
       <c r="M45" s="163"/>
       <c r="N45" s="171"/>
       <c r="P45" s="271"/>
     </row>
     <row r="46" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B46" s="552"/>
+      <c r="B46" s="551"/>
       <c r="C46" s="398" t="s">
         <v>871</v>
       </c>
       <c r="D46" s="399" t="s">
         <v>872</v>
       </c>
       <c r="E46" s="79">
         <v>386</v>
       </c>
       <c r="F46" s="185">
-        <v>31890</v>
+        <v>34650</v>
       </c>
       <c r="G46" s="398" t="s">
         <v>853</v>
       </c>
       <c r="H46" s="399" t="s">
         <v>854</v>
       </c>
       <c r="I46" s="79">
         <v>22</v>
       </c>
       <c r="J46" s="185">
-        <v>28740</v>
+        <v>31200</v>
       </c>
       <c r="K46" s="128"/>
       <c r="L46" s="128"/>
       <c r="M46" s="163"/>
       <c r="N46" s="171"/>
       <c r="P46" s="271"/>
     </row>
     <row r="47" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B47" s="552"/>
+      <c r="B47" s="551"/>
       <c r="C47" s="370"/>
       <c r="D47" s="371"/>
       <c r="E47" s="79"/>
       <c r="F47" s="185"/>
       <c r="G47" s="373" t="s">
         <v>54</v>
       </c>
       <c r="H47" s="376" t="s">
         <v>55</v>
       </c>
       <c r="I47" s="79">
         <v>1055</v>
       </c>
       <c r="J47" s="185">
-        <v>35410</v>
+        <v>35730</v>
       </c>
       <c r="K47" s="157"/>
       <c r="L47" s="375"/>
       <c r="M47" s="79"/>
       <c r="N47" s="372"/>
       <c r="P47" s="271"/>
     </row>
     <row r="48" spans="2:17" ht="23.25" customHeight="1">
-      <c r="B48" s="552"/>
+      <c r="B48" s="551"/>
       <c r="C48" s="128"/>
       <c r="D48" s="361"/>
       <c r="E48" s="437"/>
       <c r="F48" s="171"/>
       <c r="G48" s="398" t="s">
         <v>855</v>
       </c>
       <c r="H48" s="399" t="s">
         <v>856</v>
       </c>
       <c r="I48" s="79">
         <v>358</v>
       </c>
       <c r="J48" s="185">
-        <v>32540</v>
+        <v>37980</v>
       </c>
       <c r="K48" s="157"/>
       <c r="L48" s="375"/>
       <c r="M48" s="79"/>
       <c r="N48" s="372"/>
       <c r="P48" s="271"/>
     </row>
     <row r="49" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B49" s="552"/>
+      <c r="B49" s="551"/>
       <c r="C49" s="128"/>
       <c r="D49" s="128"/>
       <c r="E49" s="433"/>
       <c r="F49" s="372"/>
       <c r="G49" s="398" t="s">
         <v>857</v>
       </c>
       <c r="H49" s="399" t="s">
         <v>858</v>
       </c>
       <c r="I49" s="79">
         <v>90</v>
       </c>
       <c r="J49" s="185">
-        <v>31120</v>
+        <v>31940</v>
       </c>
       <c r="K49" s="157"/>
       <c r="L49" s="375"/>
       <c r="M49" s="79"/>
       <c r="N49" s="372"/>
       <c r="P49" s="271"/>
     </row>
     <row r="50" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B50" s="552"/>
+      <c r="B50" s="551"/>
       <c r="C50" s="157"/>
       <c r="D50" s="375"/>
       <c r="E50" s="433"/>
       <c r="F50" s="372"/>
       <c r="G50" s="398" t="s">
         <v>859</v>
       </c>
       <c r="H50" s="399" t="s">
         <v>860</v>
       </c>
       <c r="I50" s="79">
         <v>131</v>
       </c>
       <c r="J50" s="185">
-        <v>31910</v>
+        <v>34280</v>
       </c>
       <c r="K50" s="157"/>
       <c r="L50" s="375"/>
       <c r="M50" s="79"/>
       <c r="N50" s="372"/>
       <c r="P50" s="271"/>
     </row>
     <row r="51" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B51" s="552"/>
+      <c r="B51" s="551"/>
       <c r="C51" s="157"/>
       <c r="D51" s="375"/>
       <c r="E51" s="79"/>
       <c r="F51" s="372"/>
       <c r="G51" s="398" t="s">
         <v>863</v>
       </c>
       <c r="H51" s="399" t="s">
         <v>864</v>
       </c>
       <c r="I51" s="79">
         <v>28</v>
       </c>
       <c r="J51" s="185">
-        <v>47380</v>
+        <v>47150</v>
       </c>
       <c r="K51" s="157"/>
       <c r="L51" s="375"/>
       <c r="M51" s="79"/>
       <c r="N51" s="372"/>
       <c r="P51" s="271"/>
     </row>
     <row r="52" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B52" s="552"/>
+      <c r="B52" s="551"/>
       <c r="C52" s="157"/>
       <c r="D52" s="375"/>
       <c r="E52" s="79"/>
       <c r="F52" s="372"/>
       <c r="G52" s="458" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="H52" s="459" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="I52" s="79">
         <v>337</v>
       </c>
       <c r="J52" s="185">
-        <v>36080</v>
+        <v>37010</v>
       </c>
       <c r="K52" s="157"/>
       <c r="L52" s="375"/>
       <c r="M52" s="79"/>
       <c r="N52" s="372"/>
       <c r="P52" s="271"/>
     </row>
     <row r="53" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B53" s="552"/>
+      <c r="B53" s="551"/>
       <c r="C53" s="157"/>
       <c r="D53" s="375"/>
       <c r="E53" s="79"/>
       <c r="F53" s="372"/>
       <c r="G53" s="373" t="s">
         <v>78</v>
       </c>
       <c r="H53" s="374" t="s">
         <v>79</v>
       </c>
       <c r="I53" s="79">
         <v>215</v>
       </c>
       <c r="J53" s="185">
-        <v>48620</v>
+        <v>56440</v>
       </c>
       <c r="K53" s="157"/>
       <c r="L53" s="375"/>
       <c r="M53" s="79"/>
       <c r="N53" s="372"/>
       <c r="P53" s="271"/>
     </row>
     <row r="54" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B54" s="552"/>
+      <c r="B54" s="551"/>
       <c r="C54" s="157"/>
       <c r="D54" s="375"/>
       <c r="E54" s="79"/>
       <c r="F54" s="372"/>
       <c r="G54" s="458" t="s">
         <v>61</v>
       </c>
       <c r="H54" s="459" t="s">
         <v>62</v>
       </c>
       <c r="I54" s="79">
         <v>464</v>
       </c>
       <c r="J54" s="185">
-        <v>51440</v>
+        <v>54330</v>
       </c>
       <c r="K54" s="157"/>
       <c r="L54" s="375"/>
       <c r="M54" s="79"/>
       <c r="N54" s="372"/>
       <c r="P54" s="271"/>
     </row>
     <row r="55" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B55" s="552"/>
+      <c r="B55" s="551"/>
       <c r="C55" s="157"/>
       <c r="D55" s="375"/>
       <c r="E55" s="79"/>
       <c r="F55" s="372"/>
       <c r="G55" s="157" t="s">
         <v>76</v>
       </c>
       <c r="H55" s="374" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="79">
         <v>373</v>
       </c>
       <c r="J55" s="185">
-        <v>45610</v>
+        <v>48360</v>
       </c>
       <c r="K55" s="157"/>
       <c r="L55" s="375"/>
       <c r="M55" s="79"/>
       <c r="N55" s="372"/>
       <c r="P55" s="271"/>
     </row>
     <row r="56" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B56" s="552"/>
+      <c r="B56" s="551"/>
       <c r="C56" s="157"/>
       <c r="D56" s="375"/>
       <c r="E56" s="79"/>
       <c r="F56" s="372"/>
       <c r="G56" s="107" t="s">
         <v>57</v>
       </c>
       <c r="H56" s="374" t="s">
         <v>58</v>
       </c>
       <c r="I56" s="79">
         <v>924</v>
       </c>
       <c r="J56" s="185">
-        <v>36660</v>
+        <v>37580</v>
       </c>
       <c r="K56" s="157"/>
       <c r="L56" s="375"/>
       <c r="M56" s="79"/>
       <c r="N56" s="372"/>
       <c r="P56" s="271"/>
     </row>
     <row r="57" spans="2:16" ht="23.25" customHeight="1">
-      <c r="B57" s="552"/>
+      <c r="B57" s="551"/>
       <c r="C57" s="157"/>
       <c r="D57" s="375"/>
       <c r="E57" s="79"/>
       <c r="F57" s="372"/>
       <c r="G57" s="373" t="s">
         <v>70</v>
       </c>
       <c r="H57" s="374" t="s">
         <v>71</v>
       </c>
       <c r="I57" s="79">
         <v>313</v>
       </c>
       <c r="J57" s="185">
-        <v>36400</v>
+        <v>37180</v>
       </c>
       <c r="K57" s="157"/>
       <c r="L57" s="375"/>
       <c r="M57" s="79"/>
       <c r="N57" s="372"/>
       <c r="P57" s="271"/>
     </row>
     <row r="58" spans="2:16" ht="13.5" customHeight="1" thickBot="1">
       <c r="B58" s="28"/>
       <c r="C58" s="265"/>
       <c r="D58" s="261"/>
       <c r="E58" s="262"/>
       <c r="F58" s="263"/>
       <c r="G58" s="265"/>
       <c r="H58" s="264"/>
       <c r="I58" s="262"/>
       <c r="J58" s="267"/>
       <c r="K58" s="265"/>
       <c r="L58" s="268"/>
       <c r="M58" s="269"/>
       <c r="N58" s="270"/>
       <c r="O58" s="196"/>
     </row>
     <row r="59" spans="2:16" ht="57">
-      <c r="B59" s="532" t="s">
+      <c r="B59" s="531" t="s">
         <v>82</v>
       </c>
       <c r="C59" s="247"/>
-      <c r="D59" s="540" t="s">
+      <c r="D59" s="539" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F59" s="523" t="s">
-        <v>1122</v>
+      <c r="F59" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G59" s="247"/>
-      <c r="H59" s="524" t="s">
+      <c r="H59" s="523" t="s">
         <v>5</v>
       </c>
       <c r="I59" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J59" s="523" t="s">
-        <v>1122</v>
+      <c r="J59" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K59" s="247"/>
-      <c r="L59" s="524" t="s">
+      <c r="L59" s="523" t="s">
         <v>5</v>
       </c>
       <c r="M59" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N59" s="523" t="s">
-        <v>1122</v>
+      <c r="N59" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="O59" s="196"/>
     </row>
     <row r="60" spans="2:16" ht="38.25">
-      <c r="B60" s="533"/>
+      <c r="B60" s="532"/>
       <c r="C60" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="D60" s="540"/>
+      <c r="D60" s="539"/>
       <c r="E60" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F60" s="523"/>
+      <c r="F60" s="522"/>
       <c r="G60" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="H60" s="525"/>
+      <c r="H60" s="524"/>
       <c r="I60" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J60" s="523"/>
+      <c r="J60" s="522"/>
       <c r="K60" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="L60" s="524"/>
+      <c r="L60" s="523"/>
       <c r="M60" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N60" s="523"/>
+      <c r="N60" s="522"/>
       <c r="O60" s="196"/>
     </row>
     <row r="61" spans="2:16" ht="23.25">
-      <c r="B61" s="534"/>
+      <c r="B61" s="533"/>
       <c r="C61" s="368" t="s">
         <v>867</v>
       </c>
       <c r="D61" s="369" t="s">
         <v>868</v>
       </c>
       <c r="E61" s="91">
         <v>13748</v>
       </c>
       <c r="F61" s="224">
-        <v>24960</v>
+        <v>27200</v>
       </c>
       <c r="G61" s="368" t="s">
         <v>1115</v>
       </c>
       <c r="H61" s="369" t="s">
         <v>85</v>
       </c>
       <c r="I61" s="91">
         <v>18</v>
       </c>
       <c r="J61" s="224">
-        <v>37030</v>
+        <v>38670</v>
       </c>
       <c r="K61" s="514" t="s">
         <v>88</v>
       </c>
       <c r="L61" s="515" t="s">
         <v>89</v>
       </c>
       <c r="M61" s="91">
         <v>6968</v>
       </c>
       <c r="N61" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
       <c r="O61" s="196"/>
     </row>
     <row r="62" spans="2:16" ht="23.25">
-      <c r="B62" s="534"/>
+      <c r="B62" s="533"/>
       <c r="C62" s="368" t="s">
         <v>1116</v>
       </c>
       <c r="D62" s="369" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="91">
         <v>110</v>
       </c>
       <c r="F62" s="224">
-        <v>34190</v>
+        <v>34390</v>
       </c>
       <c r="G62" s="368" t="s">
         <v>869</v>
       </c>
       <c r="H62" s="369" t="s">
         <v>870</v>
       </c>
       <c r="I62" s="91">
         <v>120</v>
       </c>
       <c r="J62" s="224">
-        <v>31100</v>
+        <v>34960</v>
       </c>
       <c r="K62" s="172" t="s">
         <v>86</v>
       </c>
       <c r="L62" s="515" t="s">
         <v>87</v>
       </c>
       <c r="M62" s="91">
         <v>6736</v>
       </c>
       <c r="N62" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
       <c r="O62" s="196"/>
     </row>
     <row r="63" spans="2:16" ht="23.25">
-      <c r="B63" s="534"/>
+      <c r="B63" s="533"/>
       <c r="C63" s="87"/>
       <c r="D63" s="88"/>
       <c r="E63" s="91"/>
       <c r="F63" s="224"/>
       <c r="G63" s="87" t="s">
         <v>42</v>
       </c>
       <c r="H63" s="220" t="s">
         <v>43</v>
       </c>
       <c r="I63" s="91">
         <v>27</v>
       </c>
       <c r="J63" s="224">
-        <v>38210</v>
+        <v>38290</v>
       </c>
       <c r="K63" s="368" t="s">
         <v>223</v>
       </c>
       <c r="L63" s="369" t="s">
         <v>224</v>
       </c>
       <c r="M63" s="91">
         <v>4348</v>
       </c>
       <c r="N63" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
       <c r="O63" s="196"/>
     </row>
     <row r="64" spans="2:16" ht="23.25">
-      <c r="B64" s="534"/>
+      <c r="B64" s="533"/>
       <c r="C64" s="87"/>
       <c r="D64" s="88"/>
       <c r="E64" s="91"/>
       <c r="F64" s="336"/>
       <c r="G64" s="516" t="s">
         <v>871</v>
       </c>
       <c r="H64" s="517" t="s">
         <v>872</v>
       </c>
       <c r="I64" s="91">
         <v>386</v>
       </c>
       <c r="J64" s="224">
-        <v>31890</v>
+        <v>34650</v>
       </c>
       <c r="K64" s="187" t="s">
         <v>90</v>
       </c>
       <c r="L64" s="88" t="s">
         <v>91</v>
       </c>
       <c r="M64" s="91">
         <v>2371</v>
       </c>
       <c r="N64" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
       <c r="O64" s="196"/>
     </row>
     <row r="65" spans="2:34" ht="24" thickBot="1">
-      <c r="B65" s="535"/>
+      <c r="B65" s="534"/>
       <c r="C65" s="87"/>
       <c r="D65" s="88"/>
       <c r="E65" s="91"/>
       <c r="F65" s="358"/>
       <c r="G65" s="516" t="s">
         <v>83</v>
       </c>
       <c r="H65" s="517" t="s">
         <v>84</v>
       </c>
       <c r="I65" s="91">
         <v>95</v>
       </c>
       <c r="J65" s="224">
-        <v>26660</v>
+        <v>26030</v>
       </c>
       <c r="K65" s="368" t="s">
         <v>722</v>
       </c>
       <c r="L65" s="369" t="s">
         <v>873</v>
       </c>
       <c r="M65" s="91">
         <v>466</v>
       </c>
       <c r="N65" s="224">
-        <v>32480</v>
+        <v>37110</v>
       </c>
       <c r="O65" s="196"/>
     </row>
     <row r="66" spans="2:34">
       <c r="B66" s="359" t="s">
-        <v>1231</v>
+        <v>1404</v>
       </c>
       <c r="T66" s="272"/>
       <c r="U66" s="272"/>
       <c r="V66" s="273"/>
       <c r="W66" s="274"/>
       <c r="X66" s="274"/>
       <c r="Y66" s="274"/>
       <c r="Z66" s="275"/>
       <c r="AA66" s="276"/>
       <c r="AB66" s="276"/>
       <c r="AC66" s="276"/>
       <c r="AD66" s="276"/>
       <c r="AE66" s="277"/>
       <c r="AF66" s="277"/>
       <c r="AG66" s="277"/>
       <c r="AH66" s="278"/>
     </row>
     <row r="67" spans="2:34">
       <c r="B67" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="2:34">
       <c r="B68" s="430"/>
     </row>
@@ -11890,2902 +11896,2902 @@
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="N59:N60"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="J59:J60"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="L59:L60"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AG86"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A70" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="64.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.625" style="1" customWidth="1"/>
     <col min="6" max="7" width="14.5" style="7" customWidth="1"/>
     <col min="8" max="8" width="55.75" style="7" customWidth="1"/>
     <col min="9" max="9" width="12.875" style="7" customWidth="1"/>
     <col min="10" max="11" width="14.5" style="61" customWidth="1"/>
     <col min="12" max="12" width="87.375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.125" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.5" style="6" customWidth="1"/>
     <col min="16" max="16" width="65.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.5" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="28.5">
-      <c r="B1" s="599" t="s">
+      <c r="B1" s="598" t="s">
         <v>627</v>
       </c>
-      <c r="C1" s="599"/>
-[...14 lines deleted...]
-      <c r="R1" s="599"/>
+      <c r="C1" s="598"/>
+      <c r="D1" s="598"/>
+      <c r="E1" s="598"/>
+      <c r="F1" s="598"/>
+      <c r="G1" s="598"/>
+      <c r="H1" s="598"/>
+      <c r="I1" s="598"/>
+      <c r="J1" s="598"/>
+      <c r="K1" s="598"/>
+      <c r="L1" s="598"/>
+      <c r="M1" s="598"/>
+      <c r="N1" s="598"/>
+      <c r="O1" s="598"/>
+      <c r="P1" s="598"/>
+      <c r="Q1" s="598"/>
+      <c r="R1" s="598"/>
       <c r="T1" s="114"/>
       <c r="U1" s="49"/>
-      <c r="V1" s="554"/>
-[...9 lines deleted...]
-      <c r="AF1" s="554"/>
+      <c r="V1" s="553"/>
+      <c r="W1" s="553"/>
+      <c r="X1" s="553"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="554"/>
+      <c r="AA1" s="554"/>
+      <c r="AB1" s="554"/>
+      <c r="AC1" s="555"/>
+      <c r="AD1" s="553"/>
+      <c r="AE1" s="553"/>
+      <c r="AF1" s="553"/>
       <c r="AG1" s="60"/>
     </row>
     <row r="2" spans="2:33" ht="28.5" customHeight="1">
       <c r="B2" s="62"/>
-      <c r="C2" s="675" t="s">
+      <c r="C2" s="674" t="s">
         <v>628</v>
       </c>
-      <c r="D2" s="675"/>
-[...2 lines deleted...]
-      <c r="G2" s="677" t="s">
+      <c r="D2" s="674"/>
+      <c r="E2" s="674"/>
+      <c r="F2" s="675"/>
+      <c r="G2" s="676" t="s">
         <v>629</v>
       </c>
-      <c r="H2" s="678"/>
-[...1 lines deleted...]
-      <c r="J2" s="679"/>
+      <c r="H2" s="677"/>
+      <c r="I2" s="677"/>
+      <c r="J2" s="678"/>
       <c r="K2" s="63"/>
-      <c r="L2" s="680" t="s">
+      <c r="L2" s="679" t="s">
         <v>630</v>
       </c>
-      <c r="M2" s="681"/>
-      <c r="N2" s="682"/>
+      <c r="M2" s="680"/>
+      <c r="N2" s="681"/>
       <c r="O2" s="93"/>
-      <c r="P2" s="680" t="s">
+      <c r="P2" s="679" t="s">
         <v>631</v>
       </c>
-      <c r="Q2" s="681"/>
-      <c r="R2" s="682"/>
+      <c r="Q2" s="680"/>
+      <c r="R2" s="681"/>
     </row>
     <row r="3" spans="2:33" ht="57" customHeight="1">
-      <c r="B3" s="569" t="s">
+      <c r="B3" s="568" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="64"/>
-      <c r="D3" s="537" t="s">
+      <c r="D3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="65"/>
-      <c r="H3" s="561" t="s">
+      <c r="H3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="94"/>
-      <c r="L3" s="561" t="s">
+      <c r="L3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="O3" s="95"/>
-      <c r="P3" s="530" t="s">
+      <c r="P3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="R3" s="526" t="s">
-        <v>1122</v>
+      <c r="R3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:33" ht="56.25">
-      <c r="B4" s="570"/>
+      <c r="B4" s="569"/>
       <c r="C4" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="661"/>
+      <c r="D4" s="660"/>
       <c r="E4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="658"/>
+      <c r="F4" s="657"/>
       <c r="G4" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="661"/>
+      <c r="H4" s="660"/>
       <c r="I4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="658"/>
+      <c r="J4" s="657"/>
       <c r="K4" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="661"/>
+      <c r="L4" s="660"/>
       <c r="M4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="658"/>
+      <c r="N4" s="657"/>
       <c r="O4" s="97" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="660"/>
+      <c r="P4" s="659"/>
       <c r="Q4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="658"/>
+      <c r="R4" s="657"/>
     </row>
     <row r="5" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="22" t="s">
         <v>680</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>681</v>
       </c>
       <c r="E5" s="356">
         <v>75</v>
       </c>
       <c r="F5" s="364">
-        <v>37290</v>
+        <v>29330</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>639</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>640</v>
       </c>
       <c r="I5" s="356">
         <v>695</v>
       </c>
       <c r="J5" s="364">
-        <v>41740</v>
+        <v>46100</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>214</v>
       </c>
       <c r="L5" s="20" t="s">
         <v>337</v>
       </c>
       <c r="M5" s="356">
         <v>8426</v>
       </c>
       <c r="N5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="O5" s="468" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="P5" s="470" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="Q5" s="356">
         <v>373</v>
       </c>
       <c r="R5" s="364">
-        <v>65560</v>
+        <v>69940</v>
       </c>
     </row>
     <row r="6" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="22" t="s">
         <v>644</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>645</v>
       </c>
       <c r="E6" s="356">
         <v>432</v>
       </c>
       <c r="F6" s="364">
-        <v>80300</v>
+        <v>78400</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>635</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>636</v>
       </c>
       <c r="I6" s="356">
         <v>540</v>
       </c>
       <c r="J6" s="364">
-        <v>37900</v>
+        <v>42360</v>
       </c>
       <c r="K6" s="24"/>
       <c r="L6" s="52"/>
       <c r="M6" s="23"/>
       <c r="N6" s="21"/>
       <c r="O6" s="468" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="P6" s="470" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="Q6" s="356">
         <v>217</v>
       </c>
       <c r="R6" s="364">
-        <v>72980</v>
+        <v>72750</v>
       </c>
       <c r="U6" s="352"/>
     </row>
     <row r="7" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="362" t="s">
         <v>646</v>
       </c>
       <c r="D7" s="392" t="s">
         <v>647</v>
       </c>
       <c r="E7" s="356">
         <v>226</v>
       </c>
       <c r="F7" s="364">
-        <v>78240</v>
+        <v>78890</v>
       </c>
       <c r="G7" s="377" t="s">
         <v>1040</v>
       </c>
       <c r="H7" s="487" t="s">
         <v>1041</v>
       </c>
       <c r="I7" s="356">
         <v>276</v>
       </c>
       <c r="J7" s="364">
-        <v>42360</v>
+        <v>42730</v>
       </c>
       <c r="K7" s="24"/>
       <c r="L7" s="52"/>
       <c r="M7" s="23"/>
       <c r="N7" s="21"/>
       <c r="O7" s="362" t="s">
         <v>253</v>
       </c>
       <c r="P7" s="392" t="s">
         <v>254</v>
       </c>
       <c r="Q7" s="356">
         <v>758</v>
       </c>
       <c r="R7" s="364">
-        <v>105360</v>
+        <v>108940</v>
       </c>
     </row>
     <row r="8" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="468" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="D8" s="470" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="E8" s="356">
         <v>38</v>
       </c>
       <c r="F8" s="364">
-        <v>61570</v>
+        <v>63280</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>650</v>
       </c>
       <c r="H8" s="53" t="s">
         <v>651</v>
       </c>
       <c r="I8" s="356">
         <v>320</v>
       </c>
       <c r="J8" s="364">
-        <v>54920</v>
+        <v>52950</v>
       </c>
       <c r="K8" s="98"/>
       <c r="L8" s="52"/>
       <c r="M8" s="23"/>
       <c r="N8" s="21"/>
       <c r="O8" s="362" t="s">
         <v>338</v>
       </c>
       <c r="P8" s="392" t="s">
         <v>339</v>
       </c>
       <c r="Q8" s="356">
         <v>1167</v>
       </c>
       <c r="R8" s="364">
-        <v>97100</v>
+        <v>101760</v>
       </c>
       <c r="U8" s="352"/>
       <c r="V8" s="9"/>
     </row>
     <row r="9" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B9" s="571"/>
+      <c r="B9" s="570"/>
       <c r="C9" s="468" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="D9" s="470" t="s">
-        <v>1306</v>
+        <v>1303</v>
       </c>
       <c r="E9" s="356">
         <v>133</v>
       </c>
       <c r="F9" s="364">
-        <v>64470</v>
+        <v>62530</v>
       </c>
       <c r="G9" s="23" t="s">
         <v>510</v>
       </c>
       <c r="H9" s="53" t="s">
         <v>511</v>
       </c>
       <c r="I9" s="356">
         <v>635</v>
       </c>
       <c r="J9" s="364">
-        <v>31140</v>
+        <v>32840</v>
       </c>
       <c r="K9" s="99"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
       <c r="O9" s="362" t="s">
         <v>356</v>
       </c>
       <c r="P9" s="420" t="s">
         <v>357</v>
       </c>
       <c r="Q9" s="356">
         <v>288</v>
       </c>
       <c r="R9" s="364">
-        <v>87530</v>
+        <v>99040</v>
       </c>
       <c r="U9" s="352"/>
     </row>
     <row r="10" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B10" s="571"/>
+      <c r="B10" s="570"/>
       <c r="C10" s="468" t="s">
         <v>678</v>
       </c>
       <c r="D10" s="470" t="s">
         <v>679</v>
       </c>
       <c r="E10" s="356">
         <v>51</v>
       </c>
       <c r="F10" s="364">
-        <v>66040</v>
+        <v>66120</v>
       </c>
       <c r="G10" s="23" t="s">
         <v>655</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>656</v>
       </c>
       <c r="I10" s="356">
         <v>83</v>
       </c>
       <c r="J10" s="364">
-        <v>45890</v>
+        <v>46660</v>
       </c>
       <c r="K10" s="24"/>
       <c r="L10" s="52"/>
       <c r="M10" s="23"/>
       <c r="N10" s="21"/>
       <c r="O10" s="362" t="s">
         <v>214</v>
       </c>
       <c r="P10" s="420" t="s">
         <v>337</v>
       </c>
       <c r="Q10" s="356">
         <v>8426</v>
       </c>
       <c r="R10" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
     </row>
     <row r="11" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B11" s="571"/>
+      <c r="B11" s="570"/>
       <c r="C11" s="468" t="s">
         <v>674</v>
       </c>
       <c r="D11" s="470" t="s">
         <v>675</v>
       </c>
       <c r="E11" s="356">
         <v>59</v>
       </c>
       <c r="F11" s="364">
-        <v>61830</v>
+        <v>59290</v>
       </c>
       <c r="G11" s="23" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="53" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="356">
         <v>316</v>
       </c>
       <c r="J11" s="364">
-        <v>76530</v>
+        <v>79390</v>
       </c>
       <c r="K11" s="24"/>
       <c r="L11" s="52"/>
       <c r="M11" s="23"/>
       <c r="N11" s="21"/>
       <c r="O11" s="362" t="s">
         <v>340</v>
       </c>
       <c r="P11" s="420" t="s">
         <v>341</v>
       </c>
       <c r="Q11" s="356">
         <v>1681</v>
       </c>
       <c r="R11" s="364">
-        <v>47080</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="12" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B12" s="571"/>
+      <c r="B12" s="570"/>
       <c r="C12" s="468" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="D12" s="470" t="s">
-        <v>1307</v>
+        <v>1304</v>
       </c>
       <c r="E12" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F12" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="53" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="356">
         <v>369</v>
       </c>
       <c r="J12" s="364">
-        <v>76180</v>
+        <v>78310</v>
       </c>
       <c r="K12" s="24"/>
       <c r="L12" s="52"/>
       <c r="M12" s="23"/>
       <c r="N12" s="21"/>
       <c r="O12" s="362" t="s">
         <v>344</v>
       </c>
       <c r="P12" s="420" t="s">
         <v>345</v>
       </c>
       <c r="Q12" s="356">
         <v>1333</v>
       </c>
       <c r="R12" s="364">
-        <v>63220</v>
+        <v>69550</v>
       </c>
     </row>
     <row r="13" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B13" s="571"/>
+      <c r="B13" s="570"/>
       <c r="C13" s="468" t="s">
         <v>672</v>
       </c>
       <c r="D13" s="470" t="s">
         <v>673</v>
       </c>
       <c r="E13" s="356">
         <v>37</v>
       </c>
       <c r="F13" s="364">
-        <v>74930</v>
+        <v>76790</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="53" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="356">
         <v>348</v>
       </c>
       <c r="J13" s="364">
-        <v>60750</v>
+        <v>65570</v>
       </c>
       <c r="K13" s="24"/>
       <c r="L13" s="52"/>
       <c r="M13" s="23"/>
       <c r="N13" s="21"/>
       <c r="O13" s="362" t="s">
         <v>350</v>
       </c>
       <c r="P13" s="392" t="s">
         <v>351</v>
       </c>
       <c r="Q13" s="356">
         <v>261</v>
       </c>
       <c r="R13" s="364">
-        <v>39210</v>
+        <v>43080</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B14" s="571"/>
+      <c r="B14" s="570"/>
       <c r="C14" s="468" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="D14" s="470" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="E14" s="356">
         <v>15</v>
       </c>
       <c r="F14" s="364">
-        <v>57600</v>
+        <v>61170</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="53" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="356">
         <v>5105</v>
       </c>
       <c r="J14" s="364">
-        <v>64090</v>
+        <v>66830</v>
       </c>
       <c r="K14" s="24"/>
       <c r="L14" s="52"/>
       <c r="M14" s="23"/>
       <c r="N14" s="21"/>
       <c r="O14" s="362" t="s">
         <v>525</v>
       </c>
       <c r="P14" s="392" t="s">
         <v>526</v>
       </c>
       <c r="Q14" s="356">
         <v>350</v>
       </c>
       <c r="R14" s="364">
-        <v>47250</v>
+        <v>48970</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B15" s="571"/>
+      <c r="B15" s="570"/>
       <c r="C15" s="468" t="s">
         <v>663</v>
       </c>
       <c r="D15" s="470" t="s">
         <v>664</v>
       </c>
       <c r="E15" s="356">
         <v>102</v>
       </c>
       <c r="F15" s="364">
-        <v>65650</v>
+        <v>65020</v>
       </c>
       <c r="G15" s="468" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="H15" s="469" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="I15" s="356">
         <v>54</v>
       </c>
       <c r="J15" s="364">
-        <v>29780</v>
+        <v>36390</v>
       </c>
       <c r="K15" s="24"/>
       <c r="L15" s="52"/>
       <c r="M15" s="23"/>
       <c r="N15" s="21"/>
       <c r="O15" s="362" t="s">
         <v>348</v>
       </c>
       <c r="P15" s="392" t="s">
         <v>349</v>
       </c>
       <c r="Q15" s="356">
         <v>760</v>
       </c>
       <c r="R15" s="364">
-        <v>45210</v>
+        <v>46100</v>
       </c>
     </row>
     <row r="16" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B16" s="571"/>
+      <c r="B16" s="570"/>
       <c r="C16" s="468" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="D16" s="470" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="E16" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F16" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G16" s="421"/>
       <c r="H16" s="421"/>
       <c r="I16" s="356"/>
       <c r="J16" s="340"/>
       <c r="K16" s="100"/>
       <c r="L16" s="52"/>
       <c r="M16" s="23"/>
       <c r="N16" s="21"/>
       <c r="O16" s="362" t="s">
         <v>333</v>
       </c>
       <c r="P16" s="392" t="s">
         <v>643</v>
       </c>
       <c r="Q16" s="356">
         <v>1629</v>
       </c>
       <c r="R16" s="364">
-        <v>45400</v>
+        <v>48710</v>
       </c>
     </row>
     <row r="17" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B17" s="571"/>
+      <c r="B17" s="570"/>
       <c r="C17" s="468" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="D17" s="470" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="E17" s="356">
         <v>8</v>
       </c>
       <c r="F17" s="364">
-        <v>67180</v>
+        <v>68860</v>
       </c>
       <c r="G17" s="421"/>
       <c r="H17" s="421"/>
       <c r="I17" s="23"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="52"/>
       <c r="M17" s="23"/>
       <c r="N17" s="21"/>
       <c r="O17" s="468" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="P17" s="470" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="Q17" s="356">
         <v>1529</v>
       </c>
       <c r="R17" s="364">
-        <v>64110</v>
+        <v>66620</v>
       </c>
     </row>
     <row r="18" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B18" s="571"/>
+      <c r="B18" s="570"/>
       <c r="C18" s="468" t="s">
         <v>691</v>
       </c>
       <c r="D18" s="470" t="s">
         <v>692</v>
       </c>
       <c r="E18" s="356">
         <v>37</v>
       </c>
       <c r="F18" s="364">
-        <v>65180</v>
+        <v>64450</v>
       </c>
       <c r="G18" s="486"/>
       <c r="H18" s="449"/>
       <c r="I18" s="421"/>
       <c r="J18" s="422"/>
       <c r="K18" s="24"/>
       <c r="L18" s="52"/>
       <c r="M18" s="23"/>
       <c r="N18" s="21"/>
       <c r="O18" s="362" t="s">
         <v>12</v>
       </c>
       <c r="P18" s="392" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="356">
         <v>2514</v>
       </c>
       <c r="R18" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
     </row>
     <row r="19" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B19" s="571"/>
+      <c r="B19" s="570"/>
       <c r="C19" s="468" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="D19" s="470" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="E19" s="356">
         <v>5</v>
       </c>
-      <c r="F19" s="364">
-        <v>63960</v>
+      <c r="F19" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G19" s="421"/>
       <c r="H19" s="421"/>
       <c r="I19" s="421"/>
       <c r="J19" s="422"/>
       <c r="K19" s="24"/>
       <c r="L19" s="52"/>
       <c r="M19" s="23"/>
       <c r="N19" s="21"/>
       <c r="O19" s="362" t="s">
         <v>668</v>
       </c>
       <c r="P19" s="392" t="s">
         <v>669</v>
       </c>
       <c r="Q19" s="356">
         <v>75</v>
       </c>
       <c r="R19" s="364">
-        <v>61390</v>
+        <v>65140</v>
       </c>
     </row>
     <row r="20" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B20" s="571"/>
+      <c r="B20" s="570"/>
       <c r="C20" s="468" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="D20" s="470" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="E20" s="356">
         <v>17</v>
       </c>
       <c r="F20" s="364">
-        <v>71010</v>
+        <v>66320</v>
       </c>
       <c r="G20" s="421"/>
       <c r="H20" s="421"/>
       <c r="I20" s="421"/>
       <c r="J20" s="422"/>
       <c r="K20" s="24"/>
       <c r="L20" s="52"/>
       <c r="M20" s="23"/>
       <c r="N20" s="21"/>
       <c r="O20" s="377" t="s">
         <v>1023</v>
       </c>
       <c r="P20" s="378" t="s">
         <v>33</v>
       </c>
       <c r="Q20" s="356">
         <v>426</v>
       </c>
       <c r="R20" s="364">
-        <v>61730</v>
+        <v>63480</v>
       </c>
     </row>
     <row r="21" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B21" s="571"/>
+      <c r="B21" s="570"/>
       <c r="C21" s="468" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="D21" s="470" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="E21" s="356">
         <v>7</v>
       </c>
-      <c r="F21" s="364">
-        <v>66720</v>
+      <c r="F21" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G21" s="421"/>
       <c r="H21" s="421"/>
       <c r="I21" s="421"/>
       <c r="J21" s="422"/>
       <c r="K21" s="24"/>
       <c r="L21" s="52"/>
       <c r="M21" s="23"/>
       <c r="N21" s="21"/>
       <c r="O21" s="468" t="s">
+        <v>1137</v>
+      </c>
+      <c r="P21" s="470" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
       <c r="Q21" s="356">
         <v>188</v>
       </c>
       <c r="R21" s="364">
-        <v>61860</v>
+        <v>73240</v>
       </c>
     </row>
     <row r="22" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B22" s="571"/>
+      <c r="B22" s="570"/>
       <c r="C22" s="468" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="D22" s="470" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="E22" s="356">
         <v>9</v>
       </c>
       <c r="F22" s="364">
-        <v>50190</v>
+        <v>49790</v>
       </c>
       <c r="G22" s="421"/>
       <c r="H22" s="421"/>
       <c r="I22" s="421"/>
       <c r="J22" s="422"/>
       <c r="K22" s="24"/>
       <c r="L22" s="52"/>
       <c r="M22" s="23"/>
       <c r="N22" s="21"/>
       <c r="O22" s="362" t="s">
         <v>257</v>
       </c>
       <c r="P22" s="392" t="s">
         <v>258</v>
       </c>
       <c r="Q22" s="356">
         <v>414</v>
       </c>
       <c r="R22" s="364">
-        <v>38200</v>
+        <v>43250</v>
       </c>
     </row>
     <row r="23" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B23" s="571"/>
+      <c r="B23" s="570"/>
       <c r="C23" s="468" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="D23" s="470" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="E23" s="356">
         <v>13</v>
       </c>
-      <c r="F23" s="364">
-        <v>84830</v>
+      <c r="F23" s="356" t="s">
+        <v>1126</v>
       </c>
       <c r="G23" s="23"/>
       <c r="H23" s="27"/>
       <c r="I23" s="23"/>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="52"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21"/>
       <c r="O23" s="357" t="s">
         <v>23</v>
       </c>
       <c r="P23" s="392" t="s">
         <v>24</v>
       </c>
       <c r="Q23" s="356">
         <v>884</v>
       </c>
       <c r="R23" s="364">
-        <v>48320</v>
+        <v>49040</v>
       </c>
     </row>
     <row r="24" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B24" s="571"/>
+      <c r="B24" s="570"/>
       <c r="C24" s="468" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="D24" s="470" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="E24" s="356">
         <v>4</v>
       </c>
       <c r="F24" s="364">
-        <v>65040</v>
+        <v>64040</v>
       </c>
       <c r="G24" s="23"/>
       <c r="H24" s="27"/>
       <c r="I24" s="23"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="52"/>
       <c r="M24" s="23"/>
       <c r="N24" s="21"/>
       <c r="O24" s="22"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="23"/>
-      <c r="R24" s="21"/>
+      <c r="R24" s="364"/>
     </row>
     <row r="25" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B25" s="571"/>
+      <c r="B25" s="570"/>
       <c r="C25" s="468" t="s">
         <v>693</v>
       </c>
       <c r="D25" s="470" t="s">
         <v>694</v>
       </c>
       <c r="E25" s="356">
         <v>26</v>
       </c>
       <c r="F25" s="364">
-        <v>65440</v>
+        <v>63860</v>
       </c>
       <c r="G25" s="23"/>
       <c r="H25" s="27"/>
       <c r="I25" s="23"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="52"/>
       <c r="M25" s="23"/>
       <c r="N25" s="21"/>
       <c r="O25" s="22"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="21"/>
     </row>
     <row r="26" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B26" s="571"/>
+      <c r="B26" s="570"/>
       <c r="C26" s="468" t="s">
         <v>676</v>
       </c>
       <c r="D26" s="470" t="s">
         <v>677</v>
       </c>
       <c r="E26" s="356">
         <v>53</v>
       </c>
       <c r="F26" s="364">
-        <v>62050</v>
+        <v>61880</v>
       </c>
       <c r="G26" s="23"/>
       <c r="H26" s="27"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="52"/>
       <c r="M26" s="23"/>
       <c r="N26" s="21"/>
       <c r="O26" s="22"/>
       <c r="P26" s="27"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="21"/>
     </row>
     <row r="27" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B27" s="571"/>
+      <c r="B27" s="570"/>
       <c r="C27" s="468" t="s">
         <v>699</v>
       </c>
       <c r="D27" s="470" t="s">
         <v>700</v>
       </c>
       <c r="E27" s="356">
         <v>10</v>
       </c>
       <c r="F27" s="364">
-        <v>61490</v>
+        <v>55690</v>
       </c>
       <c r="G27" s="23"/>
       <c r="H27" s="27"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="52"/>
       <c r="M27" s="23"/>
       <c r="N27" s="21"/>
       <c r="O27" s="22"/>
       <c r="P27" s="27"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="21"/>
     </row>
     <row r="28" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B28" s="571"/>
+      <c r="B28" s="570"/>
       <c r="C28" s="468" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="D28" s="470" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="E28" s="356">
         <v>48</v>
       </c>
       <c r="F28" s="364">
-        <v>61000</v>
+        <v>58700</v>
       </c>
       <c r="G28" s="23"/>
       <c r="H28" s="27"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="52"/>
       <c r="M28" s="23"/>
       <c r="N28" s="21"/>
       <c r="O28" s="22"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="21"/>
     </row>
     <row r="29" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B29" s="571"/>
+      <c r="B29" s="570"/>
       <c r="C29" s="468" t="s">
         <v>641</v>
       </c>
       <c r="D29" s="470" t="s">
         <v>642</v>
       </c>
       <c r="E29" s="356">
         <v>573</v>
       </c>
       <c r="F29" s="364">
-        <v>76730</v>
+        <v>79570</v>
       </c>
       <c r="G29" s="23"/>
       <c r="H29" s="27"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="52"/>
       <c r="M29" s="23"/>
       <c r="N29" s="21"/>
       <c r="O29" s="22"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="21"/>
     </row>
     <row r="30" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B30" s="571"/>
+      <c r="B30" s="570"/>
       <c r="C30" s="468" t="s">
         <v>659</v>
       </c>
       <c r="D30" s="470" t="s">
         <v>660</v>
       </c>
       <c r="E30" s="356">
         <v>134</v>
       </c>
       <c r="F30" s="364">
-        <v>59910</v>
+        <v>58270</v>
       </c>
       <c r="G30" s="23"/>
       <c r="H30" s="27"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="52"/>
       <c r="M30" s="23"/>
       <c r="N30" s="21"/>
       <c r="O30" s="22"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="21"/>
     </row>
     <row r="31" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B31" s="571"/>
+      <c r="B31" s="570"/>
       <c r="C31" s="468" t="s">
         <v>661</v>
       </c>
       <c r="D31" s="470" t="s">
         <v>662</v>
       </c>
       <c r="E31" s="356">
         <v>106</v>
       </c>
       <c r="F31" s="364">
-        <v>51110</v>
+        <v>49780</v>
       </c>
       <c r="G31" s="23"/>
       <c r="H31" s="27"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="52"/>
       <c r="M31" s="23"/>
       <c r="N31" s="21"/>
       <c r="O31" s="22"/>
       <c r="P31" s="27"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="21"/>
     </row>
     <row r="32" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B32" s="571"/>
+      <c r="B32" s="570"/>
       <c r="C32" s="468" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="D32" s="470" t="s">
-        <v>1318</v>
+        <v>1315</v>
       </c>
       <c r="E32" s="356">
         <v>7</v>
       </c>
       <c r="F32" s="364">
-        <v>57980</v>
+        <v>54810</v>
       </c>
       <c r="G32" s="23"/>
       <c r="H32" s="27"/>
       <c r="I32" s="23"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="52"/>
       <c r="M32" s="23"/>
       <c r="N32" s="21"/>
       <c r="O32" s="22"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="21"/>
     </row>
     <row r="33" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B33" s="571"/>
+      <c r="B33" s="570"/>
       <c r="C33" s="468" t="s">
         <v>697</v>
       </c>
       <c r="D33" s="470" t="s">
         <v>698</v>
       </c>
       <c r="E33" s="356">
         <v>26</v>
       </c>
       <c r="F33" s="364">
-        <v>61040</v>
+        <v>54850</v>
       </c>
       <c r="G33" s="23"/>
       <c r="H33" s="27"/>
       <c r="I33" s="23"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="52"/>
       <c r="M33" s="23"/>
       <c r="N33" s="21"/>
       <c r="O33" s="22"/>
       <c r="P33" s="27"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="21"/>
     </row>
     <row r="34" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B34" s="571"/>
+      <c r="B34" s="570"/>
       <c r="C34" s="468" t="s">
         <v>703</v>
       </c>
       <c r="D34" s="470" t="s">
         <v>704</v>
       </c>
       <c r="E34" s="356">
         <v>9</v>
       </c>
       <c r="F34" s="364">
-        <v>52570</v>
+        <v>66420</v>
       </c>
       <c r="G34" s="23"/>
       <c r="H34" s="27"/>
       <c r="I34" s="23"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="52"/>
       <c r="M34" s="23"/>
       <c r="N34" s="21"/>
       <c r="O34" s="22"/>
       <c r="P34" s="27"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="21"/>
     </row>
     <row r="35" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B35" s="571"/>
+      <c r="B35" s="570"/>
       <c r="C35" s="468" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
       <c r="D35" s="470" t="s">
-        <v>1319</v>
+        <v>1316</v>
       </c>
       <c r="E35" s="356">
         <v>13</v>
       </c>
       <c r="F35" s="364">
-        <v>58770</v>
+        <v>49230</v>
       </c>
       <c r="G35" s="23"/>
       <c r="H35" s="27"/>
       <c r="I35" s="23"/>
       <c r="J35" s="24"/>
       <c r="K35" s="24"/>
       <c r="L35" s="52"/>
       <c r="M35" s="23"/>
       <c r="N35" s="21"/>
       <c r="O35" s="22"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="21"/>
     </row>
     <row r="36" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B36" s="571"/>
+      <c r="B36" s="570"/>
       <c r="C36" s="468" t="s">
         <v>657</v>
       </c>
       <c r="D36" s="470" t="s">
         <v>658</v>
       </c>
       <c r="E36" s="356">
         <v>120</v>
       </c>
       <c r="F36" s="364">
-        <v>61830</v>
+        <v>58070</v>
       </c>
       <c r="G36" s="23"/>
       <c r="H36" s="27"/>
       <c r="I36" s="23"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="52"/>
       <c r="M36" s="23"/>
       <c r="N36" s="21"/>
       <c r="O36" s="22"/>
       <c r="P36" s="27"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="21"/>
     </row>
     <row r="37" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B37" s="571"/>
+      <c r="B37" s="570"/>
       <c r="C37" s="468" t="s">
         <v>682</v>
       </c>
       <c r="D37" s="470" t="s">
         <v>683</v>
       </c>
       <c r="E37" s="356">
         <v>49</v>
       </c>
       <c r="F37" s="364">
-        <v>54040</v>
+        <v>50820</v>
       </c>
       <c r="G37" s="23"/>
       <c r="H37" s="27"/>
       <c r="I37" s="23"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="52"/>
       <c r="M37" s="23"/>
       <c r="N37" s="21"/>
       <c r="O37" s="22"/>
       <c r="P37" s="27"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="21"/>
     </row>
     <row r="38" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B38" s="571"/>
+      <c r="B38" s="570"/>
       <c r="C38" s="468" t="s">
         <v>665</v>
       </c>
       <c r="D38" s="470" t="s">
         <v>666</v>
       </c>
       <c r="E38" s="356">
         <v>82</v>
       </c>
       <c r="F38" s="364">
-        <v>51900</v>
+        <v>50450</v>
       </c>
       <c r="G38" s="23"/>
       <c r="H38" s="27"/>
       <c r="I38" s="23"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="52"/>
       <c r="M38" s="23"/>
       <c r="N38" s="21"/>
       <c r="O38" s="22"/>
       <c r="P38" s="27"/>
       <c r="Q38" s="23"/>
       <c r="R38" s="21"/>
     </row>
     <row r="39" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B39" s="571"/>
+      <c r="B39" s="570"/>
       <c r="C39" s="468" t="s">
         <v>695</v>
       </c>
       <c r="D39" s="470" t="s">
         <v>696</v>
       </c>
       <c r="E39" s="356">
         <v>27</v>
       </c>
       <c r="F39" s="364">
-        <v>59920</v>
+        <v>57190</v>
       </c>
       <c r="G39" s="23"/>
       <c r="H39" s="27"/>
       <c r="I39" s="23"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="52"/>
       <c r="M39" s="23"/>
       <c r="N39" s="21"/>
       <c r="O39" s="22"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="23"/>
       <c r="R39" s="21"/>
     </row>
     <row r="40" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B40" s="571"/>
+      <c r="B40" s="570"/>
       <c r="C40" s="468" t="s">
         <v>687</v>
       </c>
       <c r="D40" s="470" t="s">
         <v>688</v>
       </c>
       <c r="E40" s="356">
         <v>27</v>
       </c>
       <c r="F40" s="364">
-        <v>61630</v>
+        <v>59070</v>
       </c>
       <c r="G40" s="23"/>
       <c r="H40" s="27"/>
       <c r="I40" s="23"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="52"/>
       <c r="M40" s="23"/>
       <c r="N40" s="21"/>
       <c r="O40" s="22"/>
       <c r="P40" s="27"/>
       <c r="Q40" s="23"/>
       <c r="R40" s="21"/>
     </row>
     <row r="41" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B41" s="571"/>
+      <c r="B41" s="570"/>
       <c r="C41" s="468" t="s">
         <v>684</v>
       </c>
       <c r="D41" s="470" t="s">
         <v>685</v>
       </c>
       <c r="E41" s="356">
         <v>29</v>
       </c>
       <c r="F41" s="364">
-        <v>61110</v>
+        <v>59700</v>
       </c>
       <c r="G41" s="23"/>
       <c r="H41" s="27"/>
       <c r="I41" s="23"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="52"/>
       <c r="M41" s="23"/>
       <c r="N41" s="21"/>
       <c r="O41" s="22"/>
       <c r="P41" s="27"/>
       <c r="Q41" s="23"/>
       <c r="R41" s="21"/>
     </row>
     <row r="42" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B42" s="571"/>
+      <c r="B42" s="570"/>
       <c r="C42" s="468" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="D42" s="470" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="E42" s="356">
         <v>9</v>
       </c>
       <c r="F42" s="364">
-        <v>50850</v>
+        <v>51340</v>
       </c>
       <c r="G42" s="23"/>
       <c r="H42" s="27"/>
       <c r="I42" s="23"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="52"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21"/>
       <c r="O42" s="22"/>
       <c r="P42" s="27"/>
       <c r="Q42" s="23"/>
       <c r="R42" s="21"/>
     </row>
     <row r="43" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B43" s="571"/>
+      <c r="B43" s="570"/>
       <c r="C43" s="468" t="s">
         <v>701</v>
       </c>
       <c r="D43" s="470" t="s">
         <v>702</v>
       </c>
       <c r="E43" s="356">
         <v>21</v>
       </c>
       <c r="F43" s="364">
-        <v>64490</v>
+        <v>62450</v>
       </c>
       <c r="G43" s="23"/>
       <c r="H43" s="27"/>
       <c r="I43" s="23"/>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
       <c r="L43" s="52"/>
       <c r="M43" s="23"/>
       <c r="N43" s="21"/>
       <c r="O43" s="22"/>
       <c r="P43" s="27"/>
       <c r="Q43" s="23"/>
       <c r="R43" s="21"/>
     </row>
     <row r="44" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B44" s="571"/>
+      <c r="B44" s="570"/>
       <c r="C44" s="468" t="s">
         <v>652</v>
       </c>
       <c r="D44" s="470" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="E44" s="356">
         <v>115</v>
       </c>
       <c r="F44" s="364">
-        <v>47440</v>
+        <v>49590</v>
       </c>
       <c r="G44" s="23"/>
       <c r="H44" s="27"/>
       <c r="I44" s="23"/>
       <c r="J44" s="24"/>
       <c r="K44" s="24"/>
       <c r="L44" s="52"/>
       <c r="M44" s="23"/>
       <c r="N44" s="21"/>
       <c r="O44" s="22"/>
       <c r="P44" s="27"/>
       <c r="Q44" s="23"/>
       <c r="R44" s="21"/>
     </row>
     <row r="45" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B45" s="571"/>
+      <c r="B45" s="570"/>
       <c r="C45" s="468" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="D45" s="470" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="E45" s="356">
         <v>81</v>
       </c>
       <c r="F45" s="364">
-        <v>64160</v>
+        <v>63010</v>
       </c>
       <c r="G45" s="23"/>
       <c r="H45" s="27"/>
       <c r="I45" s="23"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="52"/>
       <c r="M45" s="23"/>
       <c r="N45" s="21"/>
       <c r="O45" s="22"/>
       <c r="P45" s="27"/>
       <c r="Q45" s="23"/>
       <c r="R45" s="21"/>
     </row>
     <row r="46" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B46" s="571"/>
+      <c r="B46" s="570"/>
       <c r="C46" s="468" t="s">
         <v>649</v>
       </c>
       <c r="D46" s="470" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="E46" s="356">
         <v>171</v>
       </c>
       <c r="F46" s="364">
-        <v>45780</v>
+        <v>46480</v>
       </c>
       <c r="G46" s="23"/>
       <c r="H46" s="27"/>
       <c r="I46" s="23"/>
       <c r="J46" s="24"/>
       <c r="K46" s="24"/>
       <c r="L46" s="52"/>
       <c r="M46" s="23"/>
       <c r="N46" s="21"/>
       <c r="O46" s="22"/>
       <c r="P46" s="27"/>
       <c r="Q46" s="23"/>
       <c r="R46" s="21"/>
     </row>
     <row r="47" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B47" s="571"/>
+      <c r="B47" s="570"/>
       <c r="C47" s="468" t="s">
         <v>632</v>
       </c>
       <c r="D47" s="470" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="E47" s="356">
         <v>2205</v>
       </c>
       <c r="F47" s="364">
-        <v>46130</v>
+        <v>45660</v>
       </c>
       <c r="G47" s="23"/>
       <c r="H47" s="27"/>
       <c r="I47" s="23"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="52"/>
       <c r="M47" s="23"/>
       <c r="N47" s="21"/>
       <c r="O47" s="22"/>
       <c r="P47" s="27"/>
       <c r="Q47" s="23"/>
       <c r="R47" s="21"/>
     </row>
     <row r="48" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B48" s="571"/>
+      <c r="B48" s="570"/>
       <c r="C48" s="468" t="s">
         <v>637</v>
       </c>
       <c r="D48" s="470" t="s">
         <v>638</v>
       </c>
       <c r="E48" s="356">
         <v>865</v>
       </c>
       <c r="F48" s="364">
-        <v>48320</v>
+        <v>47540</v>
       </c>
       <c r="G48" s="23"/>
       <c r="H48" s="27"/>
       <c r="I48" s="23"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24"/>
       <c r="L48" s="52"/>
       <c r="M48" s="23"/>
       <c r="N48" s="21"/>
       <c r="O48" s="22"/>
       <c r="P48" s="27"/>
       <c r="Q48" s="23"/>
       <c r="R48" s="21"/>
     </row>
     <row r="49" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B49" s="571"/>
+      <c r="B49" s="570"/>
       <c r="C49" s="468" t="s">
         <v>705</v>
       </c>
       <c r="D49" s="470" t="s">
         <v>706</v>
       </c>
       <c r="E49" s="356" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F49" s="364">
+        <v>25580</v>
       </c>
       <c r="G49" s="23"/>
       <c r="H49" s="27"/>
       <c r="I49" s="23"/>
       <c r="J49" s="24"/>
       <c r="K49" s="24"/>
       <c r="L49" s="52"/>
       <c r="M49" s="23"/>
       <c r="N49" s="21"/>
       <c r="O49" s="22"/>
       <c r="P49" s="27"/>
       <c r="Q49" s="23"/>
       <c r="R49" s="21"/>
     </row>
     <row r="50" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B50" s="571"/>
+      <c r="B50" s="570"/>
       <c r="C50" s="468" t="s">
         <v>633</v>
       </c>
       <c r="D50" s="470" t="s">
         <v>634</v>
       </c>
       <c r="E50" s="356">
         <v>1424</v>
       </c>
       <c r="F50" s="364">
-        <v>47850</v>
+        <v>46150</v>
       </c>
       <c r="G50" s="23"/>
       <c r="H50" s="27"/>
       <c r="I50" s="23"/>
       <c r="J50" s="24"/>
       <c r="K50" s="24"/>
       <c r="L50" s="52"/>
       <c r="M50" s="23"/>
       <c r="N50" s="21"/>
       <c r="O50" s="22"/>
       <c r="P50" s="27"/>
       <c r="Q50" s="23"/>
       <c r="R50" s="21"/>
     </row>
     <row r="51" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B51" s="571"/>
+      <c r="B51" s="570"/>
       <c r="C51" s="468" t="s">
         <v>670</v>
       </c>
       <c r="D51" s="470" t="s">
         <v>671</v>
       </c>
       <c r="E51" s="356">
         <v>35</v>
       </c>
       <c r="F51" s="364">
-        <v>41200</v>
+        <v>51730</v>
       </c>
       <c r="G51" s="23"/>
       <c r="H51" s="27"/>
       <c r="I51" s="23"/>
       <c r="J51" s="24"/>
       <c r="K51" s="24"/>
       <c r="L51" s="52"/>
       <c r="M51" s="23"/>
       <c r="N51" s="21"/>
       <c r="O51" s="22"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="23"/>
       <c r="R51" s="21"/>
     </row>
     <row r="52" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B52" s="571"/>
+      <c r="B52" s="570"/>
       <c r="C52" s="468" t="s">
         <v>689</v>
       </c>
       <c r="D52" s="470" t="s">
         <v>690</v>
       </c>
       <c r="E52" s="356">
         <v>113</v>
       </c>
       <c r="F52" s="364">
-        <v>48810</v>
+        <v>45290</v>
       </c>
       <c r="G52" s="23"/>
       <c r="H52" s="27"/>
       <c r="I52" s="23"/>
       <c r="J52" s="24"/>
       <c r="K52" s="24"/>
       <c r="L52" s="52"/>
       <c r="M52" s="23"/>
       <c r="N52" s="21"/>
       <c r="O52" s="22"/>
       <c r="P52" s="27"/>
       <c r="Q52" s="23"/>
       <c r="R52" s="21"/>
     </row>
     <row r="53" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B53" s="571"/>
+      <c r="B53" s="570"/>
       <c r="C53" s="468" t="s">
         <v>653</v>
       </c>
       <c r="D53" s="470" t="s">
         <v>654</v>
       </c>
       <c r="E53" s="356">
         <v>101</v>
       </c>
       <c r="F53" s="364">
-        <v>43050</v>
+        <v>45810</v>
       </c>
       <c r="G53" s="23"/>
       <c r="H53" s="27"/>
       <c r="I53" s="23"/>
       <c r="J53" s="24"/>
       <c r="K53" s="24"/>
       <c r="L53" s="52"/>
       <c r="M53" s="23"/>
       <c r="N53" s="21"/>
       <c r="O53" s="22"/>
       <c r="P53" s="27"/>
       <c r="Q53" s="23"/>
       <c r="R53" s="21"/>
     </row>
     <row r="54" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B54" s="571"/>
+      <c r="B54" s="570"/>
       <c r="C54" s="468" t="s">
         <v>1039</v>
       </c>
       <c r="D54" s="470" t="s">
         <v>667</v>
       </c>
       <c r="E54" s="356">
         <v>61</v>
       </c>
       <c r="F54" s="364">
         <v>46780</v>
       </c>
       <c r="G54" s="23"/>
       <c r="H54" s="27"/>
       <c r="I54" s="23"/>
       <c r="J54" s="24"/>
       <c r="K54" s="24"/>
       <c r="L54" s="52"/>
       <c r="M54" s="23"/>
       <c r="N54" s="21"/>
       <c r="O54" s="22"/>
       <c r="P54" s="27"/>
       <c r="Q54" s="23"/>
       <c r="R54" s="21"/>
     </row>
     <row r="55" spans="2:18" ht="27.75" customHeight="1">
-      <c r="B55" s="571"/>
+      <c r="B55" s="570"/>
       <c r="C55" s="468" t="s">
         <v>1038</v>
       </c>
       <c r="D55" s="470" t="s">
         <v>648</v>
       </c>
       <c r="E55" s="356">
         <v>215</v>
       </c>
       <c r="F55" s="364">
-        <v>46190</v>
+        <v>46170</v>
       </c>
       <c r="G55" s="23"/>
       <c r="H55" s="27"/>
       <c r="I55" s="23"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="52"/>
       <c r="M55" s="23"/>
       <c r="N55" s="21"/>
       <c r="O55" s="22"/>
       <c r="P55" s="27"/>
       <c r="Q55" s="23"/>
       <c r="R55" s="21"/>
     </row>
     <row r="56" spans="2:18" ht="27.75" customHeight="1">
-      <c r="B56" s="571"/>
+      <c r="B56" s="570"/>
       <c r="C56" s="468" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="D56" s="470" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="E56" s="356">
         <v>20</v>
       </c>
       <c r="F56" s="364">
-        <v>43480</v>
+        <v>44010</v>
       </c>
       <c r="G56" s="23"/>
       <c r="H56" s="27"/>
       <c r="I56" s="23"/>
       <c r="J56" s="24"/>
       <c r="K56" s="24"/>
       <c r="L56" s="52"/>
       <c r="M56" s="23"/>
       <c r="N56" s="21"/>
       <c r="O56" s="22"/>
       <c r="P56" s="27"/>
       <c r="Q56" s="23"/>
       <c r="R56" s="21"/>
     </row>
     <row r="57" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B57" s="571"/>
+      <c r="B57" s="570"/>
       <c r="C57" s="468" t="s">
         <v>686</v>
       </c>
       <c r="D57" s="470" t="s">
-        <v>1326</v>
+        <v>1323</v>
       </c>
       <c r="E57" s="356">
         <v>77</v>
       </c>
       <c r="F57" s="364">
-        <v>39570</v>
+        <v>43480</v>
       </c>
       <c r="G57" s="23"/>
       <c r="H57" s="27"/>
       <c r="I57" s="23"/>
       <c r="J57" s="24"/>
       <c r="K57" s="24"/>
       <c r="L57" s="52"/>
       <c r="M57" s="23"/>
       <c r="N57" s="21"/>
       <c r="O57" s="22"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="23"/>
       <c r="R57" s="21"/>
     </row>
     <row r="58" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B58" s="571"/>
+      <c r="B58" s="570"/>
       <c r="C58" s="468" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="D58" s="470" t="s">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="E58" s="356">
         <v>1362</v>
       </c>
       <c r="F58" s="364">
-        <v>29820</v>
+        <v>29380</v>
       </c>
       <c r="G58" s="23"/>
       <c r="H58" s="27"/>
       <c r="I58" s="23"/>
       <c r="J58" s="24"/>
       <c r="K58" s="24"/>
       <c r="L58" s="52"/>
       <c r="M58" s="23"/>
       <c r="N58" s="21"/>
       <c r="O58" s="22"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="23"/>
       <c r="R58" s="21"/>
     </row>
     <row r="59" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B59" s="571"/>
+      <c r="B59" s="570"/>
       <c r="C59" s="468" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
       <c r="D59" s="470" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E59" s="356">
         <v>194</v>
       </c>
       <c r="F59" s="364">
-        <v>43490</v>
+        <v>46570</v>
       </c>
       <c r="G59" s="23"/>
       <c r="H59" s="27"/>
       <c r="I59" s="23"/>
       <c r="J59" s="24"/>
       <c r="K59" s="24"/>
       <c r="L59" s="52"/>
       <c r="M59" s="23"/>
       <c r="N59" s="21"/>
       <c r="O59" s="22"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="23"/>
       <c r="R59" s="21"/>
     </row>
     <row r="60" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B60" s="571"/>
+      <c r="B60" s="570"/>
       <c r="C60" s="468" t="s">
         <v>1036</v>
       </c>
       <c r="D60" s="470" t="s">
         <v>1037</v>
       </c>
       <c r="E60" s="356">
         <v>665</v>
       </c>
       <c r="F60" s="364">
-        <v>31320</v>
+        <v>30490</v>
       </c>
       <c r="G60" s="23"/>
       <c r="H60" s="27"/>
       <c r="I60" s="23"/>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="52"/>
       <c r="M60" s="23"/>
       <c r="N60" s="21"/>
       <c r="O60" s="22"/>
       <c r="P60" s="27"/>
       <c r="Q60" s="23"/>
       <c r="R60" s="21"/>
     </row>
     <row r="61" spans="2:18" ht="14.25" customHeight="1">
       <c r="B61" s="28"/>
       <c r="C61" s="69"/>
       <c r="D61" s="70"/>
       <c r="E61" s="71"/>
       <c r="F61" s="72"/>
       <c r="G61" s="71"/>
       <c r="H61" s="73"/>
       <c r="I61" s="279"/>
       <c r="J61" s="102"/>
       <c r="K61" s="102"/>
       <c r="L61" s="101"/>
       <c r="M61" s="101"/>
       <c r="N61" s="101"/>
       <c r="O61" s="103"/>
       <c r="P61" s="101"/>
       <c r="Q61" s="101"/>
       <c r="R61" s="115"/>
     </row>
     <row r="62" spans="2:18" ht="57" customHeight="1">
-      <c r="B62" s="595" t="s">
+      <c r="B62" s="594" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="36"/>
-      <c r="D62" s="562" t="s">
+      <c r="D62" s="561" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F62" s="528" t="s">
-        <v>1122</v>
+      <c r="F62" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G62" s="74"/>
-      <c r="H62" s="539" t="s">
+      <c r="H62" s="538" t="s">
         <v>5</v>
       </c>
       <c r="I62" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J62" s="528" t="s">
-        <v>1122</v>
+      <c r="J62" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K62" s="104"/>
-      <c r="L62" s="539" t="s">
+      <c r="L62" s="538" t="s">
         <v>5</v>
       </c>
       <c r="M62" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N62" s="528" t="s">
-        <v>1122</v>
+      <c r="N62" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="O62" s="105"/>
-      <c r="P62" s="557" t="s">
+      <c r="P62" s="556" t="s">
         <v>5</v>
       </c>
       <c r="Q62" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="R62" s="528" t="s">
-        <v>1122</v>
+      <c r="R62" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="63" spans="2:18" ht="56.25">
-      <c r="B63" s="575"/>
+      <c r="B63" s="574"/>
       <c r="C63" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="D63" s="562"/>
+      <c r="D63" s="561"/>
       <c r="E63" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F63" s="528"/>
+      <c r="F63" s="527"/>
       <c r="G63" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="H63" s="562"/>
+      <c r="H63" s="561"/>
       <c r="I63" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J63" s="528"/>
+      <c r="J63" s="527"/>
       <c r="K63" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="L63" s="562"/>
+      <c r="L63" s="561"/>
       <c r="M63" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N63" s="528"/>
+      <c r="N63" s="527"/>
       <c r="O63" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="P63" s="531"/>
+      <c r="P63" s="530"/>
       <c r="Q63" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="R63" s="528"/>
+      <c r="R63" s="527"/>
     </row>
     <row r="64" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B64" s="575"/>
+      <c r="B64" s="574"/>
       <c r="C64" s="398" t="s">
         <v>1034</v>
       </c>
       <c r="D64" s="399" t="s">
         <v>1035</v>
       </c>
       <c r="E64" s="79">
         <v>2301</v>
       </c>
       <c r="F64" s="185">
-        <v>25960</v>
+        <v>25580</v>
       </c>
       <c r="G64" s="303" t="s">
         <v>48</v>
       </c>
       <c r="H64" s="325" t="s">
         <v>49</v>
       </c>
       <c r="I64" s="79">
         <v>596</v>
       </c>
       <c r="J64" s="185">
-        <v>31760</v>
+        <v>35890</v>
       </c>
       <c r="K64" s="326" t="s">
         <v>542</v>
       </c>
       <c r="L64" s="325" t="s">
         <v>543</v>
       </c>
       <c r="M64" s="79">
         <v>285</v>
       </c>
       <c r="N64" s="185">
-        <v>46090</v>
+        <v>56840</v>
       </c>
       <c r="O64" s="398" t="s">
         <v>1024</v>
       </c>
       <c r="P64" s="399" t="s">
         <v>261</v>
       </c>
       <c r="Q64" s="79">
         <v>362</v>
       </c>
       <c r="R64" s="185">
-        <v>47510</v>
+        <v>45640</v>
       </c>
     </row>
     <row r="65" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B65" s="575"/>
+      <c r="B65" s="574"/>
       <c r="C65" s="294" t="s">
         <v>710</v>
       </c>
       <c r="D65" s="325" t="s">
         <v>711</v>
       </c>
       <c r="E65" s="79">
         <v>1449</v>
       </c>
       <c r="F65" s="185">
-        <v>29720</v>
+        <v>29440</v>
       </c>
       <c r="G65" s="303" t="s">
         <v>72</v>
       </c>
       <c r="H65" s="325" t="s">
         <v>73</v>
       </c>
       <c r="I65" s="79">
         <v>349</v>
       </c>
       <c r="J65" s="185">
-        <v>38290</v>
+        <v>40070</v>
       </c>
       <c r="K65" s="302" t="s">
         <v>544</v>
       </c>
       <c r="L65" s="325" t="s">
         <v>545</v>
       </c>
       <c r="M65" s="79">
         <v>137</v>
       </c>
       <c r="N65" s="185">
-        <v>43310</v>
+        <v>45430</v>
       </c>
       <c r="O65" s="398" t="s">
         <v>1025</v>
       </c>
       <c r="P65" s="399" t="s">
         <v>56</v>
       </c>
       <c r="Q65" s="79">
         <v>1110</v>
       </c>
       <c r="R65" s="185">
-        <v>41600</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="66" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B66" s="575"/>
+      <c r="B66" s="574"/>
       <c r="C66" s="294" t="s">
         <v>707</v>
       </c>
       <c r="D66" s="325" t="s">
         <v>708</v>
       </c>
       <c r="E66" s="79">
         <v>609</v>
       </c>
       <c r="F66" s="185">
-        <v>29070</v>
+        <v>29180</v>
       </c>
       <c r="G66" s="303" t="s">
         <v>712</v>
       </c>
       <c r="H66" s="325" t="s">
         <v>713</v>
       </c>
       <c r="I66" s="79">
         <v>226</v>
       </c>
       <c r="J66" s="185">
-        <v>33430</v>
+        <v>34810</v>
       </c>
       <c r="K66" s="302" t="s">
         <v>537</v>
       </c>
       <c r="L66" s="325" t="s">
         <v>709</v>
       </c>
       <c r="M66" s="79">
         <v>3518</v>
       </c>
       <c r="N66" s="185">
-        <v>31030</v>
+        <v>34160</v>
       </c>
       <c r="O66" s="107" t="s">
         <v>44</v>
       </c>
       <c r="P66" s="385" t="s">
         <v>45</v>
       </c>
       <c r="Q66" s="79">
         <v>2139</v>
       </c>
       <c r="R66" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
     </row>
     <row r="67" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B67" s="575"/>
+      <c r="B67" s="574"/>
       <c r="C67" s="458" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="D67" s="459" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="E67" s="79">
         <v>418</v>
       </c>
       <c r="F67" s="185">
-        <v>24960</v>
+        <v>25580</v>
       </c>
       <c r="G67" s="303" t="s">
         <v>46</v>
       </c>
       <c r="H67" s="325" t="s">
         <v>47</v>
       </c>
       <c r="I67" s="79">
         <v>1086</v>
       </c>
       <c r="J67" s="185">
-        <v>49290</v>
+        <v>51000</v>
       </c>
       <c r="K67" s="326" t="s">
         <v>558</v>
       </c>
       <c r="L67" s="325" t="s">
         <v>714</v>
       </c>
       <c r="M67" s="79">
         <v>470</v>
       </c>
       <c r="N67" s="185">
-        <v>36480</v>
+        <v>36220</v>
       </c>
       <c r="O67" s="302" t="s">
         <v>391</v>
       </c>
       <c r="P67" s="295" t="s">
         <v>392</v>
       </c>
       <c r="Q67" s="79">
         <v>406</v>
       </c>
       <c r="R67" s="185">
-        <v>34760</v>
+        <v>37240</v>
       </c>
     </row>
     <row r="68" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B68" s="575"/>
+      <c r="B68" s="574"/>
       <c r="C68" s="294"/>
       <c r="D68" s="325"/>
       <c r="E68" s="293"/>
       <c r="F68" s="303"/>
       <c r="G68" s="303" t="s">
         <v>78</v>
       </c>
       <c r="H68" s="325" t="s">
         <v>79</v>
       </c>
       <c r="I68" s="79">
         <v>215</v>
       </c>
       <c r="J68" s="185">
-        <v>48620</v>
+        <v>56440</v>
       </c>
       <c r="K68" s="326" t="s">
         <v>564</v>
       </c>
       <c r="L68" s="325" t="s">
         <v>715</v>
       </c>
       <c r="M68" s="79">
         <v>299</v>
       </c>
       <c r="N68" s="185">
-        <v>41750</v>
+        <v>43760</v>
       </c>
       <c r="O68" s="107" t="s">
         <v>277</v>
       </c>
       <c r="P68" s="77" t="s">
         <v>541</v>
       </c>
       <c r="Q68" s="79">
         <v>2519</v>
       </c>
       <c r="R68" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
     </row>
     <row r="69" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B69" s="575"/>
+      <c r="B69" s="574"/>
       <c r="C69" s="294"/>
       <c r="D69" s="325"/>
       <c r="E69" s="293"/>
       <c r="F69" s="303"/>
       <c r="G69" s="303" t="s">
         <v>61</v>
       </c>
       <c r="H69" s="325" t="s">
         <v>62</v>
       </c>
       <c r="I69" s="79">
         <v>464</v>
       </c>
       <c r="J69" s="185">
-        <v>51440</v>
+        <v>54330</v>
       </c>
       <c r="K69" s="302" t="s">
         <v>120</v>
       </c>
       <c r="L69" s="325" t="s">
         <v>546</v>
       </c>
       <c r="M69" s="79">
         <v>3254</v>
       </c>
       <c r="N69" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
       <c r="O69" s="302" t="s">
         <v>399</v>
       </c>
       <c r="P69" s="295" t="s">
         <v>400</v>
       </c>
       <c r="Q69" s="79">
         <v>266</v>
       </c>
       <c r="R69" s="185">
-        <v>40430</v>
+        <v>43830</v>
       </c>
     </row>
     <row r="70" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B70" s="575"/>
+      <c r="B70" s="574"/>
       <c r="C70" s="327"/>
       <c r="D70" s="295"/>
       <c r="E70" s="295"/>
       <c r="F70" s="303"/>
       <c r="G70" s="303" t="s">
         <v>52</v>
       </c>
       <c r="H70" s="325" t="s">
         <v>53</v>
       </c>
       <c r="I70" s="79">
         <v>1704</v>
       </c>
       <c r="J70" s="185">
-        <v>35550</v>
+        <v>36550</v>
       </c>
       <c r="K70" s="398" t="s">
         <v>1032</v>
       </c>
       <c r="L70" s="399" t="s">
         <v>1033</v>
       </c>
       <c r="M70" s="79">
         <v>795</v>
       </c>
       <c r="N70" s="185">
-        <v>47070</v>
+        <v>47770</v>
       </c>
       <c r="O70" s="302" t="s">
         <v>395</v>
       </c>
       <c r="P70" s="295" t="s">
         <v>396</v>
       </c>
       <c r="Q70" s="79">
         <v>231</v>
       </c>
       <c r="R70" s="185">
-        <v>37870</v>
+        <v>40190</v>
       </c>
     </row>
     <row r="71" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B71" s="575"/>
+      <c r="B71" s="574"/>
       <c r="C71" s="327"/>
       <c r="D71" s="295"/>
       <c r="E71" s="295"/>
       <c r="F71" s="303"/>
       <c r="G71" s="361"/>
       <c r="H71" s="361"/>
       <c r="I71" s="79"/>
       <c r="J71" s="332"/>
       <c r="K71" s="302"/>
       <c r="L71" s="295"/>
       <c r="M71" s="293"/>
       <c r="N71" s="303"/>
       <c r="O71" s="302" t="s">
         <v>228</v>
       </c>
       <c r="P71" s="295" t="s">
         <v>373</v>
       </c>
       <c r="Q71" s="79">
         <v>861</v>
       </c>
       <c r="R71" s="185">
-        <v>42370</v>
+        <v>45760</v>
       </c>
     </row>
     <row r="72" spans="2:18" ht="14.25" customHeight="1">
       <c r="B72" s="28"/>
       <c r="C72" s="69"/>
       <c r="D72" s="82"/>
       <c r="E72" s="71"/>
       <c r="F72" s="72"/>
       <c r="G72" s="71"/>
       <c r="H72" s="83"/>
       <c r="I72" s="280"/>
       <c r="J72" s="71"/>
       <c r="K72" s="108"/>
       <c r="L72" s="109"/>
       <c r="M72" s="101"/>
       <c r="N72" s="101"/>
       <c r="O72" s="103"/>
       <c r="P72" s="101"/>
       <c r="Q72" s="101"/>
       <c r="R72" s="115"/>
     </row>
     <row r="73" spans="2:18" ht="57" customHeight="1">
-      <c r="B73" s="596" t="s">
+      <c r="B73" s="595" t="s">
         <v>82</v>
       </c>
       <c r="C73" s="84"/>
-      <c r="D73" s="674" t="s">
+      <c r="D73" s="673" t="s">
         <v>5</v>
       </c>
       <c r="E73" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F73" s="659" t="s">
-        <v>1122</v>
+      <c r="F73" s="658" t="s">
+        <v>1402</v>
       </c>
       <c r="G73" s="85"/>
-      <c r="H73" s="540" t="s">
+      <c r="H73" s="539" t="s">
         <v>5</v>
       </c>
       <c r="I73" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J73" s="659" t="s">
-        <v>1122</v>
+      <c r="J73" s="658" t="s">
+        <v>1402</v>
       </c>
       <c r="K73" s="110"/>
-      <c r="L73" s="672" t="s">
+      <c r="L73" s="671" t="s">
         <v>5</v>
       </c>
       <c r="M73" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N73" s="659" t="s">
-        <v>1122</v>
+      <c r="N73" s="658" t="s">
+        <v>1402</v>
       </c>
       <c r="O73" s="111"/>
-      <c r="P73" s="586" t="s">
+      <c r="P73" s="585" t="s">
         <v>5</v>
       </c>
       <c r="Q73" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="R73" s="659" t="s">
-        <v>1122</v>
+      <c r="R73" s="658" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="74" spans="2:18" ht="56.25">
-      <c r="B74" s="560"/>
+      <c r="B74" s="559"/>
       <c r="C74" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D74" s="627"/>
+      <c r="D74" s="626"/>
       <c r="E74" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F74" s="659"/>
+      <c r="F74" s="658"/>
       <c r="G74" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="H74" s="540"/>
+      <c r="H74" s="539"/>
       <c r="I74" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J74" s="659"/>
+      <c r="J74" s="658"/>
       <c r="K74" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="L74" s="627"/>
+      <c r="L74" s="626"/>
       <c r="M74" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N74" s="659"/>
+      <c r="N74" s="658"/>
       <c r="O74" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="P74" s="525"/>
+      <c r="P74" s="524"/>
       <c r="Q74" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="R74" s="659"/>
+      <c r="R74" s="658"/>
     </row>
     <row r="75" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B75" s="560"/>
+      <c r="B75" s="559"/>
       <c r="C75" s="308" t="s">
         <v>718</v>
       </c>
       <c r="D75" s="309" t="s">
         <v>719</v>
       </c>
       <c r="E75" s="91">
         <v>3025</v>
       </c>
       <c r="F75" s="224">
-        <v>27060</v>
+        <v>28180</v>
       </c>
       <c r="G75" s="310" t="s">
         <v>720</v>
       </c>
       <c r="H75" s="311" t="s">
         <v>721</v>
       </c>
       <c r="I75" s="91">
         <v>257</v>
       </c>
       <c r="J75" s="224">
-        <v>27010</v>
+        <v>28540</v>
       </c>
       <c r="K75" s="92" t="s">
         <v>607</v>
       </c>
       <c r="L75" s="390" t="s">
         <v>608</v>
       </c>
       <c r="M75" s="91">
         <v>2619</v>
       </c>
       <c r="N75" s="224">
-        <v>31810</v>
+        <v>35920</v>
       </c>
       <c r="O75" s="313" t="s">
         <v>86</v>
       </c>
       <c r="P75" s="314" t="s">
         <v>87</v>
       </c>
       <c r="Q75" s="91">
         <v>6736</v>
       </c>
       <c r="R75" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
     </row>
     <row r="76" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B76" s="560"/>
+      <c r="B76" s="559"/>
       <c r="C76" s="315"/>
       <c r="D76" s="316"/>
       <c r="E76" s="307"/>
       <c r="F76" s="312"/>
       <c r="G76" s="312" t="s">
         <v>716</v>
       </c>
       <c r="H76" s="483" t="s">
         <v>717</v>
       </c>
       <c r="I76" s="91">
         <v>165</v>
       </c>
       <c r="J76" s="224">
-        <v>33390</v>
+        <v>25640</v>
       </c>
       <c r="K76" s="92" t="s">
         <v>728</v>
       </c>
       <c r="L76" s="390" t="s">
         <v>729</v>
       </c>
       <c r="M76" s="91">
         <v>44</v>
       </c>
       <c r="N76" s="224">
-        <v>31200</v>
+        <v>31990</v>
       </c>
       <c r="O76" s="313" t="s">
         <v>722</v>
       </c>
       <c r="P76" s="314" t="s">
         <v>723</v>
       </c>
       <c r="Q76" s="91">
         <v>466</v>
       </c>
       <c r="R76" s="224">
-        <v>32480</v>
+        <v>37110</v>
       </c>
     </row>
     <row r="77" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B77" s="560"/>
+      <c r="B77" s="559"/>
       <c r="C77" s="315"/>
       <c r="D77" s="316"/>
       <c r="E77" s="321"/>
       <c r="F77" s="312"/>
       <c r="G77" s="312"/>
       <c r="H77" s="322"/>
       <c r="I77" s="307"/>
       <c r="J77" s="312"/>
       <c r="K77" s="92" t="s">
         <v>597</v>
       </c>
       <c r="L77" s="390" t="s">
         <v>598</v>
       </c>
       <c r="M77" s="91">
         <v>2606</v>
       </c>
       <c r="N77" s="224">
-        <v>27340</v>
+        <v>28210</v>
       </c>
       <c r="O77" s="313" t="s">
         <v>90</v>
       </c>
       <c r="P77" s="314" t="s">
         <v>91</v>
       </c>
       <c r="Q77" s="91">
         <v>2371</v>
       </c>
       <c r="R77" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
     </row>
     <row r="78" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B78" s="560"/>
+      <c r="B78" s="559"/>
       <c r="C78" s="315"/>
       <c r="D78" s="316"/>
       <c r="E78" s="307"/>
       <c r="F78" s="312"/>
       <c r="G78" s="312"/>
       <c r="H78" s="322"/>
       <c r="I78" s="307"/>
       <c r="J78" s="312"/>
       <c r="K78" s="92" t="s">
         <v>589</v>
       </c>
       <c r="L78" s="390" t="s">
         <v>590</v>
       </c>
       <c r="M78" s="91">
         <v>2721</v>
       </c>
       <c r="N78" s="224">
-        <v>27410</v>
+        <v>28410</v>
       </c>
       <c r="O78" s="428" t="s">
         <v>223</v>
       </c>
       <c r="P78" s="425" t="s">
         <v>224</v>
       </c>
       <c r="Q78" s="91">
         <v>4348</v>
       </c>
       <c r="R78" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
     </row>
     <row r="79" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B79" s="560"/>
+      <c r="B79" s="559"/>
       <c r="C79" s="315"/>
       <c r="D79" s="323"/>
       <c r="E79" s="307"/>
       <c r="F79" s="312"/>
       <c r="G79" s="312"/>
       <c r="H79" s="317"/>
       <c r="I79" s="317"/>
       <c r="J79" s="318"/>
       <c r="K79" s="368" t="s">
         <v>1030</v>
       </c>
       <c r="L79" s="369" t="s">
         <v>1031</v>
       </c>
       <c r="M79" s="91">
         <v>7033</v>
       </c>
       <c r="N79" s="224">
-        <v>27230</v>
+        <v>27730</v>
       </c>
       <c r="O79" s="313" t="s">
         <v>411</v>
       </c>
       <c r="P79" s="314" t="s">
         <v>412</v>
       </c>
       <c r="Q79" s="91">
         <v>273</v>
       </c>
       <c r="R79" s="224">
-        <v>31280</v>
+        <v>32300</v>
       </c>
     </row>
     <row r="80" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B80" s="560"/>
+      <c r="B80" s="559"/>
       <c r="C80" s="315"/>
       <c r="D80" s="309"/>
       <c r="E80" s="307"/>
       <c r="F80" s="312"/>
       <c r="G80" s="312"/>
       <c r="H80" s="323"/>
       <c r="I80" s="307"/>
       <c r="J80" s="312"/>
       <c r="K80" s="92" t="s">
         <v>585</v>
       </c>
       <c r="L80" s="390" t="s">
         <v>586</v>
       </c>
       <c r="M80" s="91">
         <v>6602</v>
       </c>
       <c r="N80" s="224">
-        <v>28950</v>
+        <v>29590</v>
       </c>
       <c r="O80" s="313" t="s">
         <v>726</v>
       </c>
       <c r="P80" s="311" t="s">
         <v>727</v>
       </c>
       <c r="Q80" s="91">
         <v>24</v>
       </c>
       <c r="R80" s="224">
-        <v>32740</v>
+        <v>35590</v>
       </c>
     </row>
     <row r="81" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B81" s="560"/>
+      <c r="B81" s="559"/>
       <c r="C81" s="315"/>
       <c r="D81" s="309"/>
       <c r="E81" s="307"/>
       <c r="F81" s="312"/>
       <c r="G81" s="312"/>
       <c r="H81" s="323"/>
       <c r="I81" s="307"/>
       <c r="J81" s="312"/>
       <c r="K81" s="92" t="s">
         <v>595</v>
       </c>
       <c r="L81" s="390" t="s">
         <v>596</v>
       </c>
       <c r="M81" s="91">
         <v>2563</v>
       </c>
       <c r="N81" s="224">
-        <v>27830</v>
+        <v>28920</v>
       </c>
       <c r="O81" s="319" t="s">
         <v>88</v>
       </c>
       <c r="P81" s="320" t="s">
         <v>89</v>
       </c>
       <c r="Q81" s="91">
         <v>6968</v>
       </c>
       <c r="R81" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
     </row>
     <row r="82" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B82" s="560"/>
+      <c r="B82" s="559"/>
       <c r="C82" s="315"/>
       <c r="D82" s="309"/>
       <c r="E82" s="307"/>
       <c r="F82" s="312"/>
       <c r="G82" s="312"/>
       <c r="H82" s="323"/>
       <c r="I82" s="307"/>
       <c r="J82" s="312"/>
       <c r="K82" s="391" t="s">
         <v>601</v>
       </c>
       <c r="L82" s="390" t="s">
         <v>602</v>
       </c>
       <c r="M82" s="91">
         <v>2887</v>
       </c>
       <c r="N82" s="224">
-        <v>34260</v>
+        <v>35210</v>
       </c>
       <c r="O82" s="313" t="s">
         <v>724</v>
       </c>
       <c r="P82" s="314" t="s">
         <v>725</v>
       </c>
       <c r="Q82" s="91">
         <v>627</v>
       </c>
       <c r="R82" s="224">
-        <v>31200</v>
+        <v>36630</v>
       </c>
     </row>
     <row r="83" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B83" s="560"/>
+      <c r="B83" s="559"/>
       <c r="C83" s="315"/>
       <c r="D83" s="316"/>
       <c r="E83" s="307"/>
       <c r="F83" s="312"/>
       <c r="G83" s="312"/>
       <c r="H83" s="323"/>
       <c r="I83" s="307"/>
       <c r="J83" s="312"/>
       <c r="K83" s="92" t="s">
         <v>305</v>
       </c>
       <c r="L83" s="390" t="s">
         <v>306</v>
       </c>
       <c r="M83" s="91">
         <v>11767</v>
       </c>
       <c r="N83" s="224">
-        <v>27080</v>
+        <v>27820</v>
       </c>
       <c r="O83" s="324"/>
       <c r="P83" s="314"/>
       <c r="Q83" s="314"/>
       <c r="R83" s="314"/>
     </row>
     <row r="84" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B84" s="673"/>
+      <c r="B84" s="672"/>
       <c r="C84" s="315"/>
       <c r="D84" s="316"/>
       <c r="E84" s="307"/>
       <c r="F84" s="312"/>
       <c r="G84" s="312"/>
       <c r="H84" s="323"/>
       <c r="I84" s="307"/>
       <c r="J84" s="312"/>
       <c r="K84" s="92" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="L84" s="471" t="s">
         <v>1144</v>
+      </c>
+      <c r="L84" s="473" t="s">
+        <v>1143</v>
       </c>
       <c r="M84" s="91">
         <v>1275</v>
       </c>
       <c r="N84" s="224">
-        <v>36940</v>
+        <v>37280</v>
       </c>
       <c r="O84" s="324"/>
       <c r="P84" s="314"/>
       <c r="Q84" s="314"/>
       <c r="R84" s="314"/>
     </row>
     <row r="85" spans="2:18">
       <c r="B85" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="86" spans="2:18">
       <c r="B86" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="O5:P23">
     <sortCondition ref="O5:O23"/>
   </sortState>
   <mergeCells count="36">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="V1:W1"/>
     <mergeCell ref="X1:Y1"/>
     <mergeCell ref="Z1:AC1"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="P2:R2"/>
     <mergeCell ref="B3:B60"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="N3:N4"/>
@@ -14800,2058 +14806,2058 @@
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H62:H63"/>
     <mergeCell ref="H73:H74"/>
     <mergeCell ref="J62:J63"/>
     <mergeCell ref="J73:J74"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L62:L63"/>
     <mergeCell ref="L73:L74"/>
     <mergeCell ref="R62:R63"/>
     <mergeCell ref="R73:R74"/>
     <mergeCell ref="N62:N63"/>
     <mergeCell ref="N73:N74"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P62:P63"/>
     <mergeCell ref="P73:P74"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="27" fitToWidth="0" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="B1:AB61"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30:XFD30"/>
+    <sheetView topLeftCell="D1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="N19" sqref="N19:N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.75" style="6" customWidth="1"/>
     <col min="4" max="4" width="85.625" style="7" customWidth="1"/>
     <col min="5" max="5" width="16.75" style="8" customWidth="1"/>
     <col min="6" max="7" width="14.5" style="9" customWidth="1"/>
     <col min="8" max="8" width="66.5" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.875" style="10" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.5" style="11" customWidth="1"/>
     <col min="12" max="12" width="66.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.875" style="10" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.5" style="6" customWidth="1"/>
     <col min="16" max="16" width="72.25" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.875" style="10" customWidth="1"/>
     <col min="18" max="18" width="14.5" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>730</v>
       </c>
-      <c r="C1" s="553"/>
-[...10 lines deleted...]
-      <c r="N1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
+      <c r="K1" s="552"/>
+      <c r="L1" s="552"/>
+      <c r="M1" s="552"/>
+      <c r="N1" s="552"/>
       <c r="O1" s="48"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
-      <c r="S1" s="554"/>
-[...7 lines deleted...]
-      <c r="AA1" s="554"/>
+      <c r="S1" s="553"/>
+      <c r="T1" s="553"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="555"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="553"/>
+      <c r="AA1" s="553"/>
       <c r="AB1" s="60"/>
     </row>
     <row r="2" spans="2:28" ht="57" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="684" t="s">
+      <c r="C2" s="685" t="s">
         <v>731</v>
       </c>
-      <c r="D2" s="685"/>
-[...2 lines deleted...]
-      <c r="G2" s="687" t="s">
+      <c r="D2" s="686"/>
+      <c r="E2" s="686"/>
+      <c r="F2" s="687"/>
+      <c r="G2" s="688" t="s">
         <v>732</v>
       </c>
-      <c r="H2" s="687"/>
-[...2 lines deleted...]
-      <c r="K2" s="687" t="s">
+      <c r="H2" s="688"/>
+      <c r="I2" s="688"/>
+      <c r="J2" s="689"/>
+      <c r="K2" s="688" t="s">
         <v>733</v>
       </c>
-      <c r="L2" s="687"/>
-[...2 lines deleted...]
-      <c r="O2" s="687" t="s">
+      <c r="L2" s="688"/>
+      <c r="M2" s="688"/>
+      <c r="N2" s="689"/>
+      <c r="O2" s="688" t="s">
         <v>734</v>
       </c>
-      <c r="P2" s="687"/>
-[...1 lines deleted...]
-      <c r="R2" s="688"/>
+      <c r="P2" s="688"/>
+      <c r="Q2" s="688"/>
+      <c r="R2" s="689"/>
     </row>
     <row r="3" spans="2:28" ht="57" customHeight="1">
-      <c r="B3" s="569" t="s">
+      <c r="B3" s="568" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13"/>
-      <c r="D3" s="537" t="s">
+      <c r="D3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="15"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="15"/>
-      <c r="L3" s="530" t="s">
+      <c r="L3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="O3" s="50"/>
-      <c r="P3" s="530" t="s">
+      <c r="P3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="R3" s="526" t="s">
-        <v>1122</v>
+      <c r="R3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:28" ht="42.75" customHeight="1">
-      <c r="B4" s="570"/>
+      <c r="B4" s="569"/>
       <c r="C4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
       <c r="O4" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="530"/>
+      <c r="P4" s="529"/>
       <c r="Q4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="527"/>
+      <c r="R4" s="526"/>
     </row>
     <row r="5" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="284" t="s">
         <v>106</v>
       </c>
       <c r="D5" s="285" t="s">
         <v>107</v>
       </c>
       <c r="E5" s="356">
         <v>308</v>
       </c>
       <c r="F5" s="364">
-        <v>80910</v>
+        <v>82340</v>
       </c>
       <c r="G5" s="288" t="s">
         <v>214</v>
       </c>
       <c r="H5" s="283" t="s">
         <v>337</v>
       </c>
       <c r="I5" s="356">
         <v>8426</v>
       </c>
       <c r="J5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="K5" s="286" t="s">
         <v>735</v>
       </c>
       <c r="L5" s="285" t="s">
         <v>736</v>
       </c>
       <c r="M5" s="356">
         <v>16</v>
       </c>
       <c r="N5" s="364">
-        <v>49150</v>
+        <v>53460</v>
       </c>
       <c r="O5" s="284" t="s">
         <v>354</v>
       </c>
       <c r="P5" s="285" t="s">
         <v>355</v>
       </c>
       <c r="Q5" s="356">
         <v>465</v>
       </c>
       <c r="R5" s="364">
-        <v>77700</v>
+        <v>89930</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="284" t="s">
         <v>737</v>
       </c>
       <c r="D6" s="285" t="s">
         <v>738</v>
       </c>
       <c r="E6" s="356">
         <v>108</v>
       </c>
       <c r="F6" s="364">
-        <v>39930</v>
+        <v>45320</v>
       </c>
       <c r="G6" s="337" t="s">
         <v>98</v>
       </c>
       <c r="H6" s="283" t="s">
         <v>99</v>
       </c>
       <c r="I6" s="356">
         <v>374</v>
       </c>
       <c r="J6" s="364">
-        <v>76060</v>
+        <v>77690</v>
       </c>
       <c r="K6" s="288"/>
       <c r="L6" s="285"/>
       <c r="M6" s="281"/>
       <c r="N6" s="340"/>
       <c r="O6" s="284" t="s">
         <v>216</v>
       </c>
       <c r="P6" s="329" t="s">
         <v>217</v>
       </c>
       <c r="Q6" s="356">
         <v>530</v>
       </c>
       <c r="R6" s="364">
-        <v>71750</v>
+        <v>71230</v>
       </c>
     </row>
     <row r="7" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="287"/>
       <c r="D7" s="289"/>
       <c r="E7" s="281"/>
       <c r="F7" s="337"/>
       <c r="G7" s="337" t="s">
         <v>743</v>
       </c>
       <c r="H7" s="350" t="s">
         <v>744</v>
       </c>
       <c r="I7" s="356">
         <v>6</v>
       </c>
-      <c r="J7" s="364">
-        <v>48290</v>
+      <c r="J7" s="364" t="s">
+        <v>1126</v>
       </c>
       <c r="K7" s="337"/>
       <c r="L7" s="285"/>
       <c r="M7" s="281"/>
       <c r="N7" s="340"/>
       <c r="O7" s="284" t="s">
         <v>272</v>
       </c>
       <c r="P7" s="329" t="s">
         <v>273</v>
       </c>
       <c r="Q7" s="356">
         <v>131</v>
       </c>
       <c r="R7" s="364">
-        <v>102180</v>
+        <v>98550</v>
       </c>
     </row>
     <row r="8" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="284"/>
       <c r="D8" s="285"/>
       <c r="E8" s="281"/>
       <c r="F8" s="337"/>
       <c r="G8" s="286" t="s">
         <v>116</v>
       </c>
       <c r="H8" s="283" t="s">
         <v>117</v>
       </c>
       <c r="I8" s="356">
         <v>51</v>
       </c>
       <c r="J8" s="364">
-        <v>59820</v>
+        <v>75750</v>
       </c>
       <c r="K8" s="337"/>
       <c r="L8" s="350"/>
       <c r="M8" s="356"/>
       <c r="N8" s="340"/>
       <c r="O8" s="284" t="s">
         <v>214</v>
       </c>
       <c r="P8" s="285" t="s">
         <v>337</v>
       </c>
       <c r="Q8" s="356">
         <v>8426</v>
       </c>
       <c r="R8" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
     </row>
     <row r="9" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B9" s="582"/>
+      <c r="B9" s="581"/>
       <c r="C9" s="284"/>
       <c r="D9" s="285"/>
       <c r="E9" s="281"/>
       <c r="F9" s="337"/>
       <c r="G9" s="337" t="s">
         <v>739</v>
       </c>
       <c r="H9" s="350" t="s">
         <v>740</v>
       </c>
       <c r="I9" s="356">
         <v>28</v>
       </c>
       <c r="J9" s="364">
-        <v>70440</v>
+        <v>47840</v>
       </c>
       <c r="K9" s="337"/>
       <c r="L9" s="339"/>
       <c r="M9" s="281"/>
       <c r="N9" s="340"/>
       <c r="O9" s="286" t="s">
         <v>802</v>
       </c>
       <c r="P9" s="285" t="s">
         <v>801</v>
       </c>
       <c r="Q9" s="356">
         <v>642</v>
       </c>
       <c r="R9" s="364">
-        <v>47360</v>
+        <v>50780</v>
       </c>
     </row>
     <row r="10" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B10" s="582"/>
+      <c r="B10" s="581"/>
       <c r="C10" s="284"/>
       <c r="D10" s="285"/>
       <c r="E10" s="281"/>
       <c r="F10" s="337"/>
       <c r="G10" s="337" t="s">
         <v>741</v>
       </c>
       <c r="H10" s="350" t="s">
         <v>742</v>
       </c>
       <c r="I10" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J10" s="364">
-        <v>85570</v>
+        <v>97140</v>
       </c>
       <c r="K10" s="337"/>
       <c r="L10" s="339"/>
       <c r="M10" s="281"/>
       <c r="N10" s="340"/>
       <c r="O10" s="284" t="s">
         <v>340</v>
       </c>
       <c r="P10" s="329" t="s">
         <v>341</v>
       </c>
       <c r="Q10" s="356">
         <v>1681</v>
       </c>
       <c r="R10" s="364">
-        <v>47080</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="11" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B11" s="582"/>
+      <c r="B11" s="581"/>
       <c r="C11" s="284"/>
       <c r="D11" s="285"/>
       <c r="E11" s="281"/>
       <c r="F11" s="337"/>
       <c r="G11" s="377" t="s">
         <v>1118</v>
       </c>
       <c r="H11" s="378" t="s">
         <v>168</v>
       </c>
       <c r="I11" s="356">
         <v>289</v>
       </c>
       <c r="J11" s="364">
-        <v>57960</v>
+        <v>61400</v>
       </c>
       <c r="K11" s="337"/>
       <c r="L11" s="339"/>
       <c r="M11" s="281"/>
       <c r="N11" s="340"/>
       <c r="O11" s="286" t="s">
         <v>12</v>
       </c>
       <c r="P11" s="285" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="356">
         <v>2514</v>
       </c>
       <c r="R11" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
     </row>
     <row r="12" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B12" s="582"/>
+      <c r="B12" s="581"/>
       <c r="C12" s="284"/>
       <c r="D12" s="285"/>
       <c r="E12" s="281"/>
       <c r="F12" s="337"/>
       <c r="G12" s="337" t="s">
         <v>737</v>
       </c>
       <c r="H12" s="350" t="s">
         <v>738</v>
       </c>
       <c r="I12" s="356">
         <v>108</v>
       </c>
       <c r="J12" s="364">
-        <v>39930</v>
+        <v>45320</v>
       </c>
       <c r="K12" s="337"/>
       <c r="L12" s="339"/>
       <c r="M12" s="281"/>
       <c r="N12" s="340"/>
       <c r="O12" s="284"/>
       <c r="P12" s="329"/>
       <c r="Q12" s="281"/>
       <c r="R12" s="340"/>
     </row>
     <row r="13" spans="2:28" ht="14.25" customHeight="1">
       <c r="B13" s="28"/>
       <c r="C13" s="29"/>
       <c r="D13" s="30"/>
       <c r="E13" s="31"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="33"/>
       <c r="I13" s="31"/>
       <c r="J13" s="54"/>
       <c r="K13" s="32"/>
       <c r="L13" s="33"/>
       <c r="M13" s="31"/>
       <c r="N13" s="54"/>
       <c r="O13" s="55"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="54"/>
     </row>
     <row r="14" spans="2:28" ht="57" customHeight="1">
-      <c r="B14" s="573" t="s">
+      <c r="B14" s="572" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="34"/>
-      <c r="D14" s="539" t="s">
+      <c r="D14" s="538" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F14" s="528" t="s">
-        <v>1122</v>
+      <c r="F14" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G14" s="36"/>
-      <c r="H14" s="557" t="s">
+      <c r="H14" s="556" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J14" s="528" t="s">
-        <v>1122</v>
+      <c r="J14" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K14" s="36"/>
-      <c r="L14" s="557" t="s">
+      <c r="L14" s="556" t="s">
         <v>5</v>
       </c>
       <c r="M14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N14" s="528" t="s">
-        <v>1122</v>
+      <c r="N14" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="O14" s="56"/>
-      <c r="P14" s="557" t="s">
+      <c r="P14" s="556" t="s">
         <v>5</v>
       </c>
       <c r="Q14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="R14" s="528" t="s">
-        <v>1122</v>
+      <c r="R14" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="56.25">
-      <c r="B15" s="574"/>
+      <c r="B15" s="573"/>
       <c r="C15" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="562"/>
+      <c r="D15" s="561"/>
       <c r="E15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="528"/>
+      <c r="F15" s="527"/>
       <c r="G15" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="H15" s="531"/>
+      <c r="H15" s="530"/>
       <c r="I15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J15" s="528"/>
+      <c r="J15" s="527"/>
       <c r="K15" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="L15" s="531"/>
+      <c r="L15" s="530"/>
       <c r="M15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N15" s="528"/>
+      <c r="N15" s="527"/>
       <c r="O15" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="P15" s="531"/>
+      <c r="P15" s="530"/>
       <c r="Q15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="R15" s="528"/>
+      <c r="R15" s="527"/>
     </row>
     <row r="16" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B16" s="575"/>
+      <c r="B16" s="574"/>
       <c r="C16" s="306" t="s">
         <v>124</v>
       </c>
       <c r="D16" s="385" t="s">
         <v>125</v>
       </c>
       <c r="E16" s="79">
         <v>1694</v>
       </c>
       <c r="F16" s="185">
-        <v>50610</v>
+        <v>70220</v>
       </c>
       <c r="G16" s="373" t="s">
         <v>122</v>
       </c>
       <c r="H16" s="374" t="s">
         <v>434</v>
       </c>
       <c r="I16" s="79">
         <v>1131</v>
       </c>
       <c r="J16" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
       <c r="K16" s="294" t="s">
         <v>140</v>
       </c>
       <c r="L16" s="296" t="s">
         <v>746</v>
       </c>
       <c r="M16" s="79">
         <v>150</v>
       </c>
       <c r="N16" s="185">
-        <v>35560</v>
+        <v>44990</v>
       </c>
       <c r="O16" s="302" t="s">
         <v>292</v>
       </c>
       <c r="P16" s="295" t="s">
         <v>763</v>
       </c>
       <c r="Q16" s="79">
         <v>218</v>
       </c>
       <c r="R16" s="185">
-        <v>64980</v>
+        <v>68640</v>
       </c>
     </row>
     <row r="17" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="306" t="s">
         <v>771</v>
       </c>
       <c r="D17" s="295" t="s">
         <v>772</v>
       </c>
       <c r="E17" s="79">
         <v>3</v>
       </c>
-      <c r="F17" s="185" t="s">
-        <v>1127</v>
+      <c r="F17" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G17" s="458" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="H17" s="457" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="I17" s="79">
         <v>71</v>
       </c>
       <c r="J17" s="185">
-        <v>36930</v>
+        <v>31880</v>
       </c>
       <c r="K17" s="300" t="s">
         <v>756</v>
       </c>
       <c r="L17" s="295" t="s">
         <v>757</v>
       </c>
       <c r="M17" s="79">
         <v>15</v>
       </c>
-      <c r="N17" s="185">
-        <v>31550</v>
+      <c r="N17" s="185" t="s">
+        <v>1126</v>
       </c>
       <c r="O17" s="291" t="s">
         <v>225</v>
       </c>
       <c r="P17" s="385" t="s">
         <v>226</v>
       </c>
       <c r="Q17" s="79">
         <v>1818</v>
       </c>
       <c r="R17" s="185">
-        <v>45820</v>
+        <v>45770</v>
       </c>
     </row>
     <row r="18" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B18" s="575"/>
+      <c r="B18" s="574"/>
       <c r="C18" s="306" t="s">
         <v>780</v>
       </c>
       <c r="D18" s="295" t="s">
         <v>781</v>
       </c>
       <c r="E18" s="79">
         <v>43</v>
       </c>
       <c r="F18" s="185">
-        <v>34360</v>
+        <v>36510</v>
       </c>
       <c r="G18" s="398" t="s">
         <v>1029</v>
       </c>
       <c r="H18" s="399" t="s">
         <v>754</v>
       </c>
       <c r="I18" s="79">
         <v>25</v>
       </c>
       <c r="J18" s="185">
-        <v>46700</v>
+        <v>25580</v>
       </c>
       <c r="K18" s="423" t="s">
         <v>750</v>
       </c>
       <c r="L18" s="295" t="s">
         <v>751</v>
       </c>
       <c r="M18" s="79">
         <v>139</v>
       </c>
       <c r="N18" s="185">
-        <v>33310</v>
+        <v>35300</v>
       </c>
       <c r="O18" s="299" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="295" t="s">
         <v>758</v>
       </c>
       <c r="Q18" s="79">
         <v>2139</v>
       </c>
       <c r="R18" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
     </row>
     <row r="19" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B19" s="575"/>
+      <c r="B19" s="574"/>
       <c r="C19" s="306" t="s">
         <v>283</v>
       </c>
       <c r="D19" s="295" t="s">
         <v>284</v>
       </c>
       <c r="E19" s="79">
         <v>783</v>
       </c>
       <c r="F19" s="185">
-        <v>39940</v>
+        <v>43420</v>
       </c>
       <c r="G19" s="398" t="s">
         <v>1028</v>
       </c>
       <c r="H19" s="399" t="s">
         <v>749</v>
       </c>
       <c r="I19" s="79">
         <v>46</v>
       </c>
       <c r="J19" s="185">
-        <v>50370</v>
+        <v>51600</v>
       </c>
       <c r="K19" s="303" t="s">
         <v>761</v>
       </c>
       <c r="L19" s="295" t="s">
         <v>762</v>
       </c>
       <c r="M19" s="79">
         <v>12</v>
       </c>
-      <c r="N19" s="185">
-        <v>30850</v>
+      <c r="N19" s="185" t="s">
+        <v>1126</v>
       </c>
       <c r="O19" s="291" t="s">
         <v>277</v>
       </c>
       <c r="P19" s="296" t="s">
         <v>541</v>
       </c>
       <c r="Q19" s="79">
         <v>2519</v>
       </c>
       <c r="R19" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
     </row>
     <row r="20" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B20" s="575"/>
+      <c r="B20" s="574"/>
       <c r="C20" s="291" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="292" t="s">
         <v>745</v>
       </c>
       <c r="E20" s="79">
         <v>150</v>
       </c>
       <c r="F20" s="185">
-        <v>35560</v>
+        <v>44990</v>
       </c>
       <c r="G20" s="157" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="H20" s="385" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="I20" s="79">
         <v>128</v>
       </c>
       <c r="J20" s="185">
-        <v>46100</v>
+        <v>44840</v>
       </c>
       <c r="K20" s="300" t="s">
         <v>768</v>
       </c>
       <c r="L20" s="295" t="s">
         <v>769</v>
       </c>
       <c r="M20" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="N20" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="O20" s="299" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="295" t="s">
         <v>546</v>
       </c>
       <c r="Q20" s="79">
         <v>3254</v>
       </c>
       <c r="R20" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
     </row>
     <row r="21" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B21" s="575"/>
+      <c r="B21" s="574"/>
       <c r="C21" s="306" t="s">
         <v>773</v>
       </c>
       <c r="D21" s="295" t="s">
         <v>774</v>
       </c>
       <c r="E21" s="79">
         <v>227</v>
       </c>
       <c r="F21" s="185">
-        <v>36920</v>
+        <v>39530</v>
       </c>
       <c r="G21" s="450"/>
       <c r="H21" s="450"/>
       <c r="I21" s="304"/>
       <c r="J21" s="305"/>
       <c r="K21" s="300" t="s">
         <v>444</v>
       </c>
       <c r="L21" s="295" t="s">
         <v>445</v>
       </c>
       <c r="M21" s="79">
         <v>859</v>
       </c>
       <c r="N21" s="185">
-        <v>49310</v>
+        <v>49840</v>
       </c>
       <c r="O21" s="508" t="s">
         <v>230</v>
       </c>
       <c r="P21" s="475" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
       <c r="Q21" s="79">
         <v>442</v>
       </c>
       <c r="R21" s="185">
-        <v>63660</v>
+        <v>59310</v>
       </c>
     </row>
     <row r="22" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B22" s="575"/>
+      <c r="B22" s="574"/>
       <c r="C22" s="302" t="s">
         <v>138</v>
       </c>
       <c r="D22" s="297" t="s">
         <v>139</v>
       </c>
       <c r="E22" s="79">
         <v>587</v>
       </c>
       <c r="F22" s="185">
-        <v>47370</v>
+        <v>48550</v>
       </c>
       <c r="G22" s="301"/>
       <c r="H22" s="298"/>
       <c r="I22" s="354"/>
       <c r="J22" s="354"/>
       <c r="K22" s="300" t="s">
         <v>764</v>
       </c>
       <c r="L22" s="298" t="s">
         <v>765</v>
       </c>
       <c r="M22" s="79">
         <v>142</v>
       </c>
       <c r="N22" s="185">
-        <v>29120</v>
+        <v>32950</v>
       </c>
       <c r="O22" s="302"/>
       <c r="P22" s="295"/>
       <c r="Q22" s="293"/>
       <c r="R22" s="303"/>
     </row>
     <row r="23" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B23" s="575"/>
+      <c r="B23" s="574"/>
       <c r="C23" s="299" t="s">
         <v>120</v>
       </c>
       <c r="D23" s="297" t="s">
         <v>748</v>
       </c>
       <c r="E23" s="79">
         <v>3254</v>
       </c>
       <c r="F23" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
       <c r="G23" s="301"/>
       <c r="H23" s="298"/>
       <c r="I23" s="293"/>
       <c r="J23" s="332"/>
       <c r="K23" s="294" t="s">
         <v>275</v>
       </c>
       <c r="L23" s="298" t="s">
         <v>747</v>
       </c>
       <c r="M23" s="79">
         <v>5693</v>
       </c>
       <c r="N23" s="185">
-        <v>43620</v>
+        <v>43490</v>
       </c>
       <c r="O23" s="302"/>
       <c r="P23" s="295"/>
       <c r="Q23" s="293"/>
       <c r="R23" s="303"/>
     </row>
     <row r="24" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B24" s="575"/>
+      <c r="B24" s="574"/>
       <c r="C24" s="291" t="s">
         <v>126</v>
       </c>
       <c r="D24" s="297" t="s">
         <v>770</v>
       </c>
       <c r="E24" s="79">
         <v>1217</v>
       </c>
       <c r="F24" s="185">
-        <v>49940</v>
+        <v>54210</v>
       </c>
       <c r="G24" s="300"/>
       <c r="H24" s="295"/>
       <c r="I24" s="293"/>
       <c r="J24" s="303"/>
       <c r="K24" s="458" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
       <c r="L24" s="442" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="M24" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="N24" s="185">
+        <v>25580</v>
       </c>
       <c r="O24" s="299"/>
       <c r="P24" s="298"/>
       <c r="Q24" s="293"/>
       <c r="R24" s="303"/>
     </row>
     <row r="25" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="306" t="s">
         <v>784</v>
       </c>
       <c r="D25" s="295" t="s">
         <v>785</v>
       </c>
       <c r="E25" s="79">
         <v>306</v>
       </c>
       <c r="F25" s="185">
-        <v>28580</v>
+        <v>29480</v>
       </c>
       <c r="G25" s="303"/>
       <c r="H25" s="295"/>
       <c r="I25" s="304"/>
       <c r="J25" s="305"/>
       <c r="K25" s="507"/>
       <c r="L25" s="128"/>
       <c r="M25" s="293"/>
       <c r="N25" s="303"/>
       <c r="O25" s="302"/>
       <c r="P25" s="295"/>
       <c r="Q25" s="304"/>
       <c r="R25" s="305"/>
     </row>
     <row r="26" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="302" t="s">
         <v>759</v>
       </c>
       <c r="D26" s="297" t="s">
         <v>760</v>
       </c>
       <c r="E26" s="79">
         <v>579</v>
       </c>
       <c r="F26" s="185">
-        <v>37690</v>
+        <v>40040</v>
       </c>
       <c r="G26" s="300"/>
       <c r="H26" s="295"/>
       <c r="I26" s="293"/>
       <c r="J26" s="303"/>
       <c r="K26" s="300"/>
       <c r="L26" s="295"/>
       <c r="M26" s="293"/>
       <c r="N26" s="303"/>
       <c r="O26" s="299"/>
       <c r="P26" s="295"/>
       <c r="Q26" s="293"/>
       <c r="R26" s="303"/>
     </row>
     <row r="27" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B27" s="575"/>
+      <c r="B27" s="574"/>
       <c r="C27" s="306" t="s">
         <v>810</v>
       </c>
       <c r="D27" s="295" t="s">
         <v>775</v>
       </c>
       <c r="E27" s="79">
         <v>157</v>
       </c>
       <c r="F27" s="185">
-        <v>31630</v>
+        <v>33130</v>
       </c>
       <c r="G27" s="303"/>
       <c r="H27" s="295"/>
       <c r="I27" s="293"/>
       <c r="J27" s="303"/>
       <c r="K27" s="300"/>
       <c r="L27" s="295"/>
       <c r="M27" s="293"/>
       <c r="N27" s="303"/>
       <c r="O27" s="302"/>
       <c r="P27" s="295"/>
       <c r="Q27" s="293"/>
       <c r="R27" s="303"/>
     </row>
     <row r="28" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B28" s="575"/>
+      <c r="B28" s="574"/>
       <c r="C28" s="306" t="s">
         <v>776</v>
       </c>
       <c r="D28" s="297" t="s">
         <v>777</v>
       </c>
       <c r="E28" s="79">
         <v>201</v>
       </c>
       <c r="F28" s="185">
-        <v>36870</v>
+        <v>38050</v>
       </c>
       <c r="G28" s="300"/>
       <c r="H28" s="295"/>
       <c r="I28" s="293"/>
       <c r="J28" s="303"/>
       <c r="K28" s="300"/>
       <c r="L28" s="295"/>
       <c r="M28" s="293"/>
       <c r="N28" s="303"/>
       <c r="O28" s="299"/>
       <c r="P28" s="295"/>
       <c r="Q28" s="293"/>
       <c r="R28" s="303"/>
     </row>
     <row r="29" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B29" s="575"/>
+      <c r="B29" s="574"/>
       <c r="C29" s="302" t="s">
         <v>766</v>
       </c>
       <c r="D29" s="297" t="s">
         <v>767</v>
       </c>
       <c r="E29" s="79">
         <v>86</v>
       </c>
       <c r="F29" s="185">
-        <v>31810</v>
+        <v>41930</v>
       </c>
       <c r="G29" s="300"/>
       <c r="H29" s="295"/>
       <c r="I29" s="293"/>
       <c r="J29" s="303"/>
       <c r="K29" s="300"/>
       <c r="L29" s="295"/>
       <c r="M29" s="293"/>
       <c r="N29" s="303"/>
       <c r="O29" s="299"/>
       <c r="P29" s="295"/>
       <c r="Q29" s="293"/>
       <c r="R29" s="303"/>
     </row>
     <row r="30" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B30" s="575"/>
+      <c r="B30" s="574"/>
       <c r="C30" s="291" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="297" t="s">
         <v>753</v>
       </c>
       <c r="E30" s="79">
         <v>280</v>
       </c>
       <c r="F30" s="185">
-        <v>37860</v>
+        <v>39450</v>
       </c>
       <c r="G30" s="300"/>
       <c r="H30" s="295"/>
       <c r="I30" s="293"/>
       <c r="J30" s="303"/>
       <c r="K30" s="300"/>
       <c r="L30" s="295"/>
       <c r="M30" s="293"/>
       <c r="N30" s="303"/>
       <c r="O30" s="299"/>
       <c r="P30" s="295"/>
       <c r="Q30" s="293"/>
       <c r="R30" s="303"/>
     </row>
     <row r="31" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B31" s="575"/>
+      <c r="B31" s="574"/>
       <c r="C31" s="306" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="297" t="s">
         <v>434</v>
       </c>
       <c r="E31" s="79">
         <v>1131</v>
       </c>
       <c r="F31" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
       <c r="G31" s="294"/>
       <c r="H31" s="295"/>
       <c r="I31" s="293"/>
       <c r="J31" s="303"/>
       <c r="K31" s="294"/>
       <c r="L31" s="295"/>
       <c r="M31" s="293"/>
       <c r="N31" s="303"/>
       <c r="O31" s="291"/>
       <c r="P31" s="295"/>
       <c r="Q31" s="293"/>
       <c r="R31" s="303"/>
     </row>
     <row r="32" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B32" s="575"/>
+      <c r="B32" s="574"/>
       <c r="C32" s="302" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="297" t="s">
         <v>755</v>
       </c>
       <c r="E32" s="79">
         <v>858</v>
       </c>
       <c r="F32" s="185">
-        <v>35380</v>
+        <v>38550</v>
       </c>
       <c r="G32" s="300"/>
       <c r="H32" s="295"/>
       <c r="I32" s="293"/>
       <c r="J32" s="303"/>
       <c r="K32" s="300"/>
       <c r="L32" s="295"/>
       <c r="M32" s="293"/>
       <c r="N32" s="303"/>
       <c r="O32" s="299"/>
       <c r="P32" s="295"/>
       <c r="Q32" s="293"/>
       <c r="R32" s="303"/>
     </row>
     <row r="33" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B33" s="576"/>
+      <c r="B33" s="575"/>
       <c r="C33" s="306" t="s">
         <v>782</v>
       </c>
       <c r="D33" s="297" t="s">
         <v>783</v>
       </c>
       <c r="E33" s="79">
         <v>61</v>
       </c>
       <c r="F33" s="185">
-        <v>32580</v>
+        <v>34950</v>
       </c>
       <c r="G33" s="300"/>
       <c r="H33" s="295"/>
       <c r="I33" s="293"/>
       <c r="J33" s="303"/>
       <c r="K33" s="300"/>
       <c r="L33" s="295"/>
       <c r="M33" s="293"/>
       <c r="N33" s="303"/>
       <c r="O33" s="299"/>
       <c r="P33" s="295"/>
       <c r="Q33" s="293"/>
       <c r="R33" s="303"/>
     </row>
     <row r="34" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B34" s="576"/>
+      <c r="B34" s="575"/>
       <c r="C34" s="306" t="s">
         <v>778</v>
       </c>
       <c r="D34" s="297" t="s">
         <v>779</v>
       </c>
       <c r="E34" s="79">
         <v>117</v>
       </c>
       <c r="F34" s="185">
-        <v>38560</v>
+        <v>40130</v>
       </c>
       <c r="G34" s="300"/>
       <c r="H34" s="295"/>
       <c r="I34" s="293"/>
       <c r="J34" s="303"/>
       <c r="K34" s="300"/>
       <c r="L34" s="295"/>
       <c r="M34" s="293"/>
       <c r="N34" s="303"/>
       <c r="O34" s="299"/>
       <c r="P34" s="295"/>
       <c r="Q34" s="293"/>
       <c r="R34" s="303"/>
     </row>
     <row r="35" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B35" s="576"/>
+      <c r="B35" s="575"/>
       <c r="C35" s="506" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
       <c r="D35" s="442" t="s">
-        <v>1340</v>
+        <v>1337</v>
       </c>
       <c r="E35" s="79">
         <v>145</v>
       </c>
       <c r="F35" s="185">
-        <v>32160</v>
+        <v>28580</v>
       </c>
       <c r="G35" s="300"/>
       <c r="H35" s="295"/>
       <c r="I35" s="293"/>
       <c r="J35" s="303"/>
       <c r="K35" s="300"/>
       <c r="L35" s="295"/>
       <c r="M35" s="293"/>
       <c r="N35" s="303"/>
       <c r="O35" s="299"/>
       <c r="P35" s="295"/>
       <c r="Q35" s="293"/>
       <c r="R35" s="303"/>
     </row>
     <row r="36" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B36" s="576"/>
+      <c r="B36" s="575"/>
       <c r="C36" s="506" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="D36" s="442" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="E36" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F36" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G36" s="300"/>
       <c r="H36" s="295"/>
       <c r="I36" s="293"/>
       <c r="J36" s="303"/>
       <c r="K36" s="300"/>
       <c r="L36" s="295"/>
       <c r="M36" s="293"/>
       <c r="N36" s="303"/>
       <c r="O36" s="299"/>
       <c r="P36" s="295"/>
       <c r="Q36" s="293"/>
       <c r="R36" s="303"/>
     </row>
     <row r="37" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B37" s="576"/>
+      <c r="B37" s="575"/>
       <c r="C37" s="458" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D37" s="442" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="E37" s="79">
         <v>1143</v>
       </c>
       <c r="F37" s="185">
-        <v>33030</v>
+        <v>35510</v>
       </c>
       <c r="G37" s="300"/>
       <c r="H37" s="295"/>
       <c r="I37" s="293"/>
       <c r="J37" s="303"/>
       <c r="K37" s="300"/>
       <c r="L37" s="295"/>
       <c r="M37" s="293"/>
       <c r="N37" s="303"/>
       <c r="O37" s="299"/>
       <c r="P37" s="295"/>
       <c r="Q37" s="293"/>
       <c r="R37" s="303"/>
     </row>
     <row r="38" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B38" s="576"/>
+      <c r="B38" s="575"/>
       <c r="C38" s="458" t="s">
-        <v>1399</v>
+        <v>1396</v>
       </c>
       <c r="D38" s="450" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="E38" s="79">
         <v>126</v>
       </c>
       <c r="F38" s="185">
-        <v>40020</v>
+        <v>45860</v>
       </c>
       <c r="G38" s="300"/>
       <c r="H38" s="295"/>
       <c r="I38" s="293"/>
       <c r="J38" s="303"/>
       <c r="K38" s="300"/>
       <c r="L38" s="295"/>
       <c r="M38" s="293"/>
       <c r="N38" s="303"/>
       <c r="O38" s="299"/>
       <c r="P38" s="295"/>
       <c r="Q38" s="293"/>
       <c r="R38" s="303"/>
     </row>
     <row r="39" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B39" s="576"/>
+      <c r="B39" s="575"/>
       <c r="C39" s="291" t="s">
         <v>275</v>
       </c>
       <c r="D39" s="297" t="s">
         <v>747</v>
       </c>
       <c r="E39" s="79">
         <v>5693</v>
       </c>
       <c r="F39" s="185">
-        <v>43620</v>
+        <v>43490</v>
       </c>
       <c r="G39" s="300"/>
       <c r="H39" s="295"/>
       <c r="I39" s="293"/>
       <c r="J39" s="303"/>
       <c r="K39" s="300"/>
       <c r="L39" s="295"/>
       <c r="M39" s="293"/>
       <c r="N39" s="303"/>
       <c r="O39" s="299"/>
       <c r="P39" s="295"/>
       <c r="Q39" s="293"/>
       <c r="R39" s="303"/>
     </row>
     <row r="40" spans="2:18" ht="14.25" customHeight="1">
       <c r="B40" s="28"/>
       <c r="C40" s="39"/>
       <c r="D40" s="40"/>
       <c r="E40" s="41"/>
       <c r="F40" s="32"/>
       <c r="G40" s="32"/>
       <c r="H40" s="40"/>
       <c r="I40" s="41"/>
       <c r="J40" s="58"/>
       <c r="K40" s="32"/>
       <c r="L40" s="40"/>
       <c r="M40" s="41"/>
       <c r="N40" s="58"/>
       <c r="O40" s="55"/>
       <c r="P40" s="40"/>
       <c r="Q40" s="41"/>
       <c r="R40" s="58"/>
     </row>
     <row r="41" spans="2:18" ht="57" customHeight="1">
-      <c r="B41" s="558" t="s">
+      <c r="B41" s="557" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="42"/>
-      <c r="D41" s="586" t="s">
+      <c r="D41" s="585" t="s">
         <v>5</v>
       </c>
       <c r="E41" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F41" s="523" t="s">
-        <v>1122</v>
+      <c r="F41" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G41" s="44"/>
-      <c r="H41" s="586" t="s">
+      <c r="H41" s="585" t="s">
         <v>5</v>
       </c>
       <c r="I41" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J41" s="523" t="s">
-        <v>1122</v>
+      <c r="J41" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K41" s="44"/>
-      <c r="L41" s="586" t="s">
+      <c r="L41" s="585" t="s">
         <v>5</v>
       </c>
       <c r="M41" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N41" s="523" t="s">
-        <v>1122</v>
+      <c r="N41" s="682" t="s">
+        <v>1402</v>
       </c>
       <c r="O41" s="42"/>
-      <c r="P41" s="586" t="s">
+      <c r="P41" s="585" t="s">
         <v>5</v>
       </c>
       <c r="Q41" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="R41" s="523" t="s">
-        <v>1122</v>
+      <c r="R41" s="522" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="42" spans="2:18" ht="56.25">
-      <c r="B42" s="559"/>
+      <c r="B42" s="558"/>
       <c r="C42" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D42" s="525"/>
+      <c r="D42" s="524"/>
       <c r="E42" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F42" s="523"/>
+      <c r="F42" s="522"/>
       <c r="G42" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="H42" s="525"/>
+      <c r="H42" s="524"/>
       <c r="I42" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J42" s="523"/>
+      <c r="J42" s="522"/>
       <c r="K42" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="L42" s="525"/>
+      <c r="L42" s="524"/>
       <c r="M42" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N42" s="523"/>
+      <c r="N42" s="683"/>
       <c r="O42" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="P42" s="525"/>
+      <c r="P42" s="524"/>
       <c r="Q42" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="R42" s="523"/>
+      <c r="R42" s="522"/>
     </row>
     <row r="43" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B43" s="560"/>
+      <c r="B43" s="559"/>
       <c r="C43" s="461" t="s">
         <v>585</v>
       </c>
       <c r="D43" s="473" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
       <c r="E43" s="91">
         <v>6602</v>
       </c>
       <c r="F43" s="224">
-        <v>28950</v>
+        <v>29590</v>
       </c>
       <c r="G43" s="92" t="s">
         <v>161</v>
       </c>
       <c r="H43" s="113" t="s">
         <v>162</v>
       </c>
       <c r="I43" s="91">
         <v>95</v>
       </c>
-      <c r="J43" s="224">
-        <v>36160</v>
+      <c r="J43" s="521">
+        <v>38480</v>
       </c>
       <c r="K43" s="174" t="s">
         <v>309</v>
       </c>
       <c r="L43" s="90" t="s">
         <v>484</v>
       </c>
       <c r="M43" s="91">
         <v>6138</v>
       </c>
-      <c r="N43" s="224">
-        <v>32020</v>
+      <c r="N43" s="521">
+        <v>33920</v>
       </c>
       <c r="O43" s="426" t="s">
         <v>323</v>
       </c>
       <c r="P43" s="425" t="s">
         <v>324</v>
       </c>
       <c r="Q43" s="91">
         <v>288</v>
       </c>
-      <c r="R43" s="224">
-        <v>35050</v>
+      <c r="R43" s="521">
+        <v>35660</v>
       </c>
     </row>
     <row r="44" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B44" s="560"/>
+      <c r="B44" s="559"/>
       <c r="C44" s="426" t="s">
         <v>601</v>
       </c>
       <c r="D44" s="113" t="s">
         <v>602</v>
       </c>
       <c r="E44" s="91">
         <v>2887</v>
       </c>
       <c r="F44" s="224">
-        <v>34260</v>
+        <v>35210</v>
       </c>
       <c r="G44" s="174"/>
       <c r="H44" s="90"/>
       <c r="I44" s="91"/>
       <c r="J44" s="173"/>
       <c r="K44" s="87" t="s">
         <v>321</v>
       </c>
       <c r="L44" s="90" t="s">
         <v>322</v>
       </c>
       <c r="M44" s="91">
         <v>1398</v>
       </c>
-      <c r="N44" s="224">
-        <v>37710</v>
+      <c r="N44" s="521">
+        <v>39290</v>
       </c>
       <c r="O44" s="426" t="s">
         <v>318</v>
       </c>
       <c r="P44" s="427" t="s">
         <v>815</v>
       </c>
       <c r="Q44" s="91">
         <v>1122</v>
       </c>
-      <c r="R44" s="224">
-        <v>34060</v>
+      <c r="R44" s="521">
+        <v>36090</v>
       </c>
     </row>
     <row r="45" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B45" s="560"/>
+      <c r="B45" s="559"/>
       <c r="C45" s="461" t="s">
         <v>819</v>
       </c>
       <c r="D45" s="488" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="E45" s="91">
         <v>1747</v>
       </c>
       <c r="F45" s="224">
-        <v>27480</v>
+        <v>28060</v>
       </c>
       <c r="G45" s="174"/>
       <c r="H45" s="90"/>
       <c r="I45" s="91"/>
       <c r="J45" s="92"/>
       <c r="K45" s="444" t="s">
-        <v>1400</v>
+        <v>1397</v>
       </c>
       <c r="L45" s="448" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
       <c r="M45" s="91">
         <v>174</v>
       </c>
-      <c r="N45" s="224">
-        <v>36420</v>
+      <c r="N45" s="521">
+        <v>37860</v>
       </c>
       <c r="O45" s="435" t="s">
         <v>223</v>
       </c>
       <c r="P45" s="320" t="s">
         <v>752</v>
       </c>
       <c r="Q45" s="91">
         <v>4348</v>
       </c>
-      <c r="R45" s="224">
-        <v>32760</v>
+      <c r="R45" s="521">
+        <v>35350</v>
       </c>
     </row>
     <row r="46" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B46" s="560"/>
+      <c r="B46" s="559"/>
       <c r="C46" s="428" t="s">
         <v>161</v>
       </c>
       <c r="D46" s="113" t="s">
         <v>162</v>
       </c>
       <c r="E46" s="91">
         <v>95</v>
       </c>
       <c r="F46" s="224">
-        <v>36160</v>
+        <v>38480</v>
       </c>
       <c r="G46" s="174"/>
       <c r="H46" s="90"/>
       <c r="I46" s="91"/>
       <c r="J46" s="92"/>
       <c r="K46" s="174"/>
       <c r="L46" s="90"/>
       <c r="M46" s="91"/>
       <c r="N46" s="92"/>
       <c r="O46" s="172" t="s">
         <v>88</v>
       </c>
       <c r="P46" s="425" t="s">
         <v>249</v>
       </c>
       <c r="Q46" s="91">
         <v>6968</v>
       </c>
-      <c r="R46" s="224">
-        <v>32200</v>
+      <c r="R46" s="521">
+        <v>33920</v>
       </c>
     </row>
     <row r="47" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B47" s="560"/>
+      <c r="B47" s="559"/>
       <c r="C47" s="426" t="s">
         <v>796</v>
       </c>
       <c r="D47" s="113" t="s">
         <v>797</v>
       </c>
       <c r="E47" s="91" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F47" s="91" t="s">
+        <v>1126</v>
       </c>
       <c r="G47" s="174"/>
       <c r="H47" s="90"/>
       <c r="I47" s="91"/>
       <c r="J47" s="92"/>
       <c r="K47" s="174"/>
       <c r="L47" s="90"/>
       <c r="M47" s="91"/>
       <c r="N47" s="92"/>
       <c r="O47" s="426" t="s">
         <v>316</v>
       </c>
       <c r="P47" s="425" t="s">
         <v>317</v>
       </c>
       <c r="Q47" s="91">
         <v>1457</v>
       </c>
-      <c r="R47" s="224">
-        <v>27180</v>
+      <c r="R47" s="521">
+        <v>30320</v>
       </c>
     </row>
     <row r="48" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B48" s="560"/>
+      <c r="B48" s="559"/>
       <c r="C48" s="426" t="s">
         <v>791</v>
       </c>
       <c r="D48" s="113" t="s">
         <v>792</v>
       </c>
       <c r="E48" s="91">
         <v>138</v>
       </c>
       <c r="F48" s="224">
-        <v>33630</v>
+        <v>35180</v>
       </c>
       <c r="G48" s="174"/>
       <c r="H48" s="90"/>
       <c r="I48" s="91"/>
       <c r="J48" s="92"/>
       <c r="K48" s="174"/>
       <c r="L48" s="90"/>
       <c r="M48" s="91"/>
       <c r="N48" s="92"/>
       <c r="O48" s="368" t="s">
         <v>1014</v>
       </c>
       <c r="P48" s="369" t="s">
         <v>1015</v>
       </c>
       <c r="Q48" s="91">
         <v>10155</v>
       </c>
-      <c r="R48" s="224">
-        <v>30760</v>
+      <c r="R48" s="521">
+        <v>31350</v>
       </c>
     </row>
     <row r="49" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B49" s="560"/>
+      <c r="B49" s="559"/>
       <c r="C49" s="426" t="s">
         <v>158</v>
       </c>
       <c r="D49" s="113" t="s">
         <v>159</v>
       </c>
       <c r="E49" s="91">
         <v>1564</v>
       </c>
       <c r="F49" s="224">
-        <v>33610</v>
+        <v>32880</v>
       </c>
       <c r="G49" s="174"/>
       <c r="H49" s="90"/>
       <c r="I49" s="91"/>
       <c r="J49" s="92"/>
       <c r="K49" s="174"/>
       <c r="L49" s="90"/>
       <c r="M49" s="91"/>
       <c r="N49" s="92"/>
       <c r="O49" s="424"/>
       <c r="P49" s="90"/>
       <c r="Q49" s="91"/>
       <c r="R49" s="92"/>
     </row>
     <row r="50" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B50" s="673"/>
+      <c r="B50" s="672"/>
       <c r="C50" s="426" t="s">
         <v>163</v>
       </c>
       <c r="D50" s="113" t="s">
         <v>795</v>
       </c>
       <c r="E50" s="91">
         <v>751</v>
       </c>
       <c r="F50" s="224">
-        <v>28650</v>
+        <v>29920</v>
       </c>
       <c r="G50" s="174"/>
       <c r="H50" s="90"/>
       <c r="I50" s="91"/>
       <c r="J50" s="92"/>
       <c r="K50" s="174"/>
       <c r="L50" s="90"/>
       <c r="M50" s="91"/>
       <c r="N50" s="92"/>
       <c r="O50" s="424"/>
       <c r="P50" s="90"/>
       <c r="Q50" s="91"/>
       <c r="R50" s="92"/>
     </row>
     <row r="51" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B51" s="673"/>
+      <c r="B51" s="672"/>
       <c r="C51" s="426" t="s">
         <v>793</v>
       </c>
       <c r="D51" s="113" t="s">
         <v>794</v>
       </c>
       <c r="E51" s="91" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F51" s="91" t="s">
+        <v>1126</v>
       </c>
       <c r="G51" s="174"/>
       <c r="H51" s="90"/>
       <c r="I51" s="91"/>
       <c r="J51" s="92"/>
       <c r="K51" s="174"/>
       <c r="L51" s="90"/>
       <c r="M51" s="91"/>
       <c r="N51" s="92"/>
       <c r="O51" s="424"/>
       <c r="P51" s="90"/>
       <c r="Q51" s="91"/>
       <c r="R51" s="92"/>
     </row>
     <row r="52" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B52" s="673"/>
+      <c r="B52" s="672"/>
       <c r="C52" s="509" t="s">
         <v>879</v>
       </c>
       <c r="D52" s="113" t="s">
         <v>786</v>
       </c>
       <c r="E52" s="91">
         <v>698</v>
       </c>
       <c r="F52" s="224">
-        <v>35660</v>
+        <v>38420</v>
       </c>
       <c r="G52" s="174"/>
       <c r="H52" s="90"/>
       <c r="I52" s="91"/>
       <c r="J52" s="92"/>
       <c r="K52" s="174"/>
       <c r="L52" s="90"/>
       <c r="M52" s="91"/>
       <c r="N52" s="92"/>
       <c r="O52" s="424"/>
       <c r="P52" s="90"/>
       <c r="Q52" s="91"/>
       <c r="R52" s="92"/>
     </row>
     <row r="53" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B53" s="673"/>
+      <c r="B53" s="672"/>
       <c r="C53" s="509" t="s">
         <v>880</v>
       </c>
       <c r="D53" s="113" t="s">
         <v>787</v>
       </c>
       <c r="E53" s="91">
         <v>171</v>
       </c>
       <c r="F53" s="224">
-        <v>40040</v>
+        <v>42080</v>
       </c>
       <c r="G53" s="174"/>
       <c r="H53" s="90"/>
       <c r="I53" s="91"/>
       <c r="J53" s="92"/>
       <c r="K53" s="174"/>
       <c r="L53" s="90"/>
       <c r="M53" s="91"/>
       <c r="N53" s="92"/>
       <c r="O53" s="424"/>
       <c r="P53" s="90"/>
       <c r="Q53" s="91"/>
       <c r="R53" s="92"/>
     </row>
     <row r="54" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B54" s="673"/>
+      <c r="B54" s="672"/>
       <c r="C54" s="426" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="113" t="s">
         <v>788</v>
       </c>
       <c r="E54" s="91">
         <v>584</v>
       </c>
       <c r="F54" s="224">
-        <v>33390</v>
+        <v>35910</v>
       </c>
       <c r="G54" s="174"/>
       <c r="H54" s="90"/>
       <c r="I54" s="91"/>
       <c r="J54" s="92"/>
       <c r="K54" s="174"/>
       <c r="L54" s="90"/>
       <c r="M54" s="91"/>
       <c r="N54" s="92"/>
       <c r="O54" s="424"/>
       <c r="P54" s="90"/>
       <c r="Q54" s="91"/>
       <c r="R54" s="92"/>
     </row>
     <row r="55" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B55" s="673"/>
+      <c r="B55" s="672"/>
       <c r="C55" s="426" t="s">
         <v>327</v>
       </c>
       <c r="D55" s="113" t="s">
         <v>328</v>
       </c>
       <c r="E55" s="91">
         <v>79</v>
       </c>
       <c r="F55" s="224">
-        <v>34810</v>
+        <v>36500</v>
       </c>
       <c r="G55" s="174"/>
       <c r="H55" s="90"/>
       <c r="I55" s="91"/>
       <c r="J55" s="92"/>
       <c r="K55" s="174"/>
       <c r="L55" s="90"/>
       <c r="M55" s="91"/>
       <c r="N55" s="92"/>
       <c r="O55" s="424"/>
       <c r="P55" s="90"/>
       <c r="Q55" s="91"/>
       <c r="R55" s="92"/>
     </row>
     <row r="56" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B56" s="673"/>
+      <c r="B56" s="672"/>
       <c r="C56" s="172" t="s">
         <v>321</v>
       </c>
       <c r="D56" s="113" t="s">
         <v>322</v>
       </c>
       <c r="E56" s="91">
         <v>1398</v>
       </c>
       <c r="F56" s="224">
-        <v>37710</v>
+        <v>39290</v>
       </c>
       <c r="G56" s="174"/>
       <c r="H56" s="90"/>
       <c r="I56" s="91"/>
       <c r="J56" s="92"/>
       <c r="K56" s="174"/>
       <c r="L56" s="90"/>
       <c r="M56" s="91"/>
       <c r="N56" s="92"/>
       <c r="O56" s="424"/>
       <c r="P56" s="90"/>
       <c r="Q56" s="91"/>
       <c r="R56" s="92"/>
     </row>
     <row r="57" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B57" s="673"/>
+      <c r="B57" s="672"/>
       <c r="C57" s="426" t="s">
         <v>789</v>
       </c>
       <c r="D57" s="113" t="s">
         <v>790</v>
       </c>
       <c r="E57" s="91">
         <v>1083</v>
       </c>
       <c r="F57" s="224">
-        <v>28080</v>
+        <v>29260</v>
       </c>
       <c r="G57" s="174"/>
       <c r="H57" s="90"/>
       <c r="I57" s="91"/>
       <c r="J57" s="92"/>
       <c r="K57" s="174"/>
       <c r="L57" s="90"/>
       <c r="M57" s="91"/>
       <c r="N57" s="92"/>
       <c r="O57" s="424"/>
       <c r="P57" s="90"/>
       <c r="Q57" s="91"/>
       <c r="R57" s="92"/>
     </row>
     <row r="58" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B58" s="673"/>
+      <c r="B58" s="672"/>
       <c r="C58" s="426" t="s">
         <v>309</v>
       </c>
       <c r="D58" s="113" t="s">
         <v>484</v>
       </c>
       <c r="E58" s="91">
         <v>6138</v>
       </c>
       <c r="F58" s="224">
-        <v>32020</v>
+        <v>33920</v>
       </c>
       <c r="G58" s="174"/>
       <c r="H58" s="90"/>
       <c r="I58" s="91"/>
       <c r="J58" s="92"/>
       <c r="K58" s="174"/>
       <c r="L58" s="90"/>
       <c r="M58" s="91"/>
       <c r="N58" s="92"/>
       <c r="O58" s="424"/>
       <c r="P58" s="90"/>
       <c r="Q58" s="91"/>
       <c r="R58" s="92"/>
     </row>
     <row r="59" spans="2:18" ht="23.25" customHeight="1">
-      <c r="B59" s="683"/>
+      <c r="B59" s="684"/>
       <c r="C59" s="426" t="s">
         <v>314</v>
       </c>
       <c r="D59" s="113" t="s">
         <v>315</v>
       </c>
       <c r="E59" s="91">
         <v>1429</v>
       </c>
       <c r="F59" s="224">
-        <v>30430</v>
+        <v>32200</v>
       </c>
       <c r="G59" s="174"/>
       <c r="H59" s="90"/>
       <c r="I59" s="91"/>
       <c r="J59" s="92"/>
       <c r="K59" s="174"/>
       <c r="L59" s="90"/>
       <c r="M59" s="91"/>
       <c r="N59" s="92"/>
       <c r="O59" s="424"/>
       <c r="P59" s="90"/>
       <c r="Q59" s="91"/>
       <c r="R59" s="92"/>
     </row>
     <row r="60" spans="2:18">
       <c r="B60" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
       <c r="D60" s="47"/>
     </row>
     <row r="61" spans="2:18">
       <c r="B61" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D61" s="47"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C43:D59">
     <sortCondition ref="C43:C59"/>
   </sortState>
   <mergeCells count="35">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="O2:R2"/>
     <mergeCell ref="B3:B12"/>
     <mergeCell ref="B14:B39"/>
     <mergeCell ref="B41:B59"/>
@@ -16877,1119 +16883,1119 @@
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="N41:N42"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P14:P15"/>
     <mergeCell ref="P41:P42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="98.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="1" customFormat="1">
-      <c r="A1" s="689" t="s">
+      <c r="A1" s="690" t="s">
         <v>798</v>
       </c>
-      <c r="B1" s="689"/>
-      <c r="C1" s="689"/>
+      <c r="B1" s="690"/>
+      <c r="C1" s="690"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:12" s="1" customFormat="1">
-      <c r="A2" s="690" t="s">
+      <c r="A2" s="691" t="s">
         <v>811</v>
       </c>
-      <c r="B2" s="691"/>
-[...4 lines deleted...]
-      <c r="G2" s="691"/>
+      <c r="B2" s="692"/>
+      <c r="C2" s="692"/>
+      <c r="D2" s="692"/>
+      <c r="E2" s="692"/>
+      <c r="F2" s="692"/>
+      <c r="G2" s="692"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12" s="1" customFormat="1">
-      <c r="A3" s="690" t="s">
+      <c r="A3" s="691" t="s">
         <v>812</v>
       </c>
-      <c r="B3" s="691"/>
-[...9 lines deleted...]
-      <c r="L3" s="691"/>
+      <c r="B3" s="692"/>
+      <c r="C3" s="692"/>
+      <c r="D3" s="692"/>
+      <c r="E3" s="692"/>
+      <c r="F3" s="692"/>
+      <c r="G3" s="692"/>
+      <c r="H3" s="692"/>
+      <c r="I3" s="692"/>
+      <c r="J3" s="692"/>
+      <c r="K3" s="692"/>
+      <c r="L3" s="692"/>
     </row>
     <row r="4" spans="1:12" s="1" customFormat="1">
-      <c r="A4" s="690" t="s">
+      <c r="A4" s="691" t="s">
         <v>813</v>
       </c>
-      <c r="B4" s="691"/>
-[...4 lines deleted...]
-      <c r="G4" s="691"/>
+      <c r="B4" s="692"/>
+      <c r="C4" s="692"/>
+      <c r="D4" s="692"/>
+      <c r="E4" s="692"/>
+      <c r="F4" s="692"/>
+      <c r="G4" s="692"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:12" s="1" customFormat="1"/>
     <row r="6" spans="1:12" s="1" customFormat="1" ht="47.25">
       <c r="A6" s="3" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="1" customFormat="1">
       <c r="A7" s="351" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="1" customFormat="1"/>
     <row r="9" spans="1:12" s="1" customFormat="1" ht="47.25">
       <c r="A9" s="4" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="1" customFormat="1">
       <c r="A10" s="351" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="359" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="76.5">
       <c r="A14" s="5" t="s">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{00000000-0004-0000-0B00-000000000000}"/>
     <hyperlink ref="A10" r:id="rId2" xr:uid="{00000000-0004-0000-0B00-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="599" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AB36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="63.75" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="8" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="9" customWidth="1"/>
     <col min="7" max="7" width="14.125" style="1" customWidth="1"/>
     <col min="8" max="8" width="59.5" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.125" style="8" customWidth="1"/>
     <col min="10" max="10" width="14.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="51.125" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.625" style="8" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="9" customWidth="1"/>
     <col min="15" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>94</v>
       </c>
-      <c r="C1" s="553"/>
-[...10 lines deleted...]
-      <c r="N1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
+      <c r="K1" s="552"/>
+      <c r="L1" s="552"/>
+      <c r="M1" s="552"/>
+      <c r="N1" s="552"/>
       <c r="O1" s="114"/>
       <c r="P1" s="49"/>
-      <c r="Q1" s="554"/>
-[...9 lines deleted...]
-      <c r="AA1" s="554"/>
+      <c r="Q1" s="553"/>
+      <c r="R1" s="553"/>
+      <c r="S1" s="553"/>
+      <c r="T1" s="553"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="555"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="553"/>
+      <c r="AA1" s="553"/>
       <c r="AB1" s="60"/>
     </row>
     <row r="2" spans="2:28" s="149" customFormat="1" ht="27.75" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="563" t="s">
+      <c r="C2" s="562" t="s">
         <v>95</v>
       </c>
-      <c r="D2" s="564"/>
-[...2 lines deleted...]
-      <c r="G2" s="566" t="s">
+      <c r="D2" s="563"/>
+      <c r="E2" s="563"/>
+      <c r="F2" s="564"/>
+      <c r="G2" s="565" t="s">
         <v>96</v>
       </c>
-      <c r="H2" s="567"/>
-[...2 lines deleted...]
-      <c r="K2" s="563" t="s">
+      <c r="H2" s="566"/>
+      <c r="I2" s="566"/>
+      <c r="J2" s="567"/>
+      <c r="K2" s="562" t="s">
         <v>97</v>
       </c>
-      <c r="L2" s="564"/>
-[...1 lines deleted...]
-      <c r="N2" s="565"/>
+      <c r="L2" s="563"/>
+      <c r="M2" s="563"/>
+      <c r="N2" s="564"/>
     </row>
     <row r="3" spans="2:28" ht="57" customHeight="1">
-      <c r="B3" s="569" t="s">
+      <c r="B3" s="568" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="118"/>
-      <c r="D3" s="537" t="s">
+      <c r="D3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="118"/>
-      <c r="H3" s="529" t="s">
+      <c r="H3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="118"/>
-      <c r="L3" s="529" t="s">
+      <c r="L3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:28" ht="56.25">
-      <c r="B4" s="570"/>
+      <c r="B4" s="569"/>
       <c r="C4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
     </row>
     <row r="5" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="19" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="429" t="s">
         <v>99</v>
       </c>
       <c r="E5" s="356">
         <v>374</v>
       </c>
       <c r="F5" s="364">
-        <v>76060</v>
+        <v>77690</v>
       </c>
       <c r="G5" s="512" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="513" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="356">
         <v>661</v>
       </c>
       <c r="J5" s="364">
-        <v>40090</v>
+        <v>44350</v>
       </c>
       <c r="K5" s="362" t="s">
         <v>100</v>
       </c>
       <c r="L5" s="429" t="s">
         <v>101</v>
       </c>
       <c r="M5" s="356">
         <v>135</v>
       </c>
       <c r="N5" s="364">
-        <v>78250</v>
+        <v>95660</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="19" t="s">
         <v>106</v>
       </c>
       <c r="D6" s="429" t="s">
         <v>107</v>
       </c>
       <c r="E6" s="356">
         <v>308</v>
       </c>
       <c r="F6" s="364">
-        <v>80910</v>
+        <v>82340</v>
       </c>
       <c r="G6" s="400" t="s">
         <v>104</v>
       </c>
       <c r="H6" s="429" t="s">
         <v>105</v>
       </c>
       <c r="I6" s="356" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J6" s="364">
-        <v>63850</v>
+        <v>76350</v>
       </c>
       <c r="K6" s="418"/>
       <c r="L6" s="418"/>
       <c r="M6" s="438"/>
       <c r="N6" s="26"/>
     </row>
     <row r="7" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="19" t="s">
         <v>102</v>
       </c>
       <c r="D7" s="429" t="s">
         <v>103</v>
       </c>
       <c r="E7" s="356">
         <v>210</v>
       </c>
       <c r="F7" s="364">
-        <v>74080</v>
+        <v>77040</v>
       </c>
       <c r="G7" s="400" t="s">
         <v>108</v>
       </c>
       <c r="H7" s="429" t="s">
         <v>109</v>
       </c>
       <c r="I7" s="356">
         <v>175</v>
       </c>
       <c r="J7" s="364">
-        <v>65220</v>
+        <v>61840</v>
       </c>
       <c r="K7" s="362"/>
       <c r="L7" s="418"/>
       <c r="M7" s="439"/>
       <c r="N7" s="139"/>
     </row>
     <row r="8" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="19"/>
       <c r="D8" s="418"/>
       <c r="E8" s="356"/>
       <c r="F8" s="416"/>
       <c r="G8" s="400" t="s">
         <v>110</v>
       </c>
       <c r="H8" s="429" t="s">
         <v>111</v>
       </c>
       <c r="I8" s="356">
         <v>95</v>
       </c>
       <c r="J8" s="364">
-        <v>43680</v>
+        <v>39560</v>
       </c>
       <c r="K8" s="362"/>
       <c r="L8" s="418"/>
       <c r="M8" s="439"/>
       <c r="N8" s="139"/>
     </row>
     <row r="9" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B9" s="571"/>
+      <c r="B9" s="570"/>
       <c r="C9" s="19"/>
       <c r="D9" s="418"/>
       <c r="E9" s="356"/>
       <c r="F9" s="416"/>
       <c r="G9" s="400" t="s">
         <v>112</v>
       </c>
       <c r="H9" s="429" t="s">
         <v>113</v>
       </c>
       <c r="I9" s="356">
         <v>93</v>
       </c>
       <c r="J9" s="364">
-        <v>62840</v>
+        <v>96610</v>
       </c>
       <c r="K9" s="400"/>
       <c r="L9" s="418"/>
       <c r="M9" s="439"/>
       <c r="N9" s="139"/>
     </row>
     <row r="10" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B10" s="571"/>
+      <c r="B10" s="570"/>
       <c r="C10" s="22"/>
       <c r="D10" s="418"/>
       <c r="E10" s="356"/>
       <c r="F10" s="416"/>
       <c r="G10" s="357" t="s">
         <v>118</v>
       </c>
       <c r="H10" s="355" t="s">
         <v>119</v>
       </c>
       <c r="I10" s="356">
         <v>27</v>
       </c>
       <c r="J10" s="364">
-        <v>61830</v>
+        <v>67260</v>
       </c>
       <c r="K10" s="362"/>
       <c r="L10" s="440"/>
       <c r="M10" s="439"/>
       <c r="N10" s="139"/>
     </row>
     <row r="11" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B11" s="571"/>
+      <c r="B11" s="570"/>
       <c r="C11" s="234"/>
       <c r="D11" s="418"/>
       <c r="E11" s="356"/>
       <c r="F11" s="416"/>
       <c r="G11" s="400" t="s">
         <v>116</v>
       </c>
       <c r="H11" s="429" t="s">
         <v>117</v>
       </c>
       <c r="I11" s="356">
         <v>51</v>
       </c>
       <c r="J11" s="364">
-        <v>59820</v>
+        <v>75750</v>
       </c>
       <c r="K11" s="362"/>
       <c r="L11" s="440"/>
       <c r="M11" s="438"/>
       <c r="N11" s="26"/>
     </row>
     <row r="12" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B12" s="572"/>
+      <c r="B12" s="571"/>
       <c r="C12" s="234"/>
       <c r="D12" s="418"/>
       <c r="E12" s="356"/>
       <c r="F12" s="416"/>
       <c r="G12" s="400" t="s">
         <v>114</v>
       </c>
       <c r="H12" s="429" t="s">
         <v>115</v>
       </c>
       <c r="I12" s="356">
         <v>20</v>
       </c>
       <c r="J12" s="364">
-        <v>76490</v>
+        <v>85970</v>
       </c>
       <c r="K12" s="362"/>
       <c r="L12" s="440"/>
       <c r="M12" s="438"/>
       <c r="N12" s="26"/>
     </row>
     <row r="13" spans="2:28" ht="14.25" customHeight="1">
       <c r="B13" s="28"/>
       <c r="C13" s="235"/>
       <c r="D13" s="236"/>
       <c r="E13" s="237"/>
       <c r="F13" s="443"/>
       <c r="G13" s="238"/>
       <c r="H13" s="239"/>
       <c r="I13" s="250"/>
       <c r="J13" s="239"/>
       <c r="K13" s="239"/>
       <c r="L13" s="238"/>
       <c r="M13" s="251"/>
       <c r="N13" s="252"/>
     </row>
     <row r="14" spans="2:28" ht="57" customHeight="1">
-      <c r="B14" s="573" t="s">
+      <c r="B14" s="572" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="240"/>
-      <c r="D14" s="539" t="s">
+      <c r="D14" s="538" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F14" s="528" t="s">
-        <v>1122</v>
+      <c r="F14" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G14" s="240"/>
-      <c r="H14" s="557" t="s">
+      <c r="H14" s="556" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J14" s="528" t="s">
-        <v>1122</v>
+      <c r="J14" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K14" s="240"/>
-      <c r="L14" s="557" t="s">
+      <c r="L14" s="556" t="s">
         <v>5</v>
       </c>
       <c r="M14" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N14" s="528" t="s">
-        <v>1122</v>
+      <c r="N14" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="56.25">
-      <c r="B15" s="574"/>
+      <c r="B15" s="573"/>
       <c r="C15" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="562"/>
+      <c r="D15" s="561"/>
       <c r="E15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="528"/>
+      <c r="F15" s="527"/>
       <c r="G15" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="H15" s="531"/>
+      <c r="H15" s="530"/>
       <c r="I15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J15" s="528"/>
+      <c r="J15" s="527"/>
       <c r="K15" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="L15" s="531"/>
+      <c r="L15" s="530"/>
       <c r="M15" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N15" s="528"/>
+      <c r="N15" s="527"/>
     </row>
     <row r="16" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B16" s="575"/>
+      <c r="B16" s="574"/>
       <c r="C16" s="107" t="s">
         <v>120</v>
       </c>
       <c r="D16" s="385" t="s">
         <v>121</v>
       </c>
       <c r="E16" s="79">
         <v>3254</v>
       </c>
       <c r="F16" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
       <c r="G16" s="76" t="s">
         <v>122</v>
       </c>
       <c r="H16" s="385" t="s">
         <v>123</v>
       </c>
       <c r="I16" s="79">
         <v>1131</v>
       </c>
       <c r="J16" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
       <c r="K16" s="157" t="s">
         <v>124</v>
       </c>
       <c r="L16" s="395" t="s">
         <v>125</v>
       </c>
       <c r="M16" s="79">
         <v>1694</v>
       </c>
       <c r="N16" s="185">
-        <v>50610</v>
+        <v>70220</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="403" t="s">
         <v>877</v>
       </c>
       <c r="D17" s="397" t="s">
         <v>878</v>
       </c>
       <c r="E17" s="79">
         <v>3037</v>
       </c>
       <c r="F17" s="185">
-        <v>35970</v>
+        <v>37190</v>
       </c>
       <c r="G17" s="78" t="s">
         <v>140</v>
       </c>
       <c r="H17" s="385" t="s">
         <v>141</v>
       </c>
       <c r="I17" s="79">
         <v>150</v>
       </c>
       <c r="J17" s="185">
-        <v>35560</v>
+        <v>44990</v>
       </c>
       <c r="K17" s="185" t="s">
         <v>134</v>
       </c>
       <c r="L17" s="385" t="s">
         <v>135</v>
       </c>
       <c r="M17" s="79">
         <v>269</v>
       </c>
       <c r="N17" s="185">
-        <v>31870</v>
+        <v>36400</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B18" s="575"/>
+      <c r="B18" s="574"/>
       <c r="C18" s="107" t="s">
         <v>126</v>
       </c>
       <c r="D18" s="385" t="s">
         <v>127</v>
       </c>
       <c r="E18" s="79">
         <v>1217</v>
       </c>
       <c r="F18" s="185">
-        <v>49940</v>
+        <v>54210</v>
       </c>
       <c r="G18" s="78" t="s">
         <v>132</v>
       </c>
       <c r="H18" s="385" t="s">
         <v>133</v>
       </c>
       <c r="I18" s="79">
         <v>69</v>
       </c>
       <c r="J18" s="185">
-        <v>45240</v>
+        <v>48590</v>
       </c>
       <c r="K18" s="81"/>
       <c r="L18" s="81"/>
       <c r="M18" s="437"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B19" s="575"/>
+      <c r="B19" s="574"/>
       <c r="C19" s="157" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="385" t="s">
         <v>131</v>
       </c>
       <c r="E19" s="79">
         <v>858</v>
       </c>
       <c r="F19" s="185">
-        <v>35380</v>
+        <v>38550</v>
       </c>
       <c r="G19" s="458" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="H19" s="459" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="I19" s="79">
         <v>71</v>
       </c>
       <c r="J19" s="185">
-        <v>36930</v>
+        <v>31880</v>
       </c>
       <c r="K19" s="185"/>
       <c r="L19" s="385"/>
       <c r="M19" s="79"/>
       <c r="N19" s="78"/>
     </row>
     <row r="20" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B20" s="575"/>
+      <c r="B20" s="574"/>
       <c r="C20" s="76" t="s">
         <v>136</v>
       </c>
       <c r="D20" s="385" t="s">
         <v>137</v>
       </c>
       <c r="E20" s="79">
         <v>596</v>
       </c>
       <c r="F20" s="185">
-        <v>42000</v>
+        <v>47410</v>
       </c>
       <c r="G20" s="458" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="H20" s="459" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="I20" s="79">
         <v>128</v>
       </c>
       <c r="J20" s="185">
-        <v>46100</v>
+        <v>44840</v>
       </c>
       <c r="K20" s="185"/>
       <c r="L20" s="385"/>
       <c r="M20" s="79"/>
       <c r="N20" s="78"/>
     </row>
     <row r="21" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B21" s="575"/>
+      <c r="B21" s="574"/>
       <c r="C21" s="372" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="385" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="79">
         <v>587</v>
       </c>
       <c r="F21" s="185">
-        <v>47370</v>
+        <v>48550</v>
       </c>
       <c r="G21" s="78"/>
       <c r="H21" s="385"/>
       <c r="I21" s="396"/>
       <c r="J21" s="185"/>
       <c r="K21" s="185"/>
       <c r="L21" s="385"/>
       <c r="M21" s="79"/>
       <c r="N21" s="78"/>
     </row>
     <row r="22" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B22" s="575"/>
+      <c r="B22" s="574"/>
       <c r="C22" s="76" t="s">
         <v>144</v>
       </c>
       <c r="D22" s="385" t="s">
         <v>145</v>
       </c>
       <c r="E22" s="79">
         <v>280</v>
       </c>
       <c r="F22" s="185">
-        <v>37860</v>
+        <v>39450</v>
       </c>
       <c r="G22" s="385"/>
       <c r="H22" s="385"/>
       <c r="I22" s="433"/>
       <c r="J22" s="385"/>
       <c r="K22" s="185"/>
       <c r="L22" s="385"/>
       <c r="M22" s="79"/>
       <c r="N22" s="78"/>
     </row>
     <row r="23" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B23" s="575"/>
+      <c r="B23" s="574"/>
       <c r="C23" s="76" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="385" t="s">
         <v>147</v>
       </c>
       <c r="E23" s="79">
         <v>139</v>
       </c>
       <c r="F23" s="185">
-        <v>37880</v>
+        <v>45750</v>
       </c>
       <c r="G23" s="78"/>
       <c r="H23" s="385"/>
       <c r="I23" s="433"/>
       <c r="J23" s="185"/>
       <c r="K23" s="185"/>
       <c r="L23" s="385"/>
       <c r="M23" s="79"/>
       <c r="N23" s="78"/>
     </row>
     <row r="24" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B24" s="575"/>
+      <c r="B24" s="574"/>
       <c r="C24" s="78" t="s">
         <v>142</v>
       </c>
       <c r="D24" s="385" t="s">
         <v>143</v>
       </c>
       <c r="E24" s="79">
         <v>228</v>
       </c>
       <c r="F24" s="185">
-        <v>48880</v>
+        <v>53230</v>
       </c>
       <c r="G24" s="78"/>
       <c r="H24" s="385"/>
       <c r="I24" s="396"/>
       <c r="J24" s="185"/>
       <c r="K24" s="185"/>
       <c r="L24" s="385"/>
       <c r="M24" s="79"/>
       <c r="N24" s="78"/>
     </row>
     <row r="25" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="76" t="s">
         <v>148</v>
       </c>
       <c r="D25" s="385" t="s">
         <v>149</v>
       </c>
       <c r="E25" s="79">
         <v>128</v>
       </c>
       <c r="F25" s="185">
-        <v>36980</v>
+        <v>37150</v>
       </c>
       <c r="G25" s="78"/>
       <c r="H25" s="385"/>
       <c r="I25" s="396"/>
       <c r="J25" s="185"/>
       <c r="K25" s="185"/>
       <c r="L25" s="385"/>
       <c r="M25" s="79"/>
       <c r="N25" s="78"/>
     </row>
     <row r="26" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="78" t="s">
         <v>150</v>
       </c>
       <c r="D26" s="385" t="s">
         <v>151</v>
       </c>
       <c r="E26" s="79">
         <v>138</v>
       </c>
       <c r="F26" s="185">
-        <v>49470</v>
+        <v>58740</v>
       </c>
       <c r="G26" s="78"/>
       <c r="H26" s="385"/>
       <c r="I26" s="396"/>
       <c r="J26" s="385"/>
       <c r="K26" s="185"/>
       <c r="L26" s="76"/>
       <c r="M26" s="79"/>
       <c r="N26" s="78"/>
     </row>
     <row r="27" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B27" s="576"/>
+      <c r="B27" s="575"/>
       <c r="C27" s="78" t="s">
         <v>154</v>
       </c>
       <c r="D27" s="385" t="s">
         <v>155</v>
       </c>
       <c r="E27" s="79">
         <v>31</v>
       </c>
       <c r="F27" s="185">
-        <v>59240</v>
+        <v>65520</v>
       </c>
       <c r="G27" s="78"/>
       <c r="H27" s="385"/>
       <c r="I27" s="396"/>
       <c r="J27" s="385"/>
       <c r="K27" s="385"/>
       <c r="L27" s="76"/>
       <c r="M27" s="79"/>
       <c r="N27" s="78"/>
     </row>
     <row r="28" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B28" s="576"/>
+      <c r="B28" s="575"/>
       <c r="C28" s="107" t="s">
         <v>152</v>
       </c>
       <c r="D28" s="385" t="s">
         <v>153</v>
       </c>
       <c r="E28" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F28" s="185">
-        <v>64600</v>
+        <v>50600</v>
       </c>
       <c r="G28" s="78"/>
       <c r="H28" s="385"/>
       <c r="I28" s="396"/>
       <c r="J28" s="385"/>
       <c r="K28" s="385"/>
       <c r="L28" s="76"/>
       <c r="M28" s="79"/>
       <c r="N28" s="78"/>
     </row>
     <row r="29" spans="2:14" ht="14.25" customHeight="1">
       <c r="B29" s="28"/>
       <c r="C29" s="242"/>
       <c r="D29" s="243"/>
       <c r="E29" s="244"/>
       <c r="F29" s="258"/>
       <c r="G29" s="245"/>
       <c r="H29" s="246"/>
       <c r="I29" s="253"/>
       <c r="J29" s="254"/>
       <c r="K29" s="255"/>
       <c r="L29" s="256"/>
       <c r="M29" s="257"/>
       <c r="N29" s="258"/>
     </row>
     <row r="30" spans="2:14" ht="57" customHeight="1">
-      <c r="B30" s="558" t="s">
+      <c r="B30" s="557" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="247"/>
-      <c r="D30" s="540" t="s">
+      <c r="D30" s="539" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F30" s="523" t="s">
-        <v>1122</v>
+      <c r="F30" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G30" s="247"/>
-      <c r="H30" s="524" t="s">
+      <c r="H30" s="523" t="s">
         <v>5</v>
       </c>
       <c r="I30" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J30" s="523" t="s">
-        <v>1122</v>
+      <c r="J30" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K30" s="247"/>
-      <c r="L30" s="524" t="s">
+      <c r="L30" s="523" t="s">
         <v>5</v>
       </c>
       <c r="M30" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N30" s="523" t="s">
-        <v>1122</v>
+      <c r="N30" s="522" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="56.25">
-      <c r="B31" s="559"/>
+      <c r="B31" s="558"/>
       <c r="C31" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="540"/>
+      <c r="D31" s="539"/>
       <c r="E31" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F31" s="523"/>
+      <c r="F31" s="522"/>
       <c r="G31" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="H31" s="525"/>
+      <c r="H31" s="524"/>
       <c r="I31" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J31" s="523"/>
+      <c r="J31" s="522"/>
       <c r="K31" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="L31" s="524"/>
+      <c r="L31" s="523"/>
       <c r="M31" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N31" s="523"/>
+      <c r="N31" s="522"/>
     </row>
     <row r="32" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B32" s="560"/>
+      <c r="B32" s="559"/>
       <c r="C32" s="187" t="s">
         <v>156</v>
       </c>
       <c r="D32" s="220" t="s">
         <v>157</v>
       </c>
       <c r="E32" s="91">
         <v>584</v>
       </c>
       <c r="F32" s="224">
-        <v>33390</v>
+        <v>35910</v>
       </c>
       <c r="G32" s="187" t="s">
         <v>158</v>
       </c>
       <c r="H32" s="113" t="s">
         <v>159</v>
       </c>
       <c r="I32" s="91">
         <v>1564</v>
       </c>
       <c r="J32" s="224">
-        <v>33610</v>
+        <v>32880</v>
       </c>
       <c r="K32" s="511" t="s">
         <v>819</v>
       </c>
       <c r="L32" s="113" t="s">
         <v>160</v>
       </c>
       <c r="M32" s="91">
         <v>1747</v>
       </c>
       <c r="N32" s="224">
-        <v>27480</v>
+        <v>28060</v>
       </c>
     </row>
     <row r="33" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B33" s="560"/>
+      <c r="B33" s="559"/>
       <c r="C33" s="174"/>
       <c r="D33" s="90"/>
       <c r="E33" s="91"/>
       <c r="F33" s="92"/>
       <c r="G33" s="92" t="s">
         <v>161</v>
       </c>
       <c r="H33" s="113" t="s">
         <v>162</v>
       </c>
       <c r="I33" s="91"/>
       <c r="J33" s="336"/>
       <c r="K33" s="358" t="s">
         <v>163</v>
       </c>
       <c r="L33" s="113" t="s">
         <v>820</v>
       </c>
       <c r="M33" s="91">
         <v>751</v>
       </c>
       <c r="N33" s="224">
-        <v>28650</v>
+        <v>29920</v>
       </c>
     </row>
     <row r="34" spans="2:14" ht="23.25" customHeight="1">
-      <c r="B34" s="560"/>
+      <c r="B34" s="559"/>
       <c r="C34" s="87"/>
       <c r="D34" s="90"/>
       <c r="E34" s="91"/>
       <c r="F34" s="92"/>
       <c r="G34" s="90"/>
       <c r="H34" s="90"/>
       <c r="I34" s="91"/>
       <c r="J34" s="224"/>
       <c r="K34" s="187" t="s">
         <v>128</v>
       </c>
       <c r="L34" s="425" t="s">
         <v>129</v>
       </c>
       <c r="M34" s="91">
         <v>418</v>
       </c>
       <c r="N34" s="224">
-        <v>28970</v>
+        <v>30690</v>
       </c>
     </row>
     <row r="35" spans="2:14">
       <c r="B35" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
       <c r="C35" s="249"/>
     </row>
     <row r="36" spans="2:14">
       <c r="B36" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G5:J12">
     <sortCondition descending="1" ref="I5:I12"/>
   </sortState>
   <mergeCells count="29">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B12"/>
     <mergeCell ref="B14:B28"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H14:H15"/>
@@ -18002,4178 +18008,4178 @@
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="L30:L31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="38" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="J33" sqref="J33:J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.25" style="7" customWidth="1"/>
     <col min="5" max="5" width="16.75" style="8" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="9" customWidth="1"/>
     <col min="7" max="7" width="10.625" style="9" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="85.375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.875" style="10" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.25" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>164</v>
       </c>
-      <c r="C1" s="553"/>
-[...6 lines deleted...]
-      <c r="J1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
       <c r="K1" s="160"/>
       <c r="O1" s="114"/>
       <c r="P1" s="49"/>
-      <c r="Q1" s="554"/>
-[...9 lines deleted...]
-      <c r="AA1" s="554"/>
+      <c r="Q1" s="553"/>
+      <c r="R1" s="553"/>
+      <c r="S1" s="553"/>
+      <c r="T1" s="553"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="555"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="553"/>
+      <c r="AA1" s="553"/>
       <c r="AB1" s="60"/>
     </row>
     <row r="2" spans="2:28" ht="57" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="577" t="s">
+      <c r="C2" s="576" t="s">
         <v>165</v>
       </c>
-      <c r="D2" s="578"/>
-[...2 lines deleted...]
-      <c r="G2" s="580" t="s">
+      <c r="D2" s="577"/>
+      <c r="E2" s="577"/>
+      <c r="F2" s="578"/>
+      <c r="G2" s="579" t="s">
         <v>95</v>
       </c>
-      <c r="H2" s="580"/>
-[...1 lines deleted...]
-      <c r="J2" s="581"/>
+      <c r="H2" s="579"/>
+      <c r="I2" s="579"/>
+      <c r="J2" s="580"/>
       <c r="K2" s="196"/>
     </row>
     <row r="3" spans="2:28" ht="57" customHeight="1">
-      <c r="B3" s="569" t="s">
+      <c r="B3" s="568" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="118"/>
-      <c r="D3" s="537" t="s">
+      <c r="D3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="15"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="196"/>
     </row>
     <row r="4" spans="2:28" ht="42.75" customHeight="1">
-      <c r="B4" s="570"/>
+      <c r="B4" s="569"/>
       <c r="C4" s="225" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="196"/>
     </row>
     <row r="5" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="410" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="409" t="s">
         <v>99</v>
       </c>
       <c r="E5" s="356">
         <v>374</v>
       </c>
       <c r="F5" s="364">
-        <v>76060</v>
+        <v>77690</v>
       </c>
       <c r="G5" s="362" t="s">
         <v>106</v>
       </c>
       <c r="H5" s="420" t="s">
         <v>107</v>
       </c>
       <c r="I5" s="356">
         <v>308</v>
       </c>
       <c r="J5" s="364">
-        <v>80910</v>
+        <v>82340</v>
       </c>
       <c r="K5" s="196"/>
     </row>
     <row r="6" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="411" t="s">
         <v>166</v>
       </c>
       <c r="D6" s="409" t="s">
         <v>167</v>
       </c>
       <c r="E6" s="356">
         <v>346</v>
       </c>
       <c r="F6" s="364">
-        <v>74940</v>
+        <v>78360</v>
       </c>
       <c r="G6" s="377" t="s">
         <v>1118</v>
       </c>
       <c r="H6" s="378" t="s">
         <v>168</v>
       </c>
       <c r="I6" s="356">
         <v>289</v>
       </c>
       <c r="J6" s="364">
-        <v>57960</v>
+        <v>61400</v>
       </c>
       <c r="K6" s="196"/>
     </row>
     <row r="7" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="411" t="s">
         <v>169</v>
       </c>
       <c r="D7" s="409" t="s">
         <v>170</v>
       </c>
       <c r="E7" s="356">
         <v>143</v>
       </c>
       <c r="F7" s="364">
-        <v>79510</v>
+        <v>88210</v>
       </c>
       <c r="G7" s="410"/>
       <c r="H7" s="409"/>
       <c r="I7" s="412"/>
       <c r="J7" s="410"/>
       <c r="K7" s="196"/>
     </row>
     <row r="8" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="411" t="s">
         <v>102</v>
       </c>
       <c r="D8" s="409" t="s">
         <v>103</v>
       </c>
       <c r="E8" s="356">
         <v>210</v>
       </c>
       <c r="F8" s="364">
-        <v>74080</v>
+        <v>77040</v>
       </c>
       <c r="G8" s="410"/>
       <c r="H8" s="413"/>
       <c r="I8" s="412"/>
       <c r="J8" s="414"/>
       <c r="K8" s="196"/>
     </row>
     <row r="9" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B9" s="582"/>
+      <c r="B9" s="581"/>
       <c r="C9" s="411" t="s">
         <v>171</v>
       </c>
       <c r="D9" s="409" t="s">
         <v>172</v>
       </c>
       <c r="E9" s="356">
         <v>130</v>
       </c>
       <c r="F9" s="364">
-        <v>122940</v>
+        <v>125390</v>
       </c>
       <c r="G9" s="410"/>
       <c r="H9" s="413"/>
       <c r="I9" s="412"/>
       <c r="J9" s="414"/>
       <c r="K9" s="196"/>
     </row>
     <row r="10" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B10" s="572"/>
+      <c r="B10" s="571"/>
       <c r="C10" s="413" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="409" t="s">
         <v>174</v>
       </c>
       <c r="E10" s="356">
         <v>45</v>
       </c>
       <c r="F10" s="364">
-        <v>48830</v>
+        <v>64250</v>
       </c>
       <c r="G10" s="410"/>
       <c r="H10" s="413"/>
       <c r="I10" s="412"/>
       <c r="J10" s="414"/>
       <c r="K10" s="196"/>
     </row>
     <row r="11" spans="2:28" ht="14.25" customHeight="1">
       <c r="B11" s="28"/>
       <c r="C11" s="404"/>
       <c r="D11" s="405"/>
       <c r="E11" s="406"/>
       <c r="F11" s="407"/>
       <c r="G11" s="407"/>
       <c r="H11" s="408"/>
       <c r="I11" s="406"/>
       <c r="J11" s="405"/>
       <c r="K11" s="196"/>
     </row>
     <row r="12" spans="2:28" ht="57" customHeight="1">
-      <c r="B12" s="573" t="s">
+      <c r="B12" s="572" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="227"/>
-      <c r="D12" s="539" t="s">
+      <c r="D12" s="538" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F12" s="528" t="s">
-        <v>1122</v>
+      <c r="F12" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G12" s="36"/>
-      <c r="H12" s="557" t="s">
+      <c r="H12" s="556" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J12" s="528" t="s">
-        <v>1122</v>
+      <c r="J12" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K12" s="196"/>
     </row>
     <row r="13" spans="2:28" ht="57">
-      <c r="B13" s="574"/>
+      <c r="B13" s="573"/>
       <c r="C13" s="228" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="562"/>
+      <c r="D13" s="561"/>
       <c r="E13" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="528"/>
+      <c r="F13" s="527"/>
       <c r="G13" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="531"/>
+      <c r="H13" s="530"/>
       <c r="I13" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J13" s="528"/>
+      <c r="J13" s="527"/>
       <c r="K13" s="196"/>
     </row>
     <row r="14" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B14" s="575"/>
+      <c r="B14" s="574"/>
       <c r="C14" s="76" t="s">
         <v>122</v>
       </c>
       <c r="D14" s="415" t="s">
         <v>175</v>
       </c>
       <c r="E14" s="79">
         <v>1131</v>
       </c>
       <c r="F14" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
       <c r="G14" s="76" t="s">
         <v>176</v>
       </c>
       <c r="H14" s="385" t="s">
         <v>177</v>
       </c>
       <c r="I14" s="79">
         <v>1285</v>
       </c>
       <c r="J14" s="185">
-        <v>47810</v>
+        <v>48740</v>
       </c>
       <c r="K14" s="196"/>
     </row>
     <row r="15" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B15" s="575"/>
+      <c r="B15" s="574"/>
       <c r="C15" s="76" t="s">
         <v>178</v>
       </c>
       <c r="D15" s="385" t="s">
         <v>179</v>
       </c>
       <c r="E15" s="79">
         <v>207</v>
       </c>
       <c r="F15" s="185">
-        <v>48580</v>
+        <v>52160</v>
       </c>
       <c r="G15" s="76" t="s">
         <v>126</v>
       </c>
       <c r="H15" s="385" t="s">
         <v>180</v>
       </c>
       <c r="I15" s="79">
         <v>1217</v>
       </c>
       <c r="J15" s="185">
-        <v>49940</v>
+        <v>54210</v>
       </c>
       <c r="K15" s="196"/>
     </row>
     <row r="16" spans="2:28" ht="23.25" customHeight="1">
-      <c r="B16" s="575"/>
+      <c r="B16" s="574"/>
       <c r="C16" s="78" t="s">
         <v>191</v>
       </c>
       <c r="D16" s="385" t="s">
         <v>192</v>
       </c>
       <c r="E16" s="79">
         <v>85</v>
       </c>
       <c r="F16" s="185">
-        <v>50780</v>
+        <v>56160</v>
       </c>
       <c r="G16" s="157" t="s">
         <v>183</v>
       </c>
       <c r="H16" s="385" t="s">
         <v>184</v>
       </c>
       <c r="I16" s="79">
         <v>1016</v>
       </c>
       <c r="J16" s="185">
-        <v>39620</v>
+        <v>43170</v>
       </c>
       <c r="K16" s="196"/>
     </row>
     <row r="17" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="78" t="s">
         <v>150</v>
       </c>
       <c r="D17" s="385" t="s">
         <v>151</v>
       </c>
       <c r="E17" s="79">
         <v>138</v>
       </c>
       <c r="F17" s="185">
-        <v>49470</v>
+        <v>58740</v>
       </c>
       <c r="G17" s="157" t="s">
         <v>805</v>
       </c>
       <c r="H17" s="395" t="s">
         <v>806</v>
       </c>
       <c r="I17" s="79">
         <v>880</v>
       </c>
       <c r="J17" s="185">
-        <v>35770</v>
+        <v>37060</v>
       </c>
       <c r="K17" s="196"/>
     </row>
     <row r="18" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B18" s="575"/>
+      <c r="B18" s="574"/>
       <c r="C18" s="78" t="s">
         <v>181</v>
       </c>
       <c r="D18" s="385" t="s">
         <v>182</v>
       </c>
       <c r="E18" s="79">
         <v>98</v>
       </c>
       <c r="F18" s="185">
-        <v>56560</v>
+        <v>67160</v>
       </c>
       <c r="G18" s="76" t="s">
         <v>136</v>
       </c>
       <c r="H18" s="385" t="s">
         <v>137</v>
       </c>
       <c r="I18" s="79">
         <v>596</v>
       </c>
       <c r="J18" s="185">
-        <v>42000</v>
+        <v>47410</v>
       </c>
       <c r="K18" s="196"/>
     </row>
     <row r="19" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B19" s="575"/>
+      <c r="B19" s="574"/>
       <c r="C19" s="78" t="s">
         <v>185</v>
       </c>
       <c r="D19" s="385" t="s">
         <v>186</v>
       </c>
       <c r="E19" s="79">
         <v>100</v>
       </c>
       <c r="F19" s="185">
-        <v>48810</v>
+        <v>52080</v>
       </c>
       <c r="G19" s="78" t="s">
         <v>138</v>
       </c>
       <c r="H19" s="385" t="s">
         <v>139</v>
       </c>
       <c r="I19" s="79">
         <v>587</v>
       </c>
       <c r="J19" s="185">
-        <v>47370</v>
+        <v>48550</v>
       </c>
       <c r="K19" s="196"/>
     </row>
     <row r="20" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B20" s="575"/>
+      <c r="B20" s="574"/>
       <c r="C20" s="76" t="s">
         <v>187</v>
       </c>
       <c r="D20" s="385" t="s">
         <v>188</v>
       </c>
       <c r="E20" s="79">
         <v>91</v>
       </c>
       <c r="F20" s="185">
-        <v>36550</v>
+        <v>43930</v>
       </c>
       <c r="G20" s="398" t="s">
         <v>984</v>
       </c>
       <c r="H20" s="399" t="s">
         <v>809</v>
       </c>
       <c r="I20" s="79">
         <v>276</v>
       </c>
       <c r="J20" s="185">
-        <v>38790</v>
+        <v>41420</v>
       </c>
       <c r="K20" s="196"/>
     </row>
     <row r="21" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B21" s="575"/>
+      <c r="B21" s="574"/>
       <c r="C21" s="78" t="s">
         <v>194</v>
       </c>
       <c r="D21" s="385" t="s">
         <v>195</v>
       </c>
       <c r="E21" s="79">
         <v>44</v>
       </c>
       <c r="F21" s="185">
-        <v>59150</v>
+        <v>63080</v>
       </c>
       <c r="G21" s="157" t="s">
         <v>189</v>
       </c>
       <c r="H21" s="385" t="s">
         <v>190</v>
       </c>
       <c r="I21" s="79">
         <v>375</v>
       </c>
       <c r="J21" s="185">
-        <v>42010</v>
+        <v>46190</v>
       </c>
       <c r="K21" s="196"/>
     </row>
     <row r="22" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B22" s="575"/>
+      <c r="B22" s="574"/>
       <c r="C22" s="76" t="s">
         <v>198</v>
       </c>
       <c r="D22" s="385" t="s">
         <v>199</v>
       </c>
       <c r="E22" s="79">
         <v>40</v>
       </c>
       <c r="F22" s="185">
-        <v>49410</v>
+        <v>52030</v>
       </c>
       <c r="G22" s="157" t="s">
         <v>196</v>
       </c>
       <c r="H22" s="385" t="s">
         <v>197</v>
       </c>
       <c r="I22" s="79">
         <v>273</v>
       </c>
       <c r="J22" s="185">
-        <v>34530</v>
+        <v>47630</v>
       </c>
       <c r="K22" s="196"/>
     </row>
     <row r="23" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B23" s="575"/>
+      <c r="B23" s="574"/>
       <c r="C23" s="78" t="s">
         <v>154</v>
       </c>
       <c r="D23" s="385" t="s">
         <v>193</v>
       </c>
       <c r="E23" s="79">
         <v>31</v>
       </c>
       <c r="F23" s="185">
-        <v>59240</v>
+        <v>65520</v>
       </c>
       <c r="G23" s="157" t="s">
         <v>200</v>
       </c>
       <c r="H23" s="385" t="s">
         <v>201</v>
       </c>
       <c r="I23" s="79">
         <v>206</v>
       </c>
       <c r="J23" s="185">
-        <v>40530</v>
+        <v>40870</v>
       </c>
       <c r="K23" s="196"/>
     </row>
     <row r="24" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B24" s="575"/>
+      <c r="B24" s="574"/>
       <c r="C24" s="385"/>
       <c r="D24" s="373"/>
       <c r="E24" s="396"/>
       <c r="F24" s="354"/>
       <c r="G24" s="398" t="s">
         <v>985</v>
       </c>
       <c r="H24" s="399" t="s">
         <v>986</v>
       </c>
       <c r="I24" s="79">
         <v>55</v>
       </c>
       <c r="J24" s="185">
-        <v>49470</v>
+        <v>53910</v>
       </c>
       <c r="K24" s="196"/>
     </row>
     <row r="25" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="385"/>
       <c r="D25" s="373"/>
       <c r="E25" s="396"/>
       <c r="F25" s="354"/>
       <c r="G25" s="398" t="s">
         <v>956</v>
       </c>
       <c r="H25" s="399" t="s">
         <v>957</v>
       </c>
       <c r="I25" s="79">
         <v>45</v>
       </c>
       <c r="J25" s="185">
-        <v>50200</v>
+        <v>54040</v>
       </c>
       <c r="K25" s="196"/>
     </row>
     <row r="26" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="385"/>
       <c r="D26" s="373"/>
       <c r="E26" s="396"/>
       <c r="F26" s="354"/>
       <c r="G26" s="398" t="s">
         <v>954</v>
       </c>
       <c r="H26" s="399" t="s">
         <v>955</v>
       </c>
       <c r="I26" s="79">
         <v>86</v>
       </c>
       <c r="J26" s="185">
-        <v>54080</v>
+        <v>61430</v>
       </c>
       <c r="K26" s="196"/>
     </row>
     <row r="27" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B27" s="575"/>
+      <c r="B27" s="574"/>
       <c r="C27" s="385"/>
       <c r="D27" s="373"/>
       <c r="E27" s="396"/>
       <c r="F27" s="354"/>
       <c r="G27" s="78" t="s">
         <v>208</v>
       </c>
       <c r="H27" s="385" t="s">
         <v>209</v>
       </c>
       <c r="I27" s="79">
         <v>169</v>
       </c>
       <c r="J27" s="185">
-        <v>37730</v>
+        <v>43710</v>
       </c>
       <c r="K27" s="196"/>
     </row>
     <row r="28" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B28" s="575"/>
+      <c r="B28" s="574"/>
       <c r="C28" s="385"/>
       <c r="D28" s="373"/>
       <c r="E28" s="396"/>
       <c r="F28" s="354"/>
       <c r="G28" s="78" t="s">
         <v>202</v>
       </c>
       <c r="H28" s="385" t="s">
         <v>203</v>
       </c>
       <c r="I28" s="79">
         <v>161</v>
       </c>
       <c r="J28" s="185">
-        <v>36870</v>
+        <v>37940</v>
       </c>
       <c r="K28" s="196"/>
     </row>
     <row r="29" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B29" s="575"/>
+      <c r="B29" s="574"/>
       <c r="C29" s="385"/>
       <c r="D29" s="373"/>
       <c r="E29" s="396"/>
       <c r="F29" s="354"/>
       <c r="G29" s="157" t="s">
         <v>204</v>
       </c>
       <c r="H29" s="385" t="s">
         <v>205</v>
       </c>
       <c r="I29" s="79">
         <v>39</v>
       </c>
       <c r="J29" s="185">
-        <v>34710</v>
+        <v>47570</v>
       </c>
       <c r="K29" s="196"/>
     </row>
     <row r="30" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B30" s="575"/>
+      <c r="B30" s="574"/>
       <c r="C30" s="385"/>
       <c r="D30" s="373"/>
       <c r="E30" s="396"/>
       <c r="F30" s="354"/>
       <c r="G30" s="398" t="s">
         <v>1028</v>
       </c>
       <c r="H30" s="399" t="s">
         <v>749</v>
       </c>
       <c r="I30" s="79">
         <v>46</v>
       </c>
       <c r="J30" s="185">
-        <v>50370</v>
+        <v>51600</v>
       </c>
       <c r="K30" s="196"/>
     </row>
     <row r="31" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B31" s="576"/>
+      <c r="B31" s="575"/>
       <c r="C31" s="385"/>
       <c r="D31" s="373"/>
       <c r="E31" s="396"/>
       <c r="F31" s="354"/>
       <c r="G31" s="398" t="s">
         <v>952</v>
       </c>
       <c r="H31" s="399" t="s">
         <v>953</v>
       </c>
       <c r="I31" s="79">
         <v>8</v>
       </c>
       <c r="J31" s="185">
-        <v>102000</v>
+        <v>93390</v>
       </c>
       <c r="K31" s="196"/>
     </row>
     <row r="32" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B32" s="576"/>
+      <c r="B32" s="575"/>
       <c r="C32" s="385"/>
       <c r="D32" s="373"/>
       <c r="E32" s="396"/>
       <c r="F32" s="354"/>
       <c r="G32" s="78" t="s">
         <v>152</v>
       </c>
       <c r="H32" s="385" t="s">
         <v>153</v>
       </c>
       <c r="I32" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J32" s="185">
-        <v>64600</v>
+        <v>50600</v>
       </c>
       <c r="K32" s="196"/>
     </row>
     <row r="33" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B33" s="576"/>
+      <c r="B33" s="575"/>
       <c r="C33" s="385"/>
       <c r="D33" s="373"/>
       <c r="E33" s="396"/>
       <c r="F33" s="354"/>
       <c r="G33" s="157" t="s">
         <v>206</v>
       </c>
       <c r="H33" s="385" t="s">
         <v>207</v>
       </c>
       <c r="I33" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J33" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K33" s="196"/>
     </row>
     <row r="34" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B34" s="583"/>
+      <c r="B34" s="582"/>
       <c r="C34" s="385"/>
       <c r="D34" s="373"/>
       <c r="E34" s="396"/>
       <c r="F34" s="354"/>
       <c r="G34" s="398" t="s">
         <v>950</v>
       </c>
       <c r="H34" s="399" t="s">
         <v>951</v>
       </c>
       <c r="I34" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J34" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K34" s="196"/>
     </row>
     <row r="35" spans="2:11" ht="14.25" customHeight="1">
       <c r="B35" s="28"/>
       <c r="C35" s="229"/>
       <c r="D35" s="230"/>
       <c r="E35" s="231"/>
       <c r="F35" s="226"/>
       <c r="G35" s="226"/>
       <c r="H35" s="230"/>
       <c r="I35" s="231"/>
       <c r="J35" s="232"/>
       <c r="K35" s="196"/>
     </row>
     <row r="36" spans="2:11" ht="57" customHeight="1">
-      <c r="B36" s="558" t="s">
+      <c r="B36" s="557" t="s">
         <v>82</v>
       </c>
-      <c r="C36" s="587" t="s">
+      <c r="C36" s="586" t="s">
         <v>210</v>
       </c>
-      <c r="D36" s="588"/>
-[...1 lines deleted...]
-      <c r="F36" s="588"/>
+      <c r="D36" s="587"/>
+      <c r="E36" s="587"/>
+      <c r="F36" s="587"/>
       <c r="G36" s="44"/>
-      <c r="H36" s="586" t="s">
+      <c r="H36" s="585" t="s">
         <v>5</v>
       </c>
       <c r="I36" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J36" s="523" t="s">
-        <v>1122</v>
+      <c r="J36" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K36" s="196"/>
     </row>
     <row r="37" spans="2:11" ht="57">
-      <c r="B37" s="559"/>
-[...3 lines deleted...]
-      <c r="F37" s="590"/>
+      <c r="B37" s="558"/>
+      <c r="C37" s="588"/>
+      <c r="D37" s="589"/>
+      <c r="E37" s="589"/>
+      <c r="F37" s="589"/>
       <c r="G37" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="525"/>
+      <c r="H37" s="524"/>
       <c r="I37" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J37" s="523"/>
+      <c r="J37" s="522"/>
       <c r="K37" s="196"/>
     </row>
     <row r="38" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B38" s="559"/>
-[...3 lines deleted...]
-      <c r="F38" s="590"/>
+      <c r="B38" s="558"/>
+      <c r="C38" s="588"/>
+      <c r="D38" s="589"/>
+      <c r="E38" s="589"/>
+      <c r="F38" s="589"/>
       <c r="G38" s="187" t="s">
         <v>156</v>
       </c>
       <c r="H38" s="220" t="s">
         <v>157</v>
       </c>
       <c r="I38" s="91">
         <v>584</v>
       </c>
       <c r="J38" s="224">
-        <v>33390</v>
+        <v>35910</v>
       </c>
       <c r="K38" s="196"/>
     </row>
     <row r="39" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B39" s="559"/>
-[...3 lines deleted...]
-      <c r="F39" s="590"/>
+      <c r="B39" s="558"/>
+      <c r="C39" s="588"/>
+      <c r="D39" s="589"/>
+      <c r="E39" s="589"/>
+      <c r="F39" s="589"/>
       <c r="G39" s="159"/>
       <c r="H39" s="90"/>
       <c r="I39" s="91"/>
       <c r="J39" s="92"/>
       <c r="K39" s="196"/>
     </row>
     <row r="40" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B40" s="559"/>
-[...3 lines deleted...]
-      <c r="F40" s="590"/>
+      <c r="B40" s="558"/>
+      <c r="C40" s="588"/>
+      <c r="D40" s="589"/>
+      <c r="E40" s="589"/>
+      <c r="F40" s="589"/>
       <c r="G40" s="159"/>
       <c r="H40" s="90"/>
       <c r="I40" s="91"/>
       <c r="J40" s="92"/>
       <c r="K40" s="196"/>
     </row>
     <row r="41" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B41" s="559"/>
-[...3 lines deleted...]
-      <c r="F41" s="590"/>
+      <c r="B41" s="558"/>
+      <c r="C41" s="588"/>
+      <c r="D41" s="589"/>
+      <c r="E41" s="589"/>
+      <c r="F41" s="589"/>
       <c r="G41" s="159"/>
       <c r="H41" s="90"/>
       <c r="I41" s="91"/>
       <c r="J41" s="92"/>
       <c r="K41" s="196"/>
     </row>
     <row r="42" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B42" s="559"/>
-[...3 lines deleted...]
-      <c r="F42" s="590"/>
+      <c r="B42" s="558"/>
+      <c r="C42" s="588"/>
+      <c r="D42" s="589"/>
+      <c r="E42" s="589"/>
+      <c r="F42" s="589"/>
       <c r="G42" s="159"/>
       <c r="H42" s="90"/>
       <c r="I42" s="91"/>
       <c r="J42" s="92"/>
       <c r="K42" s="196"/>
     </row>
     <row r="43" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B43" s="584"/>
-[...3 lines deleted...]
-      <c r="F43" s="590"/>
+      <c r="B43" s="583"/>
+      <c r="C43" s="588"/>
+      <c r="D43" s="589"/>
+      <c r="E43" s="589"/>
+      <c r="F43" s="589"/>
       <c r="G43" s="159"/>
       <c r="H43" s="90"/>
       <c r="I43" s="91"/>
       <c r="J43" s="92"/>
       <c r="K43" s="196"/>
     </row>
     <row r="44" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B44" s="585"/>
-[...3 lines deleted...]
-      <c r="F44" s="592"/>
+      <c r="B44" s="584"/>
+      <c r="C44" s="590"/>
+      <c r="D44" s="591"/>
+      <c r="E44" s="591"/>
+      <c r="F44" s="591"/>
       <c r="G44" s="159"/>
       <c r="H44" s="90"/>
       <c r="I44" s="91"/>
       <c r="J44" s="92"/>
       <c r="K44" s="196"/>
     </row>
     <row r="45" spans="2:11">
       <c r="B45" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="46" spans="2:11">
       <c r="B46" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G14:J34">
     <sortCondition descending="1" ref="I14:I34"/>
   </sortState>
   <mergeCells count="21">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="B12:B34"/>
     <mergeCell ref="B36:B44"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="C36:F44"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="34" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N126"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A98" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F94" sqref="F94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="95" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="14" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="57" style="7" customWidth="1"/>
     <col min="9" max="9" width="17.625" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="51.25" style="1" customWidth="1"/>
     <col min="13" max="13" width="19" style="10" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="28.5">
-      <c r="B1" s="599" t="s">
+      <c r="B1" s="598" t="s">
         <v>818</v>
       </c>
-      <c r="C1" s="599"/>
-[...10 lines deleted...]
-      <c r="N1" s="599"/>
+      <c r="C1" s="598"/>
+      <c r="D1" s="598"/>
+      <c r="E1" s="598"/>
+      <c r="F1" s="598"/>
+      <c r="G1" s="598"/>
+      <c r="H1" s="598"/>
+      <c r="I1" s="598"/>
+      <c r="J1" s="598"/>
+      <c r="K1" s="598"/>
+      <c r="L1" s="598"/>
+      <c r="M1" s="598"/>
+      <c r="N1" s="598"/>
     </row>
     <row r="2" spans="2:14" s="149" customFormat="1" ht="27.75" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="600" t="s">
+      <c r="C2" s="599" t="s">
         <v>95</v>
       </c>
-      <c r="D2" s="601"/>
-[...2 lines deleted...]
-      <c r="G2" s="603" t="s">
+      <c r="D2" s="600"/>
+      <c r="E2" s="600"/>
+      <c r="F2" s="601"/>
+      <c r="G2" s="602" t="s">
         <v>211</v>
       </c>
-      <c r="H2" s="603"/>
-[...2 lines deleted...]
-      <c r="K2" s="605" t="s">
+      <c r="H2" s="602"/>
+      <c r="I2" s="602"/>
+      <c r="J2" s="603"/>
+      <c r="K2" s="604" t="s">
         <v>212</v>
       </c>
-      <c r="L2" s="606"/>
-[...1 lines deleted...]
-      <c r="N2" s="607"/>
+      <c r="L2" s="605"/>
+      <c r="M2" s="605"/>
+      <c r="N2" s="606"/>
     </row>
     <row r="3" spans="2:14" ht="56.25">
-      <c r="B3" s="608" t="s">
+      <c r="B3" s="607" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="15"/>
-      <c r="D3" s="561" t="s">
+      <c r="D3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="15"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="15"/>
-      <c r="L3" s="530" t="s">
+      <c r="L3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:14" ht="37.5">
-      <c r="B4" s="571"/>
+      <c r="B4" s="570"/>
       <c r="C4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
     </row>
     <row r="5" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="286" t="s">
         <v>106</v>
       </c>
       <c r="D5" s="283" t="s">
         <v>107</v>
       </c>
       <c r="E5" s="356">
         <v>308</v>
       </c>
       <c r="F5" s="364">
-        <v>80910</v>
+        <v>82340</v>
       </c>
       <c r="G5" s="416" t="s">
         <v>214</v>
       </c>
       <c r="H5" s="353" t="s">
         <v>215</v>
       </c>
       <c r="I5" s="356">
         <v>8426</v>
       </c>
       <c r="J5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="K5" s="468" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L5" s="470" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="M5" s="356">
         <v>1686</v>
       </c>
       <c r="N5" s="364">
-        <v>77560</v>
+        <v>82990</v>
       </c>
     </row>
     <row r="6" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="347"/>
       <c r="D6" s="283"/>
       <c r="E6" s="348"/>
       <c r="F6" s="349"/>
       <c r="G6" s="377" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="378" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="356">
         <v>2514</v>
       </c>
       <c r="J6" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
       <c r="K6" s="416" t="s">
         <v>98</v>
       </c>
       <c r="L6" s="353" t="s">
         <v>99</v>
       </c>
       <c r="M6" s="356">
         <v>374</v>
       </c>
       <c r="N6" s="364">
-        <v>76060</v>
+        <v>77690</v>
       </c>
     </row>
     <row r="7" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="347"/>
       <c r="D7" s="283"/>
       <c r="E7" s="348"/>
       <c r="F7" s="349"/>
       <c r="G7" s="377" t="s">
         <v>340</v>
       </c>
       <c r="H7" s="378" t="s">
         <v>341</v>
       </c>
       <c r="I7" s="356">
         <v>1681</v>
       </c>
       <c r="J7" s="364">
-        <v>47080</v>
+        <v>49050</v>
       </c>
       <c r="K7" s="400" t="s">
         <v>166</v>
       </c>
       <c r="L7" s="353" t="s">
         <v>167</v>
       </c>
       <c r="M7" s="356">
         <v>346</v>
       </c>
       <c r="N7" s="364">
-        <v>74940</v>
+        <v>78360</v>
       </c>
     </row>
     <row r="8" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="347"/>
       <c r="D8" s="350"/>
       <c r="E8" s="348"/>
       <c r="F8" s="349"/>
       <c r="G8" s="416" t="s">
         <v>218</v>
       </c>
       <c r="H8" s="353" t="s">
         <v>219</v>
       </c>
       <c r="I8" s="356">
         <v>461</v>
       </c>
       <c r="J8" s="364">
-        <v>58390</v>
+        <v>60250</v>
       </c>
       <c r="K8" s="400" t="s">
         <v>169</v>
       </c>
       <c r="L8" s="353" t="s">
         <v>170</v>
       </c>
       <c r="M8" s="356">
         <v>143</v>
       </c>
       <c r="N8" s="364">
-        <v>79510</v>
+        <v>88210</v>
       </c>
     </row>
     <row r="9" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B9" s="582"/>
+      <c r="B9" s="581"/>
       <c r="C9" s="347"/>
       <c r="D9" s="350"/>
       <c r="E9" s="348"/>
       <c r="F9" s="349"/>
       <c r="G9" s="357" t="s">
         <v>802</v>
       </c>
       <c r="H9" s="355" t="s">
         <v>801</v>
       </c>
       <c r="I9" s="356">
         <v>642</v>
       </c>
       <c r="J9" s="364">
-        <v>47360</v>
+        <v>50780</v>
       </c>
       <c r="K9" s="400" t="s">
         <v>102</v>
       </c>
       <c r="L9" s="353" t="s">
         <v>103</v>
       </c>
       <c r="M9" s="356">
         <v>210</v>
       </c>
       <c r="N9" s="364">
-        <v>74080</v>
+        <v>77040</v>
       </c>
     </row>
     <row r="10" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B10" s="582"/>
+      <c r="B10" s="581"/>
       <c r="C10" s="347"/>
       <c r="D10" s="350"/>
       <c r="E10" s="348"/>
       <c r="F10" s="349"/>
       <c r="G10" s="468" t="s">
         <v>356</v>
       </c>
       <c r="H10" s="470" t="s">
         <v>357</v>
       </c>
       <c r="I10" s="356">
         <v>288</v>
       </c>
       <c r="J10" s="364">
-        <v>87530</v>
+        <v>99040</v>
       </c>
       <c r="K10" s="400" t="s">
         <v>171</v>
       </c>
       <c r="L10" s="353" t="s">
         <v>220</v>
       </c>
       <c r="M10" s="356">
         <v>130</v>
       </c>
       <c r="N10" s="364">
-        <v>122940</v>
+        <v>125390</v>
       </c>
     </row>
     <row r="11" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B11" s="572"/>
+      <c r="B11" s="571"/>
       <c r="C11" s="347"/>
       <c r="D11" s="350"/>
       <c r="E11" s="348"/>
       <c r="F11" s="349"/>
       <c r="G11" s="362" t="s">
         <v>216</v>
       </c>
       <c r="H11" s="353" t="s">
         <v>217</v>
       </c>
       <c r="I11" s="356">
         <v>530</v>
       </c>
       <c r="J11" s="364">
-        <v>71750</v>
+        <v>71230</v>
       </c>
       <c r="K11" s="468"/>
       <c r="L11" s="470"/>
       <c r="M11" s="429"/>
       <c r="N11" s="429"/>
     </row>
     <row r="12" spans="2:14" ht="12" customHeight="1">
       <c r="B12" s="28"/>
       <c r="C12" s="217"/>
       <c r="D12" s="218"/>
       <c r="E12" s="218"/>
       <c r="F12" s="218"/>
       <c r="G12" s="218"/>
       <c r="H12" s="219"/>
       <c r="I12" s="219"/>
       <c r="J12" s="218"/>
       <c r="K12" s="218"/>
       <c r="L12" s="219"/>
       <c r="M12" s="222"/>
       <c r="N12" s="223"/>
     </row>
     <row r="13" spans="2:14" ht="56.25">
-      <c r="B13" s="595" t="s">
+      <c r="B13" s="594" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="36"/>
-      <c r="D13" s="539" t="s">
+      <c r="D13" s="538" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F13" s="528" t="s">
-        <v>1122</v>
+      <c r="F13" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G13" s="36"/>
-      <c r="H13" s="557" t="s">
+      <c r="H13" s="556" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J13" s="528" t="s">
-        <v>1122</v>
+      <c r="J13" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K13" s="36"/>
-      <c r="L13" s="557" t="s">
+      <c r="L13" s="556" t="s">
         <v>5</v>
       </c>
       <c r="M13" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N13" s="528" t="s">
-        <v>1122</v>
+      <c r="N13" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="14" spans="2:14" ht="18.75">
-      <c r="B14" s="575"/>
+      <c r="B14" s="574"/>
       <c r="C14" s="104" t="s">
         <v>213</v>
       </c>
-      <c r="D14" s="538"/>
+      <c r="D14" s="537"/>
       <c r="E14" s="379" t="s">
         <v>221</v>
       </c>
-      <c r="F14" s="593"/>
+      <c r="F14" s="592"/>
       <c r="G14" s="104" t="s">
         <v>213</v>
       </c>
-      <c r="H14" s="594"/>
+      <c r="H14" s="593"/>
       <c r="I14" s="379" t="s">
         <v>221</v>
       </c>
-      <c r="J14" s="593"/>
+      <c r="J14" s="592"/>
       <c r="K14" s="104" t="s">
         <v>213</v>
       </c>
-      <c r="L14" s="594"/>
+      <c r="L14" s="593"/>
       <c r="M14" s="379" t="s">
         <v>221</v>
       </c>
-      <c r="N14" s="593"/>
+      <c r="N14" s="592"/>
     </row>
     <row r="15" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B15" s="575"/>
+      <c r="B15" s="574"/>
       <c r="C15" s="398" t="s">
         <v>126</v>
       </c>
       <c r="D15" s="399" t="s">
         <v>770</v>
       </c>
       <c r="E15" s="79">
         <v>1217</v>
       </c>
       <c r="F15" s="185">
-        <v>49940</v>
+        <v>54210</v>
       </c>
       <c r="G15" s="398" t="s">
         <v>277</v>
       </c>
       <c r="H15" s="399" t="s">
         <v>541</v>
       </c>
       <c r="I15" s="79">
         <v>2519</v>
       </c>
       <c r="J15" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="K15" s="372" t="s">
         <v>138</v>
       </c>
       <c r="L15" s="385" t="s">
         <v>139</v>
       </c>
       <c r="M15" s="79">
         <v>587</v>
       </c>
       <c r="N15" s="185">
-        <v>47370</v>
+        <v>48550</v>
       </c>
     </row>
     <row r="16" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B16" s="575"/>
+      <c r="B16" s="574"/>
       <c r="C16" s="398" t="s">
         <v>245</v>
       </c>
       <c r="D16" s="399" t="s">
         <v>246</v>
       </c>
       <c r="E16" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F16" s="185">
+        <v>46880</v>
       </c>
       <c r="G16" s="78" t="s">
         <v>225</v>
       </c>
       <c r="H16" s="385" t="s">
         <v>226</v>
       </c>
       <c r="I16" s="79">
         <v>1818</v>
       </c>
       <c r="J16" s="185">
-        <v>45820</v>
+        <v>45770</v>
       </c>
       <c r="K16" s="78" t="s">
         <v>142</v>
       </c>
       <c r="L16" s="385" t="s">
         <v>143</v>
       </c>
       <c r="M16" s="79">
         <v>228</v>
       </c>
       <c r="N16" s="185">
-        <v>48880</v>
+        <v>53230</v>
       </c>
     </row>
     <row r="17" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="398" t="s">
         <v>204</v>
       </c>
       <c r="D17" s="399" t="s">
         <v>205</v>
       </c>
       <c r="E17" s="79">
         <v>39</v>
       </c>
       <c r="F17" s="185">
-        <v>34710</v>
+        <v>47570</v>
       </c>
       <c r="G17" s="78" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="385" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="79">
         <v>2139</v>
       </c>
       <c r="J17" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="K17" s="78" t="s">
         <v>191</v>
       </c>
       <c r="L17" s="385" t="s">
         <v>232</v>
       </c>
       <c r="M17" s="79">
         <v>85</v>
       </c>
       <c r="N17" s="185">
-        <v>50780</v>
+        <v>56160</v>
       </c>
     </row>
     <row r="18" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B18" s="575"/>
+      <c r="B18" s="574"/>
       <c r="C18" s="398" t="s">
         <v>805</v>
       </c>
       <c r="D18" s="399" t="s">
         <v>806</v>
       </c>
       <c r="E18" s="79">
         <v>880</v>
       </c>
       <c r="F18" s="185">
-        <v>35770</v>
+        <v>37060</v>
       </c>
       <c r="G18" s="107" t="s">
         <v>228</v>
       </c>
       <c r="H18" s="385" t="s">
         <v>229</v>
       </c>
       <c r="I18" s="79">
         <v>861</v>
       </c>
       <c r="J18" s="185">
-        <v>42370</v>
+        <v>45760</v>
       </c>
       <c r="K18" s="78" t="s">
         <v>150</v>
       </c>
       <c r="L18" s="385" t="s">
         <v>233</v>
       </c>
       <c r="M18" s="79">
         <v>138</v>
       </c>
       <c r="N18" s="185">
-        <v>49470</v>
+        <v>58740</v>
       </c>
     </row>
     <row r="19" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B19" s="575"/>
+      <c r="B19" s="574"/>
       <c r="C19" s="398" t="s">
         <v>200</v>
       </c>
       <c r="D19" s="399" t="s">
         <v>201</v>
       </c>
       <c r="E19" s="79">
         <v>206</v>
       </c>
       <c r="F19" s="185">
-        <v>40530</v>
+        <v>40870</v>
       </c>
       <c r="G19" s="398" t="s">
         <v>283</v>
       </c>
       <c r="H19" s="399" t="s">
         <v>284</v>
       </c>
       <c r="I19" s="79">
         <v>783</v>
       </c>
       <c r="J19" s="185">
-        <v>39940</v>
+        <v>43420</v>
       </c>
       <c r="K19" s="78" t="s">
         <v>181</v>
       </c>
       <c r="L19" s="385" t="s">
         <v>227</v>
       </c>
       <c r="M19" s="79">
         <v>98</v>
       </c>
       <c r="N19" s="185">
-        <v>56560</v>
+        <v>67160</v>
       </c>
     </row>
     <row r="20" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B20" s="575"/>
+      <c r="B20" s="574"/>
       <c r="C20" s="398" t="s">
         <v>208</v>
       </c>
       <c r="D20" s="399" t="s">
         <v>209</v>
       </c>
       <c r="E20" s="79">
         <v>169</v>
       </c>
       <c r="F20" s="185">
-        <v>37730</v>
+        <v>43710</v>
       </c>
       <c r="G20" s="78" t="s">
         <v>230</v>
       </c>
       <c r="H20" s="385" t="s">
         <v>231</v>
       </c>
       <c r="I20" s="79">
         <v>442</v>
       </c>
       <c r="J20" s="185">
-        <v>63660</v>
+        <v>59310</v>
       </c>
       <c r="K20" s="78" t="s">
         <v>185</v>
       </c>
       <c r="L20" s="385" t="s">
         <v>186</v>
       </c>
       <c r="M20" s="79">
         <v>100</v>
       </c>
       <c r="N20" s="185">
-        <v>48810</v>
+        <v>52080</v>
       </c>
     </row>
     <row r="21" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B21" s="575"/>
+      <c r="B21" s="574"/>
       <c r="C21" s="398" t="s">
         <v>875</v>
       </c>
       <c r="D21" s="399" t="s">
         <v>876</v>
       </c>
       <c r="E21" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F21" s="185">
-        <v>32740</v>
+        <v>38850</v>
       </c>
       <c r="G21" s="360"/>
       <c r="H21" s="360"/>
       <c r="I21" s="360"/>
       <c r="J21" s="360"/>
       <c r="K21" s="78" t="s">
         <v>194</v>
       </c>
       <c r="L21" s="385" t="s">
         <v>195</v>
       </c>
       <c r="M21" s="79">
         <v>44</v>
       </c>
       <c r="N21" s="185">
-        <v>59150</v>
+        <v>63080</v>
       </c>
     </row>
     <row r="22" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B22" s="575"/>
+      <c r="B22" s="574"/>
       <c r="C22" s="398" t="s">
         <v>877</v>
       </c>
       <c r="D22" s="399" t="s">
         <v>878</v>
       </c>
       <c r="E22" s="79">
         <v>3037</v>
       </c>
       <c r="F22" s="185">
-        <v>35970</v>
+        <v>37190</v>
       </c>
       <c r="G22" s="78"/>
       <c r="H22" s="385"/>
       <c r="I22" s="79"/>
       <c r="J22" s="78"/>
       <c r="K22" s="78" t="s">
         <v>154</v>
       </c>
       <c r="L22" s="385" t="s">
         <v>193</v>
       </c>
       <c r="M22" s="79">
         <v>31</v>
       </c>
       <c r="N22" s="185">
-        <v>59240</v>
+        <v>65520</v>
       </c>
     </row>
     <row r="23" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B23" s="575"/>
+      <c r="B23" s="574"/>
       <c r="C23" s="398" t="s">
         <v>548</v>
       </c>
       <c r="D23" s="399" t="s">
         <v>549</v>
       </c>
       <c r="E23" s="79">
         <v>636</v>
       </c>
       <c r="F23" s="185">
-        <v>28340</v>
+        <v>29440</v>
       </c>
       <c r="G23" s="78"/>
       <c r="H23" s="385"/>
       <c r="I23" s="79"/>
       <c r="J23" s="78"/>
       <c r="K23" s="78"/>
       <c r="L23" s="385"/>
       <c r="M23" s="79"/>
       <c r="N23" s="78"/>
     </row>
     <row r="24" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B24" s="575"/>
+      <c r="B24" s="574"/>
       <c r="C24" s="398" t="s">
         <v>784</v>
       </c>
       <c r="D24" s="399" t="s">
         <v>785</v>
       </c>
       <c r="E24" s="79">
         <v>306</v>
       </c>
       <c r="F24" s="185">
-        <v>28580</v>
+        <v>29480</v>
       </c>
       <c r="G24" s="78"/>
       <c r="H24" s="385"/>
       <c r="I24" s="79"/>
       <c r="J24" s="78"/>
       <c r="K24" s="78"/>
       <c r="L24" s="385"/>
       <c r="M24" s="79"/>
       <c r="N24" s="78"/>
     </row>
     <row r="25" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="398" t="s">
         <v>881</v>
       </c>
       <c r="D25" s="399" t="s">
         <v>882</v>
       </c>
       <c r="E25" s="79">
         <v>165</v>
       </c>
       <c r="F25" s="185">
-        <v>31370</v>
+        <v>38870</v>
       </c>
       <c r="G25" s="78"/>
       <c r="H25" s="385"/>
       <c r="I25" s="79"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="385"/>
       <c r="M25" s="79"/>
       <c r="N25" s="78"/>
     </row>
     <row r="26" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="398" t="s">
         <v>759</v>
       </c>
       <c r="D26" s="399" t="s">
         <v>760</v>
       </c>
       <c r="E26" s="79">
         <v>579</v>
       </c>
       <c r="F26" s="185">
-        <v>37690</v>
+        <v>40040</v>
       </c>
       <c r="G26" s="78"/>
       <c r="H26" s="385"/>
       <c r="I26" s="79"/>
       <c r="J26" s="78"/>
       <c r="K26" s="78"/>
       <c r="L26" s="385"/>
       <c r="M26" s="79"/>
       <c r="N26" s="78"/>
     </row>
     <row r="27" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B27" s="575"/>
+      <c r="B27" s="574"/>
       <c r="C27" s="398" t="s">
         <v>810</v>
       </c>
       <c r="D27" s="399" t="s">
         <v>775</v>
       </c>
       <c r="E27" s="79">
         <v>157</v>
       </c>
       <c r="F27" s="185">
-        <v>31630</v>
+        <v>33130</v>
       </c>
       <c r="G27" s="78"/>
       <c r="H27" s="385"/>
       <c r="I27" s="79"/>
       <c r="J27" s="78"/>
       <c r="K27" s="78"/>
       <c r="L27" s="385"/>
       <c r="M27" s="79"/>
       <c r="N27" s="78"/>
     </row>
     <row r="28" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B28" s="575"/>
+      <c r="B28" s="574"/>
       <c r="C28" s="398" t="s">
         <v>776</v>
       </c>
       <c r="D28" s="399" t="s">
         <v>777</v>
       </c>
       <c r="E28" s="79">
         <v>201</v>
       </c>
       <c r="F28" s="185">
-        <v>36870</v>
+        <v>38050</v>
       </c>
       <c r="G28" s="78"/>
       <c r="H28" s="385"/>
       <c r="I28" s="79"/>
       <c r="J28" s="78"/>
       <c r="K28" s="78"/>
       <c r="L28" s="385"/>
       <c r="M28" s="79"/>
       <c r="N28" s="78"/>
     </row>
     <row r="29" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B29" s="575"/>
+      <c r="B29" s="574"/>
       <c r="C29" s="398" t="s">
         <v>236</v>
       </c>
       <c r="D29" s="399" t="s">
         <v>883</v>
       </c>
       <c r="E29" s="79">
         <v>267</v>
       </c>
       <c r="F29" s="185">
-        <v>36590</v>
+        <v>38030</v>
       </c>
       <c r="G29" s="78"/>
       <c r="H29" s="385"/>
       <c r="I29" s="79"/>
       <c r="J29" s="78"/>
       <c r="K29" s="78"/>
       <c r="L29" s="385"/>
       <c r="M29" s="79"/>
       <c r="N29" s="78"/>
     </row>
     <row r="30" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B30" s="575"/>
+      <c r="B30" s="574"/>
       <c r="C30" s="398" t="s">
         <v>884</v>
       </c>
       <c r="D30" s="399" t="s">
         <v>885</v>
       </c>
       <c r="E30" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F30" s="185">
-        <v>36730</v>
+        <v>38610</v>
       </c>
       <c r="G30" s="78"/>
       <c r="H30" s="385"/>
       <c r="I30" s="79"/>
       <c r="J30" s="78"/>
       <c r="K30" s="78"/>
       <c r="L30" s="385"/>
       <c r="M30" s="79"/>
       <c r="N30" s="78"/>
     </row>
     <row r="31" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B31" s="575"/>
+      <c r="B31" s="574"/>
       <c r="C31" s="398" t="s">
         <v>886</v>
       </c>
       <c r="D31" s="399" t="s">
         <v>887</v>
       </c>
       <c r="E31" s="79">
         <v>50</v>
       </c>
       <c r="F31" s="185">
-        <v>42300</v>
+        <v>39840</v>
       </c>
       <c r="G31" s="78"/>
       <c r="H31" s="385"/>
       <c r="I31" s="79"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="385"/>
       <c r="M31" s="79"/>
       <c r="N31" s="78"/>
     </row>
     <row r="32" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B32" s="575"/>
+      <c r="B32" s="574"/>
       <c r="C32" s="398" t="s">
         <v>222</v>
       </c>
       <c r="D32" s="399" t="s">
         <v>888</v>
       </c>
       <c r="E32" s="79">
         <v>396</v>
       </c>
       <c r="F32" s="185">
-        <v>37090</v>
+        <v>38440</v>
       </c>
       <c r="G32" s="78"/>
       <c r="H32" s="385"/>
       <c r="I32" s="79"/>
       <c r="J32" s="78"/>
       <c r="K32" s="78"/>
       <c r="L32" s="385"/>
       <c r="M32" s="79"/>
       <c r="N32" s="78"/>
     </row>
     <row r="33" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B33" s="575"/>
+      <c r="B33" s="574"/>
       <c r="C33" s="398" t="s">
         <v>889</v>
       </c>
       <c r="D33" s="399" t="s">
         <v>890</v>
       </c>
       <c r="E33" s="79">
         <v>20</v>
       </c>
-      <c r="F33" s="185" t="s">
-        <v>1127</v>
+      <c r="F33" s="185">
+        <v>51610</v>
       </c>
       <c r="G33" s="78"/>
       <c r="H33" s="385"/>
       <c r="I33" s="79"/>
       <c r="J33" s="78"/>
       <c r="K33" s="78"/>
       <c r="L33" s="385"/>
       <c r="M33" s="79"/>
       <c r="N33" s="78"/>
     </row>
     <row r="34" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B34" s="575"/>
+      <c r="B34" s="574"/>
       <c r="C34" s="398" t="s">
         <v>237</v>
       </c>
       <c r="D34" s="399" t="s">
         <v>891</v>
       </c>
       <c r="E34" s="79">
         <v>76</v>
       </c>
       <c r="F34" s="185">
-        <v>37250</v>
+        <v>44720</v>
       </c>
       <c r="G34" s="78"/>
       <c r="H34" s="385"/>
       <c r="I34" s="79"/>
       <c r="J34" s="78"/>
       <c r="K34" s="78"/>
       <c r="L34" s="385"/>
       <c r="M34" s="79"/>
       <c r="N34" s="78"/>
     </row>
     <row r="35" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B35" s="575"/>
+      <c r="B35" s="574"/>
       <c r="C35" s="398" t="s">
         <v>244</v>
       </c>
       <c r="D35" s="399" t="s">
         <v>892</v>
       </c>
       <c r="E35" s="79">
         <v>99</v>
       </c>
       <c r="F35" s="185">
-        <v>40000</v>
+        <v>40260</v>
       </c>
       <c r="G35" s="78"/>
       <c r="H35" s="385"/>
       <c r="I35" s="79"/>
       <c r="J35" s="78"/>
       <c r="K35" s="78"/>
       <c r="L35" s="385"/>
       <c r="M35" s="79"/>
       <c r="N35" s="78"/>
     </row>
     <row r="36" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B36" s="575"/>
+      <c r="B36" s="574"/>
       <c r="C36" s="398" t="s">
         <v>893</v>
       </c>
       <c r="D36" s="399" t="s">
         <v>894</v>
       </c>
       <c r="E36" s="79">
         <v>55</v>
       </c>
       <c r="F36" s="185">
-        <v>44120</v>
+        <v>35030</v>
       </c>
       <c r="G36" s="78"/>
       <c r="H36" s="385"/>
       <c r="I36" s="79"/>
       <c r="J36" s="78"/>
       <c r="K36" s="78"/>
       <c r="L36" s="385"/>
       <c r="M36" s="79"/>
       <c r="N36" s="78"/>
     </row>
     <row r="37" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B37" s="575"/>
+      <c r="B37" s="574"/>
       <c r="C37" s="398" t="s">
         <v>136</v>
       </c>
       <c r="D37" s="399" t="s">
         <v>137</v>
       </c>
       <c r="E37" s="79">
         <v>596</v>
       </c>
       <c r="F37" s="185">
-        <v>42000</v>
+        <v>47410</v>
       </c>
       <c r="G37" s="78"/>
       <c r="H37" s="385"/>
       <c r="I37" s="79"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="385"/>
       <c r="M37" s="79"/>
       <c r="N37" s="78"/>
     </row>
     <row r="38" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B38" s="575"/>
+      <c r="B38" s="574"/>
       <c r="C38" s="398" t="s">
         <v>895</v>
       </c>
       <c r="D38" s="399" t="s">
         <v>896</v>
       </c>
       <c r="E38" s="79">
         <v>32</v>
       </c>
       <c r="F38" s="185">
-        <v>46970</v>
+        <v>49520</v>
       </c>
       <c r="G38" s="78"/>
       <c r="H38" s="385"/>
       <c r="I38" s="79"/>
       <c r="J38" s="78"/>
       <c r="K38" s="78"/>
       <c r="L38" s="385"/>
       <c r="M38" s="79"/>
       <c r="N38" s="78"/>
     </row>
     <row r="39" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B39" s="575"/>
+      <c r="B39" s="574"/>
       <c r="C39" s="398" t="s">
         <v>897</v>
       </c>
       <c r="D39" s="399" t="s">
         <v>898</v>
       </c>
       <c r="E39" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F39" s="185">
-        <v>42540</v>
+        <v>46420</v>
       </c>
       <c r="G39" s="78"/>
       <c r="H39" s="385"/>
       <c r="I39" s="79"/>
       <c r="J39" s="78"/>
       <c r="K39" s="78"/>
       <c r="L39" s="385"/>
       <c r="M39" s="79"/>
       <c r="N39" s="78"/>
     </row>
     <row r="40" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B40" s="575"/>
+      <c r="B40" s="574"/>
       <c r="C40" s="398" t="s">
         <v>899</v>
       </c>
       <c r="D40" s="399" t="s">
         <v>900</v>
       </c>
       <c r="E40" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F40" s="185">
-        <v>38320</v>
+        <v>48330</v>
       </c>
       <c r="G40" s="78"/>
       <c r="H40" s="385"/>
       <c r="I40" s="79"/>
       <c r="J40" s="78"/>
       <c r="K40" s="78"/>
       <c r="L40" s="385"/>
       <c r="M40" s="79"/>
       <c r="N40" s="78"/>
     </row>
     <row r="41" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B41" s="575"/>
+      <c r="B41" s="574"/>
       <c r="C41" s="398" t="s">
         <v>901</v>
       </c>
       <c r="D41" s="399" t="s">
         <v>902</v>
       </c>
       <c r="E41" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F41" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G41" s="78"/>
       <c r="H41" s="385"/>
       <c r="I41" s="79"/>
       <c r="J41" s="78"/>
       <c r="K41" s="78"/>
       <c r="L41" s="385"/>
       <c r="M41" s="79"/>
       <c r="N41" s="78"/>
     </row>
     <row r="42" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B42" s="575"/>
+      <c r="B42" s="574"/>
       <c r="C42" s="398" t="s">
         <v>903</v>
       </c>
       <c r="D42" s="399" t="s">
         <v>904</v>
       </c>
       <c r="E42" s="79">
         <v>37</v>
       </c>
       <c r="F42" s="185">
-        <v>46280</v>
+        <v>56310</v>
       </c>
       <c r="G42" s="78"/>
       <c r="H42" s="385"/>
       <c r="I42" s="79"/>
       <c r="J42" s="78"/>
       <c r="K42" s="78"/>
       <c r="L42" s="385"/>
       <c r="M42" s="79"/>
       <c r="N42" s="78"/>
     </row>
     <row r="43" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B43" s="575"/>
+      <c r="B43" s="574"/>
       <c r="C43" s="398" t="s">
         <v>234</v>
       </c>
       <c r="D43" s="399" t="s">
         <v>905</v>
       </c>
       <c r="E43" s="79">
         <v>272</v>
       </c>
       <c r="F43" s="185">
-        <v>31690</v>
+        <v>37890</v>
       </c>
       <c r="G43" s="78"/>
       <c r="H43" s="385"/>
       <c r="I43" s="79"/>
       <c r="J43" s="78"/>
       <c r="K43" s="78"/>
       <c r="L43" s="385"/>
       <c r="M43" s="79"/>
       <c r="N43" s="78"/>
     </row>
     <row r="44" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B44" s="575"/>
+      <c r="B44" s="574"/>
       <c r="C44" s="398" t="s">
         <v>196</v>
       </c>
       <c r="D44" s="399" t="s">
         <v>235</v>
       </c>
       <c r="E44" s="79">
         <v>273</v>
       </c>
       <c r="F44" s="185">
-        <v>34530</v>
+        <v>47630</v>
       </c>
       <c r="G44" s="78"/>
       <c r="H44" s="385"/>
       <c r="I44" s="79"/>
       <c r="J44" s="78"/>
       <c r="K44" s="78"/>
       <c r="L44" s="385"/>
       <c r="M44" s="79"/>
       <c r="N44" s="78"/>
     </row>
     <row r="45" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B45" s="575"/>
+      <c r="B45" s="574"/>
       <c r="C45" s="398" t="s">
         <v>240</v>
       </c>
       <c r="D45" s="399" t="s">
         <v>906</v>
       </c>
       <c r="E45" s="79">
         <v>204</v>
       </c>
       <c r="F45" s="185">
-        <v>44350</v>
+        <v>48950</v>
       </c>
       <c r="G45" s="78"/>
       <c r="H45" s="385"/>
       <c r="I45" s="79"/>
       <c r="J45" s="78"/>
       <c r="K45" s="78"/>
       <c r="L45" s="385"/>
       <c r="M45" s="79"/>
       <c r="N45" s="78"/>
     </row>
     <row r="46" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B46" s="575"/>
+      <c r="B46" s="574"/>
       <c r="C46" s="398" t="s">
         <v>183</v>
       </c>
       <c r="D46" s="399" t="s">
         <v>907</v>
       </c>
       <c r="E46" s="79">
         <v>1016</v>
       </c>
       <c r="F46" s="185">
-        <v>39620</v>
+        <v>43170</v>
       </c>
       <c r="G46" s="78"/>
       <c r="H46" s="385"/>
       <c r="I46" s="79"/>
       <c r="J46" s="78"/>
       <c r="K46" s="78"/>
       <c r="L46" s="385"/>
       <c r="M46" s="79"/>
       <c r="N46" s="78"/>
     </row>
     <row r="47" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B47" s="575"/>
+      <c r="B47" s="574"/>
       <c r="C47" s="398" t="s">
         <v>908</v>
       </c>
       <c r="D47" s="399" t="s">
         <v>909</v>
       </c>
       <c r="E47" s="79">
         <v>21</v>
       </c>
       <c r="F47" s="185">
-        <v>44490</v>
+        <v>45920</v>
       </c>
       <c r="G47" s="78"/>
       <c r="H47" s="385"/>
       <c r="I47" s="79"/>
       <c r="J47" s="78"/>
       <c r="K47" s="78"/>
       <c r="L47" s="385"/>
       <c r="M47" s="79"/>
       <c r="N47" s="78"/>
     </row>
     <row r="48" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B48" s="575"/>
+      <c r="B48" s="574"/>
       <c r="C48" s="398" t="s">
         <v>910</v>
       </c>
       <c r="D48" s="399" t="s">
         <v>911</v>
       </c>
       <c r="E48" s="79">
         <v>32</v>
       </c>
       <c r="F48" s="185">
-        <v>36120</v>
+        <v>46480</v>
       </c>
       <c r="G48" s="78"/>
       <c r="H48" s="385"/>
       <c r="I48" s="79"/>
       <c r="J48" s="78"/>
       <c r="K48" s="78"/>
       <c r="L48" s="385"/>
       <c r="M48" s="79"/>
       <c r="N48" s="78"/>
     </row>
     <row r="49" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B49" s="575"/>
+      <c r="B49" s="574"/>
       <c r="C49" s="398" t="s">
         <v>912</v>
       </c>
       <c r="D49" s="399" t="s">
         <v>913</v>
       </c>
       <c r="E49" s="79">
         <v>10</v>
       </c>
-      <c r="F49" s="185" t="s">
-        <v>1127</v>
+      <c r="F49" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G49" s="78"/>
       <c r="H49" s="385"/>
       <c r="I49" s="79"/>
       <c r="J49" s="78"/>
       <c r="K49" s="78"/>
       <c r="L49" s="385"/>
       <c r="M49" s="79"/>
       <c r="N49" s="78"/>
     </row>
     <row r="50" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B50" s="575"/>
+      <c r="B50" s="574"/>
       <c r="C50" s="398" t="s">
         <v>914</v>
       </c>
       <c r="D50" s="399" t="s">
         <v>915</v>
       </c>
       <c r="E50" s="79">
         <v>41</v>
       </c>
       <c r="F50" s="185">
-        <v>27690</v>
+        <v>30940</v>
       </c>
       <c r="G50" s="78"/>
       <c r="H50" s="385"/>
       <c r="I50" s="79"/>
       <c r="J50" s="78"/>
       <c r="K50" s="78"/>
       <c r="L50" s="385"/>
       <c r="M50" s="79"/>
       <c r="N50" s="78"/>
     </row>
     <row r="51" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B51" s="575"/>
+      <c r="B51" s="574"/>
       <c r="C51" s="398" t="s">
         <v>916</v>
       </c>
       <c r="D51" s="399" t="s">
         <v>917</v>
       </c>
       <c r="E51" s="79">
         <v>18</v>
       </c>
       <c r="F51" s="185">
-        <v>47120</v>
+        <v>43680</v>
       </c>
       <c r="G51" s="78"/>
       <c r="H51" s="385"/>
       <c r="I51" s="79"/>
       <c r="J51" s="78"/>
       <c r="K51" s="78"/>
       <c r="L51" s="385"/>
       <c r="M51" s="79"/>
       <c r="N51" s="78"/>
     </row>
     <row r="52" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B52" s="575"/>
+      <c r="B52" s="574"/>
       <c r="C52" s="398" t="s">
         <v>918</v>
       </c>
       <c r="D52" s="399" t="s">
         <v>919</v>
       </c>
       <c r="E52" s="79">
         <v>24</v>
       </c>
       <c r="F52" s="185">
-        <v>30350</v>
+        <v>47390</v>
       </c>
       <c r="G52" s="78"/>
       <c r="H52" s="385"/>
       <c r="I52" s="79"/>
       <c r="J52" s="78"/>
       <c r="K52" s="78"/>
       <c r="L52" s="385"/>
       <c r="M52" s="79"/>
       <c r="N52" s="78"/>
     </row>
     <row r="53" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B53" s="575"/>
+      <c r="B53" s="574"/>
       <c r="C53" s="398" t="s">
         <v>920</v>
       </c>
       <c r="D53" s="399" t="s">
         <v>921</v>
       </c>
       <c r="E53" s="79">
         <v>84</v>
       </c>
       <c r="F53" s="185">
-        <v>38250</v>
+        <v>38900</v>
       </c>
       <c r="G53" s="78"/>
       <c r="H53" s="385"/>
       <c r="I53" s="79"/>
       <c r="J53" s="78"/>
       <c r="K53" s="78"/>
       <c r="L53" s="385"/>
       <c r="M53" s="79"/>
       <c r="N53" s="78"/>
     </row>
     <row r="54" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B54" s="575"/>
+      <c r="B54" s="574"/>
       <c r="C54" s="398" t="s">
         <v>922</v>
       </c>
       <c r="D54" s="399" t="s">
         <v>923</v>
       </c>
       <c r="E54" s="79">
         <v>545</v>
       </c>
       <c r="F54" s="185">
-        <v>35330</v>
+        <v>37650</v>
       </c>
       <c r="G54" s="78"/>
       <c r="H54" s="385"/>
       <c r="I54" s="79"/>
       <c r="J54" s="78"/>
       <c r="K54" s="78"/>
       <c r="L54" s="385"/>
       <c r="M54" s="79"/>
       <c r="N54" s="78"/>
     </row>
     <row r="55" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B55" s="575"/>
+      <c r="B55" s="574"/>
       <c r="C55" s="398" t="s">
         <v>924</v>
       </c>
       <c r="D55" s="399" t="s">
         <v>925</v>
       </c>
       <c r="E55" s="79">
         <v>69</v>
       </c>
       <c r="F55" s="185">
-        <v>36280</v>
+        <v>37150</v>
       </c>
       <c r="G55" s="78"/>
       <c r="H55" s="385"/>
       <c r="I55" s="79"/>
       <c r="J55" s="78"/>
       <c r="K55" s="78"/>
       <c r="L55" s="385"/>
       <c r="M55" s="79"/>
       <c r="N55" s="78"/>
     </row>
     <row r="56" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B56" s="575"/>
+      <c r="B56" s="574"/>
       <c r="C56" s="398" t="s">
         <v>926</v>
       </c>
       <c r="D56" s="399" t="s">
         <v>927</v>
       </c>
       <c r="E56" s="79">
         <v>17</v>
       </c>
       <c r="F56" s="185">
-        <v>28000</v>
+        <v>27660</v>
       </c>
       <c r="G56" s="78"/>
       <c r="H56" s="385"/>
       <c r="I56" s="79"/>
       <c r="J56" s="78"/>
       <c r="K56" s="78"/>
       <c r="L56" s="385"/>
       <c r="M56" s="79"/>
       <c r="N56" s="78"/>
     </row>
     <row r="57" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B57" s="575"/>
+      <c r="B57" s="574"/>
       <c r="C57" s="398" t="s">
         <v>928</v>
       </c>
       <c r="D57" s="399" t="s">
         <v>929</v>
       </c>
       <c r="E57" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F57" s="185">
+        <v>27000</v>
       </c>
       <c r="G57" s="78"/>
       <c r="H57" s="385"/>
       <c r="I57" s="79"/>
       <c r="J57" s="78"/>
       <c r="K57" s="78"/>
       <c r="L57" s="385"/>
       <c r="M57" s="79"/>
       <c r="N57" s="78"/>
     </row>
     <row r="58" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B58" s="575"/>
+      <c r="B58" s="574"/>
       <c r="C58" s="398" t="s">
         <v>930</v>
       </c>
       <c r="D58" s="399" t="s">
         <v>931</v>
       </c>
       <c r="E58" s="79">
         <v>31</v>
       </c>
       <c r="F58" s="185">
-        <v>39360</v>
+        <v>25580</v>
       </c>
       <c r="G58" s="78"/>
       <c r="H58" s="385"/>
       <c r="I58" s="79"/>
       <c r="J58" s="78"/>
       <c r="K58" s="78"/>
       <c r="L58" s="385"/>
       <c r="M58" s="79"/>
       <c r="N58" s="78"/>
     </row>
     <row r="59" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B59" s="575"/>
+      <c r="B59" s="574"/>
       <c r="C59" s="398" t="s">
         <v>932</v>
       </c>
       <c r="D59" s="399" t="s">
         <v>933</v>
       </c>
       <c r="E59" s="79">
         <v>52</v>
       </c>
       <c r="F59" s="185">
-        <v>29750</v>
+        <v>26580</v>
       </c>
       <c r="G59" s="78"/>
       <c r="H59" s="385"/>
       <c r="I59" s="79"/>
       <c r="J59" s="78"/>
       <c r="K59" s="78"/>
       <c r="L59" s="385"/>
       <c r="M59" s="79"/>
       <c r="N59" s="78"/>
     </row>
     <row r="60" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B60" s="575"/>
+      <c r="B60" s="574"/>
       <c r="C60" s="398" t="s">
         <v>934</v>
       </c>
       <c r="D60" s="399" t="s">
         <v>935</v>
       </c>
       <c r="E60" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F60" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G60" s="78"/>
       <c r="H60" s="385"/>
       <c r="I60" s="79"/>
       <c r="J60" s="78"/>
       <c r="K60" s="78"/>
       <c r="L60" s="385"/>
       <c r="M60" s="79"/>
       <c r="N60" s="78"/>
     </row>
     <row r="61" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B61" s="575"/>
+      <c r="B61" s="574"/>
       <c r="C61" s="398" t="s">
         <v>936</v>
       </c>
       <c r="D61" s="399" t="s">
         <v>937</v>
       </c>
       <c r="E61" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F61" s="185">
+        <v>47270</v>
       </c>
       <c r="G61" s="78"/>
       <c r="H61" s="385"/>
       <c r="I61" s="79"/>
       <c r="J61" s="78"/>
       <c r="K61" s="78"/>
       <c r="L61" s="385"/>
       <c r="M61" s="79"/>
       <c r="N61" s="78"/>
     </row>
     <row r="62" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B62" s="575"/>
+      <c r="B62" s="574"/>
       <c r="C62" s="398" t="s">
         <v>938</v>
       </c>
       <c r="D62" s="399" t="s">
         <v>939</v>
       </c>
       <c r="E62" s="79">
         <v>11</v>
       </c>
       <c r="F62" s="185">
-        <v>41600</v>
+        <v>48520</v>
       </c>
       <c r="G62" s="78"/>
       <c r="H62" s="385"/>
       <c r="I62" s="79"/>
       <c r="J62" s="78"/>
       <c r="K62" s="78"/>
       <c r="L62" s="385"/>
       <c r="M62" s="79"/>
       <c r="N62" s="78"/>
     </row>
     <row r="63" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B63" s="575"/>
+      <c r="B63" s="574"/>
       <c r="C63" s="398" t="s">
         <v>940</v>
       </c>
       <c r="D63" s="399" t="s">
         <v>941</v>
       </c>
       <c r="E63" s="79">
         <v>32</v>
       </c>
       <c r="F63" s="185">
-        <v>35670</v>
+        <v>37060</v>
       </c>
       <c r="G63" s="78"/>
       <c r="H63" s="385"/>
       <c r="I63" s="79"/>
       <c r="J63" s="78"/>
       <c r="K63" s="78"/>
       <c r="L63" s="385"/>
       <c r="M63" s="79"/>
       <c r="N63" s="78"/>
     </row>
     <row r="64" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B64" s="575"/>
+      <c r="B64" s="574"/>
       <c r="C64" s="398" t="s">
         <v>942</v>
       </c>
       <c r="D64" s="399" t="s">
         <v>943</v>
       </c>
       <c r="E64" s="79">
         <v>168</v>
       </c>
       <c r="F64" s="185">
-        <v>36330</v>
+        <v>36770</v>
       </c>
       <c r="G64" s="78"/>
       <c r="H64" s="385"/>
       <c r="I64" s="79"/>
       <c r="J64" s="78"/>
       <c r="K64" s="78"/>
       <c r="L64" s="385"/>
       <c r="M64" s="79"/>
       <c r="N64" s="78"/>
     </row>
     <row r="65" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B65" s="575"/>
+      <c r="B65" s="574"/>
       <c r="C65" s="398" t="s">
         <v>944</v>
       </c>
       <c r="D65" s="399" t="s">
         <v>945</v>
       </c>
       <c r="E65" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F65" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G65" s="78"/>
       <c r="H65" s="385"/>
       <c r="I65" s="79"/>
       <c r="J65" s="78"/>
       <c r="K65" s="78"/>
       <c r="L65" s="385"/>
       <c r="M65" s="79"/>
       <c r="N65" s="78"/>
     </row>
     <row r="66" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B66" s="575"/>
+      <c r="B66" s="574"/>
       <c r="C66" s="398" t="s">
         <v>764</v>
       </c>
       <c r="D66" s="399" t="s">
         <v>765</v>
       </c>
       <c r="E66" s="79">
         <v>142</v>
       </c>
       <c r="F66" s="185">
-        <v>29120</v>
+        <v>32950</v>
       </c>
       <c r="G66" s="78"/>
       <c r="H66" s="385"/>
       <c r="I66" s="79"/>
       <c r="J66" s="78"/>
       <c r="K66" s="78"/>
       <c r="L66" s="385"/>
       <c r="M66" s="79"/>
       <c r="N66" s="78"/>
     </row>
     <row r="67" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B67" s="575"/>
+      <c r="B67" s="574"/>
       <c r="C67" s="398" t="s">
         <v>946</v>
       </c>
       <c r="D67" s="399" t="s">
         <v>947</v>
       </c>
       <c r="E67" s="79">
         <v>87</v>
       </c>
       <c r="F67" s="185">
-        <v>29010</v>
+        <v>34410</v>
       </c>
       <c r="G67" s="78"/>
       <c r="H67" s="385"/>
       <c r="I67" s="79"/>
       <c r="J67" s="78"/>
       <c r="K67" s="78"/>
       <c r="L67" s="385"/>
       <c r="M67" s="79"/>
       <c r="N67" s="78"/>
     </row>
     <row r="68" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B68" s="575"/>
+      <c r="B68" s="574"/>
       <c r="C68" s="398" t="s">
         <v>948</v>
       </c>
       <c r="D68" s="399" t="s">
         <v>949</v>
       </c>
       <c r="E68" s="79">
         <v>21</v>
       </c>
       <c r="F68" s="185">
-        <v>33920</v>
+        <v>36690</v>
       </c>
       <c r="G68" s="78"/>
       <c r="H68" s="385"/>
       <c r="I68" s="79"/>
       <c r="J68" s="78"/>
       <c r="K68" s="78"/>
       <c r="L68" s="385"/>
       <c r="M68" s="79"/>
       <c r="N68" s="78"/>
     </row>
     <row r="69" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B69" s="575"/>
+      <c r="B69" s="574"/>
       <c r="C69" s="398" t="s">
         <v>950</v>
       </c>
       <c r="D69" s="399" t="s">
         <v>951</v>
       </c>
       <c r="E69" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F69" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G69" s="78"/>
       <c r="H69" s="385"/>
       <c r="I69" s="79"/>
       <c r="J69" s="78"/>
       <c r="K69" s="78"/>
       <c r="L69" s="385"/>
       <c r="M69" s="79"/>
       <c r="N69" s="78"/>
     </row>
     <row r="70" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B70" s="575"/>
+      <c r="B70" s="574"/>
       <c r="C70" s="398" t="s">
         <v>952</v>
       </c>
       <c r="D70" s="399" t="s">
         <v>953</v>
       </c>
       <c r="E70" s="79">
         <v>8</v>
       </c>
       <c r="F70" s="185">
-        <v>102000</v>
+        <v>93390</v>
       </c>
       <c r="G70" s="78"/>
       <c r="H70" s="385"/>
       <c r="I70" s="79"/>
       <c r="J70" s="78"/>
       <c r="K70" s="78"/>
       <c r="L70" s="385"/>
       <c r="M70" s="79"/>
       <c r="N70" s="78"/>
     </row>
     <row r="71" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B71" s="575"/>
+      <c r="B71" s="574"/>
       <c r="C71" s="398" t="s">
         <v>954</v>
       </c>
       <c r="D71" s="399" t="s">
         <v>955</v>
       </c>
       <c r="E71" s="79">
         <v>86</v>
       </c>
       <c r="F71" s="185">
-        <v>54080</v>
+        <v>61430</v>
       </c>
       <c r="G71" s="78"/>
       <c r="H71" s="385"/>
       <c r="I71" s="79"/>
       <c r="J71" s="78"/>
       <c r="K71" s="78"/>
       <c r="L71" s="385"/>
       <c r="M71" s="79"/>
       <c r="N71" s="78"/>
     </row>
     <row r="72" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B72" s="575"/>
+      <c r="B72" s="574"/>
       <c r="C72" s="398" t="s">
         <v>956</v>
       </c>
       <c r="D72" s="399" t="s">
         <v>957</v>
       </c>
       <c r="E72" s="79">
         <v>45</v>
       </c>
       <c r="F72" s="185">
-        <v>50200</v>
+        <v>54040</v>
       </c>
       <c r="G72" s="78"/>
       <c r="H72" s="385"/>
       <c r="I72" s="79"/>
       <c r="J72" s="78"/>
       <c r="K72" s="78"/>
       <c r="L72" s="385"/>
       <c r="M72" s="79"/>
       <c r="N72" s="78"/>
     </row>
     <row r="73" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B73" s="575"/>
+      <c r="B73" s="574"/>
       <c r="C73" s="398" t="s">
         <v>958</v>
       </c>
       <c r="D73" s="399" t="s">
         <v>959</v>
       </c>
       <c r="E73" s="79">
         <v>254</v>
       </c>
       <c r="F73" s="185">
-        <v>39510</v>
+        <v>45510</v>
       </c>
       <c r="G73" s="78"/>
       <c r="H73" s="385"/>
       <c r="I73" s="79"/>
       <c r="J73" s="78"/>
       <c r="K73" s="78"/>
       <c r="L73" s="385"/>
       <c r="M73" s="79"/>
       <c r="N73" s="78"/>
     </row>
     <row r="74" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B74" s="575"/>
+      <c r="B74" s="574"/>
       <c r="C74" s="398" t="s">
         <v>152</v>
       </c>
       <c r="D74" s="399" t="s">
         <v>153</v>
       </c>
       <c r="E74" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F74" s="185">
-        <v>64600</v>
+        <v>50600</v>
       </c>
       <c r="G74" s="78"/>
       <c r="H74" s="385"/>
       <c r="I74" s="79"/>
       <c r="J74" s="78"/>
       <c r="K74" s="78"/>
       <c r="L74" s="385"/>
       <c r="M74" s="79"/>
       <c r="N74" s="78"/>
     </row>
     <row r="75" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B75" s="575"/>
+      <c r="B75" s="574"/>
       <c r="C75" s="398" t="s">
         <v>960</v>
       </c>
       <c r="D75" s="399" t="s">
         <v>961</v>
       </c>
       <c r="E75" s="79">
         <v>36</v>
       </c>
       <c r="F75" s="185">
-        <v>58760</v>
+        <v>84080</v>
       </c>
       <c r="G75" s="78"/>
       <c r="H75" s="385"/>
       <c r="I75" s="79"/>
       <c r="J75" s="78"/>
       <c r="K75" s="78"/>
       <c r="L75" s="385"/>
       <c r="M75" s="79"/>
       <c r="N75" s="78"/>
     </row>
     <row r="76" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B76" s="575"/>
+      <c r="B76" s="574"/>
       <c r="C76" s="398" t="s">
         <v>962</v>
       </c>
       <c r="D76" s="399" t="s">
         <v>963</v>
       </c>
       <c r="E76" s="79">
         <v>85</v>
       </c>
       <c r="F76" s="185">
-        <v>74670</v>
+        <v>62160</v>
       </c>
       <c r="G76" s="78"/>
       <c r="H76" s="385"/>
       <c r="I76" s="79"/>
       <c r="J76" s="78"/>
       <c r="K76" s="78"/>
       <c r="L76" s="385"/>
       <c r="M76" s="79"/>
       <c r="N76" s="78"/>
     </row>
     <row r="77" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B77" s="575"/>
+      <c r="B77" s="574"/>
       <c r="C77" s="398" t="s">
         <v>964</v>
       </c>
       <c r="D77" s="399" t="s">
         <v>965</v>
       </c>
       <c r="E77" s="79">
         <v>77</v>
       </c>
       <c r="F77" s="185">
-        <v>56900</v>
+        <v>36990</v>
       </c>
       <c r="G77" s="78"/>
       <c r="H77" s="385"/>
       <c r="I77" s="79"/>
       <c r="J77" s="78"/>
       <c r="K77" s="78"/>
       <c r="L77" s="385"/>
       <c r="M77" s="79"/>
       <c r="N77" s="78"/>
     </row>
     <row r="78" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B78" s="575"/>
+      <c r="B78" s="574"/>
       <c r="C78" s="398" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="399" t="s">
         <v>147</v>
       </c>
       <c r="E78" s="79">
         <v>139</v>
       </c>
       <c r="F78" s="185">
-        <v>37880</v>
+        <v>45750</v>
       </c>
       <c r="G78" s="78"/>
       <c r="H78" s="385"/>
       <c r="I78" s="79"/>
       <c r="J78" s="78"/>
       <c r="K78" s="78"/>
       <c r="L78" s="385"/>
       <c r="M78" s="79"/>
       <c r="N78" s="78"/>
     </row>
     <row r="79" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B79" s="575"/>
+      <c r="B79" s="574"/>
       <c r="C79" s="398" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="399" t="s">
         <v>966</v>
       </c>
       <c r="E79" s="79">
         <v>128</v>
       </c>
       <c r="F79" s="185">
-        <v>36980</v>
+        <v>37150</v>
       </c>
       <c r="G79" s="78"/>
       <c r="H79" s="385"/>
       <c r="I79" s="79"/>
       <c r="J79" s="78"/>
       <c r="K79" s="78"/>
       <c r="L79" s="385"/>
       <c r="M79" s="79"/>
       <c r="N79" s="78"/>
     </row>
     <row r="80" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B80" s="575"/>
+      <c r="B80" s="574"/>
       <c r="C80" s="398" t="s">
         <v>766</v>
       </c>
       <c r="D80" s="399" t="s">
         <v>767</v>
       </c>
       <c r="E80" s="79">
         <v>86</v>
       </c>
       <c r="F80" s="185">
-        <v>31810</v>
+        <v>41930</v>
       </c>
       <c r="G80" s="78"/>
       <c r="H80" s="385"/>
       <c r="I80" s="79"/>
       <c r="J80" s="78"/>
       <c r="K80" s="78"/>
       <c r="L80" s="385"/>
       <c r="M80" s="79"/>
       <c r="N80" s="78"/>
     </row>
     <row r="81" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B81" s="575"/>
+      <c r="B81" s="574"/>
       <c r="C81" s="398" t="s">
         <v>967</v>
       </c>
       <c r="D81" s="399" t="s">
         <v>968</v>
       </c>
       <c r="E81" s="79">
         <v>25</v>
       </c>
       <c r="F81" s="185">
-        <v>41460</v>
+        <v>45520</v>
       </c>
       <c r="G81" s="78"/>
       <c r="H81" s="385"/>
       <c r="I81" s="79"/>
       <c r="J81" s="78"/>
       <c r="K81" s="78"/>
       <c r="L81" s="385"/>
       <c r="M81" s="79"/>
       <c r="N81" s="78"/>
     </row>
     <row r="82" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B82" s="575"/>
+      <c r="B82" s="574"/>
       <c r="C82" s="398" t="s">
         <v>144</v>
       </c>
       <c r="D82" s="399" t="s">
         <v>753</v>
       </c>
       <c r="E82" s="79">
         <v>280</v>
       </c>
       <c r="F82" s="185">
-        <v>37860</v>
+        <v>39450</v>
       </c>
       <c r="G82" s="78"/>
       <c r="H82" s="385"/>
       <c r="I82" s="79"/>
       <c r="J82" s="78"/>
       <c r="K82" s="78"/>
       <c r="L82" s="385"/>
       <c r="M82" s="79"/>
       <c r="N82" s="78"/>
     </row>
     <row r="83" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B83" s="575"/>
+      <c r="B83" s="574"/>
       <c r="C83" s="398" t="s">
         <v>969</v>
       </c>
       <c r="D83" s="399" t="s">
         <v>970</v>
       </c>
       <c r="E83" s="79">
         <v>163</v>
       </c>
       <c r="F83" s="185">
-        <v>38690</v>
+        <v>43130</v>
       </c>
       <c r="G83" s="78"/>
       <c r="H83" s="385"/>
       <c r="I83" s="79"/>
       <c r="J83" s="78"/>
       <c r="K83" s="78"/>
       <c r="L83" s="385"/>
       <c r="M83" s="79"/>
       <c r="N83" s="78"/>
     </row>
     <row r="84" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B84" s="575"/>
+      <c r="B84" s="574"/>
       <c r="C84" s="398" t="s">
         <v>238</v>
       </c>
       <c r="D84" s="399" t="s">
         <v>239</v>
       </c>
       <c r="E84" s="79">
         <v>187</v>
       </c>
       <c r="F84" s="185">
-        <v>39220</v>
+        <v>39540</v>
       </c>
       <c r="G84" s="78"/>
       <c r="H84" s="385"/>
       <c r="I84" s="79"/>
       <c r="J84" s="78"/>
       <c r="K84" s="78"/>
       <c r="L84" s="385"/>
       <c r="M84" s="79"/>
       <c r="N84" s="78"/>
     </row>
     <row r="85" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B85" s="575"/>
+      <c r="B85" s="574"/>
       <c r="C85" s="398" t="s">
         <v>971</v>
       </c>
       <c r="D85" s="399" t="s">
         <v>972</v>
       </c>
       <c r="E85" s="79">
         <v>56</v>
       </c>
       <c r="F85" s="185">
-        <v>38650</v>
+        <v>44660</v>
       </c>
       <c r="G85" s="78"/>
       <c r="H85" s="385"/>
       <c r="I85" s="79"/>
       <c r="J85" s="78"/>
       <c r="K85" s="78"/>
       <c r="L85" s="385"/>
       <c r="M85" s="79"/>
       <c r="N85" s="78"/>
     </row>
     <row r="86" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B86" s="575"/>
+      <c r="B86" s="574"/>
       <c r="C86" s="398" t="s">
         <v>122</v>
       </c>
       <c r="D86" s="399" t="s">
         <v>434</v>
       </c>
       <c r="E86" s="79">
         <v>1131</v>
       </c>
       <c r="F86" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
       <c r="G86" s="78"/>
       <c r="H86" s="385"/>
       <c r="I86" s="79"/>
       <c r="J86" s="78"/>
       <c r="K86" s="78"/>
       <c r="L86" s="385"/>
       <c r="M86" s="79"/>
       <c r="N86" s="78"/>
     </row>
     <row r="87" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B87" s="575"/>
+      <c r="B87" s="574"/>
       <c r="C87" s="398" t="s">
         <v>973</v>
       </c>
       <c r="D87" s="399" t="s">
         <v>974</v>
       </c>
       <c r="E87" s="79">
         <v>420</v>
       </c>
       <c r="F87" s="185">
-        <v>32230</v>
+        <v>43100</v>
       </c>
       <c r="G87" s="78"/>
       <c r="H87" s="385"/>
       <c r="I87" s="79"/>
       <c r="J87" s="78"/>
       <c r="K87" s="78"/>
       <c r="L87" s="385"/>
       <c r="M87" s="79"/>
       <c r="N87" s="78"/>
     </row>
     <row r="88" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B88" s="575"/>
+      <c r="B88" s="574"/>
       <c r="C88" s="398" t="s">
         <v>975</v>
       </c>
       <c r="D88" s="399" t="s">
         <v>976</v>
       </c>
       <c r="E88" s="79">
         <v>98</v>
       </c>
       <c r="F88" s="185">
-        <v>39420</v>
+        <v>38710</v>
       </c>
       <c r="G88" s="78"/>
       <c r="H88" s="385"/>
       <c r="I88" s="79"/>
       <c r="J88" s="78"/>
       <c r="K88" s="78"/>
       <c r="L88" s="385"/>
       <c r="M88" s="79"/>
       <c r="N88" s="78"/>
     </row>
     <row r="89" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B89" s="575"/>
+      <c r="B89" s="574"/>
       <c r="C89" s="398" t="s">
         <v>977</v>
       </c>
       <c r="D89" s="399" t="s">
         <v>978</v>
       </c>
       <c r="E89" s="79">
         <v>54</v>
       </c>
       <c r="F89" s="185">
-        <v>37090</v>
+        <v>38620</v>
       </c>
       <c r="G89" s="78"/>
       <c r="H89" s="385"/>
       <c r="I89" s="79"/>
       <c r="J89" s="78"/>
       <c r="K89" s="78"/>
       <c r="L89" s="385"/>
       <c r="M89" s="79"/>
       <c r="N89" s="78"/>
     </row>
     <row r="90" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B90" s="575"/>
+      <c r="B90" s="574"/>
       <c r="C90" s="398" t="s">
         <v>979</v>
       </c>
       <c r="D90" s="399" t="s">
         <v>980</v>
       </c>
       <c r="E90" s="79">
         <v>50</v>
       </c>
       <c r="F90" s="185">
-        <v>33510</v>
+        <v>37480</v>
       </c>
       <c r="G90" s="78"/>
       <c r="H90" s="385"/>
       <c r="I90" s="79"/>
       <c r="J90" s="78"/>
       <c r="K90" s="78"/>
       <c r="L90" s="385"/>
       <c r="M90" s="79"/>
       <c r="N90" s="78"/>
     </row>
     <row r="91" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B91" s="575"/>
+      <c r="B91" s="574"/>
       <c r="C91" s="398" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="399" t="s">
         <v>755</v>
       </c>
       <c r="E91" s="79">
         <v>858</v>
       </c>
       <c r="F91" s="185">
-        <v>35380</v>
+        <v>38550</v>
       </c>
       <c r="G91" s="78"/>
       <c r="H91" s="385"/>
       <c r="I91" s="79"/>
       <c r="J91" s="78"/>
       <c r="K91" s="78"/>
       <c r="L91" s="385"/>
       <c r="M91" s="79"/>
       <c r="N91" s="78"/>
     </row>
     <row r="92" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B92" s="575"/>
+      <c r="B92" s="574"/>
       <c r="C92" s="398" t="s">
         <v>981</v>
       </c>
       <c r="D92" s="399" t="s">
         <v>982</v>
       </c>
       <c r="E92" s="79">
         <v>57</v>
       </c>
       <c r="F92" s="185">
-        <v>37730</v>
+        <v>39650</v>
       </c>
       <c r="G92" s="78"/>
       <c r="H92" s="385"/>
       <c r="I92" s="79"/>
       <c r="J92" s="78"/>
       <c r="K92" s="78"/>
       <c r="L92" s="385"/>
       <c r="M92" s="79"/>
       <c r="N92" s="78"/>
     </row>
     <row r="93" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B93" s="575"/>
+      <c r="B93" s="574"/>
       <c r="C93" s="398" t="s">
         <v>983</v>
       </c>
       <c r="D93" s="399" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="79">
         <v>385</v>
       </c>
       <c r="F93" s="185">
-        <v>38300</v>
+        <v>39760</v>
       </c>
       <c r="G93" s="78"/>
       <c r="H93" s="385"/>
       <c r="I93" s="79"/>
       <c r="J93" s="78"/>
       <c r="K93" s="78"/>
       <c r="L93" s="385"/>
       <c r="M93" s="79"/>
       <c r="N93" s="78"/>
     </row>
     <row r="94" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B94" s="575"/>
+      <c r="B94" s="574"/>
       <c r="C94" s="398" t="s">
         <v>206</v>
       </c>
       <c r="D94" s="399" t="s">
         <v>207</v>
       </c>
       <c r="E94" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F94" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G94" s="78"/>
       <c r="H94" s="385"/>
       <c r="I94" s="79"/>
       <c r="J94" s="78"/>
       <c r="K94" s="78"/>
       <c r="L94" s="385"/>
       <c r="M94" s="79"/>
       <c r="N94" s="78"/>
     </row>
     <row r="95" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B95" s="575"/>
+      <c r="B95" s="574"/>
       <c r="C95" s="398" t="s">
         <v>984</v>
       </c>
       <c r="D95" s="399" t="s">
         <v>809</v>
       </c>
       <c r="E95" s="79">
         <v>276</v>
       </c>
       <c r="F95" s="185">
-        <v>38790</v>
+        <v>41420</v>
       </c>
       <c r="G95" s="78"/>
       <c r="H95" s="385"/>
       <c r="I95" s="79"/>
       <c r="J95" s="78"/>
       <c r="K95" s="78"/>
       <c r="L95" s="385"/>
       <c r="M95" s="79"/>
       <c r="N95" s="78"/>
     </row>
     <row r="96" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B96" s="575"/>
+      <c r="B96" s="574"/>
       <c r="C96" s="398" t="s">
         <v>985</v>
       </c>
       <c r="D96" s="399" t="s">
         <v>986</v>
       </c>
       <c r="E96" s="79">
         <v>55</v>
       </c>
       <c r="F96" s="185">
-        <v>49470</v>
+        <v>53910</v>
       </c>
       <c r="G96" s="78"/>
       <c r="H96" s="385"/>
       <c r="I96" s="79"/>
       <c r="J96" s="78"/>
       <c r="K96" s="78"/>
       <c r="L96" s="385"/>
       <c r="M96" s="79"/>
       <c r="N96" s="78"/>
     </row>
     <row r="97" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B97" s="575"/>
+      <c r="B97" s="574"/>
       <c r="C97" s="398" t="s">
         <v>987</v>
       </c>
       <c r="D97" s="399" t="s">
         <v>988</v>
       </c>
       <c r="E97" s="79">
         <v>40</v>
       </c>
       <c r="F97" s="185">
-        <v>35360</v>
+        <v>36290</v>
       </c>
       <c r="G97" s="78"/>
       <c r="H97" s="385"/>
       <c r="I97" s="79"/>
       <c r="J97" s="78"/>
       <c r="K97" s="78"/>
       <c r="L97" s="385"/>
       <c r="M97" s="79"/>
       <c r="N97" s="78"/>
     </row>
     <row r="98" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B98" s="575"/>
+      <c r="B98" s="574"/>
       <c r="C98" s="398" t="s">
         <v>782</v>
       </c>
       <c r="D98" s="399" t="s">
         <v>783</v>
       </c>
       <c r="E98" s="79">
         <v>61</v>
       </c>
       <c r="F98" s="185">
-        <v>32580</v>
+        <v>34950</v>
       </c>
       <c r="G98" s="78"/>
       <c r="H98" s="385"/>
       <c r="I98" s="79"/>
       <c r="J98" s="78"/>
       <c r="K98" s="78"/>
       <c r="L98" s="385"/>
       <c r="M98" s="79"/>
       <c r="N98" s="78"/>
     </row>
     <row r="99" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B99" s="575"/>
+      <c r="B99" s="574"/>
       <c r="C99" s="398" t="s">
         <v>778</v>
       </c>
       <c r="D99" s="399" t="s">
         <v>779</v>
       </c>
       <c r="E99" s="79">
         <v>117</v>
       </c>
       <c r="F99" s="185">
-        <v>38560</v>
+        <v>40130</v>
       </c>
       <c r="G99" s="78"/>
       <c r="H99" s="385"/>
       <c r="I99" s="79"/>
       <c r="J99" s="78"/>
       <c r="K99" s="78"/>
       <c r="L99" s="385"/>
       <c r="M99" s="79"/>
       <c r="N99" s="78"/>
     </row>
     <row r="100" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B100" s="575"/>
+      <c r="B100" s="574"/>
       <c r="C100" s="398" t="s">
         <v>989</v>
       </c>
       <c r="D100" s="399" t="s">
         <v>990</v>
       </c>
       <c r="E100" s="79">
         <v>44</v>
       </c>
       <c r="F100" s="185">
         <v>32250</v>
       </c>
       <c r="G100" s="78"/>
       <c r="H100" s="385"/>
       <c r="I100" s="79"/>
       <c r="J100" s="78"/>
       <c r="K100" s="78"/>
       <c r="L100" s="385"/>
       <c r="M100" s="79"/>
       <c r="N100" s="78"/>
     </row>
     <row r="101" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B101" s="575"/>
+      <c r="B101" s="574"/>
       <c r="C101" s="398" t="s">
         <v>991</v>
       </c>
       <c r="D101" s="399" t="s">
         <v>992</v>
       </c>
       <c r="E101" s="79">
         <v>275</v>
       </c>
       <c r="F101" s="185">
-        <v>35010</v>
+        <v>38170</v>
       </c>
       <c r="G101" s="78"/>
       <c r="H101" s="385"/>
       <c r="I101" s="79"/>
       <c r="J101" s="78"/>
       <c r="K101" s="78"/>
       <c r="L101" s="385"/>
       <c r="M101" s="79"/>
       <c r="N101" s="78"/>
     </row>
     <row r="102" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B102" s="575"/>
+      <c r="B102" s="574"/>
       <c r="C102" s="398" t="s">
         <v>993</v>
       </c>
       <c r="D102" s="399" t="s">
         <v>994</v>
       </c>
       <c r="E102" s="79">
         <v>186</v>
       </c>
       <c r="F102" s="185">
-        <v>37070</v>
+        <v>39540</v>
       </c>
       <c r="G102" s="78"/>
       <c r="H102" s="385"/>
       <c r="I102" s="79"/>
       <c r="J102" s="78"/>
       <c r="K102" s="78"/>
       <c r="L102" s="385"/>
       <c r="M102" s="79"/>
       <c r="N102" s="78"/>
     </row>
     <row r="103" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B103" s="575"/>
+      <c r="B103" s="574"/>
       <c r="C103" s="398" t="s">
         <v>995</v>
       </c>
       <c r="D103" s="399" t="s">
         <v>996</v>
       </c>
       <c r="E103" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F103" s="185">
-        <v>31680</v>
+        <v>29910</v>
       </c>
       <c r="G103" s="78"/>
       <c r="H103" s="385"/>
       <c r="I103" s="79"/>
       <c r="J103" s="78"/>
       <c r="K103" s="78"/>
       <c r="L103" s="385"/>
       <c r="M103" s="79"/>
       <c r="N103" s="78"/>
     </row>
     <row r="104" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B104" s="575"/>
+      <c r="B104" s="574"/>
       <c r="C104" s="458" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D104" s="459" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="E104" s="79">
         <v>1143</v>
       </c>
       <c r="F104" s="185">
-        <v>33030</v>
+        <v>35510</v>
       </c>
       <c r="G104" s="78"/>
       <c r="H104" s="385"/>
       <c r="I104" s="79"/>
       <c r="J104" s="78"/>
       <c r="K104" s="78"/>
       <c r="L104" s="385"/>
       <c r="M104" s="79"/>
       <c r="N104" s="78"/>
     </row>
     <row r="105" spans="2:14" s="386" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B105" s="575"/>
+      <c r="B105" s="574"/>
       <c r="C105" s="457" t="s">
         <v>275</v>
       </c>
       <c r="D105" s="457" t="s">
         <v>747</v>
       </c>
       <c r="E105" s="79">
         <v>5693</v>
       </c>
       <c r="F105" s="185">
-        <v>43620</v>
+        <v>43490</v>
       </c>
       <c r="G105" s="78"/>
       <c r="H105" s="385"/>
       <c r="I105" s="79"/>
       <c r="J105" s="78"/>
       <c r="K105" s="78"/>
       <c r="L105" s="385"/>
       <c r="M105" s="79"/>
       <c r="N105" s="78"/>
     </row>
     <row r="106" spans="2:14" ht="12" customHeight="1">
       <c r="B106" s="28"/>
       <c r="C106" s="380"/>
       <c r="D106" s="381"/>
       <c r="E106" s="381"/>
       <c r="F106" s="381"/>
       <c r="G106" s="381"/>
       <c r="H106" s="382"/>
       <c r="I106" s="382"/>
       <c r="J106" s="381"/>
       <c r="K106" s="381"/>
       <c r="L106" s="382"/>
       <c r="M106" s="383"/>
       <c r="N106" s="384"/>
     </row>
     <row r="107" spans="2:14" ht="56.25">
-      <c r="B107" s="596" t="s">
+      <c r="B107" s="595" t="s">
         <v>82</v>
       </c>
       <c r="C107" s="84"/>
-      <c r="D107" s="597" t="s">
+      <c r="D107" s="596" t="s">
         <v>5</v>
       </c>
       <c r="E107" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F107" s="523" t="s">
-        <v>1122</v>
+      <c r="F107" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G107" s="84"/>
-      <c r="H107" s="586" t="s">
+      <c r="H107" s="585" t="s">
         <v>5</v>
       </c>
       <c r="I107" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J107" s="523" t="s">
-        <v>1122</v>
+      <c r="J107" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K107" s="84"/>
-      <c r="L107" s="586" t="s">
+      <c r="L107" s="585" t="s">
         <v>5</v>
       </c>
       <c r="M107" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N107" s="523" t="s">
-        <v>1122</v>
+      <c r="N107" s="522" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="108" spans="2:14" ht="18.75">
-      <c r="B108" s="560"/>
+      <c r="B108" s="559"/>
       <c r="C108" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D108" s="598"/>
+      <c r="D108" s="597"/>
       <c r="E108" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="F108" s="523"/>
+      <c r="F108" s="522"/>
       <c r="G108" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="H108" s="524"/>
+      <c r="H108" s="523"/>
       <c r="I108" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="J108" s="523"/>
+      <c r="J108" s="522"/>
       <c r="K108" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="L108" s="525"/>
+      <c r="L108" s="524"/>
       <c r="M108" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="N108" s="523"/>
+      <c r="N108" s="522"/>
     </row>
     <row r="109" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B109" s="560"/>
+      <c r="B109" s="559"/>
       <c r="C109" s="462" t="s">
         <v>879</v>
       </c>
       <c r="D109" s="510" t="s">
         <v>786</v>
       </c>
       <c r="E109" s="91">
         <v>698</v>
       </c>
       <c r="F109" s="224">
-        <v>35660</v>
+        <v>38420</v>
       </c>
       <c r="G109" s="462" t="s">
         <v>1014</v>
       </c>
       <c r="H109" s="510" t="s">
         <v>1015</v>
       </c>
       <c r="I109" s="91">
         <v>10155</v>
       </c>
       <c r="J109" s="224">
-        <v>30760</v>
+        <v>31350</v>
       </c>
       <c r="K109" s="92" t="s">
         <v>247</v>
       </c>
       <c r="L109" s="221" t="s">
         <v>248</v>
       </c>
       <c r="M109" s="91">
         <v>109</v>
       </c>
       <c r="N109" s="224">
-        <v>32200</v>
+        <v>33990</v>
       </c>
     </row>
     <row r="110" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B110" s="560"/>
+      <c r="B110" s="559"/>
       <c r="C110" s="462" t="s">
         <v>880</v>
       </c>
       <c r="D110" s="510" t="s">
         <v>787</v>
       </c>
       <c r="E110" s="91">
         <v>171</v>
       </c>
       <c r="F110" s="224">
-        <v>40040</v>
+        <v>42080</v>
       </c>
       <c r="G110" s="92" t="s">
         <v>88</v>
       </c>
       <c r="H110" s="221" t="s">
         <v>249</v>
       </c>
       <c r="I110" s="91">
         <v>6968</v>
       </c>
       <c r="J110" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
       <c r="K110" s="92"/>
       <c r="L110" s="224"/>
       <c r="M110" s="91"/>
       <c r="N110" s="224"/>
     </row>
     <row r="111" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B111" s="560"/>
+      <c r="B111" s="559"/>
       <c r="C111" s="462" t="s">
         <v>615</v>
       </c>
       <c r="D111" s="510" t="s">
         <v>616</v>
       </c>
       <c r="E111" s="91">
         <v>566</v>
       </c>
       <c r="F111" s="224">
-        <v>26940</v>
+        <v>28290</v>
       </c>
       <c r="G111" s="172" t="s">
         <v>86</v>
       </c>
       <c r="H111" s="221" t="s">
         <v>87</v>
       </c>
       <c r="I111" s="91">
         <v>6736</v>
       </c>
       <c r="J111" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
       <c r="K111" s="92"/>
       <c r="L111" s="224"/>
       <c r="M111" s="91"/>
       <c r="N111" s="224"/>
     </row>
     <row r="112" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B112" s="560"/>
+      <c r="B112" s="559"/>
       <c r="C112" s="462" t="s">
         <v>1009</v>
       </c>
       <c r="D112" s="510" t="s">
         <v>1010</v>
       </c>
       <c r="E112" s="91">
         <v>27</v>
       </c>
       <c r="F112" s="224">
-        <v>27800</v>
+        <v>28470</v>
       </c>
       <c r="G112" s="462" t="s">
         <v>318</v>
       </c>
       <c r="H112" s="510" t="s">
         <v>1013</v>
       </c>
       <c r="I112" s="91">
         <v>1122</v>
       </c>
       <c r="J112" s="224">
-        <v>34060</v>
+        <v>36090</v>
       </c>
       <c r="K112" s="92"/>
       <c r="L112" s="224"/>
       <c r="M112" s="91"/>
       <c r="N112" s="224"/>
     </row>
     <row r="113" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B113" s="560"/>
+      <c r="B113" s="559"/>
       <c r="C113" s="462" t="s">
         <v>1011</v>
       </c>
       <c r="D113" s="510" t="s">
         <v>1012</v>
       </c>
       <c r="E113" s="91">
         <v>295</v>
       </c>
       <c r="F113" s="224">
-        <v>28030</v>
+        <v>29670</v>
       </c>
       <c r="G113" s="187" t="s">
         <v>90</v>
       </c>
       <c r="H113" s="221" t="s">
         <v>91</v>
       </c>
       <c r="I113" s="91">
         <v>2371</v>
       </c>
       <c r="J113" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
       <c r="K113" s="92"/>
       <c r="L113" s="224"/>
       <c r="M113" s="91"/>
       <c r="N113" s="224"/>
     </row>
     <row r="114" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B114" s="560"/>
+      <c r="B114" s="559"/>
       <c r="C114" s="462" t="s">
         <v>1007</v>
       </c>
       <c r="D114" s="510" t="s">
         <v>1008</v>
       </c>
       <c r="E114" s="91">
         <v>19</v>
       </c>
-      <c r="F114" s="224">
-        <v>30690</v>
+      <c r="F114" s="224" t="s">
+        <v>1126</v>
       </c>
       <c r="G114" s="462" t="s">
         <v>161</v>
       </c>
       <c r="H114" s="510" t="s">
         <v>162</v>
       </c>
       <c r="I114" s="91">
         <v>95</v>
       </c>
       <c r="J114" s="224">
-        <v>36160</v>
+        <v>38480</v>
       </c>
       <c r="K114" s="92"/>
       <c r="L114" s="224"/>
       <c r="M114" s="91"/>
       <c r="N114" s="224"/>
     </row>
     <row r="115" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B115" s="560"/>
+      <c r="B115" s="559"/>
       <c r="C115" s="462" t="s">
         <v>1005</v>
       </c>
       <c r="D115" s="510" t="s">
         <v>1006</v>
       </c>
       <c r="E115" s="91">
         <v>20</v>
       </c>
-      <c r="F115" s="224">
-        <v>30200</v>
+      <c r="F115" s="224" t="s">
+        <v>1126</v>
       </c>
       <c r="G115" s="87" t="s">
         <v>223</v>
       </c>
       <c r="H115" s="425" t="s">
         <v>224</v>
       </c>
       <c r="I115" s="91">
         <v>4348</v>
       </c>
       <c r="J115" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
       <c r="K115" s="92"/>
       <c r="L115" s="224"/>
       <c r="M115" s="91"/>
       <c r="N115" s="224"/>
     </row>
     <row r="116" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B116" s="560"/>
+      <c r="B116" s="559"/>
       <c r="C116" s="462" t="s">
         <v>1001</v>
       </c>
       <c r="D116" s="510" t="s">
         <v>1002</v>
       </c>
       <c r="E116" s="91">
         <v>35</v>
       </c>
       <c r="F116" s="224">
-        <v>29190</v>
+        <v>32260</v>
       </c>
       <c r="G116" s="92"/>
       <c r="H116" s="221"/>
       <c r="I116" s="91"/>
       <c r="J116" s="336"/>
       <c r="K116" s="92"/>
       <c r="L116" s="224"/>
       <c r="M116" s="91"/>
       <c r="N116" s="224"/>
     </row>
     <row r="117" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B117" s="560"/>
+      <c r="B117" s="559"/>
       <c r="C117" s="462" t="s">
         <v>1003</v>
       </c>
       <c r="D117" s="510" t="s">
         <v>1004</v>
       </c>
       <c r="E117" s="91">
         <v>39</v>
       </c>
       <c r="F117" s="224">
-        <v>37280</v>
+        <v>35360</v>
       </c>
       <c r="G117" s="92"/>
       <c r="H117" s="221"/>
       <c r="I117" s="91"/>
       <c r="J117" s="336"/>
       <c r="K117" s="92"/>
       <c r="L117" s="224"/>
       <c r="M117" s="91"/>
       <c r="N117" s="224"/>
     </row>
     <row r="118" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B118" s="560"/>
+      <c r="B118" s="559"/>
       <c r="C118" s="462" t="s">
         <v>999</v>
       </c>
       <c r="D118" s="510" t="s">
         <v>1000</v>
       </c>
       <c r="E118" s="91">
         <v>35</v>
       </c>
       <c r="F118" s="224">
-        <v>33490</v>
+        <v>36170</v>
       </c>
       <c r="G118" s="92"/>
       <c r="H118" s="221"/>
       <c r="I118" s="91"/>
       <c r="J118" s="336"/>
       <c r="K118" s="92"/>
       <c r="L118" s="224"/>
       <c r="M118" s="91"/>
       <c r="N118" s="224"/>
     </row>
     <row r="119" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B119" s="560"/>
+      <c r="B119" s="559"/>
       <c r="C119" s="462" t="s">
         <v>997</v>
       </c>
       <c r="D119" s="510" t="s">
         <v>998</v>
       </c>
       <c r="E119" s="91" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F119" s="224">
-        <v>26160</v>
+        <v>30570</v>
       </c>
       <c r="G119" s="92"/>
       <c r="H119" s="221"/>
       <c r="I119" s="91"/>
       <c r="J119" s="336"/>
       <c r="K119" s="92"/>
       <c r="L119" s="224"/>
       <c r="M119" s="91"/>
       <c r="N119" s="224"/>
     </row>
     <row r="120" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B120" s="560"/>
+      <c r="B120" s="559"/>
       <c r="C120" s="187" t="s">
         <v>156</v>
       </c>
       <c r="D120" s="220" t="s">
         <v>157</v>
       </c>
       <c r="E120" s="91">
         <v>584</v>
       </c>
       <c r="F120" s="224">
-        <v>33390</v>
+        <v>35910</v>
       </c>
       <c r="G120" s="92"/>
       <c r="H120" s="221"/>
       <c r="I120" s="91"/>
       <c r="J120" s="336"/>
       <c r="K120" s="92"/>
       <c r="L120" s="224"/>
       <c r="M120" s="91"/>
       <c r="N120" s="224"/>
     </row>
     <row r="121" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B121" s="560"/>
+      <c r="B121" s="559"/>
       <c r="C121" s="462" t="s">
         <v>321</v>
       </c>
       <c r="D121" s="510" t="s">
         <v>322</v>
       </c>
       <c r="E121" s="91">
         <v>1398</v>
       </c>
       <c r="F121" s="224">
-        <v>37710</v>
+        <v>39290</v>
       </c>
       <c r="G121" s="92"/>
       <c r="H121" s="221"/>
       <c r="I121" s="91"/>
       <c r="J121" s="336"/>
       <c r="K121" s="92"/>
       <c r="L121" s="224"/>
       <c r="M121" s="91"/>
       <c r="N121" s="224"/>
     </row>
     <row r="122" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B122" s="560"/>
+      <c r="B122" s="559"/>
       <c r="C122" s="462" t="s">
         <v>309</v>
       </c>
       <c r="D122" s="510" t="s">
         <v>484</v>
       </c>
       <c r="E122" s="91">
         <v>6138</v>
       </c>
       <c r="F122" s="224">
-        <v>32020</v>
+        <v>33920</v>
       </c>
       <c r="G122" s="92"/>
       <c r="H122" s="221"/>
       <c r="I122" s="91"/>
       <c r="J122" s="336"/>
       <c r="K122" s="92"/>
       <c r="L122" s="224"/>
       <c r="M122" s="91"/>
       <c r="N122" s="224"/>
     </row>
     <row r="123" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B123" s="560"/>
+      <c r="B123" s="559"/>
       <c r="C123" s="462" t="s">
         <v>1016</v>
       </c>
       <c r="D123" s="510" t="s">
         <v>1017</v>
       </c>
       <c r="E123" s="91">
         <v>292</v>
       </c>
       <c r="F123" s="224">
-        <v>42400</v>
+        <v>43510</v>
       </c>
       <c r="G123" s="92"/>
       <c r="H123" s="221"/>
       <c r="I123" s="91"/>
       <c r="J123" s="336"/>
       <c r="K123" s="92"/>
       <c r="L123" s="224"/>
       <c r="M123" s="91"/>
       <c r="N123" s="224"/>
     </row>
     <row r="124" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B124" s="560"/>
+      <c r="B124" s="559"/>
       <c r="C124" s="387" t="s">
         <v>314</v>
       </c>
       <c r="D124" s="388" t="s">
         <v>315</v>
       </c>
       <c r="E124" s="91">
         <v>1429</v>
       </c>
       <c r="F124" s="224">
-        <v>30430</v>
+        <v>32200</v>
       </c>
       <c r="G124" s="137"/>
       <c r="H124" s="137"/>
       <c r="I124" s="91"/>
       <c r="J124" s="336"/>
       <c r="K124" s="92"/>
       <c r="L124" s="224"/>
       <c r="M124" s="91"/>
       <c r="N124" s="224"/>
     </row>
     <row r="125" spans="2:14">
       <c r="B125" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="126" spans="2:14">
       <c r="B126" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C15:F105">
     <sortCondition ref="C15:C105"/>
   </sortState>
   <mergeCells count="25">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B11"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="B13:B105"/>
     <mergeCell ref="B107:B124"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="D107:D108"/>
@@ -22181,2044 +22187,2044 @@
     <mergeCell ref="F107:F108"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="H107:H108"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="N107:N108"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="J107:J108"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L107:L108"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="36" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="45" style="7" customWidth="1"/>
     <col min="5" max="5" width="17.125" style="200" customWidth="1"/>
     <col min="6" max="7" width="14.5" style="201" customWidth="1"/>
     <col min="8" max="8" width="63.75" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.5" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="6.25" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>250</v>
       </c>
-      <c r="C1" s="553"/>
-[...6 lines deleted...]
-      <c r="J1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
       <c r="K1" s="160"/>
       <c r="O1" s="114"/>
       <c r="P1" s="49"/>
-      <c r="Q1" s="554"/>
-[...9 lines deleted...]
-      <c r="AA1" s="554"/>
+      <c r="Q1" s="553"/>
+      <c r="R1" s="553"/>
+      <c r="S1" s="553"/>
+      <c r="T1" s="553"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="555"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="553"/>
+      <c r="AA1" s="553"/>
       <c r="AB1" s="60"/>
     </row>
     <row r="2" spans="2:28" ht="51.75" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="609" t="s">
+      <c r="C2" s="608" t="s">
         <v>251</v>
       </c>
-      <c r="D2" s="609"/>
-[...2 lines deleted...]
-      <c r="G2" s="611" t="s">
+      <c r="D2" s="608"/>
+      <c r="E2" s="608"/>
+      <c r="F2" s="609"/>
+      <c r="G2" s="610" t="s">
         <v>252</v>
       </c>
-      <c r="H2" s="612"/>
-[...1 lines deleted...]
-      <c r="J2" s="613"/>
+      <c r="H2" s="611"/>
+      <c r="I2" s="611"/>
+      <c r="J2" s="612"/>
     </row>
     <row r="3" spans="2:28" ht="57" customHeight="1">
-      <c r="B3" s="614" t="s">
+      <c r="B3" s="613" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="202"/>
-      <c r="D3" s="561" t="s">
+      <c r="D3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="202"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:28" ht="37.5">
-      <c r="B4" s="549"/>
+      <c r="B4" s="548"/>
       <c r="C4" s="203" t="s">
         <v>213</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="203" t="s">
         <v>213</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
     </row>
     <row r="5" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B5" s="549"/>
+      <c r="B5" s="548"/>
       <c r="C5" s="357" t="s">
         <v>253</v>
       </c>
       <c r="D5" s="355" t="s">
         <v>254</v>
       </c>
       <c r="E5" s="356">
         <v>758</v>
       </c>
       <c r="F5" s="364">
-        <v>105360</v>
+        <v>108940</v>
       </c>
       <c r="G5" s="357" t="s">
         <v>253</v>
       </c>
       <c r="H5" s="355" t="s">
         <v>254</v>
       </c>
       <c r="I5" s="356">
         <v>758</v>
       </c>
       <c r="J5" s="364">
-        <v>105360</v>
+        <v>108940</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B6" s="549"/>
+      <c r="B6" s="548"/>
       <c r="C6" s="377" t="s">
         <v>1098</v>
       </c>
       <c r="D6" s="378" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="356">
         <v>659</v>
       </c>
       <c r="F6" s="364">
-        <v>71650</v>
+        <v>64210</v>
       </c>
       <c r="G6" s="377" t="s">
         <v>1018</v>
       </c>
       <c r="H6" s="378" t="s">
         <v>1019</v>
       </c>
       <c r="I6" s="356">
         <v>57</v>
       </c>
       <c r="J6" s="364">
-        <v>82570</v>
+        <v>90020</v>
       </c>
       <c r="N6" s="352"/>
     </row>
     <row r="7" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B7" s="549"/>
+      <c r="B7" s="548"/>
       <c r="C7" s="377" t="s">
         <v>1022</v>
       </c>
       <c r="D7" s="378" t="s">
         <v>256</v>
       </c>
       <c r="E7" s="356">
         <v>355</v>
       </c>
       <c r="F7" s="364">
-        <v>81500</v>
+        <v>78210</v>
       </c>
       <c r="G7" s="377" t="s">
         <v>1099</v>
       </c>
       <c r="H7" s="378" t="s">
         <v>255</v>
       </c>
       <c r="I7" s="356">
         <v>179</v>
       </c>
       <c r="J7" s="364">
-        <v>37000</v>
+        <v>73810</v>
       </c>
       <c r="L7" s="352"/>
       <c r="M7" s="352"/>
       <c r="N7" s="352"/>
     </row>
     <row r="8" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B8" s="549"/>
+      <c r="B8" s="548"/>
       <c r="C8" s="377" t="s">
         <v>1020</v>
       </c>
       <c r="D8" s="378" t="s">
         <v>260</v>
       </c>
       <c r="E8" s="356">
         <v>255</v>
       </c>
       <c r="F8" s="364">
-        <v>82870</v>
+        <v>82010</v>
       </c>
       <c r="G8" s="468" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H8" s="470" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="I8" s="356">
         <v>1686</v>
       </c>
       <c r="J8" s="364">
-        <v>77560</v>
+        <v>82990</v>
       </c>
       <c r="L8" s="352"/>
       <c r="M8" s="352"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
     </row>
     <row r="9" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B9" s="549"/>
+      <c r="B9" s="548"/>
       <c r="C9" s="377" t="s">
         <v>1023</v>
       </c>
       <c r="D9" s="378" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="356">
         <v>426</v>
       </c>
       <c r="F9" s="364">
-        <v>61730</v>
+        <v>63480</v>
       </c>
       <c r="G9" s="468" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H9" s="470" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
       <c r="I9" s="356">
         <v>188</v>
       </c>
       <c r="J9" s="364">
-        <v>61860</v>
+        <v>73240</v>
       </c>
       <c r="L9" s="9"/>
       <c r="M9" s="352"/>
       <c r="N9" s="9"/>
     </row>
     <row r="10" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B10" s="549"/>
+      <c r="B10" s="548"/>
       <c r="C10" s="468" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="D10" s="470" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="E10" s="356">
         <v>145</v>
       </c>
       <c r="F10" s="364">
-        <v>56940</v>
+        <v>63130</v>
       </c>
       <c r="G10" s="377" t="s">
         <v>1021</v>
       </c>
       <c r="H10" s="378" t="s">
         <v>259</v>
       </c>
       <c r="I10" s="356">
         <v>666</v>
       </c>
       <c r="J10" s="364">
-        <v>68070</v>
+        <v>59160</v>
       </c>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
     </row>
     <row r="11" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B11" s="549"/>
+      <c r="B11" s="548"/>
       <c r="C11" s="468" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="D11" s="470" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="E11" s="356">
         <v>152</v>
       </c>
       <c r="F11" s="364">
-        <v>74070</v>
+        <v>78720</v>
       </c>
       <c r="G11" s="468" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H11" s="470" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="I11" s="356">
         <v>312</v>
       </c>
       <c r="J11" s="364">
-        <v>54140</v>
+        <v>58120</v>
       </c>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
     </row>
     <row r="12" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B12" s="549"/>
+      <c r="B12" s="548"/>
       <c r="C12" s="377" t="s">
         <v>1021</v>
       </c>
       <c r="D12" s="378" t="s">
         <v>259</v>
       </c>
       <c r="E12" s="356">
         <v>666</v>
       </c>
       <c r="F12" s="364">
-        <v>68070</v>
+        <v>59160</v>
       </c>
       <c r="G12" s="468" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H12" s="470" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="I12" s="356">
         <v>170</v>
       </c>
       <c r="J12" s="364">
-        <v>47320</v>
+        <v>58900</v>
       </c>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
     </row>
     <row r="13" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B13" s="549"/>
+      <c r="B13" s="548"/>
       <c r="C13" s="446"/>
       <c r="D13" s="447"/>
       <c r="E13" s="356"/>
       <c r="F13" s="340"/>
       <c r="G13" s="468" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H13" s="470" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="I13" s="356">
         <v>467</v>
       </c>
       <c r="J13" s="364">
-        <v>62290</v>
+        <v>61910</v>
       </c>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
     </row>
     <row r="14" spans="2:28" ht="25.35" customHeight="1">
-      <c r="B14" s="549"/>
+      <c r="B14" s="548"/>
       <c r="C14" s="418"/>
       <c r="D14" s="418"/>
       <c r="E14" s="356"/>
       <c r="F14" s="340"/>
       <c r="G14" s="357" t="s">
         <v>257</v>
       </c>
       <c r="H14" s="355" t="s">
         <v>258</v>
       </c>
       <c r="I14" s="356">
         <v>414</v>
       </c>
       <c r="J14" s="364">
-        <v>38200</v>
+        <v>43250</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="14.25" customHeight="1" thickBot="1">
       <c r="B15" s="28"/>
       <c r="C15" s="204"/>
       <c r="D15" s="205"/>
       <c r="E15" s="206"/>
       <c r="F15" s="207"/>
       <c r="G15" s="207"/>
       <c r="H15" s="205"/>
       <c r="I15" s="215"/>
       <c r="J15" s="216"/>
     </row>
     <row r="16" spans="2:28" ht="57" customHeight="1">
-      <c r="B16" s="595" t="s">
+      <c r="B16" s="594" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="208"/>
-      <c r="D16" s="539" t="s">
+      <c r="D16" s="538" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F16" s="528" t="s">
-        <v>1122</v>
+      <c r="F16" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G16" s="208"/>
-      <c r="H16" s="557" t="s">
+      <c r="H16" s="556" t="s">
         <v>5</v>
       </c>
       <c r="I16" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J16" s="528" t="s">
-        <v>1122</v>
+      <c r="J16" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="37.5">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="38" t="s">
         <v>213</v>
       </c>
-      <c r="D17" s="562"/>
+      <c r="D17" s="561"/>
       <c r="E17" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="528"/>
+      <c r="F17" s="527"/>
       <c r="G17" s="38" t="s">
         <v>213</v>
       </c>
-      <c r="H17" s="531"/>
+      <c r="H17" s="530"/>
       <c r="I17" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J17" s="528"/>
+      <c r="J17" s="527"/>
     </row>
     <row r="18" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B18" s="575"/>
+      <c r="B18" s="574"/>
       <c r="C18" s="398" t="s">
         <v>1025</v>
       </c>
       <c r="D18" s="399" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="79">
         <v>1110</v>
       </c>
       <c r="F18" s="185">
-        <v>41600</v>
+        <v>41910</v>
       </c>
       <c r="G18" s="398" t="s">
         <v>1026</v>
       </c>
       <c r="H18" s="399" t="s">
         <v>1027</v>
       </c>
       <c r="I18" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J18" s="185">
+        <v>44980</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="25.35" customHeight="1" thickBot="1">
-      <c r="B19" s="583"/>
+      <c r="B19" s="582"/>
       <c r="C19" s="398" t="s">
         <v>1024</v>
       </c>
       <c r="D19" s="399" t="s">
         <v>261</v>
       </c>
       <c r="E19" s="79">
         <v>362</v>
       </c>
       <c r="F19" s="185">
-        <v>47510</v>
+        <v>45640</v>
       </c>
       <c r="G19" s="78"/>
       <c r="H19" s="385"/>
       <c r="I19" s="79"/>
       <c r="J19" s="385"/>
     </row>
     <row r="20" spans="2:10" ht="15" customHeight="1" thickBot="1">
       <c r="B20" s="209"/>
       <c r="C20" s="210"/>
       <c r="D20" s="211"/>
       <c r="E20" s="212"/>
       <c r="F20" s="213"/>
       <c r="G20" s="213"/>
       <c r="H20" s="214"/>
       <c r="I20" s="214"/>
       <c r="J20" s="214"/>
     </row>
     <row r="21" spans="2:10" ht="25.35" customHeight="1">
-      <c r="B21" s="550" t="s">
+      <c r="B21" s="549" t="s">
         <v>82</v>
       </c>
-      <c r="C21" s="616" t="s">
+      <c r="C21" s="615" t="s">
         <v>262</v>
       </c>
-      <c r="D21" s="617"/>
-[...5 lines deleted...]
-      <c r="J21" s="618"/>
+      <c r="D21" s="616"/>
+      <c r="E21" s="616"/>
+      <c r="F21" s="616"/>
+      <c r="G21" s="616"/>
+      <c r="H21" s="616"/>
+      <c r="I21" s="616"/>
+      <c r="J21" s="617"/>
     </row>
     <row r="22" spans="2:10" ht="25.35" customHeight="1">
-      <c r="B22" s="551"/>
-[...7 lines deleted...]
-      <c r="J22" s="621"/>
+      <c r="B22" s="550"/>
+      <c r="C22" s="618"/>
+      <c r="D22" s="619"/>
+      <c r="E22" s="619"/>
+      <c r="F22" s="619"/>
+      <c r="G22" s="619"/>
+      <c r="H22" s="619"/>
+      <c r="I22" s="619"/>
+      <c r="J22" s="620"/>
     </row>
     <row r="23" spans="2:10" ht="30.75" customHeight="1">
-      <c r="B23" s="615"/>
-[...7 lines deleted...]
-      <c r="J23" s="624"/>
+      <c r="B23" s="614"/>
+      <c r="C23" s="621"/>
+      <c r="D23" s="622"/>
+      <c r="E23" s="622"/>
+      <c r="F23" s="622"/>
+      <c r="G23" s="622"/>
+      <c r="H23" s="622"/>
+      <c r="I23" s="622"/>
+      <c r="J23" s="623"/>
     </row>
     <row r="24" spans="2:10">
       <c r="B24" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G5:H14">
     <sortCondition ref="G5:G14"/>
   </sortState>
   <mergeCells count="19">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B14"/>
     <mergeCell ref="B16:B19"/>
     <mergeCell ref="B21:B23"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="C21:J23"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="36" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AF49"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="L53" sqref="L53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="58.625" style="7" customWidth="1"/>
     <col min="5" max="5" width="18.125" style="7" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="53.125" style="1" customWidth="1"/>
     <col min="9" max="9" width="18" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.125" style="61" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="95.625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20" style="10" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="1" customWidth="1"/>
     <col min="15" max="15" width="6.25" style="1" customWidth="1"/>
     <col min="16" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="36">
-      <c r="B1" s="553" t="s">
+      <c r="B1" s="552" t="s">
         <v>263</v>
       </c>
-      <c r="C1" s="553"/>
-[...10 lines deleted...]
-      <c r="N1" s="553"/>
+      <c r="C1" s="552"/>
+      <c r="D1" s="552"/>
+      <c r="E1" s="552"/>
+      <c r="F1" s="552"/>
+      <c r="G1" s="552"/>
+      <c r="H1" s="552"/>
+      <c r="I1" s="552"/>
+      <c r="J1" s="552"/>
+      <c r="K1" s="552"/>
+      <c r="L1" s="552"/>
+      <c r="M1" s="552"/>
+      <c r="N1" s="552"/>
       <c r="O1" s="160"/>
       <c r="S1" s="114"/>
       <c r="T1" s="49"/>
-      <c r="U1" s="554"/>
-[...9 lines deleted...]
-      <c r="AE1" s="554"/>
+      <c r="U1" s="553"/>
+      <c r="V1" s="553"/>
+      <c r="W1" s="553"/>
+      <c r="X1" s="553"/>
+      <c r="Y1" s="554"/>
+      <c r="Z1" s="554"/>
+      <c r="AA1" s="554"/>
+      <c r="AB1" s="555"/>
+      <c r="AC1" s="553"/>
+      <c r="AD1" s="553"/>
+      <c r="AE1" s="553"/>
       <c r="AF1" s="60"/>
     </row>
     <row r="2" spans="2:32" ht="28.5" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="628" t="s">
+      <c r="C2" s="627" t="s">
         <v>264</v>
       </c>
-      <c r="D2" s="628"/>
-[...2 lines deleted...]
-      <c r="G2" s="630" t="s">
+      <c r="D2" s="627"/>
+      <c r="E2" s="627"/>
+      <c r="F2" s="628"/>
+      <c r="G2" s="629" t="s">
         <v>265</v>
       </c>
-      <c r="H2" s="631"/>
-[...2 lines deleted...]
-      <c r="K2" s="633" t="s">
+      <c r="H2" s="630"/>
+      <c r="I2" s="630"/>
+      <c r="J2" s="631"/>
+      <c r="K2" s="632" t="s">
         <v>266</v>
       </c>
-      <c r="L2" s="634"/>
-[...1 lines deleted...]
-      <c r="N2" s="635"/>
+      <c r="L2" s="633"/>
+      <c r="M2" s="633"/>
+      <c r="N2" s="634"/>
       <c r="O2" s="196"/>
     </row>
     <row r="3" spans="2:32" ht="57.75" customHeight="1">
-      <c r="B3" s="608" t="s">
+      <c r="B3" s="607" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="15"/>
-      <c r="D3" s="561" t="s">
+      <c r="D3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="15"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="15"/>
-      <c r="L3" s="530" t="s">
+      <c r="L3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="O3" s="196"/>
     </row>
     <row r="4" spans="2:32" ht="38.25">
-      <c r="B4" s="571"/>
+      <c r="B4" s="570"/>
       <c r="C4" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
       <c r="K4" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
       <c r="O4" s="196"/>
     </row>
     <row r="5" spans="2:32" ht="25.35" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="286" t="s">
         <v>218</v>
       </c>
       <c r="D5" s="285" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="356">
         <v>461</v>
       </c>
       <c r="F5" s="364">
-        <v>58390</v>
+        <v>60250</v>
       </c>
       <c r="G5" s="284" t="s">
         <v>267</v>
       </c>
       <c r="H5" s="285" t="s">
         <v>268</v>
       </c>
       <c r="I5" s="356">
         <v>11</v>
       </c>
       <c r="J5" s="364">
-        <v>105060</v>
+        <v>106850</v>
       </c>
       <c r="K5" s="284" t="s">
         <v>269</v>
       </c>
       <c r="L5" s="285" t="s">
         <v>270</v>
       </c>
       <c r="M5" s="356">
         <v>325</v>
       </c>
       <c r="N5" s="364">
-        <v>53810</v>
+        <v>53290</v>
       </c>
       <c r="O5" s="196"/>
     </row>
     <row r="6" spans="2:32" ht="25.35" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="286" t="s">
         <v>802</v>
       </c>
       <c r="D6" s="285" t="s">
         <v>801</v>
       </c>
       <c r="E6" s="356">
         <v>642</v>
       </c>
       <c r="F6" s="364">
-        <v>47360</v>
+        <v>50780</v>
       </c>
       <c r="G6" s="284"/>
       <c r="H6" s="285"/>
       <c r="I6" s="281"/>
       <c r="J6" s="337"/>
       <c r="K6" s="289"/>
       <c r="L6" s="285"/>
       <c r="M6" s="281"/>
       <c r="N6" s="343"/>
       <c r="O6" s="196"/>
     </row>
     <row r="7" spans="2:32" ht="25.35" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="286" t="s">
         <v>216</v>
       </c>
       <c r="D7" s="285" t="s">
         <v>217</v>
       </c>
       <c r="E7" s="356">
         <v>530</v>
       </c>
       <c r="F7" s="364">
-        <v>71750</v>
+        <v>71230</v>
       </c>
       <c r="G7" s="284"/>
       <c r="H7" s="285"/>
       <c r="I7" s="281"/>
       <c r="J7" s="337"/>
       <c r="K7" s="284"/>
       <c r="L7" s="285"/>
       <c r="M7" s="281"/>
       <c r="N7" s="343"/>
       <c r="O7" s="196"/>
     </row>
     <row r="8" spans="2:32" ht="25.35" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="286" t="s">
         <v>272</v>
       </c>
       <c r="D8" s="285" t="s">
         <v>273</v>
       </c>
       <c r="E8" s="356">
         <v>131</v>
       </c>
       <c r="F8" s="364">
-        <v>102180</v>
+        <v>98550</v>
       </c>
       <c r="G8" s="284"/>
       <c r="H8" s="339"/>
       <c r="I8" s="281"/>
       <c r="J8" s="337"/>
       <c r="K8" s="284"/>
       <c r="L8" s="285"/>
       <c r="M8" s="281"/>
       <c r="N8" s="343"/>
       <c r="O8" s="196"/>
     </row>
     <row r="9" spans="2:32" ht="14.25" customHeight="1">
       <c r="B9" s="28"/>
       <c r="C9" s="460"/>
       <c r="D9" s="189"/>
       <c r="E9" s="190"/>
       <c r="F9" s="191"/>
       <c r="G9" s="192"/>
       <c r="H9" s="189"/>
       <c r="I9" s="190"/>
       <c r="J9" s="197"/>
       <c r="K9" s="463"/>
       <c r="L9" s="198"/>
       <c r="M9" s="199"/>
       <c r="N9" s="191"/>
       <c r="O9" s="196"/>
     </row>
     <row r="10" spans="2:32" ht="57" customHeight="1">
-      <c r="B10" s="595" t="s">
+      <c r="B10" s="594" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="36"/>
-      <c r="D10" s="626" t="s">
+      <c r="D10" s="625" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F10" s="528" t="s">
-        <v>1122</v>
+      <c r="F10" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G10" s="36"/>
-      <c r="H10" s="531" t="s">
+      <c r="H10" s="530" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J10" s="528" t="s">
-        <v>1122</v>
+      <c r="J10" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K10" s="36"/>
-      <c r="L10" s="531" t="s">
+      <c r="L10" s="530" t="s">
         <v>5</v>
       </c>
       <c r="M10" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N10" s="528" t="s">
-        <v>1122</v>
+      <c r="N10" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="O10" s="196"/>
     </row>
     <row r="11" spans="2:32" ht="38.25">
-      <c r="B11" s="575"/>
+      <c r="B11" s="574"/>
       <c r="C11" s="75" t="s">
         <v>213</v>
       </c>
-      <c r="D11" s="562"/>
+      <c r="D11" s="561"/>
       <c r="E11" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="528"/>
+      <c r="F11" s="527"/>
       <c r="G11" s="75" t="s">
         <v>213</v>
       </c>
-      <c r="H11" s="531"/>
+      <c r="H11" s="530"/>
       <c r="I11" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="528"/>
+      <c r="J11" s="527"/>
       <c r="K11" s="38" t="s">
         <v>213</v>
       </c>
-      <c r="L11" s="531"/>
+      <c r="L11" s="530"/>
       <c r="M11" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N11" s="528"/>
+      <c r="N11" s="527"/>
       <c r="O11" s="196"/>
     </row>
     <row r="12" spans="2:32" ht="24.75" customHeight="1">
-      <c r="B12" s="575"/>
+      <c r="B12" s="574"/>
       <c r="C12" s="294" t="s">
         <v>225</v>
       </c>
       <c r="D12" s="295" t="s">
         <v>274</v>
       </c>
       <c r="E12" s="79">
         <v>1818</v>
       </c>
       <c r="F12" s="185">
-        <v>45820</v>
+        <v>45770</v>
       </c>
       <c r="G12" s="127" t="s">
         <v>292</v>
       </c>
       <c r="H12" s="385" t="s">
         <v>293</v>
       </c>
       <c r="I12" s="79">
         <v>218</v>
       </c>
       <c r="J12" s="185">
-        <v>64980</v>
+        <v>68640</v>
       </c>
       <c r="K12" s="127" t="s">
         <v>292</v>
       </c>
       <c r="L12" s="385" t="s">
         <v>293</v>
       </c>
       <c r="M12" s="79">
         <v>218</v>
       </c>
       <c r="N12" s="185">
-        <v>64980</v>
+        <v>68640</v>
       </c>
       <c r="O12" s="196"/>
     </row>
     <row r="13" spans="2:32" ht="24.75" customHeight="1">
-      <c r="B13" s="575"/>
+      <c r="B13" s="574"/>
       <c r="C13" s="300" t="s">
         <v>279</v>
       </c>
       <c r="D13" s="295" t="s">
         <v>280</v>
       </c>
       <c r="E13" s="79">
         <v>726</v>
       </c>
       <c r="F13" s="185">
-        <v>29390</v>
+        <v>30590</v>
       </c>
       <c r="G13" s="157" t="s">
         <v>290</v>
       </c>
       <c r="H13" s="385" t="s">
         <v>291</v>
       </c>
       <c r="I13" s="79">
         <v>348</v>
       </c>
       <c r="J13" s="185">
-        <v>37020</v>
+        <v>40240</v>
       </c>
       <c r="K13" s="107" t="s">
         <v>277</v>
       </c>
       <c r="L13" s="385" t="s">
         <v>278</v>
       </c>
       <c r="M13" s="79">
         <v>2519</v>
       </c>
       <c r="N13" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="O13" s="196"/>
     </row>
     <row r="14" spans="2:32" ht="24.75" customHeight="1">
-      <c r="B14" s="575"/>
+      <c r="B14" s="574"/>
       <c r="C14" s="291" t="s">
         <v>230</v>
       </c>
       <c r="D14" s="344" t="s">
         <v>285</v>
       </c>
       <c r="E14" s="79">
         <v>442</v>
       </c>
       <c r="F14" s="185">
-        <v>63660</v>
+        <v>59310</v>
       </c>
       <c r="G14" s="373" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H14" s="457" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="I14" s="79">
         <v>153</v>
       </c>
       <c r="J14" s="185">
-        <v>55960</v>
+        <v>47260</v>
       </c>
       <c r="K14" s="157" t="s">
         <v>323</v>
       </c>
       <c r="L14" s="385" t="s">
         <v>324</v>
       </c>
       <c r="M14" s="79">
         <v>288</v>
       </c>
       <c r="N14" s="185">
-        <v>35050</v>
+        <v>35660</v>
       </c>
       <c r="O14" s="196"/>
     </row>
     <row r="15" spans="2:32" ht="24.75" customHeight="1">
-      <c r="B15" s="575"/>
+      <c r="B15" s="574"/>
       <c r="C15" s="300" t="s">
         <v>288</v>
       </c>
       <c r="D15" s="295" t="s">
         <v>289</v>
       </c>
       <c r="E15" s="79">
         <v>257</v>
       </c>
       <c r="F15" s="185">
-        <v>35980</v>
+        <v>37640</v>
       </c>
       <c r="G15" s="78" t="s">
         <v>281</v>
       </c>
       <c r="H15" s="385" t="s">
         <v>282</v>
       </c>
       <c r="I15" s="79">
         <v>1784</v>
       </c>
       <c r="J15" s="185">
-        <v>35620</v>
+        <v>37290</v>
       </c>
       <c r="K15" s="157" t="s">
         <v>283</v>
       </c>
       <c r="L15" s="385" t="s">
         <v>284</v>
       </c>
       <c r="M15" s="79">
         <v>783</v>
       </c>
       <c r="N15" s="185">
-        <v>39940</v>
+        <v>43420</v>
       </c>
       <c r="O15" s="196"/>
     </row>
     <row r="16" spans="2:32" ht="24.75" customHeight="1">
-      <c r="B16" s="575"/>
+      <c r="B16" s="574"/>
       <c r="C16" s="441" t="s">
         <v>603</v>
       </c>
       <c r="D16" s="450" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="E16" s="79">
         <v>199</v>
       </c>
       <c r="F16" s="185">
-        <v>29490</v>
+        <v>29790</v>
       </c>
       <c r="G16" s="78" t="s">
         <v>286</v>
       </c>
       <c r="H16" s="385" t="s">
         <v>287</v>
       </c>
       <c r="I16" s="79">
         <v>642</v>
       </c>
       <c r="J16" s="185">
-        <v>45380</v>
+        <v>47600</v>
       </c>
       <c r="K16" s="398" t="s">
         <v>1032</v>
       </c>
       <c r="L16" s="371" t="s">
         <v>1033</v>
       </c>
       <c r="M16" s="79">
         <v>795</v>
       </c>
       <c r="N16" s="185">
-        <v>47070</v>
+        <v>47770</v>
       </c>
       <c r="O16" s="196"/>
     </row>
     <row r="17" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B17" s="575"/>
+      <c r="B17" s="574"/>
       <c r="C17" s="157" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="385" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="79">
         <v>2139</v>
       </c>
       <c r="F17" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="G17" s="398" t="s">
         <v>1097</v>
       </c>
       <c r="H17" s="399" t="s">
         <v>300</v>
       </c>
       <c r="I17" s="79">
         <v>12</v>
       </c>
       <c r="J17" s="185">
-        <v>68400</v>
+        <v>71350</v>
       </c>
       <c r="K17" s="441" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L17" s="442" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="M17" s="79">
         <v>60</v>
       </c>
       <c r="N17" s="185">
-        <v>51980</v>
+        <v>39870</v>
       </c>
       <c r="O17" s="196"/>
     </row>
     <row r="18" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B18" s="576"/>
+      <c r="B18" s="575"/>
       <c r="C18" s="303"/>
       <c r="D18" s="295"/>
       <c r="E18" s="79"/>
       <c r="F18" s="332"/>
       <c r="G18" s="398" t="s">
         <v>1032</v>
       </c>
       <c r="H18" s="399" t="s">
         <v>1033</v>
       </c>
       <c r="I18" s="79">
         <v>795</v>
       </c>
       <c r="J18" s="185">
-        <v>47070</v>
+        <v>47770</v>
       </c>
       <c r="K18" s="354"/>
       <c r="L18" s="76"/>
       <c r="M18" s="79"/>
       <c r="N18" s="303"/>
       <c r="O18" s="196"/>
     </row>
     <row r="19" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B19" s="576"/>
+      <c r="B19" s="575"/>
       <c r="C19" s="302"/>
       <c r="D19" s="295"/>
       <c r="E19" s="79"/>
       <c r="F19" s="354"/>
       <c r="G19" s="107" t="s">
         <v>298</v>
       </c>
       <c r="H19" s="385" t="s">
         <v>299</v>
       </c>
       <c r="I19" s="79">
         <v>135</v>
       </c>
       <c r="J19" s="185">
-        <v>84240</v>
+        <v>82990</v>
       </c>
       <c r="K19" s="354"/>
       <c r="L19" s="76"/>
       <c r="M19" s="79"/>
       <c r="N19" s="303"/>
       <c r="O19" s="196"/>
     </row>
     <row r="20" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B20" s="576"/>
+      <c r="B20" s="575"/>
       <c r="C20" s="327"/>
       <c r="D20" s="294"/>
       <c r="E20" s="293"/>
       <c r="F20" s="303"/>
       <c r="G20" s="458" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H20" s="459" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="I20" s="79">
         <v>24</v>
       </c>
       <c r="J20" s="185">
-        <v>93910</v>
+        <v>100280</v>
       </c>
       <c r="K20" s="354"/>
       <c r="L20" s="76"/>
       <c r="M20" s="79"/>
       <c r="N20" s="303"/>
       <c r="O20" s="196"/>
     </row>
     <row r="21" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B21" s="576"/>
+      <c r="B21" s="575"/>
       <c r="C21" s="327"/>
       <c r="D21" s="294"/>
       <c r="E21" s="293"/>
       <c r="F21" s="303"/>
       <c r="G21" s="303" t="s">
         <v>301</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>302</v>
       </c>
       <c r="I21" s="79">
         <v>15</v>
       </c>
       <c r="J21" s="185">
-        <v>35800</v>
+        <v>44070</v>
       </c>
       <c r="K21" s="332"/>
       <c r="L21" s="294"/>
       <c r="M21" s="293"/>
       <c r="N21" s="303"/>
       <c r="O21" s="196"/>
     </row>
     <row r="22" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B22" s="576"/>
+      <c r="B22" s="575"/>
       <c r="C22" s="327"/>
       <c r="D22" s="294"/>
       <c r="E22" s="293"/>
       <c r="F22" s="303"/>
       <c r="G22" s="302" t="s">
         <v>303</v>
       </c>
       <c r="H22" s="295" t="s">
         <v>304</v>
       </c>
       <c r="I22" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J22" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K22" s="332"/>
       <c r="L22" s="294"/>
       <c r="M22" s="293"/>
       <c r="N22" s="303"/>
       <c r="O22" s="196"/>
     </row>
     <row r="23" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B23" s="576"/>
+      <c r="B23" s="575"/>
       <c r="C23" s="327"/>
       <c r="D23" s="294"/>
       <c r="E23" s="293"/>
       <c r="F23" s="303"/>
       <c r="G23" s="78" t="s">
         <v>275</v>
       </c>
       <c r="H23" s="385" t="s">
         <v>276</v>
       </c>
       <c r="I23" s="79">
         <v>5693</v>
       </c>
       <c r="J23" s="185">
-        <v>43620</v>
+        <v>43490</v>
       </c>
       <c r="K23" s="332"/>
       <c r="L23" s="294"/>
       <c r="M23" s="293"/>
       <c r="N23" s="303"/>
       <c r="O23" s="196"/>
     </row>
     <row r="24" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B24" s="576"/>
+      <c r="B24" s="575"/>
       <c r="C24" s="327"/>
       <c r="D24" s="294"/>
       <c r="E24" s="293"/>
       <c r="F24" s="303"/>
       <c r="G24" s="458" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="H24" s="457" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="I24" s="79">
         <v>310</v>
       </c>
       <c r="J24" s="185">
-        <v>42160</v>
+        <v>43850</v>
       </c>
       <c r="K24" s="332"/>
       <c r="L24" s="294"/>
       <c r="M24" s="293"/>
       <c r="N24" s="303"/>
       <c r="O24" s="196"/>
     </row>
     <row r="25" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B25" s="576"/>
+      <c r="B25" s="575"/>
       <c r="C25" s="327"/>
       <c r="D25" s="294"/>
       <c r="E25" s="293"/>
       <c r="F25" s="303"/>
       <c r="G25" s="78" t="s">
         <v>294</v>
       </c>
       <c r="H25" s="385" t="s">
         <v>295</v>
       </c>
       <c r="I25" s="79">
         <v>106</v>
       </c>
       <c r="J25" s="185">
-        <v>73730</v>
+        <v>76910</v>
       </c>
       <c r="K25" s="332"/>
       <c r="L25" s="294"/>
       <c r="M25" s="293"/>
       <c r="N25" s="303"/>
       <c r="O25" s="196"/>
     </row>
     <row r="26" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B26" s="576"/>
+      <c r="B26" s="575"/>
       <c r="C26" s="327"/>
       <c r="D26" s="294"/>
       <c r="E26" s="293"/>
       <c r="F26" s="303"/>
       <c r="G26" s="458" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H26" s="459" t="s">
         <v>1157</v>
       </c>
-      <c r="H26" s="459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J26" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K26" s="332"/>
       <c r="L26" s="294"/>
       <c r="M26" s="293"/>
       <c r="N26" s="303"/>
       <c r="O26" s="196"/>
     </row>
     <row r="27" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B27" s="576"/>
+      <c r="B27" s="575"/>
       <c r="C27" s="327"/>
       <c r="D27" s="294"/>
       <c r="E27" s="293"/>
       <c r="F27" s="303"/>
       <c r="G27" s="398" t="s">
         <v>1095</v>
       </c>
       <c r="H27" s="399" t="s">
         <v>1096</v>
       </c>
       <c r="I27" s="79">
         <v>88</v>
       </c>
       <c r="J27" s="185">
-        <v>62770</v>
+        <v>65480</v>
       </c>
       <c r="K27" s="332"/>
       <c r="L27" s="294"/>
       <c r="M27" s="293"/>
       <c r="N27" s="303"/>
       <c r="O27" s="196"/>
     </row>
     <row r="28" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B28" s="576"/>
+      <c r="B28" s="575"/>
       <c r="C28" s="327"/>
       <c r="D28" s="294"/>
       <c r="E28" s="293"/>
       <c r="F28" s="303"/>
       <c r="G28" s="157" t="s">
         <v>296</v>
       </c>
       <c r="H28" s="385" t="s">
         <v>297</v>
       </c>
       <c r="I28" s="79">
         <v>82</v>
       </c>
       <c r="J28" s="185">
-        <v>63570</v>
+        <v>66370</v>
       </c>
       <c r="K28" s="332"/>
       <c r="L28" s="294"/>
       <c r="M28" s="293"/>
       <c r="N28" s="303"/>
       <c r="O28" s="196"/>
     </row>
     <row r="29" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B29" s="576"/>
+      <c r="B29" s="575"/>
       <c r="C29" s="327"/>
       <c r="D29" s="294"/>
       <c r="E29" s="293"/>
       <c r="F29" s="303"/>
       <c r="G29" s="458" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H29" s="459" t="s">
         <v>1155</v>
       </c>
-      <c r="H29" s="459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J29" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K29" s="332"/>
       <c r="L29" s="294"/>
       <c r="M29" s="293"/>
       <c r="N29" s="303"/>
       <c r="O29" s="196"/>
     </row>
     <row r="30" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B30" s="576"/>
+      <c r="B30" s="575"/>
       <c r="C30" s="327"/>
       <c r="D30" s="294"/>
       <c r="E30" s="293"/>
       <c r="F30" s="303"/>
       <c r="G30" s="458" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H30" s="459" t="s">
         <v>1159</v>
       </c>
-      <c r="H30" s="459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J30" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K30" s="332"/>
       <c r="L30" s="294"/>
       <c r="M30" s="293"/>
       <c r="N30" s="303"/>
       <c r="O30" s="196"/>
     </row>
     <row r="31" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B31" s="576"/>
+      <c r="B31" s="575"/>
       <c r="C31" s="327"/>
       <c r="D31" s="294"/>
       <c r="E31" s="293"/>
       <c r="F31" s="303"/>
       <c r="G31" s="458" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="H31" s="459" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="I31" s="79">
         <v>25</v>
       </c>
       <c r="J31" s="185">
-        <v>33260</v>
+        <v>35350</v>
       </c>
       <c r="K31" s="332"/>
       <c r="L31" s="294"/>
       <c r="M31" s="293"/>
       <c r="N31" s="303"/>
       <c r="O31" s="196"/>
     </row>
     <row r="32" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B32" s="576"/>
+      <c r="B32" s="575"/>
       <c r="C32" s="327"/>
       <c r="D32" s="294"/>
       <c r="E32" s="293"/>
       <c r="F32" s="303"/>
       <c r="G32" s="458" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="H32" s="459" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="I32" s="79">
         <v>69</v>
       </c>
       <c r="J32" s="185">
-        <v>43800</v>
+        <v>44600</v>
       </c>
       <c r="K32" s="332"/>
       <c r="L32" s="294"/>
       <c r="M32" s="293"/>
       <c r="N32" s="303"/>
       <c r="O32" s="196"/>
     </row>
     <row r="33" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B33" s="576"/>
+      <c r="B33" s="575"/>
       <c r="C33" s="327"/>
       <c r="D33" s="294"/>
       <c r="E33" s="293"/>
       <c r="F33" s="303"/>
       <c r="G33" s="458" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H33" s="459" t="s">
         <v>1165</v>
       </c>
-      <c r="H33" s="459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="J33" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="K33" s="332"/>
       <c r="L33" s="294"/>
       <c r="M33" s="293"/>
       <c r="N33" s="303"/>
       <c r="O33" s="196"/>
     </row>
     <row r="34" spans="2:15" ht="24.75" customHeight="1">
-      <c r="B34" s="576"/>
+      <c r="B34" s="575"/>
       <c r="C34" s="327"/>
       <c r="D34" s="294"/>
       <c r="E34" s="293"/>
       <c r="F34" s="303"/>
       <c r="G34" s="458" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H34" s="459" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="I34" s="79">
         <v>37</v>
       </c>
       <c r="J34" s="185">
-        <v>38180</v>
+        <v>40550</v>
       </c>
       <c r="K34" s="332"/>
       <c r="L34" s="294"/>
       <c r="M34" s="293"/>
       <c r="N34" s="303"/>
       <c r="O34" s="196"/>
     </row>
     <row r="35" spans="2:15" ht="14.25" customHeight="1">
       <c r="B35" s="28"/>
       <c r="C35" s="460"/>
       <c r="D35" s="189"/>
       <c r="E35" s="190"/>
       <c r="F35" s="191"/>
       <c r="G35" s="192"/>
       <c r="H35" s="189"/>
       <c r="I35" s="190"/>
       <c r="J35" s="197"/>
       <c r="K35" s="463"/>
       <c r="L35" s="198"/>
       <c r="M35" s="199"/>
       <c r="N35" s="191"/>
       <c r="O35" s="196"/>
     </row>
     <row r="36" spans="2:15" ht="57" customHeight="1">
-      <c r="B36" s="625" t="s">
+      <c r="B36" s="624" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="193"/>
-      <c r="D36" s="540" t="s">
+      <c r="D36" s="539" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F36" s="523" t="s">
-        <v>1122</v>
+      <c r="F36" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G36" s="84"/>
-      <c r="H36" s="524" t="s">
+      <c r="H36" s="523" t="s">
         <v>5</v>
       </c>
       <c r="I36" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J36" s="523" t="s">
-        <v>1122</v>
+      <c r="J36" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K36" s="84"/>
-      <c r="L36" s="524" t="s">
+      <c r="L36" s="523" t="s">
         <v>5</v>
       </c>
       <c r="M36" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N36" s="523" t="s">
-        <v>1122</v>
+      <c r="N36" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="O36" s="196"/>
     </row>
     <row r="37" spans="2:15" ht="38.25">
-      <c r="B37" s="625"/>
+      <c r="B37" s="624"/>
       <c r="C37" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="D37" s="627"/>
+      <c r="D37" s="626"/>
       <c r="E37" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="523"/>
+      <c r="F37" s="522"/>
       <c r="G37" s="195" t="s">
         <v>213</v>
       </c>
-      <c r="H37" s="524"/>
+      <c r="H37" s="523"/>
       <c r="I37" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J37" s="523"/>
+      <c r="J37" s="522"/>
       <c r="K37" s="434" t="s">
         <v>213</v>
       </c>
-      <c r="L37" s="524"/>
+      <c r="L37" s="523"/>
       <c r="M37" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N37" s="523"/>
+      <c r="N37" s="522"/>
       <c r="O37" s="196"/>
     </row>
     <row r="38" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B38" s="625"/>
+      <c r="B38" s="624"/>
       <c r="C38" s="330" t="s">
         <v>305</v>
       </c>
       <c r="D38" s="320" t="s">
         <v>306</v>
       </c>
       <c r="E38" s="91">
         <v>11767</v>
       </c>
       <c r="F38" s="224">
-        <v>27080</v>
+        <v>27820</v>
       </c>
       <c r="G38" s="451" t="s">
         <v>307</v>
       </c>
       <c r="H38" s="452" t="s">
         <v>308</v>
       </c>
       <c r="I38" s="91">
         <v>1952</v>
       </c>
       <c r="J38" s="224">
-        <v>34170</v>
+        <v>34940</v>
       </c>
       <c r="K38" s="335" t="s">
         <v>325</v>
       </c>
       <c r="L38" s="320" t="s">
         <v>326</v>
       </c>
       <c r="M38" s="91">
         <v>306</v>
       </c>
-      <c r="N38" s="224">
-        <v>43630</v>
+      <c r="N38" s="224" t="s">
+        <v>1126</v>
       </c>
       <c r="O38" s="196"/>
     </row>
     <row r="39" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B39" s="625"/>
+      <c r="B39" s="624"/>
       <c r="C39" s="330" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="320" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="91">
         <v>6736</v>
       </c>
       <c r="F39" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
       <c r="G39" s="453" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="H39" s="454" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="I39" s="91">
         <v>1275</v>
       </c>
       <c r="J39" s="224">
-        <v>36940</v>
+        <v>37280</v>
       </c>
       <c r="K39" s="461" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
       <c r="L39" s="448" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="M39" s="91">
         <v>402</v>
       </c>
       <c r="N39" s="224">
-        <v>30230</v>
+        <v>35230</v>
       </c>
       <c r="O39" s="196"/>
     </row>
     <row r="40" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B40" s="625"/>
+      <c r="B40" s="624"/>
       <c r="C40" s="335" t="s">
         <v>316</v>
       </c>
       <c r="D40" s="320" t="s">
         <v>317</v>
       </c>
       <c r="E40" s="91">
         <v>1457</v>
       </c>
       <c r="F40" s="224">
-        <v>27180</v>
+        <v>30320</v>
       </c>
       <c r="G40" s="367" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="H40" s="455" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="I40" s="91">
         <v>601</v>
       </c>
       <c r="J40" s="224">
-        <v>28610</v>
+        <v>30250</v>
       </c>
       <c r="K40" s="335" t="s">
         <v>318</v>
       </c>
       <c r="L40" s="389" t="s">
         <v>815</v>
       </c>
       <c r="M40" s="91">
         <v>1122</v>
       </c>
       <c r="N40" s="224">
-        <v>34060</v>
+        <v>36090</v>
       </c>
       <c r="O40" s="196"/>
     </row>
     <row r="41" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B41" s="625"/>
+      <c r="B41" s="624"/>
       <c r="C41" s="335" t="s">
         <v>312</v>
       </c>
       <c r="D41" s="320" t="s">
         <v>313</v>
       </c>
       <c r="E41" s="91">
         <v>304</v>
       </c>
       <c r="F41" s="224">
-        <v>26580</v>
+        <v>27460</v>
       </c>
       <c r="G41" s="444" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H41" s="445" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="I41" s="91">
         <v>460</v>
       </c>
       <c r="J41" s="224">
-        <v>31760</v>
+        <v>31950</v>
       </c>
       <c r="K41" s="335" t="s">
         <v>327</v>
       </c>
       <c r="L41" s="417" t="s">
         <v>328</v>
       </c>
       <c r="M41" s="91">
         <v>79</v>
       </c>
       <c r="N41" s="224">
-        <v>34810</v>
+        <v>36500</v>
       </c>
       <c r="O41" s="196"/>
     </row>
     <row r="42" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B42" s="625"/>
+      <c r="B42" s="624"/>
       <c r="C42" s="335" t="s">
         <v>319</v>
       </c>
       <c r="D42" s="320" t="s">
         <v>320</v>
       </c>
       <c r="E42" s="91">
         <v>681</v>
       </c>
       <c r="F42" s="224">
-        <v>28780</v>
+        <v>30160</v>
       </c>
       <c r="G42" s="444" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H42" s="445" t="s">
         <v>1169</v>
       </c>
-      <c r="H42" s="445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I42" s="91" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J42" s="224">
-        <v>33670</v>
+        <v>34930</v>
       </c>
       <c r="K42" s="335" t="s">
         <v>321</v>
       </c>
       <c r="L42" s="320" t="s">
         <v>322</v>
       </c>
       <c r="M42" s="91">
         <v>1398</v>
       </c>
       <c r="N42" s="224">
-        <v>37710</v>
+        <v>39290</v>
       </c>
       <c r="O42" s="196"/>
     </row>
     <row r="43" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B43" s="625"/>
+      <c r="B43" s="624"/>
       <c r="C43" s="345"/>
       <c r="D43" s="345"/>
       <c r="E43" s="307"/>
       <c r="F43" s="312"/>
       <c r="G43" s="451" t="s">
         <v>311</v>
       </c>
       <c r="H43" s="456" t="s">
         <v>814</v>
       </c>
       <c r="I43" s="91">
         <v>42</v>
       </c>
       <c r="J43" s="224">
-        <v>29040</v>
+        <v>30300</v>
       </c>
       <c r="K43" s="461" t="s">
         <v>789</v>
       </c>
       <c r="L43" s="445" t="s">
         <v>790</v>
       </c>
       <c r="M43" s="91">
         <v>1083</v>
       </c>
       <c r="N43" s="224">
-        <v>28080</v>
+        <v>29260</v>
       </c>
       <c r="O43" s="196"/>
     </row>
     <row r="44" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B44" s="625"/>
+      <c r="B44" s="624"/>
       <c r="C44" s="345"/>
       <c r="D44" s="345"/>
       <c r="E44" s="307"/>
       <c r="F44" s="312"/>
       <c r="G44" s="444" t="s">
         <v>789</v>
       </c>
       <c r="H44" s="445" t="s">
         <v>790</v>
       </c>
       <c r="I44" s="91">
         <v>1083</v>
       </c>
       <c r="J44" s="224">
-        <v>28080</v>
+        <v>29260</v>
       </c>
       <c r="K44" s="335" t="s">
         <v>309</v>
       </c>
       <c r="L44" s="320" t="s">
         <v>310</v>
       </c>
       <c r="M44" s="91">
         <v>6138</v>
       </c>
       <c r="N44" s="224">
-        <v>32020</v>
+        <v>33920</v>
       </c>
       <c r="O44" s="196"/>
     </row>
     <row r="45" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B45" s="625"/>
+      <c r="B45" s="624"/>
       <c r="C45" s="345"/>
       <c r="D45" s="345"/>
       <c r="E45" s="307"/>
       <c r="F45" s="312"/>
       <c r="G45" s="444" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H45" s="445" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="I45" s="91">
         <v>615</v>
       </c>
       <c r="J45" s="224">
-        <v>27730</v>
+        <v>31790</v>
       </c>
       <c r="K45" s="335" t="s">
         <v>314</v>
       </c>
       <c r="L45" s="320" t="s">
         <v>315</v>
       </c>
       <c r="M45" s="91">
         <v>1429</v>
       </c>
       <c r="N45" s="224">
-        <v>30430</v>
+        <v>32200</v>
       </c>
       <c r="O45" s="196"/>
     </row>
     <row r="46" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B46" s="625"/>
+      <c r="B46" s="624"/>
       <c r="C46" s="345"/>
       <c r="D46" s="345"/>
       <c r="E46" s="307"/>
       <c r="F46" s="312"/>
       <c r="G46" s="444" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H46" s="445" t="s">
         <v>1177</v>
       </c>
-      <c r="H46" s="445" t="s">
+      <c r="I46" s="91" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J46" s="224">
+        <v>64650</v>
+      </c>
+      <c r="K46" s="444" t="s">
         <v>1178</v>
       </c>
-      <c r="I46" s="91" t="s">
-[...5 lines deleted...]
-      <c r="K46" s="444" t="s">
+      <c r="L46" s="445" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="M46" s="91">
         <v>68</v>
       </c>
       <c r="N46" s="224">
-        <v>49770</v>
+        <v>48680</v>
       </c>
       <c r="O46" s="196"/>
     </row>
     <row r="47" spans="2:15" ht="25.35" customHeight="1">
-      <c r="B47" s="625"/>
+      <c r="B47" s="624"/>
       <c r="C47" s="346"/>
       <c r="D47" s="346"/>
       <c r="E47" s="307"/>
       <c r="F47" s="312"/>
       <c r="G47" s="444" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H47" s="445" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="I47" s="91">
         <v>65</v>
       </c>
       <c r="J47" s="224">
-        <v>26990</v>
+        <v>27970</v>
       </c>
       <c r="K47" s="462" t="s">
         <v>1014</v>
       </c>
       <c r="L47" s="388" t="s">
         <v>1015</v>
       </c>
       <c r="M47" s="91">
         <v>10155</v>
       </c>
       <c r="N47" s="224">
-        <v>30760</v>
+        <v>31350</v>
       </c>
       <c r="O47" s="196"/>
     </row>
     <row r="48" spans="2:15">
       <c r="B48" s="359" t="s">
-        <v>1231</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G12:H34">
     <sortCondition ref="G12:G34"/>
   </sortState>
   <mergeCells count="29">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="U1:V1"/>
     <mergeCell ref="W1:X1"/>
     <mergeCell ref="Y1:AB1"/>
     <mergeCell ref="AC1:AE1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="B10:B34"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="N3:N4"/>
@@ -24230,1766 +24236,1766 @@
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="L36:L37"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="25" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AG46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.125" style="1" customWidth="1"/>
     <col min="8" max="8" width="55.75" style="7" customWidth="1"/>
     <col min="9" max="9" width="12.875" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="51.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.125" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.5" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.125" style="1" customWidth="1"/>
     <col min="16" max="16" width="57" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.25" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.5" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="28.5">
-      <c r="B1" s="599" t="s">
+      <c r="B1" s="598" t="s">
         <v>329</v>
       </c>
-      <c r="C1" s="599"/>
-[...14 lines deleted...]
-      <c r="R1" s="599"/>
+      <c r="C1" s="598"/>
+      <c r="D1" s="598"/>
+      <c r="E1" s="598"/>
+      <c r="F1" s="598"/>
+      <c r="G1" s="598"/>
+      <c r="H1" s="598"/>
+      <c r="I1" s="598"/>
+      <c r="J1" s="598"/>
+      <c r="K1" s="598"/>
+      <c r="L1" s="598"/>
+      <c r="M1" s="598"/>
+      <c r="N1" s="598"/>
+      <c r="O1" s="598"/>
+      <c r="P1" s="598"/>
+      <c r="Q1" s="598"/>
+      <c r="R1" s="598"/>
       <c r="T1" s="114"/>
       <c r="U1" s="49"/>
-      <c r="V1" s="554"/>
-[...9 lines deleted...]
-      <c r="AF1" s="554"/>
+      <c r="V1" s="553"/>
+      <c r="W1" s="553"/>
+      <c r="X1" s="553"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="554"/>
+      <c r="AA1" s="554"/>
+      <c r="AB1" s="554"/>
+      <c r="AC1" s="555"/>
+      <c r="AD1" s="553"/>
+      <c r="AE1" s="553"/>
+      <c r="AF1" s="553"/>
       <c r="AG1" s="60"/>
     </row>
     <row r="2" spans="2:33" ht="28.5" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="639" t="s">
+      <c r="C2" s="638" t="s">
         <v>330</v>
       </c>
-      <c r="D2" s="639"/>
-[...1 lines deleted...]
-      <c r="F2" s="640"/>
+      <c r="D2" s="638"/>
+      <c r="E2" s="638"/>
+      <c r="F2" s="639"/>
       <c r="G2" s="164"/>
-      <c r="H2" s="641" t="s">
+      <c r="H2" s="640" t="s">
         <v>331</v>
       </c>
-      <c r="I2" s="642"/>
-      <c r="J2" s="643"/>
+      <c r="I2" s="641"/>
+      <c r="J2" s="642"/>
       <c r="K2" s="175"/>
-      <c r="L2" s="644" t="s">
+      <c r="L2" s="643" t="s">
         <v>332</v>
       </c>
-      <c r="M2" s="645"/>
-      <c r="N2" s="646"/>
+      <c r="M2" s="644"/>
+      <c r="N2" s="645"/>
       <c r="O2" s="176"/>
-      <c r="P2" s="644" t="s">
+      <c r="P2" s="643" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="645"/>
-      <c r="R2" s="646"/>
+      <c r="Q2" s="644"/>
+      <c r="R2" s="645"/>
     </row>
     <row r="3" spans="2:33" ht="57" customHeight="1">
-      <c r="B3" s="608" t="s">
+      <c r="B3" s="607" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="15"/>
-      <c r="D3" s="561" t="s">
+      <c r="D3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="15"/>
-      <c r="H3" s="530" t="s">
+      <c r="H3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="177" t="s">
         <v>1121</v>
       </c>
-      <c r="J3" s="636" t="s">
-        <v>1122</v>
+      <c r="J3" s="635" t="s">
+        <v>1402</v>
       </c>
       <c r="K3" s="178"/>
-      <c r="L3" s="530" t="s">
+      <c r="L3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="N3" s="526" t="s">
-        <v>1122</v>
+      <c r="N3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="O3" s="15"/>
-      <c r="P3" s="530" t="s">
+      <c r="P3" s="529" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="R3" s="526" t="s">
-        <v>1122</v>
+      <c r="R3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:33" ht="56.25">
-      <c r="B4" s="571"/>
+      <c r="B4" s="570"/>
       <c r="C4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="H4" s="530"/>
+      <c r="H4" s="529"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="636"/>
+      <c r="J4" s="635"/>
       <c r="K4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="L4" s="530"/>
+      <c r="L4" s="529"/>
       <c r="M4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="527"/>
+      <c r="N4" s="526"/>
       <c r="O4" s="165" t="s">
         <v>213</v>
       </c>
-      <c r="P4" s="530"/>
+      <c r="P4" s="529"/>
       <c r="Q4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="527"/>
+      <c r="R4" s="526"/>
     </row>
     <row r="5" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="286" t="s">
         <v>362</v>
       </c>
       <c r="D5" s="285" t="s">
         <v>363</v>
       </c>
       <c r="E5" s="356">
         <v>78</v>
       </c>
       <c r="F5" s="364">
-        <v>56060</v>
+        <v>78610</v>
       </c>
       <c r="G5" s="284" t="s">
         <v>338</v>
       </c>
       <c r="H5" s="285" t="s">
         <v>339</v>
       </c>
       <c r="I5" s="356">
         <v>1167</v>
       </c>
       <c r="J5" s="364">
-        <v>97100</v>
+        <v>101760</v>
       </c>
       <c r="K5" s="328" t="s">
         <v>335</v>
       </c>
       <c r="L5" s="285" t="s">
         <v>336</v>
       </c>
       <c r="M5" s="356">
         <v>736</v>
       </c>
       <c r="N5" s="364">
-        <v>82160</v>
+        <v>80220</v>
       </c>
       <c r="O5" s="288" t="s">
         <v>214</v>
       </c>
       <c r="P5" s="285" t="s">
         <v>337</v>
       </c>
       <c r="Q5" s="356">
         <v>8426</v>
       </c>
       <c r="R5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
     </row>
     <row r="6" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="286" t="s">
         <v>354</v>
       </c>
       <c r="D6" s="285" t="s">
         <v>355</v>
       </c>
       <c r="E6" s="356">
         <v>465</v>
       </c>
       <c r="F6" s="364">
-        <v>77700</v>
+        <v>89930</v>
       </c>
       <c r="G6" s="284" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="285" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="356">
         <v>2514</v>
       </c>
       <c r="J6" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
       <c r="K6" s="288" t="s">
         <v>214</v>
       </c>
       <c r="L6" s="285" t="s">
         <v>337</v>
       </c>
       <c r="M6" s="356">
         <v>8426</v>
       </c>
       <c r="N6" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="O6" s="288" t="s">
         <v>340</v>
       </c>
       <c r="P6" s="285" t="s">
         <v>341</v>
       </c>
       <c r="Q6" s="356">
         <v>1681</v>
       </c>
       <c r="R6" s="364">
-        <v>47080</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="7" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="286" t="s">
         <v>216</v>
       </c>
       <c r="D7" s="285" t="s">
         <v>217</v>
       </c>
       <c r="E7" s="356">
         <v>530</v>
       </c>
       <c r="F7" s="364">
-        <v>71750</v>
+        <v>71230</v>
       </c>
       <c r="G7" s="468" t="s">
         <v>668</v>
       </c>
       <c r="H7" s="470" t="s">
         <v>669</v>
       </c>
       <c r="I7" s="356">
         <v>75</v>
       </c>
       <c r="J7" s="364">
-        <v>61390</v>
+        <v>65140</v>
       </c>
       <c r="K7" s="337"/>
       <c r="L7" s="285"/>
       <c r="M7" s="341"/>
       <c r="N7" s="342"/>
       <c r="O7" s="288" t="s">
         <v>344</v>
       </c>
       <c r="P7" s="285" t="s">
         <v>345</v>
       </c>
       <c r="Q7" s="356">
         <v>1333</v>
       </c>
       <c r="R7" s="364">
-        <v>63220</v>
+        <v>69550</v>
       </c>
     </row>
     <row r="8" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="468" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="D8" s="470" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="E8" s="356">
         <v>99</v>
       </c>
       <c r="F8" s="364">
-        <v>83420</v>
+        <v>84370</v>
       </c>
       <c r="G8" s="284" t="s">
         <v>366</v>
       </c>
       <c r="H8" s="285" t="s">
         <v>367</v>
       </c>
       <c r="I8" s="356">
         <v>86</v>
       </c>
       <c r="J8" s="364">
-        <v>57080</v>
+        <v>56430</v>
       </c>
       <c r="K8" s="337"/>
       <c r="L8" s="285"/>
       <c r="M8" s="341"/>
       <c r="N8" s="342"/>
       <c r="O8" s="288" t="s">
         <v>348</v>
       </c>
       <c r="P8" s="285" t="s">
         <v>349</v>
       </c>
       <c r="Q8" s="356">
         <v>760</v>
       </c>
       <c r="R8" s="364">
-        <v>45210</v>
+        <v>46100</v>
       </c>
     </row>
     <row r="9" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B9" s="571"/>
+      <c r="B9" s="570"/>
       <c r="C9" s="468" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="D9" s="470" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="E9" s="356">
         <v>30</v>
       </c>
       <c r="F9" s="364">
-        <v>60470</v>
+        <v>63140</v>
       </c>
       <c r="G9" s="468" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H9" s="470" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="I9" s="356">
         <v>527</v>
       </c>
       <c r="J9" s="364">
-        <v>60060</v>
+        <v>64900</v>
       </c>
       <c r="K9" s="337"/>
       <c r="L9" s="285"/>
       <c r="M9" s="341"/>
       <c r="N9" s="342"/>
       <c r="O9" s="286" t="s">
         <v>356</v>
       </c>
       <c r="P9" s="285" t="s">
         <v>357</v>
       </c>
       <c r="Q9" s="356">
         <v>288</v>
       </c>
       <c r="R9" s="364">
-        <v>87530</v>
+        <v>99040</v>
       </c>
     </row>
     <row r="10" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B10" s="571"/>
+      <c r="B10" s="570"/>
       <c r="C10" s="288" t="s">
         <v>214</v>
       </c>
       <c r="D10" s="285" t="s">
         <v>337</v>
       </c>
       <c r="E10" s="356">
         <v>8426</v>
       </c>
       <c r="F10" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="G10" s="284" t="s">
         <v>352</v>
       </c>
       <c r="H10" s="285" t="s">
         <v>353</v>
       </c>
       <c r="I10" s="356">
         <v>536</v>
       </c>
       <c r="J10" s="364">
-        <v>65580</v>
+        <v>62230</v>
       </c>
       <c r="K10" s="418"/>
       <c r="L10" s="418"/>
       <c r="M10" s="418"/>
       <c r="N10" s="418"/>
       <c r="O10" s="288" t="s">
         <v>360</v>
       </c>
       <c r="P10" s="285" t="s">
         <v>361</v>
       </c>
       <c r="Q10" s="356">
         <v>146</v>
       </c>
       <c r="R10" s="364">
-        <v>57260</v>
+        <v>57340</v>
       </c>
     </row>
     <row r="11" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B11" s="571"/>
+      <c r="B11" s="570"/>
       <c r="C11" s="362" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="D11" s="469" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="E11" s="356">
         <v>1529</v>
       </c>
       <c r="F11" s="364">
-        <v>64110</v>
+        <v>66620</v>
       </c>
       <c r="G11" s="338" t="s">
         <v>358</v>
       </c>
       <c r="H11" s="285" t="s">
         <v>359</v>
       </c>
       <c r="I11" s="356">
         <v>200</v>
       </c>
       <c r="J11" s="364">
-        <v>56180</v>
+        <v>62230</v>
       </c>
       <c r="K11" s="337"/>
       <c r="L11" s="285"/>
       <c r="M11" s="341"/>
       <c r="N11" s="342"/>
       <c r="O11" s="468" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="P11" s="470" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="Q11" s="356">
         <v>373</v>
       </c>
       <c r="R11" s="364">
-        <v>65560</v>
+        <v>69940</v>
       </c>
     </row>
     <row r="12" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B12" s="571"/>
+      <c r="B12" s="570"/>
       <c r="C12" s="286" t="s">
         <v>350</v>
       </c>
       <c r="D12" s="285" t="s">
         <v>351</v>
       </c>
       <c r="E12" s="356">
         <v>261</v>
       </c>
       <c r="F12" s="364">
-        <v>39210</v>
+        <v>43080</v>
       </c>
       <c r="G12" s="468" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H12" s="470" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="I12" s="356">
         <v>95</v>
       </c>
       <c r="J12" s="364">
-        <v>61870</v>
+        <v>72820</v>
       </c>
       <c r="K12" s="337"/>
       <c r="L12" s="285"/>
       <c r="M12" s="341"/>
       <c r="N12" s="342"/>
       <c r="O12" s="468" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="P12" s="470" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="Q12" s="356">
         <v>217</v>
       </c>
       <c r="R12" s="364">
-        <v>72980</v>
+        <v>72750</v>
       </c>
     </row>
     <row r="13" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B13" s="571"/>
+      <c r="B13" s="570"/>
       <c r="C13" s="286" t="s">
         <v>333</v>
       </c>
       <c r="D13" s="285" t="s">
         <v>334</v>
       </c>
       <c r="E13" s="356">
         <v>1629</v>
       </c>
       <c r="F13" s="364">
-        <v>45400</v>
+        <v>48710</v>
       </c>
       <c r="G13" s="284" t="s">
         <v>364</v>
       </c>
       <c r="H13" s="285" t="s">
         <v>365</v>
       </c>
       <c r="I13" s="356">
         <v>228</v>
       </c>
       <c r="J13" s="364">
-        <v>64340</v>
+        <v>67560</v>
       </c>
       <c r="K13" s="337"/>
       <c r="L13" s="285"/>
       <c r="M13" s="341"/>
       <c r="N13" s="342"/>
       <c r="O13" s="468" t="s">
+        <v>1127</v>
+      </c>
+      <c r="P13" s="469" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="Q13" s="356">
         <v>1686</v>
       </c>
       <c r="R13" s="364">
-        <v>77560</v>
+        <v>82990</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B14" s="571"/>
+      <c r="B14" s="570"/>
       <c r="C14" s="472" t="s">
         <v>512</v>
       </c>
       <c r="D14" s="469" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="E14" s="356">
         <v>204</v>
       </c>
       <c r="F14" s="364">
-        <v>46340</v>
+        <v>47290</v>
       </c>
       <c r="G14" s="400" t="s">
         <v>370</v>
       </c>
       <c r="H14" s="429" t="s">
         <v>371</v>
       </c>
       <c r="I14" s="356">
         <v>10</v>
       </c>
       <c r="J14" s="364">
-        <v>39930</v>
+        <v>41350</v>
       </c>
       <c r="K14" s="337"/>
       <c r="L14" s="285"/>
       <c r="M14" s="341"/>
       <c r="N14" s="342"/>
       <c r="O14" s="468" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="P14" s="469" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="Q14" s="356">
         <v>1607</v>
       </c>
       <c r="R14" s="364">
-        <v>58710</v>
+        <v>62670</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B15" s="571"/>
+      <c r="B15" s="570"/>
       <c r="C15" s="362" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="D15" s="469" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="E15" s="356">
         <v>188</v>
       </c>
       <c r="F15" s="364">
-        <v>61860</v>
+        <v>73240</v>
       </c>
       <c r="G15" s="284" t="s">
         <v>342</v>
       </c>
       <c r="H15" s="285" t="s">
         <v>343</v>
       </c>
       <c r="I15" s="356">
         <v>592</v>
       </c>
       <c r="J15" s="364">
-        <v>47580</v>
+        <v>49260</v>
       </c>
       <c r="K15" s="337"/>
       <c r="L15" s="285"/>
       <c r="M15" s="341"/>
       <c r="N15" s="342"/>
       <c r="O15" s="468" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="P15" s="469" t="s">
-        <v>1403</v>
+        <v>1400</v>
       </c>
       <c r="Q15" s="356">
         <v>582</v>
       </c>
       <c r="R15" s="364">
-        <v>47820</v>
+        <v>47690</v>
       </c>
     </row>
     <row r="16" spans="2:33" ht="24.75" customHeight="1">
-      <c r="B16" s="571"/>
+      <c r="B16" s="570"/>
       <c r="C16" s="472" t="s">
         <v>521</v>
       </c>
       <c r="D16" s="469" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="E16" s="356">
         <v>270</v>
       </c>
       <c r="F16" s="364">
-        <v>67350</v>
+        <v>60680</v>
       </c>
       <c r="G16" s="468" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H16" s="470" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="I16" s="356">
         <v>185</v>
       </c>
       <c r="J16" s="364">
-        <v>49830</v>
+        <v>57070</v>
       </c>
       <c r="K16" s="337"/>
       <c r="L16" s="285"/>
       <c r="M16" s="341"/>
       <c r="N16" s="342"/>
       <c r="O16" s="364" t="s">
         <v>1025</v>
       </c>
       <c r="P16" s="469" t="s">
         <v>56</v>
       </c>
       <c r="Q16" s="356">
         <v>1110</v>
       </c>
       <c r="R16" s="364">
-        <v>41600</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="17" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B17" s="571"/>
+      <c r="B17" s="570"/>
       <c r="C17" s="362" t="s">
         <v>257</v>
       </c>
       <c r="D17" s="285" t="s">
         <v>258</v>
       </c>
       <c r="E17" s="356">
         <v>414</v>
       </c>
       <c r="F17" s="364">
-        <v>38200</v>
+        <v>43250</v>
       </c>
       <c r="G17" s="284" t="s">
         <v>368</v>
       </c>
       <c r="H17" s="285" t="s">
         <v>369</v>
       </c>
       <c r="I17" s="356">
         <v>55</v>
       </c>
       <c r="J17" s="364">
-        <v>95430</v>
+        <v>86410</v>
       </c>
       <c r="K17" s="337"/>
       <c r="L17" s="285"/>
       <c r="M17" s="341"/>
       <c r="N17" s="342"/>
       <c r="O17" s="467"/>
       <c r="P17" s="469"/>
       <c r="Q17" s="356"/>
       <c r="R17" s="364"/>
     </row>
     <row r="18" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B18" s="571"/>
+      <c r="B18" s="570"/>
       <c r="C18" s="362" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="D18" s="469" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="E18" s="356">
         <v>150</v>
       </c>
       <c r="F18" s="364">
-        <v>46470</v>
+        <v>40180</v>
       </c>
       <c r="G18" s="338" t="s">
         <v>346</v>
       </c>
       <c r="H18" s="285" t="s">
         <v>347</v>
       </c>
       <c r="I18" s="356">
         <v>650</v>
       </c>
       <c r="J18" s="364">
-        <v>45350</v>
+        <v>46860</v>
       </c>
       <c r="K18" s="337"/>
       <c r="L18" s="285"/>
       <c r="M18" s="341"/>
       <c r="N18" s="342"/>
       <c r="O18" s="364"/>
       <c r="P18" s="469"/>
       <c r="Q18" s="356"/>
       <c r="R18" s="364"/>
     </row>
     <row r="19" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B19" s="571"/>
+      <c r="B19" s="570"/>
       <c r="C19" s="362" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="285" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="356">
         <v>884</v>
       </c>
       <c r="F19" s="364">
-        <v>48320</v>
+        <v>49040</v>
       </c>
       <c r="G19" s="418"/>
       <c r="H19" s="418"/>
       <c r="I19" s="418"/>
       <c r="J19" s="418"/>
       <c r="K19" s="337"/>
       <c r="L19" s="285"/>
       <c r="M19" s="341"/>
       <c r="N19" s="342"/>
       <c r="O19" s="418"/>
       <c r="P19" s="418"/>
       <c r="Q19" s="418"/>
       <c r="R19" s="418"/>
     </row>
     <row r="20" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B20" s="582"/>
+      <c r="B20" s="581"/>
       <c r="C20" s="472" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="D20" s="469" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="E20" s="356">
         <v>1686</v>
       </c>
       <c r="F20" s="364">
-        <v>77560</v>
+        <v>82990</v>
       </c>
       <c r="G20" s="284"/>
       <c r="H20" s="285"/>
       <c r="I20" s="356"/>
       <c r="J20" s="364"/>
       <c r="K20" s="337"/>
       <c r="L20" s="285"/>
       <c r="M20" s="341"/>
       <c r="N20" s="342"/>
       <c r="O20" s="467"/>
       <c r="P20" s="469"/>
       <c r="Q20" s="356"/>
       <c r="R20" s="364"/>
     </row>
     <row r="21" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B21" s="572"/>
+      <c r="B21" s="571"/>
       <c r="C21" s="362" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="D21" s="469" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="E21" s="356">
         <v>143</v>
       </c>
       <c r="F21" s="364">
-        <v>38600</v>
+        <v>47100</v>
       </c>
       <c r="G21" s="418"/>
       <c r="H21" s="418"/>
       <c r="I21" s="418"/>
       <c r="J21" s="418"/>
       <c r="K21" s="24"/>
       <c r="L21" s="27"/>
       <c r="M21" s="179"/>
       <c r="N21" s="180"/>
       <c r="O21" s="24"/>
       <c r="P21" s="52"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="24"/>
     </row>
     <row r="22" spans="2:18" ht="14.25" customHeight="1">
       <c r="B22" s="28"/>
       <c r="C22" s="166"/>
       <c r="D22" s="167"/>
       <c r="E22" s="168"/>
       <c r="F22" s="169"/>
       <c r="G22" s="168"/>
       <c r="H22" s="170"/>
       <c r="I22" s="181"/>
       <c r="J22" s="169"/>
       <c r="K22" s="182"/>
       <c r="L22" s="170"/>
       <c r="M22" s="181"/>
       <c r="N22" s="183"/>
       <c r="O22" s="181"/>
       <c r="P22" s="170"/>
       <c r="Q22" s="181"/>
       <c r="R22" s="183"/>
     </row>
     <row r="23" spans="2:18" ht="57" customHeight="1">
-      <c r="B23" s="573" t="s">
+      <c r="B23" s="572" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="36"/>
-      <c r="D23" s="562" t="s">
+      <c r="D23" s="561" t="s">
         <v>5</v>
       </c>
       <c r="E23" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F23" s="528" t="s">
-        <v>1122</v>
+      <c r="F23" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G23" s="36"/>
-      <c r="H23" s="531" t="s">
+      <c r="H23" s="530" t="s">
         <v>5</v>
       </c>
       <c r="I23" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J23" s="528" t="s">
-        <v>1122</v>
+      <c r="J23" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="K23" s="184"/>
-      <c r="L23" s="531" t="s">
+      <c r="L23" s="530" t="s">
         <v>5</v>
       </c>
       <c r="M23" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="N23" s="528" t="s">
-        <v>1122</v>
+      <c r="N23" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="O23" s="36"/>
-      <c r="P23" s="531" t="s">
+      <c r="P23" s="530" t="s">
         <v>5</v>
       </c>
       <c r="Q23" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="R23" s="528" t="s">
-        <v>1122</v>
+      <c r="R23" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="24" spans="2:18" ht="56.25">
-      <c r="B24" s="574"/>
+      <c r="B24" s="573"/>
       <c r="C24" s="75" t="s">
         <v>213</v>
       </c>
-      <c r="D24" s="562"/>
+      <c r="D24" s="561"/>
       <c r="E24" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="528"/>
+      <c r="F24" s="527"/>
       <c r="G24" s="75" t="s">
         <v>213</v>
       </c>
-      <c r="H24" s="531"/>
+      <c r="H24" s="530"/>
       <c r="I24" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J24" s="528"/>
+      <c r="J24" s="527"/>
       <c r="K24" s="75" t="s">
         <v>213</v>
       </c>
-      <c r="L24" s="531"/>
+      <c r="L24" s="530"/>
       <c r="M24" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N24" s="528"/>
+      <c r="N24" s="527"/>
       <c r="O24" s="38" t="s">
         <v>213</v>
       </c>
-      <c r="P24" s="531"/>
+      <c r="P24" s="530"/>
       <c r="Q24" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="R24" s="528"/>
+      <c r="R24" s="527"/>
     </row>
     <row r="25" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="291" t="s">
         <v>230</v>
       </c>
       <c r="D25" s="295" t="s">
         <v>374</v>
       </c>
       <c r="E25" s="79">
         <v>442</v>
       </c>
       <c r="F25" s="185">
-        <v>63660</v>
+        <v>59310</v>
       </c>
       <c r="G25" s="78" t="s">
         <v>387</v>
       </c>
       <c r="H25" s="295" t="s">
         <v>388</v>
       </c>
       <c r="I25" s="79">
         <v>453</v>
       </c>
       <c r="J25" s="185">
-        <v>57540</v>
+        <v>59730</v>
       </c>
       <c r="K25" s="302" t="s">
         <v>228</v>
       </c>
       <c r="L25" s="295" t="s">
         <v>373</v>
       </c>
       <c r="M25" s="79">
         <v>861</v>
       </c>
       <c r="N25" s="185">
-        <v>42370</v>
+        <v>45760</v>
       </c>
       <c r="O25" s="78" t="s">
         <v>44</v>
       </c>
       <c r="P25" s="81" t="s">
         <v>45</v>
       </c>
       <c r="Q25" s="79">
         <v>2139</v>
       </c>
       <c r="R25" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
     </row>
     <row r="26" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="294" t="s">
         <v>379</v>
       </c>
       <c r="D26" s="295" t="s">
         <v>380</v>
       </c>
       <c r="E26" s="79">
         <v>172</v>
       </c>
       <c r="F26" s="185">
-        <v>45610</v>
+        <v>46420</v>
       </c>
       <c r="G26" s="78" t="s">
         <v>403</v>
       </c>
       <c r="H26" s="295" t="s">
         <v>404</v>
       </c>
       <c r="I26" s="79">
         <v>15</v>
       </c>
       <c r="J26" s="185">
-        <v>58570</v>
+        <v>61500</v>
       </c>
       <c r="K26" s="300" t="s">
         <v>377</v>
       </c>
       <c r="L26" s="295" t="s">
         <v>378</v>
       </c>
       <c r="M26" s="79">
         <v>654</v>
       </c>
       <c r="N26" s="185">
-        <v>47360</v>
+        <v>45590</v>
       </c>
       <c r="O26" s="107" t="s">
         <v>228</v>
       </c>
       <c r="P26" s="81" t="s">
         <v>373</v>
       </c>
       <c r="Q26" s="79">
         <v>861</v>
       </c>
       <c r="R26" s="185">
-        <v>42370</v>
+        <v>45760</v>
       </c>
     </row>
     <row r="27" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B27" s="575"/>
+      <c r="B27" s="574"/>
       <c r="C27" s="373" t="s">
         <v>1042</v>
       </c>
       <c r="D27" s="385" t="s">
         <v>1043</v>
       </c>
       <c r="E27" s="79">
         <v>1574</v>
       </c>
       <c r="F27" s="185">
-        <v>45180</v>
+        <v>39660</v>
       </c>
       <c r="G27" s="157" t="s">
         <v>397</v>
       </c>
       <c r="H27" s="295" t="s">
         <v>398</v>
       </c>
       <c r="I27" s="79">
         <v>255</v>
       </c>
       <c r="J27" s="185">
-        <v>30130</v>
+        <v>34860</v>
       </c>
       <c r="K27" s="303" t="s">
         <v>383</v>
       </c>
       <c r="L27" s="295" t="s">
         <v>384</v>
       </c>
       <c r="M27" s="79">
         <v>233</v>
       </c>
       <c r="N27" s="185">
-        <v>34310</v>
+        <v>37440</v>
       </c>
       <c r="O27" s="157" t="s">
         <v>59</v>
       </c>
       <c r="P27" s="81" t="s">
         <v>60</v>
       </c>
       <c r="Q27" s="79">
         <v>752</v>
       </c>
       <c r="R27" s="185">
-        <v>35790</v>
+        <v>37920</v>
       </c>
     </row>
     <row r="28" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B28" s="575"/>
+      <c r="B28" s="574"/>
       <c r="C28" s="294" t="s">
         <v>385</v>
       </c>
       <c r="D28" s="295" t="s">
         <v>386</v>
       </c>
       <c r="E28" s="79">
         <v>173</v>
       </c>
       <c r="F28" s="185">
-        <v>35420</v>
+        <v>38450</v>
       </c>
       <c r="G28" s="157" t="s">
         <v>401</v>
       </c>
       <c r="H28" s="295" t="s">
         <v>402</v>
       </c>
       <c r="I28" s="79">
         <v>245</v>
       </c>
       <c r="J28" s="185">
-        <v>35720</v>
+        <v>36740</v>
       </c>
       <c r="K28" s="458" t="s">
         <v>401</v>
       </c>
       <c r="L28" s="459" t="s">
         <v>402</v>
       </c>
       <c r="M28" s="79">
         <v>245</v>
       </c>
       <c r="N28" s="185">
-        <v>35720</v>
+        <v>36740</v>
       </c>
       <c r="O28" s="157" t="s">
         <v>391</v>
       </c>
       <c r="P28" s="81" t="s">
         <v>392</v>
       </c>
       <c r="Q28" s="79">
         <v>406</v>
       </c>
       <c r="R28" s="185">
-        <v>34760</v>
+        <v>37240</v>
       </c>
     </row>
     <row r="29" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B29" s="575"/>
+      <c r="B29" s="574"/>
       <c r="C29" s="128"/>
       <c r="D29" s="128"/>
       <c r="E29" s="163"/>
       <c r="F29" s="171"/>
       <c r="G29" s="107" t="s">
         <v>277</v>
       </c>
       <c r="H29" s="295" t="s">
         <v>372</v>
       </c>
       <c r="I29" s="79">
         <v>2519</v>
       </c>
       <c r="J29" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="K29" s="458" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L29" s="459" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="M29" s="79">
         <v>41</v>
       </c>
       <c r="N29" s="185">
-        <v>48940</v>
+        <v>44800</v>
       </c>
       <c r="O29" s="157" t="s">
         <v>399</v>
       </c>
       <c r="P29" s="81" t="s">
         <v>400</v>
       </c>
       <c r="Q29" s="79">
         <v>266</v>
       </c>
       <c r="R29" s="185">
-        <v>40430</v>
+        <v>43830</v>
       </c>
     </row>
     <row r="30" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B30" s="575"/>
+      <c r="B30" s="574"/>
       <c r="C30" s="128"/>
       <c r="D30" s="128"/>
       <c r="E30" s="163"/>
       <c r="F30" s="171"/>
       <c r="G30" s="78" t="s">
         <v>393</v>
       </c>
       <c r="H30" s="295" t="s">
         <v>394</v>
       </c>
       <c r="I30" s="79">
         <v>66</v>
       </c>
       <c r="J30" s="185">
-        <v>48910</v>
+        <v>47620</v>
       </c>
       <c r="K30" s="458" t="s">
         <v>277</v>
       </c>
       <c r="L30" s="457" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="M30" s="79">
         <v>2519</v>
       </c>
       <c r="N30" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="O30" s="185" t="s">
         <v>395</v>
       </c>
       <c r="P30" s="81" t="s">
         <v>396</v>
       </c>
       <c r="Q30" s="79">
         <v>231</v>
       </c>
       <c r="R30" s="185">
-        <v>37870</v>
+        <v>40190</v>
       </c>
     </row>
     <row r="31" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B31" s="575"/>
+      <c r="B31" s="574"/>
       <c r="C31" s="128"/>
       <c r="D31" s="128"/>
       <c r="E31" s="128"/>
       <c r="F31" s="171"/>
       <c r="G31" s="157" t="s">
         <v>389</v>
       </c>
       <c r="H31" s="295" t="s">
         <v>390</v>
       </c>
       <c r="I31" s="79">
         <v>32</v>
       </c>
-      <c r="J31" s="185">
-        <v>39720</v>
+      <c r="J31" s="185" t="s">
+        <v>1126</v>
       </c>
       <c r="K31" s="78" t="s">
         <v>44</v>
       </c>
       <c r="L31" s="81" t="s">
         <v>45</v>
       </c>
       <c r="M31" s="79">
         <v>2139</v>
       </c>
       <c r="N31" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="O31" s="128"/>
       <c r="P31" s="128"/>
       <c r="Q31" s="79"/>
       <c r="R31" s="332"/>
     </row>
     <row r="32" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B32" s="575"/>
+      <c r="B32" s="574"/>
       <c r="C32" s="80"/>
       <c r="D32" s="128"/>
       <c r="E32" s="79"/>
       <c r="F32" s="78"/>
       <c r="G32" s="157" t="s">
         <v>381</v>
       </c>
       <c r="H32" s="295" t="s">
         <v>382</v>
       </c>
       <c r="I32" s="79">
         <v>438</v>
       </c>
       <c r="J32" s="185">
-        <v>37300</v>
+        <v>38240</v>
       </c>
       <c r="K32" s="458" t="s">
         <v>59</v>
       </c>
       <c r="L32" s="457" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="M32" s="79">
         <v>752</v>
       </c>
       <c r="N32" s="185">
-        <v>35790</v>
+        <v>37920</v>
       </c>
       <c r="O32" s="81"/>
       <c r="P32" s="81"/>
       <c r="Q32" s="79"/>
       <c r="R32" s="185"/>
     </row>
     <row r="33" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B33" s="576"/>
+      <c r="B33" s="575"/>
       <c r="C33" s="80"/>
       <c r="D33" s="128"/>
       <c r="E33" s="79"/>
       <c r="F33" s="78"/>
       <c r="G33" s="458" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H33" s="459" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="I33" s="79">
         <v>1217</v>
       </c>
       <c r="J33" s="185">
-        <v>37440</v>
+        <v>38010</v>
       </c>
       <c r="K33" s="295"/>
       <c r="L33" s="295"/>
       <c r="M33" s="293"/>
       <c r="N33" s="303"/>
       <c r="O33" s="81"/>
       <c r="P33" s="81"/>
       <c r="Q33" s="79"/>
       <c r="R33" s="185"/>
     </row>
     <row r="34" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B34" s="576"/>
+      <c r="B34" s="575"/>
       <c r="C34" s="80"/>
       <c r="D34" s="128"/>
       <c r="E34" s="79"/>
       <c r="F34" s="78"/>
       <c r="G34" s="78" t="s">
         <v>44</v>
       </c>
       <c r="H34" s="81" t="s">
         <v>45</v>
       </c>
       <c r="I34" s="79">
         <v>2139</v>
       </c>
       <c r="J34" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="K34" s="295"/>
       <c r="L34" s="295"/>
       <c r="M34" s="293"/>
       <c r="N34" s="303"/>
       <c r="O34" s="81"/>
       <c r="P34" s="81"/>
       <c r="Q34" s="79"/>
       <c r="R34" s="185"/>
     </row>
     <row r="35" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B35" s="583"/>
+      <c r="B35" s="582"/>
       <c r="C35" s="80"/>
       <c r="D35" s="76"/>
       <c r="E35" s="79"/>
       <c r="F35" s="78"/>
       <c r="G35" s="157" t="s">
         <v>375</v>
       </c>
       <c r="H35" s="295" t="s">
         <v>376</v>
       </c>
       <c r="I35" s="79">
         <v>590</v>
       </c>
       <c r="J35" s="185">
-        <v>35780</v>
+        <v>39810</v>
       </c>
       <c r="K35" s="303"/>
       <c r="L35" s="294"/>
       <c r="M35" s="293"/>
       <c r="N35" s="333"/>
       <c r="O35" s="128"/>
       <c r="P35" s="128"/>
       <c r="Q35" s="79"/>
       <c r="R35" s="78"/>
     </row>
     <row r="36" spans="2:18" ht="14.25" customHeight="1">
       <c r="B36" s="28"/>
       <c r="C36" s="166"/>
       <c r="D36" s="167"/>
       <c r="E36" s="168"/>
       <c r="F36" s="169"/>
       <c r="G36" s="168"/>
       <c r="H36" s="170"/>
       <c r="I36" s="181"/>
       <c r="J36" s="169"/>
       <c r="K36" s="182"/>
       <c r="L36" s="170"/>
       <c r="M36" s="181"/>
       <c r="N36" s="183"/>
       <c r="O36" s="181"/>
       <c r="P36" s="170"/>
       <c r="Q36" s="181"/>
       <c r="R36" s="183"/>
     </row>
     <row r="37" spans="2:18" ht="57" customHeight="1">
-      <c r="B37" s="637" t="s">
+      <c r="B37" s="636" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="193"/>
-      <c r="D37" s="540" t="s">
+      <c r="D37" s="539" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F37" s="523" t="s">
-        <v>1122</v>
+      <c r="F37" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="G37" s="84"/>
-      <c r="H37" s="524" t="s">
+      <c r="H37" s="523" t="s">
         <v>5</v>
       </c>
       <c r="I37" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="J37" s="523" t="s">
-        <v>1122</v>
+      <c r="J37" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="K37" s="85"/>
-      <c r="L37" s="524" t="s">
+      <c r="L37" s="523" t="s">
         <v>5</v>
       </c>
       <c r="M37" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="N37" s="523" t="s">
-        <v>1122</v>
+      <c r="N37" s="522" t="s">
+        <v>1402</v>
       </c>
       <c r="O37" s="85"/>
-      <c r="P37" s="540" t="s">
+      <c r="P37" s="539" t="s">
         <v>5</v>
       </c>
       <c r="Q37" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="R37" s="523" t="s">
-        <v>1122</v>
+      <c r="R37" s="522" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="38" spans="2:18" ht="56.25">
-      <c r="B38" s="638"/>
+      <c r="B38" s="637"/>
       <c r="C38" s="248" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="627"/>
+      <c r="D38" s="626"/>
       <c r="E38" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F38" s="523"/>
+      <c r="F38" s="522"/>
       <c r="G38" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="H38" s="524"/>
+      <c r="H38" s="523"/>
       <c r="I38" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J38" s="523"/>
+      <c r="J38" s="522"/>
       <c r="K38" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="L38" s="525"/>
+      <c r="L38" s="524"/>
       <c r="M38" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="N38" s="523"/>
+      <c r="N38" s="522"/>
       <c r="O38" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="P38" s="627"/>
+      <c r="P38" s="626"/>
       <c r="Q38" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="R38" s="523"/>
+      <c r="R38" s="522"/>
     </row>
     <row r="39" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B39" s="638"/>
+      <c r="B39" s="637"/>
       <c r="C39" s="464" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="320" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="91">
         <v>6736</v>
       </c>
       <c r="F39" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
       <c r="G39" s="312" t="s">
         <v>405</v>
       </c>
       <c r="H39" s="320" t="s">
         <v>406</v>
       </c>
       <c r="I39" s="91">
         <v>601</v>
       </c>
       <c r="J39" s="224">
-        <v>29480</v>
+        <v>30940</v>
       </c>
       <c r="K39" s="312" t="s">
         <v>88</v>
       </c>
       <c r="L39" s="320" t="s">
         <v>89</v>
       </c>
       <c r="M39" s="91">
         <v>6968</v>
       </c>
       <c r="N39" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
       <c r="O39" s="334" t="s">
         <v>88</v>
       </c>
       <c r="P39" s="320" t="s">
         <v>89</v>
       </c>
       <c r="Q39" s="91">
         <v>6968</v>
       </c>
       <c r="R39" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
     </row>
     <row r="40" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B40" s="638"/>
+      <c r="B40" s="637"/>
       <c r="C40" s="465" t="s">
         <v>312</v>
       </c>
       <c r="D40" s="309" t="s">
         <v>313</v>
       </c>
       <c r="E40" s="91">
         <v>304</v>
       </c>
       <c r="F40" s="224">
-        <v>26580</v>
+        <v>27460</v>
       </c>
       <c r="G40" s="312" t="s">
         <v>407</v>
       </c>
       <c r="H40" s="320" t="s">
         <v>408</v>
       </c>
       <c r="I40" s="91">
         <v>63</v>
       </c>
       <c r="J40" s="224">
-        <v>37840</v>
+        <v>43140</v>
       </c>
       <c r="K40" s="335" t="s">
         <v>409</v>
       </c>
       <c r="L40" s="320" t="s">
         <v>410</v>
       </c>
       <c r="M40" s="91">
         <v>135</v>
       </c>
       <c r="N40" s="224">
-        <v>31790</v>
+        <v>31870</v>
       </c>
       <c r="O40" s="335" t="s">
         <v>90</v>
       </c>
       <c r="P40" s="320" t="s">
         <v>91</v>
       </c>
       <c r="Q40" s="91">
         <v>2371</v>
       </c>
       <c r="R40" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
     </row>
     <row r="41" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B41" s="638"/>
+      <c r="B41" s="637"/>
       <c r="C41" s="461" t="s">
         <v>560</v>
       </c>
       <c r="D41" s="448" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="E41" s="91">
         <v>460</v>
       </c>
       <c r="F41" s="224">
-        <v>31090</v>
+        <v>33080</v>
       </c>
       <c r="G41" s="335"/>
       <c r="H41" s="320"/>
       <c r="I41" s="307"/>
       <c r="J41" s="312"/>
       <c r="K41" s="92" t="s">
         <v>90</v>
       </c>
       <c r="L41" s="471" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="M41" s="91">
         <v>2371</v>
       </c>
       <c r="N41" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
       <c r="O41" s="335" t="s">
         <v>411</v>
       </c>
       <c r="P41" s="320" t="s">
         <v>412</v>
       </c>
       <c r="Q41" s="91">
         <v>273</v>
       </c>
       <c r="R41" s="224">
-        <v>31280</v>
+        <v>32300</v>
       </c>
     </row>
     <row r="42" spans="2:18" ht="24.75" customHeight="1">
-      <c r="B42" s="638"/>
+      <c r="B42" s="637"/>
       <c r="C42" s="87" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="D42" s="445" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="E42" s="91">
         <v>170</v>
       </c>
       <c r="F42" s="224">
-        <v>25870</v>
+        <v>31920</v>
       </c>
       <c r="G42" s="312"/>
       <c r="H42" s="320"/>
       <c r="I42" s="307"/>
       <c r="J42" s="312"/>
       <c r="K42" s="87" t="s">
         <v>223</v>
       </c>
       <c r="L42" s="113" t="s">
         <v>224</v>
       </c>
       <c r="M42" s="91">
         <v>4348</v>
       </c>
       <c r="N42" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
       <c r="O42" s="335" t="s">
         <v>413</v>
       </c>
       <c r="P42" s="320" t="s">
         <v>414</v>
       </c>
       <c r="Q42" s="91">
         <v>121</v>
       </c>
       <c r="R42" s="224">
-        <v>32140</v>
+        <v>34340</v>
       </c>
     </row>
     <row r="43" spans="2:18" ht="24.75" customHeight="1">
       <c r="B43" s="466"/>
       <c r="C43" s="136" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="320" t="s">
         <v>89</v>
       </c>
       <c r="E43" s="91">
         <v>6968</v>
       </c>
       <c r="F43" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
       <c r="G43" s="312"/>
       <c r="H43" s="320"/>
       <c r="I43" s="307"/>
       <c r="J43" s="312"/>
       <c r="K43" s="312"/>
       <c r="L43" s="308"/>
       <c r="M43" s="307"/>
       <c r="N43" s="312"/>
       <c r="O43" s="87" t="s">
         <v>223</v>
       </c>
       <c r="P43" s="113" t="s">
         <v>224</v>
       </c>
       <c r="Q43" s="91">
         <v>4348</v>
       </c>
       <c r="R43" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
     </row>
     <row r="44" spans="2:18">
       <c r="B44" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="45" spans="2:18">
       <c r="B45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="2:18">
       <c r="O46" s="188"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C5:F21">
     <sortCondition ref="C5:C21"/>
   </sortState>
   <mergeCells count="36">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="V1:W1"/>
     <mergeCell ref="X1:Y1"/>
     <mergeCell ref="Z1:AC1"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="P2:R2"/>
     <mergeCell ref="B3:B21"/>
@@ -26010,4282 +26016,4282 @@
     <mergeCell ref="J37:J38"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="L37:L38"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="N37:N38"/>
     <mergeCell ref="P23:P24"/>
     <mergeCell ref="P37:P38"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="R23:R24"/>
     <mergeCell ref="R37:R38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" fitToWidth="0" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB93"/>
   <sheetViews>
-    <sheetView topLeftCell="A47" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E90" sqref="E90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="67.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="14" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="19" style="10" customWidth="1"/>
     <col min="10" max="10" width="14.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.25" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="28.5">
-      <c r="B1" s="599" t="s">
+      <c r="B1" s="598" t="s">
         <v>415</v>
       </c>
-      <c r="C1" s="599"/>
-[...6 lines deleted...]
-      <c r="J1" s="599"/>
+      <c r="C1" s="598"/>
+      <c r="D1" s="598"/>
+      <c r="E1" s="598"/>
+      <c r="F1" s="598"/>
+      <c r="G1" s="598"/>
+      <c r="H1" s="598"/>
+      <c r="I1" s="598"/>
+      <c r="J1" s="598"/>
       <c r="K1" s="160"/>
       <c r="O1" s="114"/>
       <c r="P1" s="49"/>
-      <c r="Q1" s="554"/>
-[...9 lines deleted...]
-      <c r="AA1" s="554"/>
+      <c r="Q1" s="553"/>
+      <c r="R1" s="553"/>
+      <c r="S1" s="553"/>
+      <c r="T1" s="553"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="555"/>
+      <c r="Y1" s="553"/>
+      <c r="Z1" s="553"/>
+      <c r="AA1" s="553"/>
       <c r="AB1" s="60"/>
     </row>
     <row r="2" spans="2:28" s="149" customFormat="1" ht="50.25" customHeight="1">
       <c r="B2" s="12"/>
-      <c r="C2" s="577" t="s">
+      <c r="C2" s="576" t="s">
         <v>416</v>
       </c>
-      <c r="D2" s="578"/>
-[...2 lines deleted...]
-      <c r="G2" s="647" t="s">
+      <c r="D2" s="577"/>
+      <c r="E2" s="577"/>
+      <c r="F2" s="578"/>
+      <c r="G2" s="646" t="s">
         <v>417</v>
       </c>
-      <c r="H2" s="648"/>
-[...1 lines deleted...]
-      <c r="J2" s="649"/>
+      <c r="H2" s="647"/>
+      <c r="I2" s="647"/>
+      <c r="J2" s="648"/>
     </row>
     <row r="3" spans="2:28" ht="56.25">
-      <c r="B3" s="608" t="s">
+      <c r="B3" s="607" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="150"/>
-      <c r="D3" s="537" t="s">
+      <c r="D3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="526" t="s">
-        <v>1122</v>
+      <c r="F3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="G3" s="151"/>
-      <c r="H3" s="561" t="s">
+      <c r="H3" s="560" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J3" s="526" t="s">
-        <v>1122</v>
+      <c r="J3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="2:28" ht="37.5">
-      <c r="B4" s="571"/>
+      <c r="B4" s="570"/>
       <c r="C4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="561"/>
+      <c r="D4" s="560"/>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="527"/>
+      <c r="F4" s="526"/>
       <c r="G4" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="561"/>
+      <c r="H4" s="560"/>
       <c r="I4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="527"/>
+      <c r="J4" s="526"/>
     </row>
     <row r="5" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B5" s="571"/>
+      <c r="B5" s="570"/>
       <c r="C5" s="22" t="s">
         <v>420</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>421</v>
       </c>
       <c r="E5" s="356">
         <v>429</v>
       </c>
       <c r="F5" s="364">
-        <v>84360</v>
+        <v>92530</v>
       </c>
       <c r="G5" s="400" t="s">
         <v>171</v>
       </c>
       <c r="H5" s="429" t="s">
         <v>220</v>
       </c>
       <c r="I5" s="356">
         <v>130</v>
       </c>
       <c r="J5" s="364">
-        <v>122940</v>
+        <v>125390</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B6" s="571"/>
+      <c r="B6" s="570"/>
       <c r="C6" s="22" t="s">
         <v>418</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>419</v>
       </c>
       <c r="E6" s="356">
         <v>547</v>
       </c>
       <c r="F6" s="364">
-        <v>54200</v>
+        <v>54190</v>
       </c>
       <c r="G6" s="400" t="s">
         <v>214</v>
       </c>
       <c r="H6" s="469" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="I6" s="356">
         <v>8426</v>
       </c>
       <c r="J6" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
     </row>
     <row r="7" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B7" s="571"/>
+      <c r="B7" s="570"/>
       <c r="C7" s="22" t="s">
         <v>422</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>423</v>
       </c>
       <c r="E7" s="356">
         <v>156</v>
       </c>
       <c r="F7" s="364">
-        <v>47350</v>
+        <v>46880</v>
       </c>
       <c r="G7" s="400" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="H7" s="469" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I7" s="356">
         <v>582</v>
       </c>
       <c r="J7" s="364">
-        <v>47820</v>
+        <v>47690</v>
       </c>
     </row>
     <row r="8" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B8" s="571"/>
+      <c r="B8" s="570"/>
       <c r="C8" s="22" t="s">
         <v>424</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>425</v>
       </c>
       <c r="E8" s="356">
         <v>73</v>
       </c>
       <c r="F8" s="364">
-        <v>56240</v>
+        <v>57210</v>
       </c>
       <c r="G8" s="420" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="H8" s="469" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="I8" s="356">
         <v>1529</v>
       </c>
       <c r="J8" s="364">
-        <v>64110</v>
+        <v>66620</v>
       </c>
     </row>
     <row r="9" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B9" s="582"/>
+      <c r="B9" s="581"/>
       <c r="C9" s="418"/>
       <c r="D9" s="418"/>
       <c r="E9" s="418"/>
       <c r="F9" s="418"/>
       <c r="G9" s="400" t="s">
         <v>426</v>
       </c>
       <c r="H9" s="429" t="s">
         <v>427</v>
       </c>
       <c r="I9" s="356">
         <v>187</v>
       </c>
       <c r="J9" s="364">
-        <v>63540</v>
+        <v>74940</v>
       </c>
     </row>
     <row r="10" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B10" s="582"/>
+      <c r="B10" s="581"/>
       <c r="C10" s="362"/>
       <c r="D10" s="418"/>
       <c r="E10" s="356"/>
       <c r="F10" s="416"/>
       <c r="G10" s="400" t="s">
         <v>428</v>
       </c>
       <c r="H10" s="429" t="s">
         <v>429</v>
       </c>
       <c r="I10" s="356">
         <v>96</v>
       </c>
       <c r="J10" s="364">
-        <v>38330</v>
+        <v>45170</v>
       </c>
     </row>
     <row r="11" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B11" s="582"/>
+      <c r="B11" s="581"/>
       <c r="C11" s="362"/>
       <c r="D11" s="429"/>
       <c r="E11" s="356"/>
       <c r="F11" s="416"/>
       <c r="G11" s="400" t="s">
         <v>166</v>
       </c>
       <c r="H11" s="429" t="s">
         <v>167</v>
       </c>
       <c r="I11" s="356">
         <v>346</v>
       </c>
       <c r="J11" s="364">
-        <v>74940</v>
+        <v>78360</v>
       </c>
     </row>
     <row r="12" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B12" s="582"/>
+      <c r="B12" s="581"/>
       <c r="C12" s="362"/>
       <c r="D12" s="429"/>
       <c r="E12" s="356"/>
       <c r="F12" s="416"/>
       <c r="G12" s="400" t="s">
         <v>169</v>
       </c>
       <c r="H12" s="429" t="s">
         <v>170</v>
       </c>
       <c r="I12" s="356">
         <v>143</v>
       </c>
       <c r="J12" s="364">
-        <v>79510</v>
+        <v>88210</v>
       </c>
     </row>
     <row r="13" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B13" s="582"/>
+      <c r="B13" s="581"/>
       <c r="C13" s="362"/>
       <c r="D13" s="429"/>
       <c r="E13" s="356"/>
       <c r="F13" s="416"/>
       <c r="G13" s="400" t="s">
         <v>173</v>
       </c>
       <c r="H13" s="429" t="s">
         <v>174</v>
       </c>
       <c r="I13" s="356">
         <v>45</v>
       </c>
       <c r="J13" s="364">
-        <v>48830</v>
+        <v>64250</v>
       </c>
     </row>
     <row r="14" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B14" s="582"/>
+      <c r="B14" s="581"/>
       <c r="C14" s="362"/>
       <c r="D14" s="429"/>
       <c r="E14" s="356"/>
       <c r="F14" s="416"/>
       <c r="G14" s="400" t="s">
         <v>430</v>
       </c>
       <c r="H14" s="429" t="s">
         <v>431</v>
       </c>
       <c r="I14" s="356">
         <v>52</v>
       </c>
-      <c r="J14" s="364" t="s">
-        <v>1127</v>
+      <c r="J14" s="364">
+        <v>40250</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B15" s="582"/>
+      <c r="B15" s="581"/>
       <c r="C15" s="362"/>
       <c r="D15" s="429"/>
       <c r="E15" s="356"/>
       <c r="F15" s="416"/>
       <c r="G15" s="468" t="s">
         <v>98</v>
       </c>
       <c r="H15" s="470" t="s">
         <v>99</v>
       </c>
       <c r="I15" s="356">
         <v>374</v>
       </c>
       <c r="J15" s="364">
-        <v>76060</v>
+        <v>77690</v>
       </c>
     </row>
     <row r="16" spans="2:28" ht="24.75" customHeight="1">
-      <c r="B16" s="582"/>
+      <c r="B16" s="581"/>
       <c r="C16" s="22"/>
       <c r="D16" s="20"/>
       <c r="E16" s="356"/>
       <c r="F16" s="416"/>
       <c r="G16" s="400" t="s">
         <v>102</v>
       </c>
       <c r="H16" s="429" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="356">
         <v>210</v>
       </c>
       <c r="J16" s="364">
-        <v>74080</v>
+        <v>77040</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="12" customHeight="1" thickBot="1">
       <c r="B17" s="28"/>
       <c r="C17" s="152"/>
       <c r="D17" s="153"/>
       <c r="E17" s="154"/>
       <c r="F17" s="155"/>
       <c r="G17" s="154"/>
       <c r="H17" s="156"/>
       <c r="I17" s="161"/>
       <c r="J17" s="162"/>
     </row>
     <row r="18" spans="2:10" ht="56.25">
-      <c r="B18" s="595" t="s">
+      <c r="B18" s="594" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="36"/>
-      <c r="D18" s="562" t="s">
+      <c r="D18" s="561" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="F18" s="528" t="s">
-        <v>1122</v>
+      <c r="F18" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="G18" s="74"/>
-      <c r="H18" s="562" t="s">
+      <c r="H18" s="561" t="s">
         <v>5</v>
       </c>
       <c r="I18" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="J18" s="528" t="s">
-        <v>1122</v>
+      <c r="J18" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="37.5">
-      <c r="B19" s="575"/>
+      <c r="B19" s="574"/>
       <c r="C19" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="562"/>
+      <c r="D19" s="561"/>
       <c r="E19" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F19" s="528"/>
+      <c r="F19" s="527"/>
       <c r="G19" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="H19" s="562"/>
+      <c r="H19" s="561"/>
       <c r="I19" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="J19" s="528"/>
+      <c r="J19" s="527"/>
     </row>
     <row r="20" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B20" s="575"/>
+      <c r="B20" s="574"/>
       <c r="C20" s="398" t="s">
         <v>440</v>
       </c>
       <c r="D20" s="371" t="s">
         <v>441</v>
       </c>
       <c r="E20" s="79">
         <v>999</v>
       </c>
       <c r="F20" s="185">
-        <v>62180</v>
+        <v>64290</v>
       </c>
       <c r="G20" s="78" t="s">
         <v>178</v>
       </c>
       <c r="H20" s="81" t="s">
         <v>179</v>
       </c>
       <c r="I20" s="79">
         <v>207</v>
       </c>
       <c r="J20" s="185">
-        <v>48580</v>
+        <v>52160</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B21" s="575"/>
+      <c r="B21" s="574"/>
       <c r="C21" s="398" t="s">
         <v>482</v>
       </c>
       <c r="D21" s="371" t="s">
         <v>483</v>
       </c>
       <c r="E21" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F21" s="185">
-        <v>38980</v>
+        <v>48160</v>
       </c>
       <c r="G21" s="78" t="s">
         <v>194</v>
       </c>
       <c r="H21" s="385" t="s">
         <v>195</v>
       </c>
       <c r="I21" s="79">
         <v>44</v>
       </c>
       <c r="J21" s="185">
-        <v>59150</v>
+        <v>63080</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B22" s="575"/>
+      <c r="B22" s="574"/>
       <c r="C22" s="398" t="s">
         <v>460</v>
       </c>
       <c r="D22" s="371" t="s">
         <v>461</v>
       </c>
       <c r="E22" s="79">
         <v>186</v>
       </c>
       <c r="F22" s="185">
-        <v>53640</v>
+        <v>56060</v>
       </c>
       <c r="G22" s="78" t="s">
         <v>191</v>
       </c>
       <c r="H22" s="81" t="s">
         <v>232</v>
       </c>
       <c r="I22" s="79">
         <v>85</v>
       </c>
       <c r="J22" s="185">
-        <v>50780</v>
+        <v>56160</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B23" s="575"/>
+      <c r="B23" s="574"/>
       <c r="C23" s="398" t="s">
         <v>476</v>
       </c>
       <c r="D23" s="371" t="s">
         <v>477</v>
       </c>
       <c r="E23" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F23" s="185">
-        <v>46300</v>
+        <v>57970</v>
       </c>
       <c r="G23" s="78" t="s">
         <v>185</v>
       </c>
       <c r="H23" s="81" t="s">
         <v>186</v>
       </c>
       <c r="I23" s="79">
         <v>100</v>
       </c>
       <c r="J23" s="185">
-        <v>48810</v>
+        <v>52080</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B24" s="575"/>
+      <c r="B24" s="574"/>
       <c r="C24" s="398" t="s">
         <v>432</v>
       </c>
       <c r="D24" s="371" t="s">
         <v>433</v>
       </c>
       <c r="E24" s="79">
         <v>1839</v>
       </c>
       <c r="F24" s="185">
-        <v>46110</v>
+        <v>47370</v>
       </c>
       <c r="G24" s="78" t="s">
         <v>181</v>
       </c>
       <c r="H24" s="81" t="s">
         <v>437</v>
       </c>
       <c r="I24" s="79">
         <v>98</v>
       </c>
       <c r="J24" s="185">
-        <v>56560</v>
+        <v>67160</v>
       </c>
     </row>
     <row r="25" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B25" s="575"/>
+      <c r="B25" s="574"/>
       <c r="C25" s="398" t="s">
         <v>1052</v>
       </c>
       <c r="D25" s="371" t="s">
         <v>1053</v>
       </c>
       <c r="E25" s="79">
         <v>111</v>
       </c>
       <c r="F25" s="185">
-        <v>43540</v>
+        <v>44860</v>
       </c>
       <c r="G25" s="78" t="s">
         <v>198</v>
       </c>
       <c r="H25" s="385" t="s">
         <v>199</v>
       </c>
       <c r="I25" s="79">
         <v>40</v>
       </c>
       <c r="J25" s="185">
-        <v>49410</v>
+        <v>52030</v>
       </c>
     </row>
     <row r="26" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B26" s="575"/>
+      <c r="B26" s="574"/>
       <c r="C26" s="398" t="s">
         <v>1054</v>
       </c>
       <c r="D26" s="371" t="s">
         <v>1055</v>
       </c>
       <c r="E26" s="79">
         <v>28</v>
       </c>
       <c r="F26" s="185">
-        <v>40330</v>
+        <v>41140</v>
       </c>
       <c r="G26" s="78" t="s">
         <v>154</v>
       </c>
       <c r="H26" s="81" t="s">
         <v>155</v>
       </c>
       <c r="I26" s="79">
         <v>31</v>
       </c>
       <c r="J26" s="185">
-        <v>59240</v>
+        <v>65520</v>
       </c>
     </row>
     <row r="27" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B27" s="575"/>
+      <c r="B27" s="574"/>
       <c r="C27" s="398" t="s">
         <v>468</v>
       </c>
       <c r="D27" s="371" t="s">
         <v>469</v>
       </c>
       <c r="E27" s="79">
         <v>111</v>
       </c>
       <c r="F27" s="185">
-        <v>45910</v>
+        <v>47490</v>
       </c>
       <c r="G27" s="107" t="s">
         <v>435</v>
       </c>
       <c r="H27" s="81" t="s">
         <v>436</v>
       </c>
       <c r="I27" s="79">
         <v>201</v>
       </c>
       <c r="J27" s="185">
-        <v>49520</v>
+        <v>51270</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B28" s="575"/>
+      <c r="B28" s="574"/>
       <c r="C28" s="398" t="s">
         <v>450</v>
       </c>
       <c r="D28" s="371" t="s">
         <v>451</v>
       </c>
       <c r="E28" s="79">
         <v>380</v>
       </c>
       <c r="F28" s="185">
-        <v>46020</v>
+        <v>47000</v>
       </c>
       <c r="G28" s="78" t="s">
         <v>122</v>
       </c>
       <c r="H28" s="81" t="s">
         <v>434</v>
       </c>
       <c r="I28" s="79">
         <v>1131</v>
       </c>
       <c r="J28" s="185">
-        <v>38600</v>
+        <v>43870</v>
       </c>
     </row>
     <row r="29" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B29" s="575"/>
+      <c r="B29" s="574"/>
       <c r="C29" s="398" t="s">
         <v>466</v>
       </c>
       <c r="D29" s="371" t="s">
         <v>467</v>
       </c>
       <c r="E29" s="79">
         <v>139</v>
       </c>
       <c r="F29" s="185">
-        <v>47090</v>
+        <v>47020</v>
       </c>
       <c r="G29" s="458" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="H29" s="459" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="I29" s="79">
         <v>34</v>
       </c>
-      <c r="J29" s="185" t="s">
-        <v>1127</v>
+      <c r="J29" s="79" t="s">
+        <v>1126</v>
       </c>
     </row>
     <row r="30" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B30" s="575"/>
+      <c r="B30" s="574"/>
       <c r="C30" s="458" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D30" s="442" t="s">
         <v>1220</v>
       </c>
-      <c r="D30" s="442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F30" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G30" s="458" t="s">
         <v>150</v>
       </c>
       <c r="H30" s="459" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="I30" s="79">
         <v>138</v>
       </c>
       <c r="J30" s="185">
-        <v>49470</v>
+        <v>58740</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B31" s="575"/>
+      <c r="B31" s="574"/>
       <c r="C31" s="398" t="s">
         <v>444</v>
       </c>
       <c r="D31" s="371" t="s">
         <v>445</v>
       </c>
       <c r="E31" s="79">
         <v>859</v>
       </c>
       <c r="F31" s="185">
-        <v>49310</v>
+        <v>49840</v>
       </c>
       <c r="G31" s="78"/>
       <c r="H31" s="385"/>
       <c r="I31" s="79"/>
       <c r="J31" s="78"/>
     </row>
     <row r="32" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B32" s="575"/>
+      <c r="B32" s="574"/>
       <c r="C32" s="398" t="s">
         <v>470</v>
       </c>
       <c r="D32" s="371" t="s">
         <v>471</v>
       </c>
       <c r="E32" s="79">
         <v>54</v>
       </c>
       <c r="F32" s="185">
-        <v>48320</v>
+        <v>47950</v>
       </c>
       <c r="G32" s="78"/>
       <c r="H32" s="385"/>
       <c r="I32" s="79"/>
       <c r="J32" s="78"/>
     </row>
     <row r="33" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B33" s="575"/>
+      <c r="B33" s="574"/>
       <c r="C33" s="398" t="s">
         <v>1056</v>
       </c>
       <c r="D33" s="371" t="s">
         <v>1057</v>
       </c>
       <c r="E33" s="79">
         <v>17</v>
       </c>
       <c r="F33" s="185">
-        <v>59210</v>
+        <v>50320</v>
       </c>
       <c r="G33" s="78"/>
       <c r="H33" s="385"/>
       <c r="I33" s="79"/>
       <c r="J33" s="78"/>
     </row>
     <row r="34" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B34" s="575"/>
+      <c r="B34" s="574"/>
       <c r="C34" s="398" t="s">
         <v>176</v>
       </c>
       <c r="D34" s="371" t="s">
         <v>177</v>
       </c>
       <c r="E34" s="79">
         <v>1285</v>
       </c>
       <c r="F34" s="185">
-        <v>47810</v>
+        <v>48740</v>
       </c>
       <c r="G34" s="78"/>
       <c r="H34" s="385"/>
       <c r="I34" s="79"/>
       <c r="J34" s="78"/>
     </row>
     <row r="35" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B35" s="575"/>
+      <c r="B35" s="574"/>
       <c r="C35" s="398" t="s">
         <v>464</v>
       </c>
       <c r="D35" s="371" t="s">
         <v>465</v>
       </c>
       <c r="E35" s="79">
         <v>95</v>
       </c>
       <c r="F35" s="185">
-        <v>39330</v>
+        <v>36550</v>
       </c>
       <c r="G35" s="78"/>
       <c r="H35" s="385"/>
       <c r="I35" s="79"/>
       <c r="J35" s="78"/>
     </row>
     <row r="36" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B36" s="575"/>
+      <c r="B36" s="574"/>
       <c r="C36" s="398" t="s">
         <v>480</v>
       </c>
       <c r="D36" s="371" t="s">
         <v>481</v>
       </c>
       <c r="E36" s="79">
         <v>51</v>
       </c>
       <c r="F36" s="185">
-        <v>44740</v>
+        <v>48970</v>
       </c>
       <c r="G36" s="78"/>
       <c r="H36" s="385"/>
       <c r="I36" s="79"/>
       <c r="J36" s="78"/>
     </row>
     <row r="37" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B37" s="575"/>
+      <c r="B37" s="574"/>
       <c r="C37" s="398" t="s">
         <v>448</v>
       </c>
       <c r="D37" s="371" t="s">
         <v>449</v>
       </c>
       <c r="E37" s="79">
         <v>608</v>
       </c>
       <c r="F37" s="185">
-        <v>44200</v>
+        <v>45650</v>
       </c>
       <c r="G37" s="78"/>
       <c r="H37" s="385"/>
       <c r="I37" s="79"/>
       <c r="J37" s="78"/>
     </row>
     <row r="38" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B38" s="575"/>
+      <c r="B38" s="574"/>
       <c r="C38" s="398" t="s">
         <v>1058</v>
       </c>
       <c r="D38" s="371" t="s">
         <v>1059</v>
       </c>
       <c r="E38" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F38" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G38" s="78"/>
       <c r="H38" s="385"/>
       <c r="I38" s="79"/>
       <c r="J38" s="78"/>
     </row>
     <row r="39" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B39" s="575"/>
+      <c r="B39" s="574"/>
       <c r="C39" s="398" t="s">
         <v>438</v>
       </c>
       <c r="D39" s="371" t="s">
         <v>439</v>
       </c>
       <c r="E39" s="79">
         <v>828</v>
       </c>
       <c r="F39" s="185">
-        <v>46680</v>
+        <v>49340</v>
       </c>
       <c r="G39" s="78"/>
       <c r="H39" s="385"/>
       <c r="I39" s="79"/>
       <c r="J39" s="78"/>
     </row>
     <row r="40" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B40" s="575"/>
+      <c r="B40" s="574"/>
       <c r="C40" s="398" t="s">
         <v>474</v>
       </c>
       <c r="D40" s="371" t="s">
         <v>475</v>
       </c>
       <c r="E40" s="79">
         <v>34</v>
       </c>
       <c r="F40" s="185">
-        <v>42880</v>
+        <v>50810</v>
       </c>
       <c r="G40" s="78"/>
       <c r="H40" s="385"/>
       <c r="I40" s="79"/>
       <c r="J40" s="78"/>
     </row>
     <row r="41" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B41" s="575"/>
+      <c r="B41" s="574"/>
       <c r="C41" s="398" t="s">
         <v>478</v>
       </c>
       <c r="D41" s="371" t="s">
         <v>479</v>
       </c>
       <c r="E41" s="79">
         <v>21</v>
       </c>
-      <c r="F41" s="185" t="s">
-        <v>1127</v>
+      <c r="F41" s="185">
+        <v>50240</v>
       </c>
       <c r="G41" s="78"/>
       <c r="H41" s="385"/>
       <c r="I41" s="79"/>
       <c r="J41" s="78"/>
     </row>
     <row r="42" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B42" s="575"/>
+      <c r="B42" s="574"/>
       <c r="C42" s="398" t="s">
         <v>454</v>
       </c>
       <c r="D42" s="371" t="s">
         <v>455</v>
       </c>
       <c r="E42" s="79">
         <v>185</v>
       </c>
       <c r="F42" s="185">
-        <v>43640</v>
+        <v>46140</v>
       </c>
       <c r="G42" s="78"/>
       <c r="H42" s="385"/>
       <c r="I42" s="79"/>
       <c r="J42" s="78"/>
     </row>
     <row r="43" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B43" s="575"/>
+      <c r="B43" s="574"/>
       <c r="C43" s="398" t="s">
         <v>189</v>
       </c>
       <c r="D43" s="371" t="s">
         <v>190</v>
       </c>
       <c r="E43" s="79">
         <v>375</v>
       </c>
       <c r="F43" s="185">
-        <v>42010</v>
+        <v>46190</v>
       </c>
       <c r="G43" s="78"/>
       <c r="H43" s="385"/>
       <c r="I43" s="79"/>
       <c r="J43" s="78"/>
     </row>
     <row r="44" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B44" s="575"/>
+      <c r="B44" s="574"/>
       <c r="C44" s="398" t="s">
         <v>452</v>
       </c>
       <c r="D44" s="371" t="s">
         <v>453</v>
       </c>
       <c r="E44" s="79">
         <v>100</v>
       </c>
       <c r="F44" s="185">
-        <v>49660</v>
+        <v>48590</v>
       </c>
       <c r="G44" s="78"/>
       <c r="H44" s="385"/>
       <c r="I44" s="79"/>
       <c r="J44" s="78"/>
     </row>
     <row r="45" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B45" s="575"/>
+      <c r="B45" s="574"/>
       <c r="C45" s="398" t="s">
         <v>1060</v>
       </c>
       <c r="D45" s="371" t="s">
         <v>1061</v>
       </c>
       <c r="E45" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F45" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G45" s="78"/>
       <c r="H45" s="385"/>
       <c r="I45" s="79"/>
       <c r="J45" s="78"/>
     </row>
     <row r="46" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B46" s="575"/>
+      <c r="B46" s="574"/>
       <c r="C46" s="398" t="s">
         <v>472</v>
       </c>
       <c r="D46" s="371" t="s">
         <v>473</v>
       </c>
       <c r="E46" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F46" s="185">
+        <v>121010</v>
       </c>
       <c r="G46" s="78"/>
       <c r="H46" s="385"/>
       <c r="I46" s="79"/>
       <c r="J46" s="78"/>
     </row>
     <row r="47" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B47" s="575"/>
+      <c r="B47" s="574"/>
       <c r="C47" s="398" t="s">
         <v>1062</v>
       </c>
       <c r="D47" s="371" t="s">
         <v>1063</v>
       </c>
       <c r="E47" s="79">
         <v>77</v>
       </c>
       <c r="F47" s="185">
-        <v>33760</v>
+        <v>35020</v>
       </c>
       <c r="G47" s="78"/>
       <c r="H47" s="385"/>
       <c r="I47" s="79"/>
       <c r="J47" s="78"/>
     </row>
     <row r="48" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B48" s="575"/>
+      <c r="B48" s="574"/>
       <c r="C48" s="398" t="s">
         <v>1064</v>
       </c>
       <c r="D48" s="371" t="s">
         <v>1065</v>
       </c>
       <c r="E48" s="79">
         <v>49</v>
       </c>
       <c r="F48" s="185">
-        <v>38570</v>
+        <v>40330</v>
       </c>
       <c r="G48" s="78"/>
       <c r="H48" s="385"/>
       <c r="I48" s="79"/>
       <c r="J48" s="78"/>
     </row>
     <row r="49" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B49" s="575"/>
+      <c r="B49" s="574"/>
       <c r="C49" s="398" t="s">
         <v>1066</v>
       </c>
       <c r="D49" s="371" t="s">
         <v>1067</v>
       </c>
       <c r="E49" s="79">
         <v>483</v>
       </c>
       <c r="F49" s="185">
-        <v>36500</v>
+        <v>39690</v>
       </c>
       <c r="G49" s="78"/>
       <c r="H49" s="385"/>
       <c r="I49" s="79"/>
       <c r="J49" s="78"/>
     </row>
     <row r="50" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B50" s="575"/>
+      <c r="B50" s="574"/>
       <c r="C50" s="398" t="s">
         <v>1068</v>
       </c>
       <c r="D50" s="371" t="s">
         <v>1069</v>
       </c>
       <c r="E50" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F50" s="185">
-        <v>50420</v>
+        <v>60870</v>
       </c>
       <c r="G50" s="78"/>
       <c r="H50" s="385"/>
       <c r="I50" s="79"/>
       <c r="J50" s="78"/>
     </row>
     <row r="51" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B51" s="575"/>
+      <c r="B51" s="574"/>
       <c r="C51" s="398" t="s">
         <v>1070</v>
       </c>
       <c r="D51" s="371" t="s">
         <v>1071</v>
       </c>
       <c r="E51" s="79">
         <v>78</v>
       </c>
       <c r="F51" s="185">
-        <v>38210</v>
+        <v>45760</v>
       </c>
       <c r="G51" s="78"/>
       <c r="H51" s="385"/>
       <c r="I51" s="79"/>
       <c r="J51" s="78"/>
     </row>
     <row r="52" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B52" s="575"/>
+      <c r="B52" s="574"/>
       <c r="C52" s="398" t="s">
         <v>1072</v>
       </c>
       <c r="D52" s="371" t="s">
         <v>1073</v>
       </c>
       <c r="E52" s="79">
         <v>100</v>
       </c>
       <c r="F52" s="185">
-        <v>38240</v>
+        <v>42020</v>
       </c>
       <c r="G52" s="78"/>
       <c r="H52" s="385"/>
       <c r="I52" s="79"/>
       <c r="J52" s="78"/>
     </row>
     <row r="53" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B53" s="575"/>
+      <c r="B53" s="574"/>
       <c r="C53" s="398" t="s">
         <v>1074</v>
       </c>
       <c r="D53" s="371" t="s">
         <v>1075</v>
       </c>
       <c r="E53" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>65110</v>
+        <v>1126</v>
+      </c>
+      <c r="F53" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G53" s="78"/>
       <c r="H53" s="385"/>
       <c r="I53" s="79"/>
       <c r="J53" s="78"/>
     </row>
     <row r="54" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B54" s="575"/>
+      <c r="B54" s="574"/>
       <c r="C54" s="398" t="s">
         <v>1076</v>
       </c>
       <c r="D54" s="371" t="s">
         <v>1077</v>
       </c>
       <c r="E54" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F54" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G54" s="78"/>
       <c r="H54" s="385"/>
       <c r="I54" s="79"/>
       <c r="J54" s="78"/>
     </row>
     <row r="55" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B55" s="575"/>
+      <c r="B55" s="574"/>
       <c r="C55" s="398" t="s">
         <v>1050</v>
       </c>
       <c r="D55" s="371" t="s">
         <v>1051</v>
       </c>
       <c r="E55" s="79">
         <v>41</v>
       </c>
       <c r="F55" s="185">
-        <v>37190</v>
+        <v>48040</v>
       </c>
       <c r="G55" s="78"/>
       <c r="H55" s="385"/>
       <c r="I55" s="79"/>
       <c r="J55" s="78"/>
     </row>
     <row r="56" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B56" s="575"/>
+      <c r="B56" s="574"/>
       <c r="C56" s="458" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="D56" s="442" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="E56" s="79">
         <v>69</v>
       </c>
       <c r="F56" s="185">
-        <v>45390</v>
+        <v>46890</v>
       </c>
       <c r="G56" s="78"/>
       <c r="H56" s="385"/>
       <c r="I56" s="79"/>
       <c r="J56" s="78"/>
     </row>
     <row r="57" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B57" s="575"/>
+      <c r="B57" s="574"/>
       <c r="C57" s="458" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="D57" s="442" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="E57" s="79">
         <v>15</v>
       </c>
       <c r="F57" s="185">
-        <v>47200</v>
+        <v>54950</v>
       </c>
       <c r="G57" s="78"/>
       <c r="H57" s="385"/>
       <c r="I57" s="79"/>
       <c r="J57" s="78"/>
     </row>
     <row r="58" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B58" s="575"/>
+      <c r="B58" s="574"/>
       <c r="C58" s="398" t="s">
         <v>1078</v>
       </c>
       <c r="D58" s="371" t="s">
         <v>1079</v>
       </c>
       <c r="E58" s="79">
         <v>123</v>
       </c>
       <c r="F58" s="185">
-        <v>37430</v>
+        <v>36760</v>
       </c>
       <c r="G58" s="78"/>
       <c r="H58" s="385"/>
       <c r="I58" s="79"/>
       <c r="J58" s="78"/>
     </row>
     <row r="59" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B59" s="575"/>
+      <c r="B59" s="574"/>
       <c r="C59" s="398" t="s">
         <v>1080</v>
       </c>
       <c r="D59" s="371" t="s">
         <v>1081</v>
       </c>
       <c r="E59" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F59" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G59" s="78"/>
       <c r="H59" s="385"/>
       <c r="I59" s="79"/>
       <c r="J59" s="78"/>
     </row>
     <row r="60" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B60" s="575"/>
+      <c r="B60" s="574"/>
       <c r="C60" s="398" t="s">
         <v>1082</v>
       </c>
       <c r="D60" s="371" t="s">
         <v>1083</v>
       </c>
       <c r="E60" s="79">
         <v>23</v>
       </c>
-      <c r="F60" s="185" t="s">
-        <v>1127</v>
+      <c r="F60" s="79" t="s">
+        <v>1126</v>
       </c>
       <c r="G60" s="78"/>
       <c r="H60" s="385"/>
       <c r="I60" s="79"/>
       <c r="J60" s="78"/>
     </row>
     <row r="61" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B61" s="575"/>
+      <c r="B61" s="574"/>
       <c r="C61" s="398" t="s">
         <v>1084</v>
       </c>
       <c r="D61" s="371" t="s">
         <v>1085</v>
       </c>
       <c r="E61" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="F61" s="185">
+        <v>47960</v>
       </c>
       <c r="G61" s="78"/>
       <c r="H61" s="385"/>
       <c r="I61" s="79"/>
       <c r="J61" s="78"/>
     </row>
     <row r="62" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B62" s="575"/>
+      <c r="B62" s="574"/>
       <c r="C62" s="458" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D62" s="442" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="E62" s="79">
         <v>7</v>
       </c>
       <c r="F62" s="185">
-        <v>43870</v>
+        <v>35710</v>
       </c>
       <c r="G62" s="78"/>
       <c r="H62" s="385"/>
       <c r="I62" s="79"/>
       <c r="J62" s="78"/>
     </row>
     <row r="63" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B63" s="575"/>
+      <c r="B63" s="574"/>
       <c r="C63" s="76" t="s">
         <v>442</v>
       </c>
       <c r="D63" s="77" t="s">
         <v>443</v>
       </c>
       <c r="E63" s="79">
         <v>877</v>
       </c>
       <c r="F63" s="185">
-        <v>56610</v>
+        <v>60200</v>
       </c>
       <c r="G63" s="78"/>
       <c r="H63" s="385"/>
       <c r="I63" s="79"/>
       <c r="J63" s="78"/>
     </row>
     <row r="64" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B64" s="575"/>
+      <c r="B64" s="574"/>
       <c r="C64" s="76" t="s">
         <v>456</v>
       </c>
       <c r="D64" s="77" t="s">
         <v>457</v>
       </c>
       <c r="E64" s="79">
         <v>321</v>
       </c>
       <c r="F64" s="185">
-        <v>48840</v>
+        <v>50920</v>
       </c>
       <c r="G64" s="78"/>
       <c r="H64" s="385"/>
       <c r="I64" s="79"/>
       <c r="J64" s="78"/>
     </row>
     <row r="65" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B65" s="575"/>
+      <c r="B65" s="574"/>
       <c r="C65" s="76" t="s">
         <v>446</v>
       </c>
       <c r="D65" s="81" t="s">
         <v>447</v>
       </c>
       <c r="E65" s="79">
         <v>862</v>
       </c>
       <c r="F65" s="185">
-        <v>46470</v>
+        <v>46550</v>
       </c>
       <c r="G65" s="78"/>
       <c r="H65" s="385"/>
       <c r="I65" s="79"/>
       <c r="J65" s="78"/>
     </row>
     <row r="66" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B66" s="575"/>
+      <c r="B66" s="574"/>
       <c r="C66" s="76" t="s">
         <v>242</v>
       </c>
       <c r="D66" s="77" t="s">
         <v>243</v>
       </c>
       <c r="E66" s="79">
         <v>101</v>
       </c>
       <c r="F66" s="185">
-        <v>50120</v>
+        <v>61890</v>
       </c>
       <c r="G66" s="78"/>
       <c r="H66" s="385"/>
       <c r="I66" s="79"/>
       <c r="J66" s="78"/>
     </row>
     <row r="67" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B67" s="575"/>
+      <c r="B67" s="574"/>
       <c r="C67" s="76" t="s">
         <v>458</v>
       </c>
       <c r="D67" s="77" t="s">
         <v>459</v>
       </c>
       <c r="E67" s="79">
         <v>318</v>
       </c>
       <c r="F67" s="185">
-        <v>69960</v>
+        <v>71810</v>
       </c>
       <c r="G67" s="360"/>
       <c r="H67" s="360"/>
       <c r="I67" s="394"/>
       <c r="J67" s="128"/>
     </row>
     <row r="68" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B68" s="575"/>
+      <c r="B68" s="574"/>
       <c r="C68" s="76" t="s">
         <v>462</v>
       </c>
       <c r="D68" s="77" t="s">
         <v>463</v>
       </c>
       <c r="E68" s="79">
         <v>194</v>
       </c>
       <c r="F68" s="185">
-        <v>45430</v>
+        <v>48640</v>
       </c>
       <c r="G68" s="360"/>
       <c r="H68" s="360"/>
       <c r="I68" s="394"/>
       <c r="J68" s="128"/>
     </row>
     <row r="69" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B69" s="575"/>
+      <c r="B69" s="574"/>
       <c r="C69" s="458" t="s">
         <v>120</v>
       </c>
       <c r="D69" s="450" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="E69" s="79">
         <v>3254</v>
       </c>
       <c r="F69" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
       <c r="G69" s="360"/>
       <c r="H69" s="360"/>
       <c r="I69" s="394"/>
       <c r="J69" s="128"/>
     </row>
     <row r="70" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B70" s="575"/>
+      <c r="B70" s="574"/>
       <c r="C70" s="157" t="s">
         <v>183</v>
       </c>
       <c r="D70" s="158" t="s">
         <v>184</v>
       </c>
       <c r="E70" s="79">
         <v>1016</v>
       </c>
       <c r="F70" s="185">
-        <v>39620</v>
+        <v>43170</v>
       </c>
       <c r="G70" s="360"/>
       <c r="H70" s="360"/>
       <c r="I70" s="394"/>
       <c r="J70" s="128"/>
     </row>
     <row r="71" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B71" s="575"/>
+      <c r="B71" s="574"/>
       <c r="C71" s="373" t="s">
         <v>275</v>
       </c>
-      <c r="D71" s="522" t="s">
-        <v>1228</v>
+      <c r="D71" s="520" t="s">
+        <v>1227</v>
       </c>
       <c r="E71" s="79">
         <v>5693</v>
       </c>
       <c r="F71" s="185">
-        <v>43620</v>
+        <v>43490</v>
       </c>
       <c r="G71" s="360"/>
       <c r="H71" s="360"/>
       <c r="I71" s="394"/>
       <c r="J71" s="128"/>
     </row>
     <row r="72" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B72" s="575"/>
+      <c r="B72" s="574"/>
       <c r="C72" s="157" t="s">
         <v>321</v>
       </c>
       <c r="D72" s="450" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="E72" s="79">
         <v>1398</v>
       </c>
       <c r="F72" s="185">
-        <v>37710</v>
+        <v>39290</v>
       </c>
       <c r="G72" s="78"/>
       <c r="H72" s="385"/>
       <c r="I72" s="79"/>
       <c r="J72" s="78"/>
     </row>
     <row r="73" spans="2:10" ht="12" customHeight="1" thickBot="1">
       <c r="B73" s="28"/>
       <c r="C73" s="152"/>
       <c r="D73" s="153"/>
       <c r="E73" s="154"/>
       <c r="F73" s="155"/>
       <c r="G73" s="154"/>
       <c r="H73" s="156"/>
       <c r="I73" s="161"/>
       <c r="J73" s="162"/>
     </row>
     <row r="74" spans="2:10" ht="56.25" customHeight="1">
-      <c r="B74" s="596" t="s">
+      <c r="B74" s="595" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="84"/>
-      <c r="D74" s="540" t="s">
+      <c r="D74" s="539" t="s">
         <v>5</v>
       </c>
       <c r="E74" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="F74" s="650" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="651" t="s">
+      <c r="F74" s="649" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G74" s="650" t="s">
         <v>210</v>
       </c>
-      <c r="H74" s="652"/>
-[...1 lines deleted...]
-      <c r="J74" s="653"/>
+      <c r="H74" s="651"/>
+      <c r="I74" s="651"/>
+      <c r="J74" s="652"/>
     </row>
     <row r="75" spans="2:10" ht="37.5">
-      <c r="B75" s="560"/>
+      <c r="B75" s="559"/>
       <c r="C75" s="46" t="s">
         <v>213</v>
       </c>
-      <c r="D75" s="540"/>
+      <c r="D75" s="539"/>
       <c r="E75" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F75" s="650"/>
-[...3 lines deleted...]
-      <c r="J75" s="654"/>
+      <c r="F75" s="649"/>
+      <c r="G75" s="588"/>
+      <c r="H75" s="589"/>
+      <c r="I75" s="589"/>
+      <c r="J75" s="653"/>
     </row>
     <row r="76" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B76" s="560"/>
+      <c r="B76" s="559"/>
       <c r="C76" s="476" t="s">
         <v>499</v>
       </c>
       <c r="D76" s="478" t="s">
         <v>500</v>
       </c>
       <c r="E76" s="91">
         <v>10</v>
       </c>
       <c r="F76" s="224">
-        <v>59820</v>
-[...4 lines deleted...]
-      <c r="J76" s="654"/>
+        <v>46000</v>
+      </c>
+      <c r="G76" s="588"/>
+      <c r="H76" s="589"/>
+      <c r="I76" s="589"/>
+      <c r="J76" s="653"/>
     </row>
     <row r="77" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B77" s="560"/>
+      <c r="B77" s="559"/>
       <c r="C77" s="476" t="s">
         <v>485</v>
       </c>
       <c r="D77" s="478" t="s">
         <v>486</v>
       </c>
       <c r="E77" s="91">
         <v>2198</v>
       </c>
       <c r="F77" s="224">
-        <v>38350</v>
-[...4 lines deleted...]
-      <c r="J77" s="654"/>
+        <v>44000</v>
+      </c>
+      <c r="G77" s="588"/>
+      <c r="H77" s="589"/>
+      <c r="I77" s="589"/>
+      <c r="J77" s="653"/>
     </row>
     <row r="78" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B78" s="560"/>
+      <c r="B78" s="559"/>
       <c r="C78" s="476" t="s">
         <v>494</v>
       </c>
       <c r="D78" s="478" t="s">
         <v>495</v>
       </c>
       <c r="E78" s="91">
         <v>71</v>
       </c>
       <c r="F78" s="224">
-        <v>37900</v>
-[...4 lines deleted...]
-      <c r="J78" s="654"/>
+        <v>41600</v>
+      </c>
+      <c r="G78" s="588"/>
+      <c r="H78" s="589"/>
+      <c r="I78" s="589"/>
+      <c r="J78" s="653"/>
     </row>
     <row r="79" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B79" s="560"/>
+      <c r="B79" s="559"/>
       <c r="C79" s="476" t="s">
         <v>497</v>
       </c>
       <c r="D79" s="478" t="s">
         <v>498</v>
       </c>
       <c r="E79" s="91" t="s">
-        <v>1127</v>
-[...7 lines deleted...]
-      <c r="J79" s="654"/>
+        <v>1126</v>
+      </c>
+      <c r="F79" s="91" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G79" s="588"/>
+      <c r="H79" s="589"/>
+      <c r="I79" s="589"/>
+      <c r="J79" s="653"/>
     </row>
     <row r="80" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B80" s="560"/>
+      <c r="B80" s="559"/>
       <c r="C80" s="476" t="s">
         <v>496</v>
       </c>
       <c r="D80" s="478" t="s">
         <v>1086</v>
       </c>
       <c r="E80" s="91">
         <v>40</v>
       </c>
       <c r="F80" s="224">
-        <v>42980</v>
-[...4 lines deleted...]
-      <c r="J80" s="654"/>
+        <v>61130</v>
+      </c>
+      <c r="G80" s="588"/>
+      <c r="H80" s="589"/>
+      <c r="I80" s="589"/>
+      <c r="J80" s="653"/>
     </row>
     <row r="81" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B81" s="560"/>
+      <c r="B81" s="559"/>
       <c r="C81" s="476" t="s">
         <v>487</v>
       </c>
       <c r="D81" s="478" t="s">
         <v>488</v>
       </c>
       <c r="E81" s="91">
         <v>24</v>
       </c>
-      <c r="F81" s="224">
-[...5 lines deleted...]
-      <c r="J81" s="654"/>
+      <c r="F81" s="91" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G81" s="588"/>
+      <c r="H81" s="589"/>
+      <c r="I81" s="589"/>
+      <c r="J81" s="653"/>
     </row>
     <row r="82" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B82" s="560"/>
+      <c r="B82" s="559"/>
       <c r="C82" s="476" t="s">
         <v>489</v>
       </c>
       <c r="D82" s="478" t="s">
         <v>490</v>
       </c>
       <c r="E82" s="91">
         <v>15</v>
       </c>
       <c r="F82" s="224">
-        <v>37050</v>
-[...4 lines deleted...]
-      <c r="J82" s="654"/>
+        <v>31200</v>
+      </c>
+      <c r="G82" s="588"/>
+      <c r="H82" s="589"/>
+      <c r="I82" s="589"/>
+      <c r="J82" s="653"/>
     </row>
     <row r="83" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B83" s="560"/>
+      <c r="B83" s="559"/>
       <c r="C83" s="476" t="s">
         <v>501</v>
       </c>
       <c r="D83" s="478" t="s">
         <v>502</v>
       </c>
       <c r="E83" s="91" t="s">
-        <v>1127</v>
-[...7 lines deleted...]
-      <c r="J83" s="654"/>
+        <v>1126</v>
+      </c>
+      <c r="F83" s="91" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G83" s="588"/>
+      <c r="H83" s="589"/>
+      <c r="I83" s="589"/>
+      <c r="J83" s="653"/>
     </row>
     <row r="84" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B84" s="560"/>
+      <c r="B84" s="559"/>
       <c r="C84" s="476" t="s">
         <v>491</v>
       </c>
       <c r="D84" s="478" t="s">
         <v>492</v>
       </c>
       <c r="E84" s="91">
         <v>6</v>
       </c>
       <c r="F84" s="224">
-        <v>30740</v>
-[...4 lines deleted...]
-      <c r="J84" s="654"/>
+        <v>36400</v>
+      </c>
+      <c r="G84" s="588"/>
+      <c r="H84" s="589"/>
+      <c r="I84" s="589"/>
+      <c r="J84" s="653"/>
     </row>
     <row r="85" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B85" s="560"/>
+      <c r="B85" s="559"/>
       <c r="C85" s="477" t="s">
         <v>503</v>
       </c>
       <c r="D85" s="479" t="s">
         <v>504</v>
       </c>
       <c r="E85" s="91" t="s">
-        <v>1127</v>
-[...7 lines deleted...]
-      <c r="J85" s="654"/>
+        <v>1126</v>
+      </c>
+      <c r="F85" s="224" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G85" s="588"/>
+      <c r="H85" s="589"/>
+      <c r="I85" s="589"/>
+      <c r="J85" s="653"/>
     </row>
     <row r="86" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B86" s="560"/>
+      <c r="B86" s="559"/>
       <c r="C86" s="477" t="s">
         <v>1087</v>
       </c>
       <c r="D86" s="479" t="s">
         <v>1088</v>
       </c>
       <c r="E86" s="91" t="s">
-        <v>1127</v>
-[...7 lines deleted...]
-      <c r="J86" s="654"/>
+        <v>1126</v>
+      </c>
+      <c r="F86" s="224">
+        <v>61640</v>
+      </c>
+      <c r="G86" s="588"/>
+      <c r="H86" s="589"/>
+      <c r="I86" s="589"/>
+      <c r="J86" s="653"/>
     </row>
     <row r="87" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B87" s="560"/>
+      <c r="B87" s="559"/>
       <c r="C87" s="477" t="s">
         <v>1089</v>
       </c>
       <c r="D87" s="479" t="s">
         <v>1090</v>
       </c>
       <c r="E87" s="91" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F87" s="91" t="s">
-        <v>1127</v>
-[...4 lines deleted...]
-      <c r="J87" s="654"/>
+        <v>1126</v>
+      </c>
+      <c r="G87" s="588"/>
+      <c r="H87" s="589"/>
+      <c r="I87" s="589"/>
+      <c r="J87" s="653"/>
     </row>
     <row r="88" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B88" s="560"/>
+      <c r="B88" s="559"/>
       <c r="C88" s="476" t="s">
         <v>1091</v>
       </c>
       <c r="D88" s="478" t="s">
         <v>1092</v>
       </c>
       <c r="E88" s="91" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F88" s="224">
-        <v>37440</v>
-[...4 lines deleted...]
-      <c r="J88" s="654"/>
+        <v>39130</v>
+      </c>
+      <c r="G88" s="588"/>
+      <c r="H88" s="589"/>
+      <c r="I88" s="589"/>
+      <c r="J88" s="653"/>
     </row>
     <row r="89" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B89" s="560"/>
+      <c r="B89" s="559"/>
       <c r="C89" s="476" t="s">
         <v>1093</v>
       </c>
       <c r="D89" s="478" t="s">
         <v>1094</v>
       </c>
       <c r="E89" s="91">
         <v>50</v>
       </c>
       <c r="F89" s="224">
-        <v>36190</v>
-[...4 lines deleted...]
-      <c r="J89" s="654"/>
+        <v>43920</v>
+      </c>
+      <c r="G89" s="588"/>
+      <c r="H89" s="589"/>
+      <c r="I89" s="589"/>
+      <c r="J89" s="653"/>
     </row>
     <row r="90" spans="2:10" ht="24.75" customHeight="1">
-      <c r="B90" s="560"/>
+      <c r="B90" s="559"/>
       <c r="C90" s="89" t="s">
         <v>247</v>
       </c>
       <c r="D90" s="390" t="s">
         <v>493</v>
       </c>
       <c r="E90" s="91">
         <v>109</v>
       </c>
       <c r="F90" s="224">
-        <v>32200</v>
-[...4 lines deleted...]
-      <c r="J90" s="654"/>
+        <v>33990</v>
+      </c>
+      <c r="G90" s="588"/>
+      <c r="H90" s="589"/>
+      <c r="I90" s="589"/>
+      <c r="J90" s="653"/>
     </row>
     <row r="91" spans="2:10" ht="24.75" customHeight="1" thickBot="1">
-      <c r="B91" s="560"/>
+      <c r="B91" s="559"/>
       <c r="C91" s="89" t="s">
         <v>309</v>
       </c>
       <c r="D91" s="393" t="s">
         <v>484</v>
       </c>
       <c r="E91" s="91">
         <v>6138</v>
       </c>
       <c r="F91" s="224">
-        <v>32020</v>
-[...4 lines deleted...]
-      <c r="J91" s="657"/>
+        <v>33920</v>
+      </c>
+      <c r="G91" s="654"/>
+      <c r="H91" s="655"/>
+      <c r="I91" s="655"/>
+      <c r="J91" s="656"/>
     </row>
     <row r="92" spans="2:10">
       <c r="B92" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="93" spans="2:10">
       <c r="C93" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C21:F72">
     <sortCondition ref="C21:C72"/>
   </sortState>
   <mergeCells count="21">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B16"/>
     <mergeCell ref="B18:B72"/>
     <mergeCell ref="B74:B91"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="D74:D75"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="F74:F75"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="G74:J91"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="26" orientation="portrait" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q63"/>
   <sheetViews>
-    <sheetView topLeftCell="A44" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E54" sqref="E54"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I49" sqref="I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="5.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="59.5" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.875" style="7" customWidth="1"/>
     <col min="5" max="5" width="14.5" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="64.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.625" style="7" customWidth="1"/>
     <col min="9" max="9" width="12.75" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="68.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="16.125" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.5" style="11" customWidth="1"/>
     <col min="14" max="14" width="9.375" style="117" customWidth="1"/>
     <col min="15" max="15" width="57" style="1" customWidth="1"/>
     <col min="16" max="16" width="16.125" style="7" customWidth="1"/>
     <col min="17" max="17" width="14.5" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="31.5">
       <c r="A1"/>
       <c r="B1"/>
-      <c r="C1" s="665" t="s">
+      <c r="C1" s="664" t="s">
         <v>505</v>
       </c>
-      <c r="D1" s="665"/>
-[...12 lines deleted...]
-      <c r="Q1" s="665"/>
+      <c r="D1" s="664"/>
+      <c r="E1" s="664"/>
+      <c r="F1" s="664"/>
+      <c r="G1" s="664"/>
+      <c r="H1" s="664"/>
+      <c r="I1" s="664"/>
+      <c r="J1" s="664"/>
+      <c r="K1" s="664"/>
+      <c r="L1" s="664"/>
+      <c r="M1" s="664"/>
+      <c r="N1" s="664"/>
+      <c r="O1" s="664"/>
+      <c r="P1" s="664"/>
+      <c r="Q1" s="664"/>
     </row>
     <row r="2" spans="1:17" s="116" customFormat="1" ht="26.25">
       <c r="A2" s="12"/>
-      <c r="B2" s="666" t="s">
+      <c r="B2" s="665" t="s">
         <v>506</v>
       </c>
-      <c r="C2" s="667"/>
-[...2 lines deleted...]
-      <c r="F2" s="669" t="s">
+      <c r="C2" s="666"/>
+      <c r="D2" s="666"/>
+      <c r="E2" s="667"/>
+      <c r="F2" s="668" t="s">
         <v>507</v>
       </c>
-      <c r="G2" s="670"/>
-[...2 lines deleted...]
-      <c r="J2" s="666" t="s">
+      <c r="G2" s="669"/>
+      <c r="H2" s="669"/>
+      <c r="I2" s="670"/>
+      <c r="J2" s="665" t="s">
         <v>508</v>
       </c>
-      <c r="K2" s="667"/>
-[...2 lines deleted...]
-      <c r="N2" s="666" t="s">
+      <c r="K2" s="666"/>
+      <c r="L2" s="666"/>
+      <c r="M2" s="667"/>
+      <c r="N2" s="665" t="s">
         <v>509</v>
       </c>
-      <c r="O2" s="667"/>
-[...1 lines deleted...]
-      <c r="Q2" s="668"/>
+      <c r="O2" s="666"/>
+      <c r="P2" s="666"/>
+      <c r="Q2" s="667"/>
     </row>
     <row r="3" spans="1:17" ht="56.25" customHeight="1">
-      <c r="A3" s="550" t="s">
+      <c r="A3" s="549" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="118"/>
-      <c r="C3" s="537" t="s">
+      <c r="C3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="E3" s="526" t="s">
-        <v>1122</v>
+      <c r="E3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="F3" s="119"/>
-      <c r="G3" s="537" t="s">
+      <c r="G3" s="536" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="I3" s="526" t="s">
-        <v>1122</v>
+      <c r="I3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="J3" s="119"/>
-      <c r="K3" s="529" t="s">
+      <c r="K3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="L3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="M3" s="526" t="s">
-        <v>1122</v>
+      <c r="M3" s="525" t="s">
+        <v>1402</v>
       </c>
       <c r="N3" s="13"/>
-      <c r="O3" s="529" t="s">
+      <c r="O3" s="528" t="s">
         <v>5</v>
       </c>
       <c r="P3" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="Q3" s="526" t="s">
-        <v>1122</v>
+      <c r="Q3" s="525" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="56.25">
-      <c r="A4" s="551"/>
+      <c r="A4" s="550"/>
       <c r="B4" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="661"/>
+      <c r="C4" s="660"/>
       <c r="D4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="658"/>
+      <c r="E4" s="657"/>
       <c r="F4" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="661"/>
+      <c r="G4" s="660"/>
       <c r="H4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="658"/>
+      <c r="I4" s="657"/>
       <c r="J4" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="660"/>
+      <c r="K4" s="659"/>
       <c r="L4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="658"/>
+      <c r="M4" s="657"/>
       <c r="N4" s="138" t="s">
         <v>6</v>
       </c>
-      <c r="O4" s="660"/>
+      <c r="O4" s="659"/>
       <c r="P4" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="658"/>
+      <c r="Q4" s="657"/>
     </row>
     <row r="5" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A5" s="552"/>
+      <c r="A5" s="551"/>
       <c r="B5" s="52" t="s">
         <v>214</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>337</v>
       </c>
       <c r="D5" s="356">
         <v>8426</v>
       </c>
       <c r="E5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="F5" s="480" t="s">
         <v>214</v>
       </c>
       <c r="G5" s="392" t="s">
         <v>337</v>
       </c>
       <c r="H5" s="356">
         <v>8426</v>
       </c>
       <c r="I5" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="J5" s="468" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="K5" s="470" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="L5" s="356">
         <v>373</v>
       </c>
       <c r="M5" s="364">
-        <v>65560</v>
+        <v>69940</v>
       </c>
       <c r="N5" s="362" t="s">
         <v>362</v>
       </c>
       <c r="O5" s="503" t="s">
         <v>363</v>
       </c>
       <c r="P5" s="356">
         <v>78</v>
       </c>
       <c r="Q5" s="364">
-        <v>56060</v>
+        <v>78610</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A6" s="552"/>
+      <c r="A6" s="551"/>
       <c r="B6" s="52"/>
       <c r="C6" s="53"/>
       <c r="D6" s="23"/>
       <c r="E6" s="24"/>
       <c r="F6" s="362" t="s">
         <v>529</v>
       </c>
       <c r="G6" s="392" t="s">
         <v>530</v>
       </c>
       <c r="H6" s="356">
         <v>7</v>
       </c>
       <c r="I6" s="364" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J6" s="468" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="K6" s="470" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="L6" s="356">
         <v>217</v>
       </c>
       <c r="M6" s="364">
-        <v>72980</v>
+        <v>72750</v>
       </c>
       <c r="N6" s="22" t="s">
         <v>354</v>
       </c>
       <c r="O6" s="504" t="s">
         <v>355</v>
       </c>
       <c r="P6" s="356">
         <v>465</v>
       </c>
       <c r="Q6" s="364">
-        <v>77700</v>
+        <v>89930</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="552"/>
+      <c r="A7" s="551"/>
       <c r="B7" s="52"/>
       <c r="C7" s="20"/>
       <c r="D7" s="23"/>
       <c r="E7" s="24"/>
       <c r="F7" s="357" t="s">
         <v>514</v>
       </c>
       <c r="G7" s="392" t="s">
         <v>515</v>
       </c>
       <c r="H7" s="356">
         <v>123</v>
       </c>
       <c r="I7" s="364">
-        <v>38520</v>
+        <v>37210</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>338</v>
       </c>
       <c r="K7" s="53" t="s">
         <v>339</v>
       </c>
       <c r="L7" s="356">
         <v>1167</v>
       </c>
       <c r="M7" s="364">
-        <v>97100</v>
+        <v>101760</v>
       </c>
       <c r="N7" s="22" t="s">
         <v>216</v>
       </c>
       <c r="O7" s="504" t="s">
         <v>217</v>
       </c>
       <c r="P7" s="356">
         <v>530</v>
       </c>
       <c r="Q7" s="364">
-        <v>71750</v>
+        <v>71230</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="552"/>
+      <c r="A8" s="551"/>
       <c r="B8" s="22"/>
       <c r="C8" s="20"/>
       <c r="D8" s="23"/>
       <c r="E8" s="24"/>
       <c r="F8" s="362" t="s">
         <v>519</v>
       </c>
       <c r="G8" s="392" t="s">
         <v>520</v>
       </c>
       <c r="H8" s="356">
         <v>50</v>
       </c>
       <c r="I8" s="364">
-        <v>24960</v>
+        <v>30280</v>
       </c>
       <c r="J8" s="22" t="s">
         <v>356</v>
       </c>
       <c r="K8" s="53" t="s">
         <v>357</v>
       </c>
       <c r="L8" s="356">
         <v>288</v>
       </c>
       <c r="M8" s="364">
-        <v>87530</v>
+        <v>99040</v>
       </c>
       <c r="N8" s="468" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="O8" s="470" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="P8" s="356">
         <v>99</v>
       </c>
       <c r="Q8" s="364">
-        <v>83420</v>
+        <v>84370</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A9" s="552"/>
+      <c r="A9" s="551"/>
       <c r="B9" s="52"/>
       <c r="C9" s="20"/>
       <c r="D9" s="23"/>
       <c r="E9" s="24"/>
       <c r="F9" s="362" t="s">
         <v>516</v>
       </c>
       <c r="G9" s="470" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="H9" s="356">
         <v>21</v>
       </c>
       <c r="I9" s="364">
-        <v>71030</v>
+        <v>58700</v>
       </c>
       <c r="J9" s="52" t="s">
         <v>214</v>
       </c>
       <c r="K9" s="53" t="s">
         <v>337</v>
       </c>
       <c r="L9" s="356">
         <v>8426</v>
       </c>
       <c r="M9" s="364">
-        <v>49690</v>
+        <v>51050</v>
       </c>
       <c r="N9" s="468" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="O9" s="470" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="P9" s="356">
         <v>30</v>
       </c>
       <c r="Q9" s="364">
-        <v>60470</v>
+        <v>63140</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A10" s="552"/>
+      <c r="A10" s="551"/>
       <c r="B10" s="505"/>
       <c r="C10" s="20"/>
       <c r="D10" s="23"/>
       <c r="E10" s="24"/>
       <c r="F10" s="362" t="s">
         <v>523</v>
       </c>
       <c r="G10" s="392" t="s">
         <v>524</v>
       </c>
       <c r="H10" s="356">
         <v>56</v>
       </c>
       <c r="I10" s="364">
-        <v>30790</v>
+        <v>35920</v>
       </c>
       <c r="J10" s="22" t="s">
         <v>340</v>
       </c>
       <c r="K10" s="53" t="s">
         <v>341</v>
       </c>
       <c r="L10" s="356">
         <v>1681</v>
       </c>
       <c r="M10" s="364">
-        <v>47080</v>
+        <v>49050</v>
       </c>
       <c r="N10" s="22" t="s">
         <v>350</v>
       </c>
       <c r="O10" s="504" t="s">
         <v>351</v>
       </c>
       <c r="P10" s="356">
         <v>261</v>
       </c>
       <c r="Q10" s="364">
-        <v>39210</v>
+        <v>43080</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A11" s="552"/>
+      <c r="A11" s="551"/>
       <c r="B11" s="22"/>
       <c r="C11" s="20"/>
       <c r="D11" s="23"/>
       <c r="E11" s="24"/>
       <c r="F11" s="480" t="s">
         <v>510</v>
       </c>
       <c r="G11" s="392" t="s">
         <v>511</v>
       </c>
       <c r="H11" s="356">
         <v>635</v>
       </c>
       <c r="I11" s="364">
-        <v>31140</v>
+        <v>32840</v>
       </c>
       <c r="J11" s="22" t="s">
         <v>348</v>
       </c>
       <c r="K11" s="53" t="s">
         <v>349</v>
       </c>
       <c r="L11" s="356">
         <v>760</v>
       </c>
       <c r="M11" s="364">
-        <v>45210</v>
+        <v>46100</v>
       </c>
       <c r="N11" s="22" t="s">
         <v>525</v>
       </c>
       <c r="O11" s="25" t="s">
         <v>526</v>
       </c>
       <c r="P11" s="356">
         <v>350</v>
       </c>
       <c r="Q11" s="364">
-        <v>47250</v>
+        <v>48970</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A12" s="552"/>
+      <c r="A12" s="551"/>
       <c r="B12" s="22"/>
       <c r="C12" s="20"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="480" t="s">
         <v>527</v>
       </c>
       <c r="G12" s="392" t="s">
         <v>528</v>
       </c>
       <c r="H12" s="356">
         <v>12</v>
       </c>
       <c r="I12" s="364">
-        <v>40040</v>
+        <v>46250</v>
       </c>
       <c r="J12" s="52" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L12" s="356">
         <v>2514</v>
       </c>
       <c r="M12" s="364">
-        <v>52830</v>
+        <v>56640</v>
       </c>
       <c r="N12" s="22" t="s">
         <v>333</v>
       </c>
       <c r="O12" s="504" t="s">
         <v>334</v>
       </c>
       <c r="P12" s="356">
         <v>1629</v>
       </c>
       <c r="Q12" s="364">
-        <v>45400</v>
+        <v>48710</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A13" s="552"/>
+      <c r="A13" s="551"/>
       <c r="B13" s="22"/>
       <c r="C13" s="20"/>
       <c r="D13" s="23"/>
       <c r="E13" s="24"/>
       <c r="F13" s="422" t="s">
         <v>512</v>
       </c>
       <c r="G13" s="392" t="s">
         <v>513</v>
       </c>
       <c r="H13" s="356">
         <v>204</v>
       </c>
       <c r="I13" s="364">
-        <v>46340</v>
+        <v>47290</v>
       </c>
       <c r="J13" s="377"/>
       <c r="K13" s="378"/>
       <c r="L13" s="23"/>
       <c r="M13" s="21"/>
       <c r="N13" s="22" t="s">
         <v>521</v>
       </c>
       <c r="O13" s="53" t="s">
         <v>522</v>
       </c>
       <c r="P13" s="356">
         <v>270</v>
       </c>
       <c r="Q13" s="364">
-        <v>67350</v>
+        <v>60680</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A14" s="552"/>
+      <c r="A14" s="551"/>
       <c r="B14" s="22"/>
       <c r="C14" s="20"/>
       <c r="D14" s="23"/>
       <c r="E14" s="24"/>
       <c r="F14" s="468" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
       <c r="G14" s="470" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
       <c r="H14" s="356">
         <v>33</v>
       </c>
       <c r="I14" s="364">
-        <v>27900</v>
+        <v>29640</v>
       </c>
       <c r="J14" s="22"/>
       <c r="K14" s="52"/>
       <c r="L14" s="23"/>
       <c r="M14" s="21"/>
       <c r="N14" s="22" t="s">
         <v>257</v>
       </c>
       <c r="O14" s="504" t="s">
         <v>258</v>
       </c>
       <c r="P14" s="356">
         <v>414</v>
       </c>
       <c r="Q14" s="364">
-        <v>38200</v>
+        <v>43250</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A15" s="552"/>
+      <c r="A15" s="551"/>
       <c r="B15" s="22"/>
       <c r="C15" s="20"/>
       <c r="D15" s="23"/>
       <c r="E15" s="24"/>
       <c r="F15" s="468" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="G15" s="470" t="s">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="H15" s="356">
         <v>92</v>
       </c>
       <c r="I15" s="364">
-        <v>32070</v>
+        <v>36480</v>
       </c>
       <c r="J15" s="22"/>
       <c r="K15" s="52"/>
       <c r="L15" s="23"/>
       <c r="M15" s="21"/>
       <c r="N15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="O15" s="504" t="s">
         <v>24</v>
       </c>
       <c r="P15" s="356">
         <v>884</v>
       </c>
       <c r="Q15" s="364">
-        <v>48320</v>
+        <v>49040</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A16" s="552"/>
+      <c r="A16" s="551"/>
       <c r="B16" s="22"/>
       <c r="C16" s="20"/>
       <c r="D16" s="23"/>
       <c r="E16" s="24"/>
       <c r="F16" s="468" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="G16" s="470" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="H16" s="356">
         <v>150</v>
       </c>
       <c r="I16" s="364">
-        <v>46470</v>
+        <v>40180</v>
       </c>
       <c r="J16" s="22"/>
       <c r="K16" s="52"/>
       <c r="L16" s="23"/>
       <c r="M16" s="21"/>
       <c r="N16" s="468" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="O16" s="470" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="P16" s="356">
         <v>143</v>
       </c>
       <c r="Q16" s="364">
-        <v>38600</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A17" s="552"/>
+      <c r="A17" s="551"/>
       <c r="B17" s="22"/>
       <c r="C17" s="20"/>
       <c r="D17" s="23"/>
       <c r="E17" s="24"/>
       <c r="F17" s="468" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="G17" s="470" t="s">
-        <v>1239</v>
+        <v>1236</v>
       </c>
       <c r="H17" s="356">
         <v>13</v>
       </c>
       <c r="I17" s="364">
-        <v>40940</v>
+        <v>54690</v>
       </c>
       <c r="J17" s="22"/>
       <c r="K17" s="52"/>
       <c r="L17" s="23"/>
       <c r="M17" s="21"/>
       <c r="N17" s="377"/>
       <c r="O17" s="378"/>
       <c r="P17" s="356"/>
       <c r="Q17" s="340"/>
     </row>
     <row r="18" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A18" s="552"/>
+      <c r="A18" s="551"/>
       <c r="B18" s="22"/>
       <c r="C18" s="20"/>
       <c r="D18" s="23"/>
       <c r="E18" s="24"/>
       <c r="F18" s="468" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="G18" s="470" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="H18" s="356">
         <v>143</v>
       </c>
       <c r="I18" s="364">
-        <v>38600</v>
+        <v>47100</v>
       </c>
       <c r="J18" s="22"/>
       <c r="K18" s="52"/>
       <c r="L18" s="23"/>
       <c r="M18" s="21"/>
       <c r="N18" s="377"/>
       <c r="O18" s="378"/>
       <c r="P18" s="356"/>
       <c r="Q18" s="340"/>
     </row>
     <row r="19" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A19" s="552"/>
+      <c r="A19" s="551"/>
       <c r="B19" s="22"/>
       <c r="C19" s="20"/>
       <c r="D19" s="23"/>
       <c r="E19" s="24"/>
       <c r="F19" s="468" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="G19" s="470" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="H19" s="356">
         <v>29</v>
       </c>
       <c r="I19" s="364">
-        <v>24990</v>
+        <v>35780</v>
       </c>
       <c r="J19" s="22"/>
       <c r="K19" s="52"/>
       <c r="L19" s="23"/>
       <c r="M19" s="21"/>
       <c r="N19" s="377"/>
       <c r="O19" s="378"/>
       <c r="P19" s="356"/>
       <c r="Q19" s="340"/>
     </row>
     <row r="20" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A20" s="552"/>
+      <c r="A20" s="551"/>
       <c r="B20" s="22"/>
       <c r="C20" s="20"/>
       <c r="D20" s="23"/>
       <c r="E20" s="24"/>
       <c r="F20" s="468" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="G20" s="470" t="s">
-        <v>1248</v>
+        <v>1245</v>
       </c>
       <c r="H20" s="356">
         <v>76</v>
       </c>
       <c r="I20" s="364">
-        <v>40970</v>
+        <v>41780</v>
       </c>
       <c r="J20" s="22"/>
       <c r="K20" s="52"/>
       <c r="L20" s="23"/>
       <c r="M20" s="21"/>
       <c r="N20" s="377"/>
       <c r="O20" s="378"/>
       <c r="P20" s="356"/>
       <c r="Q20" s="340"/>
     </row>
     <row r="21" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A21" s="552"/>
+      <c r="A21" s="551"/>
       <c r="B21" s="22"/>
       <c r="C21" s="20"/>
       <c r="D21" s="23"/>
       <c r="E21" s="24"/>
       <c r="F21" s="468" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
       <c r="G21" s="470" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="H21" s="356">
         <v>34</v>
       </c>
       <c r="I21" s="364">
-        <v>48120</v>
+        <v>64210</v>
       </c>
       <c r="J21" s="22"/>
       <c r="K21" s="52"/>
       <c r="L21" s="23"/>
       <c r="M21" s="21"/>
       <c r="N21" s="377"/>
       <c r="O21" s="378"/>
       <c r="P21" s="356"/>
       <c r="Q21" s="340"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="552"/>
+      <c r="A22" s="551"/>
       <c r="B22" s="22"/>
       <c r="C22" s="20"/>
       <c r="D22" s="23"/>
       <c r="E22" s="24"/>
       <c r="F22" s="472" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
       <c r="G22" s="469" t="s">
-        <v>1281</v>
+        <v>1278</v>
       </c>
       <c r="H22" s="356">
         <v>18</v>
       </c>
       <c r="I22" s="364">
-        <v>48390</v>
+        <v>39360</v>
       </c>
       <c r="J22" s="22"/>
       <c r="K22" s="52"/>
       <c r="L22" s="23"/>
       <c r="M22" s="21"/>
       <c r="N22" s="377"/>
       <c r="O22" s="378"/>
       <c r="P22" s="356"/>
       <c r="Q22" s="340"/>
     </row>
     <row r="23" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="552"/>
+      <c r="A23" s="551"/>
       <c r="B23" s="22"/>
       <c r="C23" s="20"/>
       <c r="D23" s="23"/>
       <c r="E23" s="24"/>
       <c r="F23" s="362" t="s">
         <v>517</v>
       </c>
       <c r="G23" s="392" t="s">
         <v>518</v>
       </c>
       <c r="H23" s="356">
         <v>35</v>
       </c>
       <c r="I23" s="364">
-        <v>46120</v>
+        <v>47450</v>
       </c>
       <c r="J23" s="22"/>
       <c r="K23" s="53"/>
       <c r="L23" s="139"/>
       <c r="M23" s="139"/>
       <c r="N23" s="429"/>
       <c r="O23" s="429"/>
       <c r="P23" s="356"/>
       <c r="Q23" s="340"/>
     </row>
     <row r="24" spans="1:17" ht="12" customHeight="1">
       <c r="A24" s="120"/>
       <c r="B24" s="121"/>
       <c r="C24" s="122"/>
       <c r="D24" s="122"/>
       <c r="E24" s="123"/>
       <c r="F24" s="121"/>
       <c r="G24" s="124"/>
       <c r="H24" s="125"/>
       <c r="I24" s="123"/>
       <c r="J24" s="121"/>
       <c r="K24" s="140"/>
       <c r="L24" s="141"/>
       <c r="M24" s="142"/>
       <c r="N24" s="481"/>
       <c r="O24" s="140"/>
       <c r="P24" s="141"/>
       <c r="Q24" s="148"/>
     </row>
     <row r="25" spans="1:17" ht="56.25" customHeight="1">
-      <c r="A25" s="532" t="s">
+      <c r="A25" s="531" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="126"/>
-      <c r="C25" s="562" t="s">
+      <c r="C25" s="561" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="E25" s="528" t="s">
-        <v>1122</v>
+      <c r="E25" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="F25" s="126"/>
-      <c r="G25" s="562" t="s">
+      <c r="G25" s="561" t="s">
         <v>5</v>
       </c>
       <c r="H25" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="I25" s="528" t="s">
-        <v>1122</v>
+      <c r="I25" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="J25" s="143"/>
-      <c r="K25" s="531" t="s">
+      <c r="K25" s="530" t="s">
         <v>5</v>
       </c>
       <c r="L25" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="M25" s="528" t="s">
-        <v>1122</v>
+      <c r="M25" s="527" t="s">
+        <v>1402</v>
       </c>
       <c r="N25" s="126"/>
-      <c r="O25" s="531" t="s">
+      <c r="O25" s="530" t="s">
         <v>5</v>
       </c>
       <c r="P25" s="35" t="s">
         <v>1120</v>
       </c>
-      <c r="Q25" s="528" t="s">
-        <v>1122</v>
+      <c r="Q25" s="527" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="56.25">
-      <c r="A26" s="533"/>
+      <c r="A26" s="532"/>
       <c r="B26" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="562"/>
+      <c r="C26" s="561"/>
       <c r="D26" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="E26" s="528"/>
+      <c r="E26" s="527"/>
       <c r="F26" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="G26" s="562"/>
+      <c r="G26" s="561"/>
       <c r="H26" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="I26" s="528"/>
+      <c r="I26" s="527"/>
       <c r="J26" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="K26" s="531"/>
+      <c r="K26" s="530"/>
       <c r="L26" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="M26" s="528"/>
+      <c r="M26" s="527"/>
       <c r="N26" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="O26" s="531"/>
+      <c r="O26" s="530"/>
       <c r="P26" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="Q26" s="528"/>
+      <c r="Q26" s="527"/>
     </row>
     <row r="27" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A27" s="534"/>
+      <c r="A27" s="533"/>
       <c r="B27" s="127" t="s">
         <v>531</v>
       </c>
       <c r="C27" s="77" t="s">
         <v>532</v>
       </c>
       <c r="D27" s="79">
         <v>6070</v>
       </c>
       <c r="E27" s="185">
-        <v>29130</v>
+        <v>29020</v>
       </c>
       <c r="F27" s="127" t="s">
         <v>570</v>
       </c>
       <c r="G27" s="500" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="H27" s="79">
         <v>8</v>
       </c>
       <c r="I27" s="185">
-        <v>72060</v>
+        <v>67420</v>
       </c>
       <c r="J27" s="127" t="s">
         <v>571</v>
       </c>
       <c r="K27" s="77" t="s">
         <v>572</v>
       </c>
       <c r="L27" s="79">
         <v>22</v>
       </c>
       <c r="M27" s="185">
-        <v>45430</v>
+        <v>41730</v>
       </c>
       <c r="N27" s="291" t="s">
         <v>535</v>
       </c>
       <c r="O27" s="295" t="s">
         <v>536</v>
       </c>
       <c r="P27" s="79">
         <v>2040</v>
       </c>
       <c r="Q27" s="185">
-        <v>35040</v>
+        <v>35850</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A28" s="534"/>
+      <c r="A28" s="533"/>
       <c r="B28" s="127" t="s">
         <v>537</v>
       </c>
       <c r="C28" s="77" t="s">
         <v>538</v>
       </c>
       <c r="D28" s="79">
         <v>3518</v>
       </c>
       <c r="E28" s="185">
-        <v>31030</v>
+        <v>34160</v>
       </c>
       <c r="F28" s="127" t="s">
         <v>562</v>
       </c>
       <c r="G28" s="77" t="s">
         <v>563</v>
       </c>
       <c r="H28" s="79">
         <v>49</v>
       </c>
       <c r="I28" s="185">
-        <v>52000</v>
+        <v>47650</v>
       </c>
       <c r="J28" s="78" t="s">
         <v>558</v>
       </c>
       <c r="K28" s="77" t="s">
         <v>559</v>
       </c>
       <c r="L28" s="79">
         <v>470</v>
       </c>
       <c r="M28" s="185">
-        <v>36480</v>
+        <v>36220</v>
       </c>
       <c r="N28" s="398" t="s">
         <v>1042</v>
       </c>
       <c r="O28" s="399" t="s">
         <v>1043</v>
       </c>
       <c r="P28" s="79">
         <v>1574</v>
       </c>
       <c r="Q28" s="185">
-        <v>45180</v>
+        <v>39660</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A29" s="534"/>
+      <c r="A29" s="533"/>
       <c r="B29" s="127" t="s">
         <v>542</v>
       </c>
       <c r="C29" s="77" t="s">
         <v>543</v>
       </c>
       <c r="D29" s="79">
         <v>285</v>
       </c>
       <c r="E29" s="185">
-        <v>46090</v>
+        <v>56840</v>
       </c>
       <c r="F29" s="458" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="G29" s="459" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="H29" s="79">
         <v>240</v>
       </c>
       <c r="I29" s="185">
-        <v>28160</v>
+        <v>28330</v>
       </c>
       <c r="J29" s="78" t="s">
         <v>564</v>
       </c>
       <c r="K29" s="77" t="s">
         <v>565</v>
       </c>
       <c r="L29" s="79">
         <v>299</v>
       </c>
       <c r="M29" s="185">
-        <v>41750</v>
+        <v>43760</v>
       </c>
       <c r="N29" s="291" t="s">
         <v>230</v>
       </c>
       <c r="O29" s="295" t="s">
         <v>547</v>
       </c>
       <c r="P29" s="79">
         <v>442</v>
       </c>
       <c r="Q29" s="185">
-        <v>63660</v>
+        <v>59310</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A30" s="534"/>
+      <c r="A30" s="533"/>
       <c r="B30" s="127" t="s">
         <v>548</v>
       </c>
       <c r="C30" s="77" t="s">
         <v>549</v>
       </c>
       <c r="D30" s="79">
         <v>636</v>
       </c>
       <c r="E30" s="185">
-        <v>28340</v>
+        <v>29440</v>
       </c>
       <c r="F30" s="127" t="s">
         <v>575</v>
       </c>
       <c r="G30" s="77" t="s">
         <v>576</v>
       </c>
       <c r="H30" s="79">
         <v>24</v>
       </c>
       <c r="I30" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J30" s="76" t="s">
         <v>568</v>
       </c>
       <c r="K30" s="77" t="s">
         <v>569</v>
       </c>
       <c r="L30" s="79">
         <v>52</v>
       </c>
       <c r="M30" s="185">
-        <v>28680</v>
+        <v>31080</v>
       </c>
       <c r="N30" s="291" t="s">
         <v>553</v>
       </c>
       <c r="O30" s="331" t="s">
         <v>554</v>
       </c>
       <c r="P30" s="79">
         <v>721</v>
       </c>
       <c r="Q30" s="185">
-        <v>38230</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A31" s="534"/>
+      <c r="A31" s="533"/>
       <c r="B31" s="76" t="s">
         <v>555</v>
       </c>
       <c r="C31" s="77" t="s">
         <v>556</v>
       </c>
       <c r="D31" s="79">
         <v>266</v>
       </c>
       <c r="E31" s="185">
-        <v>41600</v>
+        <v>43570</v>
       </c>
       <c r="F31" s="458" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="G31" s="459" t="s">
-        <v>1252</v>
+        <v>1249</v>
       </c>
       <c r="H31" s="79" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="I31" s="185">
+        <v>25850</v>
       </c>
       <c r="J31" s="107" t="s">
         <v>44</v>
       </c>
       <c r="K31" s="77" t="s">
         <v>552</v>
       </c>
       <c r="L31" s="79">
         <v>2139</v>
       </c>
       <c r="M31" s="185">
-        <v>47380</v>
+        <v>49140</v>
       </c>
       <c r="N31" s="291" t="s">
         <v>379</v>
       </c>
       <c r="O31" s="295" t="s">
         <v>380</v>
       </c>
       <c r="P31" s="79">
         <v>172</v>
       </c>
       <c r="Q31" s="185">
-        <v>45610</v>
+        <v>46420</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A32" s="534"/>
+      <c r="A32" s="533"/>
       <c r="B32" s="398" t="s">
         <v>1046</v>
       </c>
       <c r="C32" s="399" t="s">
         <v>1047</v>
       </c>
       <c r="D32" s="79">
         <v>32</v>
       </c>
       <c r="E32" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="F32" s="76" t="s">
         <v>539</v>
       </c>
       <c r="G32" s="77" t="s">
         <v>540</v>
       </c>
       <c r="H32" s="79">
         <v>364</v>
       </c>
       <c r="I32" s="185">
-        <v>28820</v>
+        <v>30060</v>
       </c>
       <c r="J32" s="107" t="s">
         <v>277</v>
       </c>
       <c r="K32" s="295" t="s">
         <v>372</v>
       </c>
       <c r="L32" s="79">
         <v>2519</v>
       </c>
       <c r="M32" s="185">
-        <v>36730</v>
+        <v>39130</v>
       </c>
       <c r="N32" s="291" t="s">
         <v>560</v>
       </c>
       <c r="O32" s="295" t="s">
         <v>561</v>
       </c>
       <c r="P32" s="79">
         <v>460</v>
       </c>
       <c r="Q32" s="185">
-        <v>31090</v>
+        <v>33080</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A33" s="534"/>
+      <c r="A33" s="533"/>
       <c r="B33" s="398" t="s">
         <v>1048</v>
       </c>
       <c r="C33" s="399" t="s">
         <v>1049</v>
       </c>
       <c r="D33" s="79">
         <v>307</v>
       </c>
       <c r="E33" s="185">
-        <v>28970</v>
+        <v>33390</v>
       </c>
       <c r="F33" s="127" t="s">
         <v>566</v>
       </c>
       <c r="G33" s="77" t="s">
         <v>567</v>
       </c>
       <c r="H33" s="79">
         <v>42</v>
       </c>
       <c r="I33" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J33" s="107" t="s">
         <v>228</v>
       </c>
       <c r="K33" s="77" t="s">
         <v>557</v>
       </c>
       <c r="L33" s="79">
         <v>861</v>
       </c>
       <c r="M33" s="185">
-        <v>42370</v>
+        <v>45760</v>
       </c>
       <c r="N33" s="291"/>
       <c r="O33" s="295"/>
       <c r="P33" s="293"/>
       <c r="Q33" s="303"/>
     </row>
     <row r="34" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A34" s="534"/>
+      <c r="A34" s="533"/>
       <c r="B34" s="76"/>
       <c r="C34" s="77"/>
       <c r="D34" s="79"/>
       <c r="E34" s="78"/>
       <c r="F34" s="127" t="s">
         <v>577</v>
       </c>
       <c r="G34" s="77" t="s">
         <v>578</v>
       </c>
       <c r="H34" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="I34" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J34" s="78" t="s">
         <v>120</v>
       </c>
       <c r="K34" s="77" t="s">
         <v>546</v>
       </c>
       <c r="L34" s="79">
         <v>3254</v>
       </c>
       <c r="M34" s="185">
-        <v>36240</v>
+        <v>38830</v>
       </c>
       <c r="N34" s="291"/>
       <c r="O34" s="295"/>
       <c r="P34" s="293"/>
       <c r="Q34" s="303"/>
     </row>
     <row r="35" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A35" s="534"/>
+      <c r="A35" s="533"/>
       <c r="B35" s="127"/>
       <c r="C35" s="81"/>
       <c r="D35" s="79"/>
       <c r="E35" s="78"/>
       <c r="F35" s="127" t="s">
         <v>550</v>
       </c>
       <c r="G35" s="77" t="s">
         <v>551</v>
       </c>
       <c r="H35" s="79">
         <v>171</v>
       </c>
       <c r="I35" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J35" s="81"/>
       <c r="K35" s="81"/>
       <c r="L35" s="501"/>
       <c r="M35" s="332"/>
       <c r="N35" s="291"/>
       <c r="O35" s="295"/>
       <c r="P35" s="293"/>
       <c r="Q35" s="303"/>
     </row>
     <row r="36" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A36" s="534"/>
+      <c r="A36" s="533"/>
       <c r="B36" s="127"/>
       <c r="C36" s="81"/>
       <c r="D36" s="79"/>
       <c r="E36" s="78"/>
       <c r="F36" s="127" t="s">
         <v>544</v>
       </c>
       <c r="G36" s="77" t="s">
         <v>545</v>
       </c>
       <c r="H36" s="79">
         <v>137</v>
       </c>
       <c r="I36" s="185">
-        <v>43310</v>
+        <v>45430</v>
       </c>
       <c r="J36" s="81"/>
       <c r="K36" s="81"/>
       <c r="L36" s="501"/>
       <c r="M36" s="332"/>
       <c r="N36" s="291"/>
       <c r="O36" s="295"/>
       <c r="P36" s="293"/>
       <c r="Q36" s="303"/>
     </row>
     <row r="37" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A37" s="534"/>
+      <c r="A37" s="533"/>
       <c r="B37" s="127"/>
       <c r="C37" s="81"/>
       <c r="D37" s="79"/>
       <c r="E37" s="78"/>
       <c r="F37" s="458" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="G37" s="459" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="H37" s="79">
         <v>18</v>
       </c>
       <c r="I37" s="185">
-        <v>30690</v>
+        <v>33240</v>
       </c>
       <c r="J37" s="81"/>
       <c r="K37" s="81"/>
       <c r="L37" s="501"/>
       <c r="M37" s="332"/>
       <c r="N37" s="291"/>
       <c r="O37" s="295"/>
       <c r="P37" s="293"/>
       <c r="Q37" s="303"/>
     </row>
     <row r="38" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A38" s="534"/>
+      <c r="A38" s="533"/>
       <c r="B38" s="127"/>
       <c r="C38" s="81"/>
       <c r="D38" s="79"/>
       <c r="E38" s="78"/>
       <c r="F38" s="127" t="s">
         <v>573</v>
       </c>
       <c r="G38" s="77" t="s">
         <v>574</v>
       </c>
       <c r="H38" s="79">
         <v>11</v>
       </c>
       <c r="I38" s="185">
-        <v>28310</v>
+        <v>38820</v>
       </c>
       <c r="J38" s="81"/>
       <c r="K38" s="81"/>
       <c r="L38" s="501"/>
       <c r="M38" s="332"/>
       <c r="N38" s="291"/>
       <c r="O38" s="295"/>
       <c r="P38" s="293"/>
       <c r="Q38" s="303"/>
     </row>
     <row r="39" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A39" s="534"/>
+      <c r="A39" s="533"/>
       <c r="B39" s="127"/>
       <c r="C39" s="81"/>
       <c r="D39" s="79"/>
       <c r="E39" s="78"/>
       <c r="F39" s="458" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="G39" s="459" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="H39" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="I39" s="185">
-        <v>50340</v>
+        <v>35990</v>
       </c>
       <c r="J39" s="127"/>
       <c r="K39" s="77"/>
       <c r="L39" s="79"/>
       <c r="M39" s="78"/>
       <c r="N39" s="127"/>
       <c r="O39" s="81"/>
       <c r="P39" s="79"/>
       <c r="Q39" s="78"/>
     </row>
     <row r="40" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A40" s="534"/>
+      <c r="A40" s="533"/>
       <c r="B40" s="127"/>
       <c r="C40" s="81"/>
       <c r="D40" s="79"/>
       <c r="E40" s="78"/>
       <c r="F40" s="127" t="s">
         <v>533</v>
       </c>
       <c r="G40" s="77" t="s">
         <v>534</v>
       </c>
       <c r="H40" s="79">
         <v>367</v>
       </c>
       <c r="I40" s="185">
-        <v>30060</v>
+        <v>31000</v>
       </c>
       <c r="J40" s="127"/>
       <c r="K40" s="77"/>
       <c r="L40" s="79"/>
       <c r="M40" s="78"/>
       <c r="N40" s="127"/>
       <c r="O40" s="81"/>
       <c r="P40" s="79"/>
       <c r="Q40" s="78"/>
     </row>
     <row r="41" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A41" s="534"/>
+      <c r="A41" s="533"/>
       <c r="B41" s="127"/>
       <c r="C41" s="81"/>
       <c r="D41" s="79"/>
       <c r="E41" s="78"/>
       <c r="F41" s="398" t="s">
         <v>1044</v>
       </c>
       <c r="G41" s="399" t="s">
         <v>1045</v>
       </c>
       <c r="H41" s="79">
         <v>51</v>
       </c>
       <c r="I41" s="185">
-        <v>54820</v>
+        <v>48630</v>
       </c>
       <c r="J41" s="127"/>
       <c r="K41" s="77"/>
       <c r="L41" s="79"/>
       <c r="M41" s="78"/>
       <c r="N41" s="127"/>
       <c r="O41" s="81"/>
       <c r="P41" s="79"/>
       <c r="Q41" s="78"/>
     </row>
     <row r="42" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A42" s="534"/>
+      <c r="A42" s="533"/>
       <c r="B42" s="127"/>
       <c r="C42" s="81"/>
       <c r="D42" s="79"/>
       <c r="E42" s="78"/>
       <c r="F42" s="398" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="G42" s="502" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
       <c r="H42" s="79">
         <v>197</v>
       </c>
       <c r="I42" s="185">
-        <v>35770</v>
+        <v>37740</v>
       </c>
       <c r="J42" s="127"/>
       <c r="K42" s="77"/>
       <c r="L42" s="79"/>
       <c r="M42" s="78"/>
       <c r="N42" s="127"/>
       <c r="O42" s="81"/>
       <c r="P42" s="79"/>
       <c r="Q42" s="78"/>
     </row>
     <row r="43" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A43" s="534"/>
+      <c r="A43" s="533"/>
       <c r="B43" s="127"/>
       <c r="C43" s="81"/>
       <c r="D43" s="79"/>
       <c r="E43" s="78"/>
       <c r="F43" s="458" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="G43" s="459" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="H43" s="79" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="I43" s="185" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J43" s="127"/>
       <c r="K43" s="77"/>
       <c r="L43" s="79"/>
       <c r="M43" s="78"/>
       <c r="N43" s="127"/>
       <c r="O43" s="81"/>
       <c r="P43" s="79"/>
       <c r="Q43" s="78"/>
     </row>
     <row r="44" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A44" s="534"/>
+      <c r="A44" s="533"/>
       <c r="B44" s="127"/>
       <c r="C44" s="81"/>
       <c r="D44" s="79"/>
       <c r="E44" s="78"/>
       <c r="F44" s="300" t="s">
         <v>807</v>
       </c>
       <c r="G44" s="344" t="s">
         <v>808</v>
       </c>
       <c r="H44" s="79">
         <v>385</v>
       </c>
       <c r="I44" s="185">
-        <v>27590</v>
+        <v>29290</v>
       </c>
       <c r="J44" s="127"/>
       <c r="K44" s="77"/>
       <c r="L44" s="79"/>
       <c r="M44" s="78"/>
       <c r="N44" s="127"/>
       <c r="O44" s="81"/>
       <c r="P44" s="79"/>
       <c r="Q44" s="78"/>
     </row>
     <row r="45" spans="1:17" ht="12" customHeight="1">
       <c r="A45" s="129"/>
       <c r="B45" s="130"/>
       <c r="C45" s="122"/>
       <c r="D45" s="122"/>
       <c r="E45" s="123"/>
       <c r="F45" s="130"/>
       <c r="G45" s="131"/>
       <c r="H45" s="125"/>
       <c r="I45" s="123"/>
       <c r="J45" s="130"/>
       <c r="K45" s="140"/>
       <c r="L45" s="141"/>
       <c r="M45" s="142"/>
       <c r="N45" s="130"/>
       <c r="O45" s="140"/>
       <c r="P45" s="141"/>
       <c r="Q45" s="148"/>
     </row>
     <row r="46" spans="1:17" ht="56.25" customHeight="1">
-      <c r="A46" s="662" t="s">
+      <c r="A46" s="661" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="132"/>
-      <c r="C46" s="540" t="s">
+      <c r="C46" s="539" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="E46" s="650" t="s">
-        <v>1122</v>
+      <c r="E46" s="649" t="s">
+        <v>1402</v>
       </c>
       <c r="F46" s="133"/>
-      <c r="G46" s="540" t="s">
+      <c r="G46" s="539" t="s">
         <v>5</v>
       </c>
       <c r="H46" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="I46" s="650" t="s">
-        <v>1122</v>
+      <c r="I46" s="649" t="s">
+        <v>1402</v>
       </c>
       <c r="J46" s="133"/>
-      <c r="K46" s="540" t="s">
+      <c r="K46" s="539" t="s">
         <v>5</v>
       </c>
       <c r="L46" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="M46" s="650" t="s">
-        <v>1122</v>
+      <c r="M46" s="649" t="s">
+        <v>1402</v>
       </c>
       <c r="N46" s="133"/>
-      <c r="O46" s="540" t="s">
+      <c r="O46" s="539" t="s">
         <v>5</v>
       </c>
       <c r="P46" s="43" t="s">
         <v>1120</v>
       </c>
-      <c r="Q46" s="659" t="s">
-        <v>1122</v>
+      <c r="Q46" s="658" t="s">
+        <v>1402</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="56.25">
-      <c r="A47" s="663"/>
+      <c r="A47" s="662"/>
       <c r="B47" s="134" t="s">
         <v>6</v>
       </c>
-      <c r="C47" s="540"/>
+      <c r="C47" s="539"/>
       <c r="D47" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E47" s="650"/>
+      <c r="E47" s="649"/>
       <c r="F47" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="G47" s="627"/>
+      <c r="G47" s="626"/>
       <c r="H47" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="I47" s="650"/>
+      <c r="I47" s="649"/>
       <c r="J47" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="K47" s="627"/>
+      <c r="K47" s="626"/>
       <c r="L47" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="M47" s="650"/>
+      <c r="M47" s="649"/>
       <c r="N47" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="O47" s="627"/>
+      <c r="O47" s="626"/>
       <c r="P47" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="Q47" s="659"/>
+      <c r="Q47" s="658"/>
     </row>
     <row r="48" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A48" s="664"/>
+      <c r="A48" s="663"/>
       <c r="B48" s="368" t="s">
         <v>1030</v>
       </c>
       <c r="C48" s="369" t="s">
         <v>1031</v>
       </c>
       <c r="D48" s="91">
         <v>7033</v>
       </c>
       <c r="E48" s="224">
-        <v>27230</v>
+        <v>27730</v>
       </c>
       <c r="F48" s="461" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="G48" s="488" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="H48" s="91">
         <v>34</v>
       </c>
       <c r="I48" s="224" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="J48" s="419" t="s">
         <v>607</v>
       </c>
       <c r="K48" s="489" t="s">
         <v>608</v>
       </c>
       <c r="L48" s="91">
         <v>2619</v>
       </c>
       <c r="M48" s="224">
-        <v>31810</v>
+        <v>35920</v>
       </c>
       <c r="N48" s="145" t="s">
         <v>305</v>
       </c>
       <c r="O48" s="390" t="s">
         <v>306</v>
       </c>
       <c r="P48" s="91">
         <v>11767</v>
       </c>
       <c r="Q48" s="224">
-        <v>27080</v>
+        <v>27820</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A49" s="664"/>
+      <c r="A49" s="663"/>
       <c r="B49" s="87" t="s">
         <v>621</v>
       </c>
       <c r="C49" s="483" t="s">
         <v>622</v>
       </c>
       <c r="D49" s="91">
         <v>5583</v>
       </c>
       <c r="E49" s="224">
-        <v>27320</v>
+        <v>27940</v>
       </c>
       <c r="F49" s="461" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="G49" s="488" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="H49" s="91">
         <v>45</v>
       </c>
-      <c r="I49" s="224" t="s">
-        <v>1127</v>
+      <c r="I49" s="91" t="s">
+        <v>1126</v>
       </c>
       <c r="J49" s="136" t="s">
         <v>585</v>
       </c>
       <c r="K49" s="490" t="s">
         <v>586</v>
       </c>
       <c r="L49" s="91">
         <v>6602</v>
       </c>
       <c r="M49" s="224">
-        <v>28950</v>
+        <v>29590</v>
       </c>
       <c r="N49" s="145" t="s">
         <v>587</v>
       </c>
       <c r="O49" s="491" t="s">
         <v>588</v>
       </c>
       <c r="P49" s="91">
         <v>9426</v>
       </c>
       <c r="Q49" s="224">
-        <v>27680</v>
+        <v>28480</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A50" s="664"/>
+      <c r="A50" s="663"/>
       <c r="B50" s="87" t="s">
         <v>597</v>
       </c>
       <c r="C50" s="483" t="s">
         <v>598</v>
       </c>
       <c r="D50" s="91">
         <v>2606</v>
       </c>
       <c r="E50" s="224">
-        <v>27340</v>
+        <v>28210</v>
       </c>
       <c r="F50" s="461" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="G50" s="488" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="H50" s="91" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="I50" s="224">
+        <v>41650</v>
       </c>
       <c r="J50" s="136" t="s">
         <v>595</v>
       </c>
       <c r="K50" s="490" t="s">
         <v>596</v>
       </c>
       <c r="L50" s="91">
         <v>2563</v>
       </c>
       <c r="M50" s="224">
-        <v>27830</v>
+        <v>28920</v>
       </c>
       <c r="N50" s="145" t="s">
         <v>86</v>
       </c>
       <c r="O50" s="113" t="s">
         <v>87</v>
       </c>
       <c r="P50" s="91">
         <v>6736</v>
       </c>
       <c r="Q50" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A51" s="664"/>
+      <c r="A51" s="663"/>
       <c r="B51" s="87" t="s">
         <v>625</v>
       </c>
       <c r="C51" s="390" t="s">
         <v>626</v>
       </c>
       <c r="D51" s="91">
         <v>187</v>
       </c>
-      <c r="E51" s="521">
-        <v>26950</v>
+      <c r="E51" s="224">
+        <v>31200</v>
       </c>
       <c r="F51" s="308" t="s">
         <v>583</v>
       </c>
       <c r="G51" s="436" t="s">
         <v>584</v>
       </c>
       <c r="H51" s="91">
         <v>775</v>
       </c>
       <c r="I51" s="224">
-        <v>24960</v>
+        <v>27420</v>
       </c>
       <c r="J51" s="136" t="s">
         <v>601</v>
       </c>
       <c r="K51" s="390" t="s">
         <v>602</v>
       </c>
       <c r="L51" s="91">
         <v>2887</v>
       </c>
       <c r="M51" s="224">
-        <v>34260</v>
+        <v>35210</v>
       </c>
       <c r="N51" s="145" t="s">
         <v>603</v>
       </c>
       <c r="O51" s="88" t="s">
         <v>604</v>
       </c>
       <c r="P51" s="91">
         <v>199</v>
       </c>
       <c r="Q51" s="224">
-        <v>29490</v>
+        <v>29790</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A52" s="664"/>
+      <c r="A52" s="663"/>
       <c r="B52" s="87" t="s">
         <v>589</v>
       </c>
       <c r="C52" s="483" t="s">
         <v>590</v>
       </c>
       <c r="D52" s="91">
         <v>2721</v>
       </c>
       <c r="E52" s="224">
-        <v>27410</v>
+        <v>28410</v>
       </c>
       <c r="F52" s="308" t="s">
         <v>594</v>
       </c>
       <c r="G52" s="483" t="s">
         <v>1119</v>
       </c>
       <c r="H52" s="91">
         <v>156</v>
       </c>
       <c r="I52" s="224">
-        <v>25270</v>
+        <v>25580</v>
       </c>
       <c r="J52" s="145" t="s">
         <v>86</v>
       </c>
       <c r="K52" s="493" t="s">
         <v>87</v>
       </c>
       <c r="L52" s="91">
         <v>6736</v>
       </c>
       <c r="M52" s="224">
-        <v>34540</v>
+        <v>35530</v>
       </c>
       <c r="N52" s="145" t="s">
         <v>609</v>
       </c>
       <c r="O52" s="390" t="s">
         <v>610</v>
       </c>
       <c r="P52" s="91">
         <v>23</v>
       </c>
       <c r="Q52" s="224">
-        <v>43110</v>
+        <v>34370</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A53" s="664"/>
+      <c r="A53" s="663"/>
       <c r="B53" s="87" t="s">
         <v>613</v>
       </c>
       <c r="C53" s="483" t="s">
         <v>614</v>
       </c>
       <c r="D53" s="91">
         <v>3008</v>
       </c>
       <c r="E53" s="224">
-        <v>24960</v>
+        <v>25580</v>
       </c>
       <c r="F53" s="461" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="G53" s="488" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="H53" s="91" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>1126</v>
+      </c>
+      <c r="I53" s="224">
+        <v>26700</v>
       </c>
       <c r="J53" s="136" t="s">
         <v>611</v>
       </c>
       <c r="K53" s="490" t="s">
         <v>612</v>
       </c>
       <c r="L53" s="91">
         <v>788</v>
       </c>
       <c r="M53" s="224">
-        <v>27720</v>
+        <v>29210</v>
       </c>
       <c r="N53" s="135" t="s">
         <v>319</v>
       </c>
       <c r="O53" s="390" t="s">
         <v>320</v>
       </c>
       <c r="P53" s="91">
         <v>681</v>
       </c>
       <c r="Q53" s="224">
-        <v>28780</v>
+        <v>30160</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A54" s="664"/>
+      <c r="A54" s="663"/>
       <c r="B54" s="87" t="s">
         <v>581</v>
       </c>
       <c r="C54" s="483" t="s">
         <v>582</v>
       </c>
       <c r="D54" s="91">
         <v>8512</v>
       </c>
       <c r="E54" s="224">
-        <v>27290</v>
+        <v>25580</v>
       </c>
       <c r="F54" s="461" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="G54" s="488" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="H54" s="91" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="I54" s="224">
-        <v>25120</v>
+        <v>26370</v>
       </c>
       <c r="J54" s="484" t="s">
         <v>90</v>
       </c>
       <c r="K54" s="494" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="L54" s="91">
         <v>2371</v>
       </c>
       <c r="M54" s="224">
-        <v>28830</v>
+        <v>30370</v>
       </c>
       <c r="N54" s="485" t="s">
         <v>316</v>
       </c>
       <c r="O54" s="495" t="s">
         <v>317</v>
       </c>
       <c r="P54" s="91">
         <v>1457</v>
       </c>
       <c r="Q54" s="224">
-        <v>27180</v>
+        <v>30320</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A55" s="664"/>
+      <c r="A55" s="663"/>
       <c r="B55" s="87" t="s">
         <v>623</v>
       </c>
       <c r="C55" s="390" t="s">
         <v>624</v>
       </c>
       <c r="D55" s="91">
         <v>524</v>
       </c>
       <c r="E55" s="224">
-        <v>25450</v>
+        <v>28440</v>
       </c>
       <c r="F55" s="308" t="s">
         <v>591</v>
       </c>
       <c r="G55" s="483" t="s">
         <v>592</v>
       </c>
       <c r="H55" s="91">
         <v>864</v>
       </c>
       <c r="I55" s="224">
-        <v>26470</v>
+        <v>26890</v>
       </c>
       <c r="J55" s="136" t="s">
         <v>223</v>
       </c>
       <c r="K55" s="482" t="s">
         <v>224</v>
       </c>
       <c r="L55" s="91">
         <v>4348</v>
       </c>
       <c r="M55" s="224">
-        <v>32760</v>
+        <v>35350</v>
       </c>
       <c r="N55" s="496"/>
       <c r="O55" s="491"/>
       <c r="P55" s="91"/>
       <c r="Q55" s="92"/>
     </row>
     <row r="56" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A56" s="664"/>
+      <c r="A56" s="663"/>
       <c r="B56" s="87" t="s">
         <v>619</v>
       </c>
       <c r="C56" s="483" t="s">
         <v>620</v>
       </c>
       <c r="D56" s="91">
         <v>1703</v>
       </c>
       <c r="E56" s="224">
-        <v>25660</v>
+        <v>25580</v>
       </c>
       <c r="F56" s="330" t="s">
         <v>579</v>
       </c>
       <c r="G56" s="483" t="s">
         <v>580</v>
       </c>
       <c r="H56" s="91">
         <v>1966</v>
       </c>
       <c r="I56" s="224">
-        <v>25200</v>
+        <v>26670</v>
       </c>
       <c r="J56" s="87" t="s">
         <v>88</v>
       </c>
       <c r="K56" s="390" t="s">
         <v>249</v>
       </c>
       <c r="L56" s="91">
         <v>6968</v>
       </c>
       <c r="M56" s="224">
-        <v>32200</v>
+        <v>33920</v>
       </c>
       <c r="N56" s="496"/>
       <c r="O56" s="491"/>
       <c r="P56" s="91"/>
       <c r="Q56" s="92"/>
     </row>
     <row r="57" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A57" s="664"/>
+      <c r="A57" s="663"/>
       <c r="B57" s="87" t="s">
         <v>617</v>
       </c>
       <c r="C57" s="483" t="s">
         <v>618</v>
       </c>
       <c r="D57" s="91">
         <v>1294</v>
       </c>
       <c r="E57" s="224">
-        <v>26870</v>
+        <v>28840</v>
       </c>
       <c r="F57" s="461" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="G57" s="488" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="H57" s="91">
         <v>25</v>
       </c>
       <c r="I57" s="224">
-        <v>30850</v>
+        <v>33150</v>
       </c>
       <c r="J57" s="87" t="s">
         <v>615</v>
       </c>
       <c r="K57" s="390" t="s">
         <v>616</v>
       </c>
       <c r="L57" s="91">
         <v>566</v>
       </c>
       <c r="M57" s="224">
-        <v>26940</v>
+        <v>28290</v>
       </c>
       <c r="N57" s="496"/>
       <c r="O57" s="491"/>
       <c r="P57" s="497"/>
       <c r="Q57" s="497"/>
     </row>
     <row r="58" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A58" s="664"/>
+      <c r="A58" s="663"/>
       <c r="B58" s="87" t="s">
         <v>605</v>
       </c>
       <c r="C58" s="483" t="s">
         <v>606</v>
       </c>
       <c r="D58" s="91">
         <v>1901</v>
       </c>
       <c r="E58" s="224">
-        <v>26410</v>
+        <v>26220</v>
       </c>
       <c r="F58" s="461" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="G58" s="488" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="H58" s="91">
         <v>47</v>
       </c>
       <c r="I58" s="224">
-        <v>31420</v>
+        <v>32050</v>
       </c>
       <c r="J58" s="419" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="K58" s="473" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="L58" s="91">
         <v>263</v>
       </c>
       <c r="M58" s="224">
-        <v>25650</v>
+        <v>27050</v>
       </c>
       <c r="N58" s="146"/>
       <c r="O58" s="491"/>
       <c r="P58" s="497"/>
       <c r="Q58" s="497"/>
     </row>
     <row r="59" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A59" s="664"/>
+      <c r="A59" s="663"/>
       <c r="B59" s="492" t="s">
-        <v>1401</v>
+        <v>1398</v>
       </c>
       <c r="C59" s="483" t="s">
         <v>593</v>
       </c>
       <c r="D59" s="91">
         <v>298</v>
       </c>
-      <c r="E59" s="520">
-        <v>27740</v>
+      <c r="E59" s="224">
+        <v>25580</v>
       </c>
       <c r="F59" s="461" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="G59" s="488" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="H59" s="91">
         <v>1159</v>
       </c>
       <c r="I59" s="224">
-        <v>28250</v>
+        <v>27850</v>
       </c>
       <c r="J59" s="136" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="K59" s="473" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="L59" s="91">
         <v>90</v>
       </c>
       <c r="M59" s="224">
-        <v>28000</v>
+        <v>29430</v>
       </c>
       <c r="N59" s="146"/>
       <c r="O59" s="491"/>
       <c r="P59" s="497"/>
       <c r="Q59" s="497"/>
     </row>
     <row r="60" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A60" s="664"/>
+      <c r="A60" s="663"/>
       <c r="B60" s="87"/>
       <c r="C60" s="390"/>
       <c r="D60" s="91"/>
       <c r="E60" s="336"/>
       <c r="F60" s="461" t="s">
-        <v>1398</v>
+        <v>1395</v>
       </c>
       <c r="G60" s="473" t="s">
-        <v>1275</v>
+        <v>1272</v>
       </c>
       <c r="H60" s="91">
         <v>1328</v>
       </c>
       <c r="I60" s="224">
-        <v>27080</v>
+        <v>27410</v>
       </c>
       <c r="J60" s="474"/>
       <c r="K60" s="491"/>
       <c r="L60" s="498"/>
       <c r="M60" s="499"/>
       <c r="N60" s="146"/>
       <c r="O60" s="491"/>
       <c r="P60" s="497"/>
       <c r="Q60" s="497"/>
     </row>
     <row r="61" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A61" s="664"/>
+      <c r="A61" s="663"/>
       <c r="B61" s="491"/>
       <c r="C61" s="497"/>
       <c r="D61" s="91"/>
       <c r="E61" s="336"/>
       <c r="F61" s="308" t="s">
         <v>599</v>
       </c>
       <c r="G61" s="483" t="s">
         <v>600</v>
       </c>
       <c r="H61" s="91">
         <v>33</v>
       </c>
       <c r="I61" s="224">
-        <v>30230</v>
+        <v>30820</v>
       </c>
       <c r="J61" s="136"/>
       <c r="K61" s="491"/>
       <c r="L61" s="497"/>
       <c r="M61" s="499"/>
       <c r="N61" s="147"/>
       <c r="O61" s="491"/>
       <c r="P61" s="497"/>
       <c r="Q61" s="497"/>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="359" t="s">
-        <v>1236</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="1" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B49:E59">
     <sortCondition ref="B49:B59"/>
   </sortState>
   <mergeCells count="32">
     <mergeCell ref="C1:Q1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="A3:A23"/>
     <mergeCell ref="A25:A44"/>
     <mergeCell ref="A46:A61"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="E25:E26"/>