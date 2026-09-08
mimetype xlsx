--- v1 (2026-04-07)
+++ v2 (2026-09-08)
@@ -10,94 +10,94 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\EWR Research - Workforce\Career Pathways\2025 update\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\EWR Research - Workforce\Career Pathways\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E19873C-E2BB-432A-976F-66A1EF779612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7CC2674-9B6F-40B2-8786-A54C3ED89357}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="662" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Health Care" sheetId="2" r:id="rId1"/>
     <sheet name="Bioscience" sheetId="3" r:id="rId2"/>
     <sheet name="Energy" sheetId="4" r:id="rId3"/>
     <sheet name=" Manufacturing" sheetId="5" r:id="rId4"/>
     <sheet name="IT" sheetId="6" r:id="rId5"/>
     <sheet name="Transportation &amp; Logistics" sheetId="7" r:id="rId6"/>
     <sheet name="Financial &amp; Professional" sheetId="8" r:id="rId7"/>
     <sheet name="Construction" sheetId="10" r:id="rId8"/>
     <sheet name="Hospitality" sheetId="11" r:id="rId9"/>
     <sheet name="Education" sheetId="12" r:id="rId10"/>
     <sheet name="Agribusiness" sheetId="13" r:id="rId11"/>
     <sheet name="Notes" sheetId="9" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2646" uniqueCount="1405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2664" uniqueCount="1401">
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>Patient Care</t>
   </si>
   <si>
     <t>Diagnostic/Therapeutic</t>
   </si>
   <si>
     <t>Business Operations</t>
   </si>
   <si>
     <t>LATER</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>SOC Code</t>
   </si>
   <si>
     <t>Average Annual Openings</t>
   </si>
   <si>
@@ -334,53 +334,50 @@
   <si>
     <t>Psychiatric Aides</t>
   </si>
   <si>
     <t>43-4051</t>
   </si>
   <si>
     <t>Customer Service Representatives</t>
   </si>
   <si>
     <t>43-9061</t>
   </si>
   <si>
     <t>General Office Clerks</t>
   </si>
   <si>
     <t>43-4171</t>
   </si>
   <si>
     <t>Receptionists and Information Clerks</t>
   </si>
   <si>
     <t>Orderlies</t>
   </si>
   <si>
-    <t>N/A = Data suppressed due to confidentiality or lack of statistically significant data</t>
-[...1 lines deleted...]
-  <si>
     <t>Bioscience</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Research &amp; Development</t>
   </si>
   <si>
     <t>Animal Sciences</t>
   </si>
   <si>
     <t>17-2112</t>
   </si>
   <si>
     <t>Industrial Engineers</t>
   </si>
   <si>
     <t>29-1131</t>
   </si>
   <si>
     <t>Veterinarians</t>
   </si>
   <si>
     <t>17-2141</t>
@@ -718,81 +715,75 @@
   <si>
     <t>Soc Code</t>
   </si>
   <si>
     <t>11-1021</t>
   </si>
   <si>
     <t xml:space="preserve">General Operations Managers </t>
   </si>
   <si>
     <t>11-2022</t>
   </si>
   <si>
     <t>Sales Managers</t>
   </si>
   <si>
     <t>41-4011</t>
   </si>
   <si>
     <t>Sales Representatives, Technical &amp; Scientific</t>
   </si>
   <si>
     <t>Architectural and Engineering Managers</t>
   </si>
   <si>
-    <t>Total Openings</t>
-[...1 lines deleted...]
-  <si>
     <t>51-4031</t>
   </si>
   <si>
     <t>43-6014</t>
   </si>
   <si>
     <t>Secretaries and Administrative Assistants</t>
   </si>
   <si>
     <t>41-4012</t>
   </si>
   <si>
     <t>Sales Representatives, Wholesale &amp; Manufacturing</t>
   </si>
   <si>
     <t>Electrical Engineering Techs</t>
   </si>
   <si>
     <t>43-6011</t>
   </si>
   <si>
     <t>Executive Administrative Assistants</t>
   </si>
   <si>
     <t>41-1012</t>
-  </si>
-[...1 lines deleted...]
-    <t>First-Line Supervisors . of Non-Retail Sales Workers</t>
   </si>
   <si>
     <t>Mechanical Drafter</t>
   </si>
   <si>
     <t>Industrial Engineering Techs</t>
   </si>
   <si>
     <t>51-4072</t>
   </si>
   <si>
     <t>Multiple Machine Tool Setters, Operators, and Tenders, Metal and Plastic</t>
   </si>
   <si>
     <t>51-4021</t>
   </si>
   <si>
     <t>51-4033</t>
   </si>
   <si>
     <t>51-9041</t>
   </si>
   <si>
     <t>Extruding, Forming, Pressing, and Compacting Machine Setters, Operators, and Tenders</t>
   </si>
@@ -3436,71 +3427,62 @@
   <si>
     <t>Medical Equipment Preparers</t>
   </si>
   <si>
     <t>31-1131</t>
   </si>
   <si>
     <t>29-1292</t>
   </si>
   <si>
     <t>31-1133</t>
   </si>
   <si>
     <t>31-1132</t>
   </si>
   <si>
     <t>Dentists, General</t>
   </si>
   <si>
     <t>19-5011</t>
   </si>
   <si>
     <t>Gambling Dealers</t>
   </si>
   <si>
-    <t>Projections              2022 - 2032      Change</t>
-[...4 lines deleted...]
-  <si>
     <t>19-4012</t>
   </si>
   <si>
     <t>19-4013</t>
   </si>
   <si>
     <t>Agricultural Technicians</t>
   </si>
   <si>
     <t>Food Science Technicians</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>15-1252</t>
   </si>
   <si>
     <t>Software Developers</t>
   </si>
   <si>
     <t>15-1253</t>
   </si>
   <si>
     <t>Software Quality Assurance Analysts and Testers</t>
   </si>
   <si>
     <t>51-9199</t>
   </si>
   <si>
     <t>Production Workers, All Other</t>
   </si>
   <si>
     <t>15-1242</t>
   </si>
   <si>
     <t>15-1243</t>
   </si>
   <si>
     <t>Database Administrators</t>
@@ -4073,73 +4055,50 @@
     <t>Substitute Teachers, Short-Term</t>
   </si>
   <si>
     <t>Teachers and Instructors, All Other</t>
   </si>
   <si>
     <t>25-3041</t>
   </si>
   <si>
     <t>Tutors</t>
   </si>
   <si>
     <t>25-9099</t>
   </si>
   <si>
     <t>Educational Instruction and Library Workers, All Other</t>
   </si>
   <si>
     <t>11-9039</t>
   </si>
   <si>
     <t>Education Administrators, All Other</t>
   </si>
   <si>
     <t>Project Management Specialists</t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Wages </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>are from the Bureau of Labor Statistics Occupational Employment and Wage Statistics Program.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Entry </t>
@@ -4332,60 +4291,69 @@
   <si>
     <t>53-3052</t>
   </si>
   <si>
     <t>43-5021</t>
   </si>
   <si>
     <t>39-9031</t>
   </si>
   <si>
     <t>49-3041</t>
   </si>
   <si>
     <t>37-3013</t>
   </si>
   <si>
     <t>35-9099</t>
   </si>
   <si>
     <t>Business Operations Specialists, all other</t>
   </si>
   <si>
     <t>Compliance Officers</t>
   </si>
   <si>
+    <t>Projections              2024 - 2034      Change</t>
+  </si>
+  <si>
+    <t>Projections              2024 - 2034     Change</t>
+  </si>
+  <si>
+    <t>Entry Wage 2025</t>
+  </si>
+  <si>
+    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment and Wage Statistics (2025) and the top long-term projected job openings according to MERIC 2024 - 2034 Employment Projections</t>
+  </si>
+  <si>
+    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment Statistics (2025) and the top long-term projected job openings according to MERIC 2024 - 2034 Employment Projections</t>
+  </si>
+  <si>
     <t>NA</t>
   </si>
   <si>
-    <t>Entry Wage 2024</t>
-[...5 lines deleted...]
-    <t>Sources: U.S. Bureau of Labor Statistics/Occupational Employment Statistics (2024) and the top long-term projected job openings according to MERIC 2022 - 2032 Employment Projections</t>
+    <t>NA = Data suppressed due to confidentiality or lack of statistically significant data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="0.00&quot;%&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -6443,122 +6411,121 @@
     <xf numFmtId="0" fontId="31" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="51" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="693">
+  <cellXfs count="663">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="603" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="4" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="6" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -6569,526 +6536,525 @@
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="581" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="581" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="581" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="276" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="10" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="8" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="9" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="4" borderId="14" xfId="580" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="9" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="10" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="581" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="6" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="11" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="6" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="15" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="15" borderId="0" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="15" borderId="0" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="15" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="16" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -7104,181 +7070,181 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="12" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="12" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="17" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="17" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="17" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="8" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="17" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="17" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="17" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="17" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="17" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="17" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="17" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="18" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="18" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="18" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="18" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="18" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="18" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="18" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="397" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="397" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="397" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="397" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="669" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="396" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="396" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="4" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -7325,82 +7291,82 @@
     </xf>
     <xf numFmtId="165" fontId="38" fillId="10" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="8" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="8" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="10" borderId="14" xfId="580" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7442,521 +7408,452 @@
     <xf numFmtId="3" fontId="38" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="8" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="8" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="8" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="10" borderId="14" xfId="580" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="5" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="5" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="16" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="395" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="10" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="12" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="12" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="395" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="8" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="39" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="17" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="38" fillId="8" borderId="14" xfId="395" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="43" fillId="8" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="395" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="5" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7994,60 +7891,60 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="581" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="581" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="244" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="244" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -8105,196 +8002,196 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="6" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -8319,57 +8216,57 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -8414,50 +8311,53 @@
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="603" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="603" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="603" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="939">
     <cellStyle name="20% - Accent1 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="54" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 3 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 4 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 5" xfId="57" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 5 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 6" xfId="62" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 7" xfId="64" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 8" xfId="14" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 9" xfId="45" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="69" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent2 3 2" xfId="70" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent2 4" xfId="72" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent2 4 2" xfId="73" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent2 5" xfId="75" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent2 5 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent2 6" xfId="78" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Accent2 7" xfId="80" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -9724,5079 +9624,5077 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:AH68"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="14.875" customWidth="1"/>
+    <col min="4" max="4" width="43.125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="18.125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="14.5" style="8" customWidth="1"/>
+    <col min="7" max="7" width="14.875" customWidth="1"/>
+    <col min="8" max="8" width="59.625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="14.5" style="10" customWidth="1"/>
+    <col min="11" max="11" width="14.875" customWidth="1"/>
+    <col min="12" max="12" width="51" customWidth="1"/>
+    <col min="13" max="13" width="17.625" style="9" customWidth="1"/>
+    <col min="14" max="14" width="14.5" style="8" customWidth="1"/>
+    <col min="15" max="15" width="6.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="552"/>
-[...29 lines deleted...]
-      <c r="C2" s="540" t="s">
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="521"/>
+      <c r="L1" s="521"/>
+      <c r="M1" s="521"/>
+      <c r="N1" s="521"/>
+      <c r="O1" s="158"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="522"/>
+      <c r="V1" s="522"/>
+      <c r="W1" s="522"/>
+      <c r="X1" s="522"/>
+      <c r="Y1" s="523"/>
+      <c r="Z1" s="523"/>
+      <c r="AA1" s="523"/>
+      <c r="AB1" s="524"/>
+      <c r="AC1" s="522"/>
+      <c r="AD1" s="522"/>
+      <c r="AE1" s="522"/>
+      <c r="AF1" s="58"/>
+    </row>
+    <row r="2" spans="2:32" s="147" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="509" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="541"/>
-[...2 lines deleted...]
-      <c r="G2" s="543" t="s">
+      <c r="D2" s="510"/>
+      <c r="E2" s="510"/>
+      <c r="F2" s="511"/>
+      <c r="G2" s="512" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="544"/>
-[...2 lines deleted...]
-      <c r="K2" s="540" t="s">
+      <c r="H2" s="513"/>
+      <c r="I2" s="513"/>
+      <c r="J2" s="514"/>
+      <c r="K2" s="509" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="541"/>
-[...2 lines deleted...]
-      <c r="O2" s="266"/>
+      <c r="L2" s="510"/>
+      <c r="M2" s="510"/>
+      <c r="N2" s="511"/>
+      <c r="O2" s="264"/>
     </row>
     <row r="3" spans="2:32" ht="57">
-      <c r="B3" s="546" t="s">
+      <c r="B3" s="515" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="118"/>
-      <c r="D3" s="535" t="s">
+      <c r="C3" s="116"/>
+      <c r="D3" s="504" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="528" t="s">
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="116"/>
+      <c r="H3" s="497" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="528" t="s">
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="116"/>
+      <c r="L3" s="497" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...5 lines deleted...]
-      <c r="O3" s="196"/>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O3" s="194"/>
     </row>
     <row r="4" spans="2:32" ht="38.25">
-      <c r="B4" s="547"/>
-      <c r="C4" s="233" t="s">
+      <c r="B4" s="516"/>
+      <c r="C4" s="231" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="536"/>
-      <c r="E4" s="259" t="s">
+      <c r="D4" s="505"/>
+      <c r="E4" s="257" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-      <c r="G4" s="233" t="s">
+      <c r="F4" s="495"/>
+      <c r="G4" s="231" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="529"/>
-      <c r="I4" s="259" t="s">
+      <c r="H4" s="498"/>
+      <c r="I4" s="257" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-      <c r="K4" s="233" t="s">
+      <c r="J4" s="495"/>
+      <c r="K4" s="231" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="529"/>
-      <c r="M4" s="17" t="s">
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-      <c r="O4" s="196"/>
+      <c r="N4" s="495"/>
+      <c r="O4" s="194"/>
     </row>
     <row r="5" spans="2:32" ht="23.25" customHeight="1">
-      <c r="B5" s="548"/>
-      <c r="C5" s="377" t="s">
+      <c r="B5" s="517"/>
+      <c r="C5" s="373" t="s">
+        <v>818</v>
+      </c>
+      <c r="D5" s="374" t="s">
+        <v>819</v>
+      </c>
+      <c r="E5" s="353">
+        <v>21</v>
+      </c>
+      <c r="F5" s="360">
+        <v>51970</v>
+      </c>
+      <c r="G5" s="373" t="s">
+        <v>800</v>
+      </c>
+      <c r="H5" s="374" t="s">
+        <v>801</v>
+      </c>
+      <c r="I5" s="353">
+        <v>900</v>
+      </c>
+      <c r="J5" s="360">
+        <v>44140</v>
+      </c>
+      <c r="K5" s="414" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L5" s="421" t="s">
+        <v>1383</v>
+      </c>
+      <c r="M5" s="353">
+        <v>366</v>
+      </c>
+      <c r="N5" s="360">
+        <v>67410</v>
+      </c>
+      <c r="O5" s="194"/>
+    </row>
+    <row r="6" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B6" s="517"/>
+      <c r="C6" s="393" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="350" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="353">
+        <v>190</v>
+      </c>
+      <c r="F6" s="360">
+        <v>121680</v>
+      </c>
+      <c r="G6" s="373" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="374" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="353">
+        <v>476</v>
+      </c>
+      <c r="J6" s="360">
+        <v>46430</v>
+      </c>
+      <c r="K6" s="414" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L6" s="421" t="s">
+        <v>1384</v>
+      </c>
+      <c r="M6" s="353">
+        <v>215</v>
+      </c>
+      <c r="N6" s="360">
+        <v>74280</v>
+      </c>
+      <c r="O6" s="194"/>
+    </row>
+    <row r="7" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B7" s="517"/>
+      <c r="C7" s="373" t="s">
+        <v>832</v>
+      </c>
+      <c r="D7" s="374" t="s">
+        <v>833</v>
+      </c>
+      <c r="E7" s="353">
+        <v>5</v>
+      </c>
+      <c r="F7" s="360">
+        <v>102330</v>
+      </c>
+      <c r="G7" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="374" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I7" s="353">
+        <v>60</v>
+      </c>
+      <c r="J7" s="360">
+        <v>131980</v>
+      </c>
+      <c r="K7" s="373" t="s">
+        <v>353</v>
+      </c>
+      <c r="L7" s="374" t="s">
+        <v>354</v>
+      </c>
+      <c r="M7" s="353">
+        <v>387</v>
+      </c>
+      <c r="N7" s="360">
+        <v>98810</v>
+      </c>
+      <c r="O7" s="194"/>
+    </row>
+    <row r="8" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B8" s="517"/>
+      <c r="C8" s="393" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="394" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="353">
+        <v>4699</v>
+      </c>
+      <c r="F8" s="360">
+        <v>76050</v>
+      </c>
+      <c r="G8" s="373" t="s">
+        <v>820</v>
+      </c>
+      <c r="H8" s="374" t="s">
         <v>821</v>
       </c>
-      <c r="D5" s="378" t="s">
+      <c r="I8" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J8" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K8" s="326" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" s="281" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="353">
+        <v>1141</v>
+      </c>
+      <c r="N8" s="360">
+        <v>82490</v>
+      </c>
+      <c r="O8" s="194"/>
+    </row>
+    <row r="9" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B9" s="517"/>
+      <c r="C9" s="359" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="350" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="353">
+        <v>93</v>
+      </c>
+      <c r="F9" s="360">
+        <v>214990</v>
+      </c>
+      <c r="G9" s="373" t="s">
         <v>822</v>
       </c>
-      <c r="E5" s="356">
+      <c r="H9" s="374" t="s">
+        <v>823</v>
+      </c>
+      <c r="I9" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J9" s="360">
+        <v>332630</v>
+      </c>
+      <c r="K9" s="414" t="s">
+        <v>1385</v>
+      </c>
+      <c r="L9" s="421" t="s">
+        <v>1382</v>
+      </c>
+      <c r="M9" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N9" s="360">
+        <v>111070</v>
+      </c>
+      <c r="O9" s="194"/>
+    </row>
+    <row r="10" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B10" s="517"/>
+      <c r="C10" s="373" t="s">
+        <v>840</v>
+      </c>
+      <c r="D10" s="374" t="s">
+        <v>841</v>
+      </c>
+      <c r="E10" s="353">
+        <v>5</v>
+      </c>
+      <c r="F10" s="360">
+        <v>121200</v>
+      </c>
+      <c r="G10" s="373" t="s">
+        <v>824</v>
+      </c>
+      <c r="H10" s="374" t="s">
+        <v>825</v>
+      </c>
+      <c r="I10" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J10" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K10" s="414" t="s">
+        <v>213</v>
+      </c>
+      <c r="L10" s="421" t="s">
+        <v>1222</v>
+      </c>
+      <c r="M10" s="353">
+        <v>6983</v>
+      </c>
+      <c r="N10" s="360">
+        <v>54850</v>
+      </c>
+      <c r="O10" s="194"/>
+    </row>
+    <row r="11" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B11" s="517"/>
+      <c r="C11" s="393" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="350" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="353">
+        <v>631</v>
+      </c>
+      <c r="F11" s="360">
+        <v>119910</v>
+      </c>
+      <c r="G11" s="373" t="s">
+        <v>826</v>
+      </c>
+      <c r="H11" s="374" t="s">
+        <v>827</v>
+      </c>
+      <c r="I11" s="353">
+        <v>1</v>
+      </c>
+      <c r="J11" s="360">
+        <v>206210</v>
+      </c>
+      <c r="K11" s="373" t="s">
+        <v>522</v>
+      </c>
+      <c r="L11" s="421" t="s">
+        <v>523</v>
+      </c>
+      <c r="M11" s="353">
+        <v>183</v>
+      </c>
+      <c r="N11" s="360">
+        <v>50400</v>
+      </c>
+      <c r="O11" s="194"/>
+    </row>
+    <row r="12" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B12" s="517"/>
+      <c r="C12" s="373" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D12" s="374" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F12" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G12" s="373" t="s">
+        <v>828</v>
+      </c>
+      <c r="H12" s="374" t="s">
+        <v>829</v>
+      </c>
+      <c r="I12" s="353">
+        <v>135</v>
+      </c>
+      <c r="J12" s="360">
+        <v>58030</v>
+      </c>
+      <c r="K12" s="280" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="281" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="353">
+        <v>2470</v>
+      </c>
+      <c r="N12" s="360">
+        <v>60370</v>
+      </c>
+      <c r="O12" s="194"/>
+    </row>
+    <row r="13" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B13" s="517"/>
+      <c r="C13" s="373" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D13" s="374" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E13" s="353">
+        <v>149</v>
+      </c>
+      <c r="F13" s="360">
+        <v>75650</v>
+      </c>
+      <c r="G13" s="373" t="s">
+        <v>830</v>
+      </c>
+      <c r="H13" s="374" t="s">
+        <v>831</v>
+      </c>
+      <c r="I13" s="353">
+        <v>32</v>
+      </c>
+      <c r="J13" s="360">
+        <v>103720</v>
+      </c>
+      <c r="K13" s="373" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L13" s="374" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="353">
+        <v>662</v>
+      </c>
+      <c r="N13" s="360">
+        <v>74990</v>
+      </c>
+      <c r="O13" s="194"/>
+      <c r="P13" s="10"/>
+    </row>
+    <row r="14" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B14" s="517"/>
+      <c r="C14" s="373" t="s">
+        <v>844</v>
+      </c>
+      <c r="D14" s="374" t="s">
+        <v>845</v>
+      </c>
+      <c r="E14" s="353">
+        <v>2</v>
+      </c>
+      <c r="F14" s="360">
+        <v>196460</v>
+      </c>
+      <c r="G14" s="373" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" s="353">
+        <v>322</v>
+      </c>
+      <c r="J14" s="360">
+        <v>127920</v>
+      </c>
+      <c r="K14" s="414" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L14" s="421" t="s">
+        <v>1381</v>
+      </c>
+      <c r="M14" s="353">
+        <v>240</v>
+      </c>
+      <c r="N14" s="360">
+        <v>63290</v>
+      </c>
+      <c r="O14" s="194"/>
+      <c r="P14" s="10"/>
+    </row>
+    <row r="15" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B15" s="517"/>
+      <c r="C15" s="373" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D15" s="374" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F15" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G15" s="373" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" s="374" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" s="353">
+        <v>268</v>
+      </c>
+      <c r="J15" s="360">
+        <v>81230</v>
+      </c>
+      <c r="K15" s="284" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" s="281" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" s="353">
+        <v>636</v>
+      </c>
+      <c r="N15" s="360">
+        <v>47700</v>
+      </c>
+      <c r="O15" s="194"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+    </row>
+    <row r="16" spans="2:32" ht="23.25" customHeight="1">
+      <c r="B16" s="517"/>
+      <c r="C16" s="373" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D16" s="374" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E16" s="353">
+        <v>37</v>
+      </c>
+      <c r="F16" s="360">
+        <v>177100</v>
+      </c>
+      <c r="G16" s="393" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="350" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="353">
+        <v>260</v>
+      </c>
+      <c r="J16" s="360">
+        <v>80910</v>
+      </c>
+      <c r="K16" s="410"/>
+      <c r="L16" s="410"/>
+      <c r="M16" s="488"/>
+      <c r="N16" s="487"/>
+      <c r="O16" s="194"/>
+    </row>
+    <row r="17" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B17" s="517"/>
+      <c r="C17" s="373" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D17" s="374" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E17" s="353">
+        <v>104</v>
+      </c>
+      <c r="F17" s="360">
+        <v>83340</v>
+      </c>
+      <c r="G17" s="373" t="s">
+        <v>834</v>
+      </c>
+      <c r="H17" s="374" t="s">
+        <v>835</v>
+      </c>
+      <c r="I17" s="353">
+        <v>13</v>
+      </c>
+      <c r="J17" s="360">
+        <v>49660</v>
+      </c>
+      <c r="K17" s="410"/>
+      <c r="L17" s="410"/>
+      <c r="M17" s="488"/>
+      <c r="N17" s="487"/>
+      <c r="O17" s="194"/>
+    </row>
+    <row r="18" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B18" s="517"/>
+      <c r="C18" s="373" t="s">
+        <v>858</v>
+      </c>
+      <c r="D18" s="374" t="s">
+        <v>859</v>
+      </c>
+      <c r="E18" s="353">
+        <v>12</v>
+      </c>
+      <c r="F18" s="360">
+        <v>57180</v>
+      </c>
+      <c r="G18" s="373" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="374" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="353">
+        <v>272</v>
+      </c>
+      <c r="J18" s="360">
+        <v>71520</v>
+      </c>
+      <c r="K18" s="410"/>
+      <c r="L18" s="410"/>
+      <c r="M18" s="488"/>
+      <c r="N18" s="487"/>
+      <c r="O18" s="194"/>
+    </row>
+    <row r="19" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B19" s="517"/>
+      <c r="C19" s="413" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D19" s="436" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E19" s="353">
+        <v>5</v>
+      </c>
+      <c r="F19" s="360">
+        <v>142320</v>
+      </c>
+      <c r="G19" s="373" t="s">
+        <v>836</v>
+      </c>
+      <c r="H19" s="374" t="s">
+        <v>837</v>
+      </c>
+      <c r="I19" s="353">
+        <v>25</v>
+      </c>
+      <c r="J19" s="360">
+        <v>49690</v>
+      </c>
+      <c r="K19" s="361"/>
+      <c r="L19" s="362"/>
+      <c r="M19" s="279"/>
+      <c r="N19" s="288"/>
+      <c r="O19" s="194"/>
+    </row>
+    <row r="20" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B20" s="517"/>
+      <c r="C20" s="413" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D20" s="436" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E20" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F20" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G20" s="373" t="s">
+        <v>838</v>
+      </c>
+      <c r="H20" s="374" t="s">
+        <v>839</v>
+      </c>
+      <c r="I20" s="353">
+        <v>86</v>
+      </c>
+      <c r="J20" s="360">
+        <v>48990</v>
+      </c>
+      <c r="K20" s="361"/>
+      <c r="L20" s="362"/>
+      <c r="M20" s="279"/>
+      <c r="N20" s="288"/>
+      <c r="O20" s="194"/>
+    </row>
+    <row r="21" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B21" s="517"/>
+      <c r="C21" s="413" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D21" s="436" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E21" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F21" s="360">
+        <v>270640</v>
+      </c>
+      <c r="G21" s="373" t="s">
+        <v>842</v>
+      </c>
+      <c r="H21" s="374" t="s">
+        <v>843</v>
+      </c>
+      <c r="I21" s="353">
+        <v>9</v>
+      </c>
+      <c r="J21" s="360">
+        <v>79490</v>
+      </c>
+      <c r="K21" s="361"/>
+      <c r="L21" s="362"/>
+      <c r="M21" s="279"/>
+      <c r="N21" s="288"/>
+      <c r="O21" s="194"/>
+    </row>
+    <row r="22" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B22" s="517"/>
+      <c r="C22" s="413" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D22" s="436" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E22" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F22" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G22" s="413" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H22" s="436" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I22" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J22" s="360">
+        <v>207450</v>
+      </c>
+      <c r="K22" s="361"/>
+      <c r="L22" s="362"/>
+      <c r="M22" s="279"/>
+      <c r="N22" s="288"/>
+      <c r="O22" s="194"/>
+    </row>
+    <row r="23" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B23" s="517"/>
+      <c r="C23" s="413" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D23" s="436" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E23" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F23" s="360">
+        <v>213900</v>
+      </c>
+      <c r="G23" s="373" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H23" s="374" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="353">
+        <v>7</v>
+      </c>
+      <c r="J23" s="360">
+        <v>260600</v>
+      </c>
+      <c r="K23" s="361"/>
+      <c r="L23" s="362"/>
+      <c r="M23" s="279"/>
+      <c r="N23" s="288"/>
+      <c r="O23" s="194"/>
+    </row>
+    <row r="24" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B24" s="517"/>
+      <c r="C24" s="413" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D24" s="436" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E24" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F24" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G24" s="413" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H24" s="436" t="s">
+        <v>1354</v>
+      </c>
+      <c r="I24" s="353">
+        <v>6</v>
+      </c>
+      <c r="J24" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K24" s="361"/>
+      <c r="L24" s="362"/>
+      <c r="M24" s="279"/>
+      <c r="N24" s="288"/>
+      <c r="O24" s="194"/>
+    </row>
+    <row r="25" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B25" s="517"/>
+      <c r="C25" s="413" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D25" s="436" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E25" s="353">
+        <v>3</v>
+      </c>
+      <c r="F25" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G25" s="413" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H25" s="436" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I25" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J25" s="360">
+        <v>218860</v>
+      </c>
+      <c r="K25" s="361"/>
+      <c r="L25" s="362"/>
+      <c r="M25" s="279"/>
+      <c r="N25" s="288"/>
+      <c r="O25" s="194"/>
+    </row>
+    <row r="26" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B26" s="517"/>
+      <c r="C26" s="410"/>
+      <c r="D26" s="413"/>
+      <c r="E26" s="353"/>
+      <c r="F26" s="360"/>
+      <c r="G26" s="413" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H26" s="436" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I26" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J26" s="360">
+        <v>66840</v>
+      </c>
+      <c r="K26" s="361"/>
+      <c r="L26" s="362"/>
+      <c r="M26" s="279"/>
+      <c r="N26" s="288"/>
+      <c r="O26" s="194"/>
+    </row>
+    <row r="27" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B27" s="517"/>
+      <c r="C27" s="410"/>
+      <c r="D27" s="413"/>
+      <c r="E27" s="353"/>
+      <c r="F27" s="360"/>
+      <c r="G27" s="413" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H27" s="436" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I27" s="353">
+        <v>26</v>
+      </c>
+      <c r="J27" s="360">
+        <v>86550</v>
+      </c>
+      <c r="K27" s="361"/>
+      <c r="L27" s="362"/>
+      <c r="M27" s="279"/>
+      <c r="N27" s="288"/>
+      <c r="O27" s="194"/>
+    </row>
+    <row r="28" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B28" s="517"/>
+      <c r="C28" s="413"/>
+      <c r="D28" s="436"/>
+      <c r="E28" s="353"/>
+      <c r="F28" s="360"/>
+      <c r="G28" s="373" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" s="374" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" s="353">
+        <v>585</v>
+      </c>
+      <c r="J28" s="360">
+        <v>46160</v>
+      </c>
+      <c r="K28" s="361"/>
+      <c r="L28" s="362"/>
+      <c r="M28" s="279"/>
+      <c r="N28" s="288"/>
+      <c r="O28" s="194"/>
+    </row>
+    <row r="29" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B29" s="517"/>
+      <c r="C29" s="410"/>
+      <c r="D29" s="410"/>
+      <c r="E29" s="353"/>
+      <c r="F29" s="360"/>
+      <c r="G29" s="413" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H29" s="436" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I29" s="353">
+        <v>4</v>
+      </c>
+      <c r="J29" s="360">
+        <v>116180</v>
+      </c>
+      <c r="K29" s="361"/>
+      <c r="L29" s="362"/>
+      <c r="M29" s="279"/>
+      <c r="N29" s="288"/>
+      <c r="O29" s="194"/>
+    </row>
+    <row r="30" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B30" s="517"/>
+      <c r="C30" s="413"/>
+      <c r="D30" s="436"/>
+      <c r="E30" s="353"/>
+      <c r="F30" s="360"/>
+      <c r="G30" s="413" t="s">
+        <v>858</v>
+      </c>
+      <c r="H30" s="436" t="s">
+        <v>859</v>
+      </c>
+      <c r="I30" s="353">
+        <v>12</v>
+      </c>
+      <c r="J30" s="360">
+        <v>57180</v>
+      </c>
+      <c r="K30" s="361"/>
+      <c r="L30" s="362"/>
+      <c r="M30" s="279"/>
+      <c r="N30" s="288"/>
+      <c r="O30" s="194"/>
+    </row>
+    <row r="31" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B31" s="517"/>
+      <c r="C31" s="413"/>
+      <c r="D31" s="436"/>
+      <c r="E31" s="353"/>
+      <c r="F31" s="360"/>
+      <c r="G31" s="413" t="s">
+        <v>514</v>
+      </c>
+      <c r="H31" s="436" t="s">
+        <v>515</v>
+      </c>
+      <c r="I31" s="353">
+        <v>45</v>
+      </c>
+      <c r="J31" s="360">
+        <v>51290</v>
+      </c>
+      <c r="K31" s="361"/>
+      <c r="L31" s="362"/>
+      <c r="M31" s="279"/>
+      <c r="N31" s="288"/>
+      <c r="O31" s="194"/>
+    </row>
+    <row r="32" spans="2:15" ht="23.25" customHeight="1">
+      <c r="B32" s="517"/>
+      <c r="C32" s="410"/>
+      <c r="D32" s="410"/>
+      <c r="E32" s="353"/>
+      <c r="F32" s="360"/>
+      <c r="G32" s="373" t="s">
+        <v>862</v>
+      </c>
+      <c r="H32" s="374" t="s">
+        <v>863</v>
+      </c>
+      <c r="I32" s="353">
+        <v>5</v>
+      </c>
+      <c r="J32" s="360">
+        <v>81590</v>
+      </c>
+      <c r="K32" s="361"/>
+      <c r="L32" s="362"/>
+      <c r="M32" s="279"/>
+      <c r="N32" s="288"/>
+      <c r="O32" s="194"/>
+    </row>
+    <row r="33" spans="2:17" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B33" s="27"/>
+      <c r="C33" s="258"/>
+      <c r="D33" s="259"/>
+      <c r="E33" s="260"/>
+      <c r="F33" s="261"/>
+      <c r="G33" s="258"/>
+      <c r="H33" s="262"/>
+      <c r="I33" s="260"/>
+      <c r="J33" s="265"/>
+      <c r="K33" s="258"/>
+      <c r="L33" s="266"/>
+      <c r="M33" s="267"/>
+      <c r="N33" s="268"/>
+      <c r="O33" s="194"/>
+    </row>
+    <row r="34" spans="2:17" ht="57">
+      <c r="B34" s="518" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="238"/>
+      <c r="D34" s="506" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F34" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G34" s="238"/>
+      <c r="H34" s="499" t="s">
+        <v>5</v>
+      </c>
+      <c r="I34" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J34" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K34" s="238"/>
+      <c r="L34" s="499" t="s">
+        <v>5</v>
+      </c>
+      <c r="M34" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N34" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O34" s="194"/>
+    </row>
+    <row r="35" spans="2:17" ht="38.25">
+      <c r="B35" s="519"/>
+      <c r="C35" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="507"/>
+      <c r="E35" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="496"/>
+      <c r="G35" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="H35" s="499"/>
+      <c r="I35" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J35" s="496"/>
+      <c r="K35" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="L35" s="499"/>
+      <c r="M35" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="N35" s="496"/>
+      <c r="O35" s="194"/>
+    </row>
+    <row r="36" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B36" s="520"/>
+      <c r="C36" s="440" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D36" s="156" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E36" s="77">
+        <v>252</v>
+      </c>
+      <c r="F36" s="183">
+        <v>37060</v>
+      </c>
+      <c r="G36" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="H36" s="372" t="s">
+        <v>49</v>
+      </c>
+      <c r="I36" s="77">
+        <v>722</v>
+      </c>
+      <c r="J36" s="183">
+        <v>36770</v>
+      </c>
+      <c r="K36" s="391" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L36" s="392" t="s">
+        <v>56</v>
+      </c>
+      <c r="M36" s="77">
+        <v>923</v>
+      </c>
+      <c r="N36" s="183">
+        <v>47380</v>
+      </c>
+      <c r="O36" s="194"/>
+    </row>
+    <row r="37" spans="2:17" ht="24.75" customHeight="1">
+      <c r="B37" s="520"/>
+      <c r="C37" s="440" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D37" s="156" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E37" s="77">
+        <v>132</v>
+      </c>
+      <c r="F37" s="183">
+        <v>49230</v>
+      </c>
+      <c r="G37" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="H37" s="372" t="s">
+        <v>73</v>
+      </c>
+      <c r="I37" s="77">
+        <v>287</v>
+      </c>
+      <c r="J37" s="183">
+        <v>44010</v>
+      </c>
+      <c r="K37" s="440" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L37" s="156" t="s">
+        <v>1374</v>
+      </c>
+      <c r="M37" s="77">
+        <v>342</v>
+      </c>
+      <c r="N37" s="183">
+        <v>46000</v>
+      </c>
+      <c r="P37" s="269"/>
+    </row>
+    <row r="38" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B38" s="520"/>
+      <c r="C38" s="369" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="371" t="s">
+        <v>64</v>
+      </c>
+      <c r="E38" s="77">
+        <v>136</v>
+      </c>
+      <c r="F38" s="183">
+        <v>50690</v>
+      </c>
+      <c r="G38" s="391" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H38" s="392" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I38" s="77">
+        <v>23</v>
+      </c>
+      <c r="J38" s="183">
+        <v>83200</v>
+      </c>
+      <c r="K38" s="369" t="s">
+        <v>68</v>
+      </c>
+      <c r="L38" s="371" t="s">
+        <v>69</v>
+      </c>
+      <c r="M38" s="77">
+        <v>59</v>
+      </c>
+      <c r="N38" s="183">
+        <v>34540</v>
+      </c>
+      <c r="P38" s="269"/>
+    </row>
+    <row r="39" spans="2:17" ht="22.5" customHeight="1">
+      <c r="B39" s="520"/>
+      <c r="C39" s="155" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" s="371" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="77">
+        <v>1264</v>
+      </c>
+      <c r="F39" s="183">
+        <v>56280</v>
+      </c>
+      <c r="G39" s="369" t="s">
+        <v>74</v>
+      </c>
+      <c r="H39" s="370" t="s">
+        <v>75</v>
+      </c>
+      <c r="I39" s="77">
+        <v>222</v>
+      </c>
+      <c r="J39" s="183">
+        <v>64800</v>
+      </c>
+      <c r="K39" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="L39" s="380" t="s">
+        <v>45</v>
+      </c>
+      <c r="M39" s="77">
+        <v>2171</v>
+      </c>
+      <c r="N39" s="183">
+        <v>49730</v>
+      </c>
+      <c r="O39" s="423"/>
+      <c r="P39" s="424"/>
+      <c r="Q39" s="423"/>
+    </row>
+    <row r="40" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B40" s="520"/>
+      <c r="C40" s="391" t="s">
+        <v>514</v>
+      </c>
+      <c r="D40" s="392" t="s">
+        <v>515</v>
+      </c>
+      <c r="E40" s="77">
+        <v>45</v>
+      </c>
+      <c r="F40" s="183">
+        <v>51290</v>
+      </c>
+      <c r="G40" s="391" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H40" s="392" t="s">
+        <v>67</v>
+      </c>
+      <c r="I40" s="77">
+        <v>243</v>
+      </c>
+      <c r="J40" s="183">
+        <v>83890</v>
+      </c>
+      <c r="K40" s="155" t="s">
+        <v>59</v>
+      </c>
+      <c r="L40" s="395" t="s">
+        <v>60</v>
+      </c>
+      <c r="M40" s="77">
+        <v>776</v>
+      </c>
+      <c r="N40" s="183">
+        <v>39920</v>
+      </c>
+      <c r="O40" s="423"/>
+      <c r="P40" s="424"/>
+      <c r="Q40" s="423"/>
+    </row>
+    <row r="41" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B41" s="520"/>
+      <c r="C41" s="440" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D41" s="156" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E41" s="77">
+        <v>26</v>
+      </c>
+      <c r="F41" s="183">
+        <v>47330</v>
+      </c>
+      <c r="G41" s="391" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H41" s="392" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I41" s="77">
+        <v>55</v>
+      </c>
+      <c r="J41" s="183">
+        <v>45750</v>
+      </c>
+      <c r="K41" s="391" t="s">
+        <v>274</v>
+      </c>
+      <c r="L41" s="392" t="s">
+        <v>538</v>
+      </c>
+      <c r="M41" s="77">
+        <v>2305</v>
+      </c>
+      <c r="N41" s="183">
+        <v>40220</v>
+      </c>
+      <c r="O41" s="423"/>
+      <c r="P41" s="424"/>
+      <c r="Q41" s="423"/>
+    </row>
+    <row r="42" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B42" s="520"/>
+      <c r="C42" s="440" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D42" s="156" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E42" s="77">
+        <v>38</v>
+      </c>
+      <c r="F42" s="183">
+        <v>39260</v>
+      </c>
+      <c r="G42" s="155" t="s">
+        <v>80</v>
+      </c>
+      <c r="H42" s="370" t="s">
+        <v>81</v>
+      </c>
+      <c r="I42" s="77">
+        <v>111</v>
+      </c>
+      <c r="J42" s="183">
+        <v>81980</v>
+      </c>
+      <c r="K42" s="391" t="s">
+        <v>392</v>
+      </c>
+      <c r="L42" s="392" t="s">
+        <v>871</v>
+      </c>
+      <c r="M42" s="77">
+        <v>124</v>
+      </c>
+      <c r="N42" s="183">
+        <v>41910</v>
+      </c>
+      <c r="O42" s="423"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="423"/>
+    </row>
+    <row r="43" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B43" s="520"/>
+      <c r="C43" s="391" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D43" s="392" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" s="77">
+        <v>4883</v>
+      </c>
+      <c r="F43" s="183">
+        <v>35400</v>
+      </c>
+      <c r="G43" s="391" t="s">
+        <v>846</v>
+      </c>
+      <c r="H43" s="392" t="s">
+        <v>847</v>
+      </c>
+      <c r="I43" s="77">
+        <v>20</v>
+      </c>
+      <c r="J43" s="183">
+        <v>83370</v>
+      </c>
+      <c r="K43" s="369" t="s">
+        <v>50</v>
+      </c>
+      <c r="L43" s="395" t="s">
+        <v>51</v>
+      </c>
+      <c r="M43" s="77">
+        <v>1166</v>
+      </c>
+      <c r="N43" s="183">
+        <v>37440</v>
+      </c>
+      <c r="P43" s="10"/>
+    </row>
+    <row r="44" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B44" s="520"/>
+      <c r="C44" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="372" t="s">
         <v>53</v>
       </c>
-      <c r="F5" s="364">
-[...88 lines deleted...]
-      <c r="I7" s="356">
+      <c r="E44" s="77">
+        <v>1765</v>
+      </c>
+      <c r="F44" s="183">
+        <v>37380</v>
+      </c>
+      <c r="G44" s="76" t="s">
+        <v>65</v>
+      </c>
+      <c r="H44" s="370" t="s">
+        <v>66</v>
+      </c>
+      <c r="I44" s="77">
+        <v>303</v>
+      </c>
+      <c r="J44" s="183">
+        <v>63090</v>
+      </c>
+      <c r="K44" s="126"/>
+      <c r="L44" s="126"/>
+      <c r="M44" s="126"/>
+      <c r="N44" s="126"/>
+      <c r="P44" s="269"/>
+    </row>
+    <row r="45" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B45" s="520"/>
+      <c r="C45" s="391" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D45" s="392" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E45" s="77">
+        <v>331</v>
+      </c>
+      <c r="F45" s="183">
+        <v>37720</v>
+      </c>
+      <c r="G45" s="391" t="s">
+        <v>848</v>
+      </c>
+      <c r="H45" s="392" t="s">
+        <v>849</v>
+      </c>
+      <c r="I45" s="77">
+        <v>62</v>
+      </c>
+      <c r="J45" s="183">
+        <v>75520</v>
+      </c>
+      <c r="K45" s="126"/>
+      <c r="L45" s="126"/>
+      <c r="M45" s="161"/>
+      <c r="N45" s="169"/>
+      <c r="P45" s="269"/>
+    </row>
+    <row r="46" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B46" s="520"/>
+      <c r="C46" s="391" t="s">
+        <v>868</v>
+      </c>
+      <c r="D46" s="392" t="s">
+        <v>869</v>
+      </c>
+      <c r="E46" s="77">
+        <v>493</v>
+      </c>
+      <c r="F46" s="183">
+        <v>36860</v>
+      </c>
+      <c r="G46" s="391" t="s">
+        <v>850</v>
+      </c>
+      <c r="H46" s="392" t="s">
+        <v>851</v>
+      </c>
+      <c r="I46" s="77">
+        <v>40</v>
+      </c>
+      <c r="J46" s="183">
+        <v>32360</v>
+      </c>
+      <c r="K46" s="126"/>
+      <c r="L46" s="126"/>
+      <c r="M46" s="161"/>
+      <c r="N46" s="169"/>
+      <c r="P46" s="269"/>
+    </row>
+    <row r="47" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B47" s="520"/>
+      <c r="C47" s="366"/>
+      <c r="D47" s="367"/>
+      <c r="E47" s="77"/>
+      <c r="F47" s="183"/>
+      <c r="G47" s="369" t="s">
+        <v>54</v>
+      </c>
+      <c r="H47" s="372" t="s">
+        <v>55</v>
+      </c>
+      <c r="I47" s="77">
+        <v>1389</v>
+      </c>
+      <c r="J47" s="183">
+        <v>36270</v>
+      </c>
+      <c r="K47" s="155"/>
+      <c r="L47" s="371"/>
+      <c r="M47" s="77"/>
+      <c r="N47" s="368"/>
+      <c r="P47" s="269"/>
+    </row>
+    <row r="48" spans="2:17" ht="23.25" customHeight="1">
+      <c r="B48" s="520"/>
+      <c r="C48" s="126"/>
+      <c r="D48" s="358"/>
+      <c r="E48" s="77"/>
+      <c r="F48" s="169"/>
+      <c r="G48" s="391" t="s">
+        <v>852</v>
+      </c>
+      <c r="H48" s="392" t="s">
+        <v>853</v>
+      </c>
+      <c r="I48" s="77">
+        <v>681</v>
+      </c>
+      <c r="J48" s="183">
+        <v>37840</v>
+      </c>
+      <c r="K48" s="155"/>
+      <c r="L48" s="371"/>
+      <c r="M48" s="77"/>
+      <c r="N48" s="368"/>
+      <c r="P48" s="269"/>
+    </row>
+    <row r="49" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B49" s="520"/>
+      <c r="C49" s="126"/>
+      <c r="D49" s="126"/>
+      <c r="E49" s="77"/>
+      <c r="F49" s="368"/>
+      <c r="G49" s="391" t="s">
+        <v>854</v>
+      </c>
+      <c r="H49" s="392" t="s">
+        <v>855</v>
+      </c>
+      <c r="I49" s="77">
+        <v>115</v>
+      </c>
+      <c r="J49" s="183">
+        <v>36720</v>
+      </c>
+      <c r="K49" s="155"/>
+      <c r="L49" s="371"/>
+      <c r="M49" s="77"/>
+      <c r="N49" s="368"/>
+      <c r="P49" s="269"/>
+    </row>
+    <row r="50" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B50" s="520"/>
+      <c r="C50" s="155"/>
+      <c r="D50" s="371"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="368"/>
+      <c r="G50" s="391" t="s">
+        <v>856</v>
+      </c>
+      <c r="H50" s="392" t="s">
+        <v>857</v>
+      </c>
+      <c r="I50" s="77">
+        <v>122</v>
+      </c>
+      <c r="J50" s="183">
+        <v>36050</v>
+      </c>
+      <c r="K50" s="155"/>
+      <c r="L50" s="371"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="368"/>
+      <c r="P50" s="269"/>
+    </row>
+    <row r="51" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B51" s="520"/>
+      <c r="C51" s="155"/>
+      <c r="D51" s="371"/>
+      <c r="E51" s="77"/>
+      <c r="F51" s="368"/>
+      <c r="G51" s="391" t="s">
+        <v>860</v>
+      </c>
+      <c r="H51" s="392" t="s">
+        <v>861</v>
+      </c>
+      <c r="I51" s="77">
+        <v>20</v>
+      </c>
+      <c r="J51" s="183">
+        <v>40870</v>
+      </c>
+      <c r="K51" s="155"/>
+      <c r="L51" s="371"/>
+      <c r="M51" s="77"/>
+      <c r="N51" s="368"/>
+      <c r="P51" s="269"/>
+    </row>
+    <row r="52" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B52" s="520"/>
+      <c r="C52" s="155"/>
+      <c r="D52" s="371"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="368"/>
+      <c r="G52" s="440" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H52" s="156" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I52" s="77">
+        <v>447</v>
+      </c>
+      <c r="J52" s="183">
+        <v>38280</v>
+      </c>
+      <c r="K52" s="155"/>
+      <c r="L52" s="371"/>
+      <c r="M52" s="77"/>
+      <c r="N52" s="368"/>
+      <c r="P52" s="269"/>
+    </row>
+    <row r="53" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B53" s="520"/>
+      <c r="C53" s="155"/>
+      <c r="D53" s="371"/>
+      <c r="E53" s="77"/>
+      <c r="F53" s="368"/>
+      <c r="G53" s="369" t="s">
+        <v>78</v>
+      </c>
+      <c r="H53" s="370" t="s">
+        <v>79</v>
+      </c>
+      <c r="I53" s="77">
+        <v>291</v>
+      </c>
+      <c r="J53" s="183">
+        <v>59560</v>
+      </c>
+      <c r="K53" s="155"/>
+      <c r="L53" s="371"/>
+      <c r="M53" s="77"/>
+      <c r="N53" s="368"/>
+      <c r="P53" s="269"/>
+    </row>
+    <row r="54" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B54" s="520"/>
+      <c r="C54" s="155"/>
+      <c r="D54" s="371"/>
+      <c r="E54" s="77"/>
+      <c r="F54" s="368"/>
+      <c r="G54" s="440" t="s">
+        <v>61</v>
+      </c>
+      <c r="H54" s="156" t="s">
+        <v>62</v>
+      </c>
+      <c r="I54" s="77">
+        <v>435</v>
+      </c>
+      <c r="J54" s="183">
+        <v>58540</v>
+      </c>
+      <c r="K54" s="155"/>
+      <c r="L54" s="371"/>
+      <c r="M54" s="77"/>
+      <c r="N54" s="368"/>
+      <c r="P54" s="269"/>
+    </row>
+    <row r="55" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B55" s="520"/>
+      <c r="C55" s="155"/>
+      <c r="D55" s="371"/>
+      <c r="E55" s="77"/>
+      <c r="F55" s="368"/>
+      <c r="G55" s="155" t="s">
+        <v>76</v>
+      </c>
+      <c r="H55" s="370" t="s">
+        <v>77</v>
+      </c>
+      <c r="I55" s="77">
+        <v>472</v>
+      </c>
+      <c r="J55" s="183">
+        <v>47750</v>
+      </c>
+      <c r="K55" s="155"/>
+      <c r="L55" s="371"/>
+      <c r="M55" s="77"/>
+      <c r="N55" s="368"/>
+      <c r="P55" s="269"/>
+    </row>
+    <row r="56" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B56" s="520"/>
+      <c r="C56" s="155"/>
+      <c r="D56" s="371"/>
+      <c r="E56" s="77"/>
+      <c r="F56" s="368"/>
+      <c r="G56" s="105" t="s">
+        <v>57</v>
+      </c>
+      <c r="H56" s="370" t="s">
+        <v>58</v>
+      </c>
+      <c r="I56" s="77">
+        <v>944</v>
+      </c>
+      <c r="J56" s="183">
+        <v>38990</v>
+      </c>
+      <c r="K56" s="155"/>
+      <c r="L56" s="371"/>
+      <c r="M56" s="77"/>
+      <c r="N56" s="368"/>
+      <c r="P56" s="269"/>
+    </row>
+    <row r="57" spans="2:16" ht="23.25" customHeight="1">
+      <c r="B57" s="520"/>
+      <c r="C57" s="155"/>
+      <c r="D57" s="371"/>
+      <c r="E57" s="77"/>
+      <c r="F57" s="368"/>
+      <c r="G57" s="369" t="s">
+        <v>70</v>
+      </c>
+      <c r="H57" s="370" t="s">
         <v>71</v>
       </c>
-      <c r="J7" s="356" t="s">
-[...104 lines deleted...]
-      <c r="E10" s="356">
+      <c r="I57" s="77">
+        <v>228</v>
+      </c>
+      <c r="J57" s="183">
+        <v>36530</v>
+      </c>
+      <c r="K57" s="155"/>
+      <c r="L57" s="371"/>
+      <c r="M57" s="77"/>
+      <c r="N57" s="368"/>
+      <c r="P57" s="269"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B58" s="27"/>
+      <c r="C58" s="263"/>
+      <c r="D58" s="259"/>
+      <c r="E58" s="260"/>
+      <c r="F58" s="261"/>
+      <c r="G58" s="263"/>
+      <c r="H58" s="262"/>
+      <c r="I58" s="260"/>
+      <c r="J58" s="265"/>
+      <c r="K58" s="263"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="267"/>
+      <c r="N58" s="268"/>
+      <c r="O58" s="194"/>
+    </row>
+    <row r="59" spans="2:16" ht="57">
+      <c r="B59" s="500" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="245"/>
+      <c r="D59" s="508" t="s">
         <v>5</v>
       </c>
-      <c r="F10" s="364">
-[...137 lines deleted...]
-      <c r="L13" s="378" t="s">
+      <c r="E59" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F59" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G59" s="245"/>
+      <c r="H59" s="492" t="s">
+        <v>5</v>
+      </c>
+      <c r="I59" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J59" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K59" s="245"/>
+      <c r="L59" s="492" t="s">
+        <v>5</v>
+      </c>
+      <c r="M59" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N59" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O59" s="194"/>
+    </row>
+    <row r="60" spans="2:16" ht="38.25">
+      <c r="B60" s="501"/>
+      <c r="C60" s="246" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="508"/>
+      <c r="E60" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60" s="491"/>
+      <c r="G60" s="246" t="s">
+        <v>6</v>
+      </c>
+      <c r="H60" s="493"/>
+      <c r="I60" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J60" s="491"/>
+      <c r="K60" s="246" t="s">
+        <v>6</v>
+      </c>
+      <c r="L60" s="492"/>
+      <c r="M60" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N60" s="491"/>
+      <c r="O60" s="194"/>
+    </row>
+    <row r="61" spans="2:16" ht="23.25">
+      <c r="B61" s="502"/>
+      <c r="C61" s="364" t="s">
+        <v>864</v>
+      </c>
+      <c r="D61" s="365" t="s">
+        <v>865</v>
+      </c>
+      <c r="E61" s="89">
+        <v>11344</v>
+      </c>
+      <c r="F61" s="222">
+        <v>28600</v>
+      </c>
+      <c r="G61" s="364" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H61" s="365" t="s">
+        <v>85</v>
+      </c>
+      <c r="I61" s="89">
         <v>20</v>
       </c>
-      <c r="M13" s="356">
-[...465 lines deleted...]
-      <c r="G28" s="377" t="s">
+      <c r="J61" s="222">
+        <v>37460</v>
+      </c>
+      <c r="K61" s="483" t="s">
+        <v>88</v>
+      </c>
+      <c r="L61" s="484" t="s">
+        <v>89</v>
+      </c>
+      <c r="M61" s="89">
+        <v>4900</v>
+      </c>
+      <c r="N61" s="222">
+        <v>35190</v>
+      </c>
+      <c r="O61" s="194"/>
+    </row>
+    <row r="62" spans="2:16" ht="23.25">
+      <c r="B62" s="502"/>
+      <c r="C62" s="364" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D62" s="365" t="s">
+        <v>92</v>
+      </c>
+      <c r="E62" s="89">
+        <v>142</v>
+      </c>
+      <c r="F62" s="222">
+        <v>33380</v>
+      </c>
+      <c r="G62" s="364" t="s">
+        <v>866</v>
+      </c>
+      <c r="H62" s="365" t="s">
+        <v>867</v>
+      </c>
+      <c r="I62" s="89">
+        <v>84</v>
+      </c>
+      <c r="J62" s="222">
+        <v>36000</v>
+      </c>
+      <c r="K62" s="170" t="s">
+        <v>86</v>
+      </c>
+      <c r="L62" s="484" t="s">
+        <v>87</v>
+      </c>
+      <c r="M62" s="89">
+        <v>7372</v>
+      </c>
+      <c r="N62" s="222">
+        <v>36480</v>
+      </c>
+      <c r="O62" s="194"/>
+    </row>
+    <row r="63" spans="2:16" ht="23.25">
+      <c r="B63" s="502"/>
+      <c r="C63" s="85"/>
+      <c r="D63" s="86"/>
+      <c r="E63" s="89"/>
+      <c r="F63" s="222"/>
+      <c r="G63" s="85" t="s">
+        <v>42</v>
+      </c>
+      <c r="H63" s="218" t="s">
+        <v>43</v>
+      </c>
+      <c r="I63" s="89">
         <v>21</v>
       </c>
-      <c r="H28" s="378" t="s">
-[...674 lines deleted...]
-      <c r="I49" s="79">
+      <c r="J63" s="222">
+        <v>31540</v>
+      </c>
+      <c r="K63" s="364" t="s">
+        <v>221</v>
+      </c>
+      <c r="L63" s="365" t="s">
+        <v>222</v>
+      </c>
+      <c r="M63" s="89">
+        <v>3878</v>
+      </c>
+      <c r="N63" s="222">
+        <v>36750</v>
+      </c>
+      <c r="O63" s="194"/>
+    </row>
+    <row r="64" spans="2:16" ht="23.25">
+      <c r="B64" s="502"/>
+      <c r="C64" s="85"/>
+      <c r="D64" s="86"/>
+      <c r="E64" s="89"/>
+      <c r="F64" s="334"/>
+      <c r="G64" s="485" t="s">
+        <v>868</v>
+      </c>
+      <c r="H64" s="486" t="s">
+        <v>869</v>
+      </c>
+      <c r="I64" s="89">
+        <v>493</v>
+      </c>
+      <c r="J64" s="222">
+        <v>36860</v>
+      </c>
+      <c r="K64" s="185" t="s">
         <v>90</v>
       </c>
-      <c r="J49" s="185">
-[...185 lines deleted...]
-      <c r="H57" s="374" t="s">
+      <c r="L64" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="M64" s="89">
+        <v>2136</v>
+      </c>
+      <c r="N64" s="222">
+        <v>31600</v>
+      </c>
+      <c r="O64" s="194"/>
+    </row>
+    <row r="65" spans="2:34" ht="24" thickBot="1">
+      <c r="B65" s="503"/>
+      <c r="C65" s="85"/>
+      <c r="D65" s="86"/>
+      <c r="E65" s="89"/>
+      <c r="F65" s="355"/>
+      <c r="G65" s="485" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="486" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="89">
         <v>71</v>
       </c>
-      <c r="I57" s="79">
-[...148 lines deleted...]
-      <c r="H62" s="369" t="s">
+      <c r="J65" s="222">
+        <v>28600</v>
+      </c>
+      <c r="K65" s="364" t="s">
+        <v>719</v>
+      </c>
+      <c r="L65" s="365" t="s">
         <v>870</v>
       </c>
-      <c r="I62" s="91">
-[...113 lines deleted...]
-      <c r="O65" s="196"/>
+      <c r="M65" s="89">
+        <v>499</v>
+      </c>
+      <c r="N65" s="222">
+        <v>36960</v>
+      </c>
+      <c r="O65" s="194"/>
     </row>
     <row r="66" spans="2:34">
-      <c r="B66" s="359" t="s">
-[...16 lines deleted...]
-      <c r="AH66" s="278"/>
+      <c r="B66" s="356" t="s">
+        <v>1398</v>
+      </c>
+      <c r="T66" s="270"/>
+      <c r="U66" s="270"/>
+      <c r="V66" s="271"/>
+      <c r="W66" s="272"/>
+      <c r="X66" s="272"/>
+      <c r="Y66" s="272"/>
+      <c r="Z66" s="273"/>
+      <c r="AA66" s="274"/>
+      <c r="AB66" s="274"/>
+      <c r="AC66" s="274"/>
+      <c r="AD66" s="274"/>
+      <c r="AE66" s="275"/>
+      <c r="AF66" s="275"/>
+      <c r="AG66" s="275"/>
+      <c r="AH66" s="276"/>
     </row>
     <row r="67" spans="2:34">
-      <c r="B67" s="1" t="s">
-        <v>93</v>
+      <c r="B67" t="s">
+        <v>1400</v>
       </c>
     </row>
     <row r="68" spans="2:34">
-      <c r="B68" s="430"/>
+      <c r="B68" s="422"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G5:J32">
     <sortCondition ref="G5:G32"/>
   </sortState>
   <mergeCells count="29">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="U1:V1"/>
     <mergeCell ref="W1:X1"/>
     <mergeCell ref="Y1:AB1"/>
     <mergeCell ref="AC1:AE1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B32"/>
     <mergeCell ref="B34:B57"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N34:N35"/>
     <mergeCell ref="B59:B65"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="N59:N60"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="J59:J60"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="L59:L60"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AG86"/>
   <sheetViews>
-    <sheetView topLeftCell="A70" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="19" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="9.375" customWidth="1"/>
+    <col min="4" max="4" width="64.625" customWidth="1"/>
+    <col min="5" max="5" width="14.625" customWidth="1"/>
+    <col min="6" max="7" width="14.5" style="6" customWidth="1"/>
+    <col min="8" max="8" width="55.75" style="6" customWidth="1"/>
+    <col min="9" max="9" width="12.875" style="6" customWidth="1"/>
+    <col min="10" max="11" width="14.5" style="59" customWidth="1"/>
+    <col min="12" max="12" width="87.375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.125" customWidth="1"/>
+    <col min="14" max="14" width="14.5" customWidth="1"/>
+    <col min="15" max="15" width="14.5" style="5" customWidth="1"/>
+    <col min="16" max="16" width="65.5" customWidth="1"/>
+    <col min="17" max="17" width="14.25" customWidth="1"/>
+    <col min="18" max="18" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="28.5">
-      <c r="B1" s="598" t="s">
+      <c r="B1" s="567" t="s">
+        <v>624</v>
+      </c>
+      <c r="C1" s="567"/>
+      <c r="D1" s="567"/>
+      <c r="E1" s="567"/>
+      <c r="F1" s="567"/>
+      <c r="G1" s="567"/>
+      <c r="H1" s="567"/>
+      <c r="I1" s="567"/>
+      <c r="J1" s="567"/>
+      <c r="K1" s="567"/>
+      <c r="L1" s="567"/>
+      <c r="M1" s="567"/>
+      <c r="N1" s="567"/>
+      <c r="O1" s="567"/>
+      <c r="P1" s="567"/>
+      <c r="Q1" s="567"/>
+      <c r="R1" s="567"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="522"/>
+      <c r="W1" s="522"/>
+      <c r="X1" s="522"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="523"/>
+      <c r="AA1" s="523"/>
+      <c r="AB1" s="523"/>
+      <c r="AC1" s="524"/>
+      <c r="AD1" s="522"/>
+      <c r="AE1" s="522"/>
+      <c r="AF1" s="522"/>
+      <c r="AG1" s="58"/>
+    </row>
+    <row r="2" spans="2:33" ht="28.5" customHeight="1">
+      <c r="B2" s="60"/>
+      <c r="C2" s="643" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="643"/>
+      <c r="E2" s="643"/>
+      <c r="F2" s="644"/>
+      <c r="G2" s="645" t="s">
+        <v>626</v>
+      </c>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646"/>
+      <c r="J2" s="647"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="648" t="s">
         <v>627</v>
       </c>
-      <c r="C1" s="598"/>
-[...32 lines deleted...]
-      <c r="C2" s="674" t="s">
+      <c r="M2" s="649"/>
+      <c r="N2" s="650"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="648" t="s">
         <v>628</v>
       </c>
-      <c r="D2" s="674"/>
-[...2 lines deleted...]
-      <c r="G2" s="676" t="s">
+      <c r="Q2" s="649"/>
+      <c r="R2" s="650"/>
+    </row>
+    <row r="3" spans="2:33" ht="57" customHeight="1">
+      <c r="B3" s="537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="62"/>
+      <c r="D3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="63"/>
+      <c r="H3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="92"/>
+      <c r="L3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O3" s="93"/>
+      <c r="P3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:33" ht="56.25">
+      <c r="B4" s="538"/>
+      <c r="C4" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="629"/>
+      <c r="E4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="626"/>
+      <c r="G4" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="629"/>
+      <c r="I4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="626"/>
+      <c r="K4" s="94" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="629"/>
+      <c r="M4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="626"/>
+      <c r="O4" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="628"/>
+      <c r="Q4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="R4" s="626"/>
+    </row>
+    <row r="5" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D5" s="51" t="s">
+        <v>678</v>
+      </c>
+      <c r="E5" s="353">
+        <v>133</v>
+      </c>
+      <c r="F5" s="360">
+        <v>38880</v>
+      </c>
+      <c r="G5" s="22" t="s">
+        <v>636</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>637</v>
+      </c>
+      <c r="I5" s="353">
+        <v>731</v>
+      </c>
+      <c r="J5" s="360">
+        <v>47620</v>
+      </c>
+      <c r="K5" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>334</v>
+      </c>
+      <c r="M5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="N5" s="360">
+        <v>54850</v>
+      </c>
+      <c r="O5" s="414" t="s">
+        <v>1176</v>
+      </c>
+      <c r="P5" s="447" t="s">
+        <v>1178</v>
+      </c>
+      <c r="Q5" s="353">
+        <v>366</v>
+      </c>
+      <c r="R5" s="360">
+        <v>67410</v>
+      </c>
+    </row>
+    <row r="6" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="D6" s="51" t="s">
+        <v>642</v>
+      </c>
+      <c r="E6" s="353">
+        <v>456</v>
+      </c>
+      <c r="F6" s="360">
+        <v>80580</v>
+      </c>
+      <c r="G6" s="22" t="s">
+        <v>632</v>
+      </c>
+      <c r="H6" s="51" t="s">
+        <v>633</v>
+      </c>
+      <c r="I6" s="353">
+        <v>952</v>
+      </c>
+      <c r="J6" s="360">
+        <v>44300</v>
+      </c>
+      <c r="K6" s="23"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="414" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P6" s="447" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q6" s="353">
+        <v>215</v>
+      </c>
+      <c r="R6" s="360">
+        <v>74280</v>
+      </c>
+      <c r="U6" s="10"/>
+    </row>
+    <row r="7" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="359" t="s">
+        <v>643</v>
+      </c>
+      <c r="D7" s="386" t="s">
+        <v>644</v>
+      </c>
+      <c r="E7" s="353">
+        <v>192</v>
+      </c>
+      <c r="F7" s="360">
+        <v>81040</v>
+      </c>
+      <c r="G7" s="373" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H7" s="461" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I7" s="353">
+        <v>250</v>
+      </c>
+      <c r="J7" s="360">
+        <v>45790</v>
+      </c>
+      <c r="K7" s="23"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="359" t="s">
+        <v>250</v>
+      </c>
+      <c r="P7" s="386" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q7" s="353">
+        <v>1123</v>
+      </c>
+      <c r="R7" s="360">
+        <v>125130</v>
+      </c>
+    </row>
+    <row r="8" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="414" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D8" s="447" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E8" s="353">
+        <v>26</v>
+      </c>
+      <c r="F8" s="360">
+        <v>66010</v>
+      </c>
+      <c r="G8" s="22" t="s">
+        <v>647</v>
+      </c>
+      <c r="H8" s="51" t="s">
+        <v>648</v>
+      </c>
+      <c r="I8" s="353">
+        <v>300</v>
+      </c>
+      <c r="J8" s="360">
+        <v>59150</v>
+      </c>
+      <c r="K8" s="96"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="20"/>
+      <c r="O8" s="359" t="s">
+        <v>335</v>
+      </c>
+      <c r="P8" s="386" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q8" s="353">
+        <v>1396</v>
+      </c>
+      <c r="R8" s="360">
+        <v>112650</v>
+      </c>
+      <c r="U8" s="10"/>
+      <c r="V8" s="8"/>
+    </row>
+    <row r="9" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B9" s="539"/>
+      <c r="C9" s="414" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D9" s="447" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E9" s="353">
+        <v>135</v>
+      </c>
+      <c r="F9" s="360">
+        <v>64380</v>
+      </c>
+      <c r="G9" s="22" t="s">
+        <v>507</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>508</v>
+      </c>
+      <c r="I9" s="353">
+        <v>713</v>
+      </c>
+      <c r="J9" s="360">
+        <v>30510</v>
+      </c>
+      <c r="K9" s="97"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="359" t="s">
+        <v>353</v>
+      </c>
+      <c r="P9" s="412" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q9" s="353">
+        <v>387</v>
+      </c>
+      <c r="R9" s="360">
+        <v>98810</v>
+      </c>
+      <c r="U9" s="10"/>
+    </row>
+    <row r="10" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B10" s="539"/>
+      <c r="C10" s="414" t="s">
+        <v>675</v>
+      </c>
+      <c r="D10" s="447" t="s">
+        <v>676</v>
+      </c>
+      <c r="E10" s="353">
+        <v>48</v>
+      </c>
+      <c r="F10" s="360">
+        <v>67080</v>
+      </c>
+      <c r="G10" s="22" t="s">
+        <v>652</v>
+      </c>
+      <c r="H10" s="51" t="s">
+        <v>653</v>
+      </c>
+      <c r="I10" s="353">
+        <v>77</v>
+      </c>
+      <c r="J10" s="360">
+        <v>44670</v>
+      </c>
+      <c r="K10" s="23"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="359" t="s">
+        <v>213</v>
+      </c>
+      <c r="P10" s="412" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q10" s="353">
+        <v>6983</v>
+      </c>
+      <c r="R10" s="360">
+        <v>54850</v>
+      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+    </row>
+    <row r="11" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B11" s="539"/>
+      <c r="C11" s="414" t="s">
+        <v>671</v>
+      </c>
+      <c r="D11" s="447" t="s">
+        <v>672</v>
+      </c>
+      <c r="E11" s="353">
+        <v>62</v>
+      </c>
+      <c r="F11" s="360">
+        <v>58810</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="353">
+        <v>268</v>
+      </c>
+      <c r="J11" s="360">
+        <v>81230</v>
+      </c>
+      <c r="K11" s="23"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="359" t="s">
+        <v>337</v>
+      </c>
+      <c r="P11" s="412" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q11" s="353">
+        <v>1797</v>
+      </c>
+      <c r="R11" s="360">
+        <v>51710</v>
+      </c>
+    </row>
+    <row r="12" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B12" s="539"/>
+      <c r="C12" s="414" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D12" s="447" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E12" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F12" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="353">
+        <v>260</v>
+      </c>
+      <c r="J12" s="360">
+        <v>80910</v>
+      </c>
+      <c r="K12" s="23"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="359" t="s">
+        <v>341</v>
+      </c>
+      <c r="P12" s="412" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q12" s="353">
+        <v>1126</v>
+      </c>
+      <c r="R12" s="360">
+        <v>74260</v>
+      </c>
+    </row>
+    <row r="13" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B13" s="539"/>
+      <c r="C13" s="414" t="s">
+        <v>669</v>
+      </c>
+      <c r="D13" s="447" t="s">
+        <v>670</v>
+      </c>
+      <c r="E13" s="353">
+        <v>61</v>
+      </c>
+      <c r="F13" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="353">
+        <v>272</v>
+      </c>
+      <c r="J13" s="360">
+        <v>71520</v>
+      </c>
+      <c r="K13" s="23"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="359" t="s">
+        <v>347</v>
+      </c>
+      <c r="P13" s="386" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q13" s="353">
+        <v>290</v>
+      </c>
+      <c r="R13" s="360">
+        <v>44730</v>
+      </c>
+    </row>
+    <row r="14" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B14" s="539"/>
+      <c r="C14" s="414" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D14" s="447" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E14" s="353">
+        <v>19</v>
+      </c>
+      <c r="F14" s="360">
+        <v>60340</v>
+      </c>
+      <c r="G14" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="353">
+        <v>4699</v>
+      </c>
+      <c r="J14" s="360">
+        <v>76050</v>
+      </c>
+      <c r="K14" s="23"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="359" t="s">
+        <v>522</v>
+      </c>
+      <c r="P14" s="386" t="s">
+        <v>523</v>
+      </c>
+      <c r="Q14" s="353">
+        <v>183</v>
+      </c>
+      <c r="R14" s="360">
+        <v>50400</v>
+      </c>
+    </row>
+    <row r="15" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B15" s="539"/>
+      <c r="C15" s="414" t="s">
+        <v>660</v>
+      </c>
+      <c r="D15" s="447" t="s">
+        <v>661</v>
+      </c>
+      <c r="E15" s="353">
+        <v>94</v>
+      </c>
+      <c r="F15" s="360">
+        <v>62600</v>
+      </c>
+      <c r="G15" s="414" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H15" s="421" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I15" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J15" s="360">
+        <v>37630</v>
+      </c>
+      <c r="K15" s="23"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="359" t="s">
+        <v>345</v>
+      </c>
+      <c r="P15" s="386" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q15" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="R15" s="360">
+        <v>38730</v>
+      </c>
+    </row>
+    <row r="16" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B16" s="539"/>
+      <c r="C16" s="414" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D16" s="447" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E16" s="353">
+        <v>5</v>
+      </c>
+      <c r="F16" s="360">
+        <v>59320</v>
+      </c>
+      <c r="G16" s="413"/>
+      <c r="H16" s="413"/>
+      <c r="I16" s="353"/>
+      <c r="J16" s="338"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="359" t="s">
+        <v>330</v>
+      </c>
+      <c r="P16" s="386" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q16" s="353">
+        <v>1534</v>
+      </c>
+      <c r="R16" s="360">
+        <v>48680</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B17" s="539"/>
+      <c r="C17" s="414" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D17" s="447" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E17" s="353">
+        <v>9</v>
+      </c>
+      <c r="F17" s="360">
+        <v>76090</v>
+      </c>
+      <c r="G17" s="413"/>
+      <c r="H17" s="413"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="414" t="s">
+        <v>1206</v>
+      </c>
+      <c r="P17" s="447" t="s">
+        <v>1326</v>
+      </c>
+      <c r="Q17" s="353">
+        <v>1845</v>
+      </c>
+      <c r="R17" s="360">
+        <v>71270</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B18" s="539"/>
+      <c r="C18" s="414" t="s">
+        <v>688</v>
+      </c>
+      <c r="D18" s="447" t="s">
+        <v>689</v>
+      </c>
+      <c r="E18" s="353">
+        <v>39</v>
+      </c>
+      <c r="F18" s="360">
+        <v>62100</v>
+      </c>
+      <c r="G18" s="460"/>
+      <c r="H18" s="410"/>
+      <c r="I18" s="413"/>
+      <c r="J18" s="414"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="359" t="s">
+        <v>12</v>
+      </c>
+      <c r="P18" s="386" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="353">
+        <v>2470</v>
+      </c>
+      <c r="R18" s="360">
+        <v>60370</v>
+      </c>
+    </row>
+    <row r="19" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B19" s="539"/>
+      <c r="C19" s="414" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D19" s="447" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E19" s="353">
+        <v>9</v>
+      </c>
+      <c r="F19" s="360">
+        <v>62200</v>
+      </c>
+      <c r="G19" s="413"/>
+      <c r="H19" s="413"/>
+      <c r="I19" s="413"/>
+      <c r="J19" s="414"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="359" t="s">
+        <v>665</v>
+      </c>
+      <c r="P19" s="386" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q19" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="R19" s="360">
+        <v>68310</v>
+      </c>
+    </row>
+    <row r="20" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B20" s="539"/>
+      <c r="C20" s="414" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D20" s="447" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E20" s="353">
+        <v>19</v>
+      </c>
+      <c r="F20" s="360">
+        <v>75940</v>
+      </c>
+      <c r="G20" s="413"/>
+      <c r="H20" s="413"/>
+      <c r="I20" s="413"/>
+      <c r="J20" s="414"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="20"/>
+      <c r="O20" s="373" t="s">
+        <v>1020</v>
+      </c>
+      <c r="P20" s="374" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q20" s="353">
+        <v>240</v>
+      </c>
+      <c r="R20" s="360">
+        <v>63290</v>
+      </c>
+    </row>
+    <row r="21" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B21" s="539"/>
+      <c r="C21" s="414" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D21" s="447" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E21" s="353">
+        <v>14</v>
+      </c>
+      <c r="F21" s="360">
+        <v>94730</v>
+      </c>
+      <c r="G21" s="413"/>
+      <c r="H21" s="413"/>
+      <c r="I21" s="413"/>
+      <c r="J21" s="414"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="22"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="414" t="s">
+        <v>1131</v>
+      </c>
+      <c r="P21" s="447" t="s">
+        <v>1132</v>
+      </c>
+      <c r="Q21" s="353">
+        <v>85</v>
+      </c>
+      <c r="R21" s="360">
+        <v>83120</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B22" s="539"/>
+      <c r="C22" s="414" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D22" s="447" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E22" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F22" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G22" s="413"/>
+      <c r="H22" s="413"/>
+      <c r="I22" s="413"/>
+      <c r="J22" s="414"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="20"/>
+      <c r="O22" s="359" t="s">
+        <v>254</v>
+      </c>
+      <c r="P22" s="386" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q22" s="353">
+        <v>406</v>
+      </c>
+      <c r="R22" s="360">
+        <v>45420</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B23" s="539"/>
+      <c r="C23" s="414" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D23" s="447" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E23" s="353">
+        <v>14</v>
+      </c>
+      <c r="F23" s="360">
+        <v>87230</v>
+      </c>
+      <c r="G23" s="22"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="354" t="s">
+        <v>23</v>
+      </c>
+      <c r="P23" s="386" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="353">
+        <v>636</v>
+      </c>
+      <c r="R23" s="360">
+        <v>47700</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B24" s="539"/>
+      <c r="C24" s="414" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D24" s="447" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E24" s="353">
+        <v>4</v>
+      </c>
+      <c r="F24" s="360">
+        <v>67120</v>
+      </c>
+      <c r="G24" s="22"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="21"/>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="353"/>
+      <c r="R24" s="360"/>
+    </row>
+    <row r="25" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B25" s="539"/>
+      <c r="C25" s="414" t="s">
+        <v>690</v>
+      </c>
+      <c r="D25" s="447" t="s">
+        <v>691</v>
+      </c>
+      <c r="E25" s="353">
+        <v>25</v>
+      </c>
+      <c r="F25" s="360">
+        <v>63790</v>
+      </c>
+      <c r="G25" s="22"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="21"/>
+      <c r="P25" s="26"/>
+      <c r="Q25" s="353"/>
+      <c r="R25" s="20"/>
+    </row>
+    <row r="26" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B26" s="539"/>
+      <c r="C26" s="414" t="s">
+        <v>673</v>
+      </c>
+      <c r="D26" s="447" t="s">
+        <v>674</v>
+      </c>
+      <c r="E26" s="353">
+        <v>47</v>
+      </c>
+      <c r="F26" s="360">
+        <v>62990</v>
+      </c>
+      <c r="G26" s="22"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="20"/>
+      <c r="O26" s="21"/>
+      <c r="P26" s="26"/>
+      <c r="Q26" s="353"/>
+      <c r="R26" s="20"/>
+    </row>
+    <row r="27" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B27" s="539"/>
+      <c r="C27" s="414" t="s">
+        <v>696</v>
+      </c>
+      <c r="D27" s="447" t="s">
+        <v>697</v>
+      </c>
+      <c r="E27" s="353">
+        <v>10</v>
+      </c>
+      <c r="F27" s="360">
+        <v>61050</v>
+      </c>
+      <c r="G27" s="22"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="26"/>
+      <c r="Q27" s="353"/>
+      <c r="R27" s="20"/>
+    </row>
+    <row r="28" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B28" s="539"/>
+      <c r="C28" s="414" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D28" s="447" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E28" s="353">
+        <v>21</v>
+      </c>
+      <c r="F28" s="360">
+        <v>59460</v>
+      </c>
+      <c r="G28" s="22"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="26"/>
+      <c r="Q28" s="353"/>
+      <c r="R28" s="20"/>
+    </row>
+    <row r="29" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B29" s="539"/>
+      <c r="C29" s="414" t="s">
+        <v>638</v>
+      </c>
+      <c r="D29" s="447" t="s">
+        <v>639</v>
+      </c>
+      <c r="E29" s="353">
+        <v>612</v>
+      </c>
+      <c r="F29" s="360">
+        <v>80930</v>
+      </c>
+      <c r="G29" s="22"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="21"/>
+      <c r="P29" s="26"/>
+      <c r="Q29" s="353"/>
+      <c r="R29" s="20"/>
+    </row>
+    <row r="30" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B30" s="539"/>
+      <c r="C30" s="414" t="s">
+        <v>656</v>
+      </c>
+      <c r="D30" s="447" t="s">
+        <v>657</v>
+      </c>
+      <c r="E30" s="353">
+        <v>101</v>
+      </c>
+      <c r="F30" s="360">
+        <v>61160</v>
+      </c>
+      <c r="G30" s="22"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="26"/>
+      <c r="Q30" s="353"/>
+      <c r="R30" s="20"/>
+    </row>
+    <row r="31" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B31" s="539"/>
+      <c r="C31" s="414" t="s">
+        <v>658</v>
+      </c>
+      <c r="D31" s="447" t="s">
+        <v>659</v>
+      </c>
+      <c r="E31" s="353">
+        <v>78</v>
+      </c>
+      <c r="F31" s="360">
+        <v>50580</v>
+      </c>
+      <c r="G31" s="22"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="21"/>
+      <c r="P31" s="26"/>
+      <c r="Q31" s="353"/>
+      <c r="R31" s="20"/>
+    </row>
+    <row r="32" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B32" s="539"/>
+      <c r="C32" s="414" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D32" s="447" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E32" s="353">
+        <v>5</v>
+      </c>
+      <c r="F32" s="360">
+        <v>61570</v>
+      </c>
+      <c r="G32" s="22"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="20"/>
+      <c r="O32" s="21"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="353"/>
+      <c r="R32" s="20"/>
+    </row>
+    <row r="33" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B33" s="539"/>
+      <c r="C33" s="414" t="s">
+        <v>694</v>
+      </c>
+      <c r="D33" s="447" t="s">
+        <v>695</v>
+      </c>
+      <c r="E33" s="353">
+        <v>30</v>
+      </c>
+      <c r="F33" s="360">
+        <v>49310</v>
+      </c>
+      <c r="G33" s="22"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="22"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="26"/>
+      <c r="Q33" s="353"/>
+      <c r="R33" s="20"/>
+    </row>
+    <row r="34" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B34" s="539"/>
+      <c r="C34" s="414" t="s">
+        <v>700</v>
+      </c>
+      <c r="D34" s="447" t="s">
+        <v>701</v>
+      </c>
+      <c r="E34" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F34" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G34" s="22"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="20"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="26"/>
+      <c r="Q34" s="353"/>
+      <c r="R34" s="20"/>
+    </row>
+    <row r="35" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B35" s="539"/>
+      <c r="C35" s="414" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D35" s="447" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E35" s="353">
+        <v>13</v>
+      </c>
+      <c r="F35" s="360">
+        <v>50650</v>
+      </c>
+      <c r="G35" s="22"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="21"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="353"/>
+      <c r="R35" s="20"/>
+    </row>
+    <row r="36" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B36" s="539"/>
+      <c r="C36" s="414" t="s">
+        <v>654</v>
+      </c>
+      <c r="D36" s="447" t="s">
+        <v>655</v>
+      </c>
+      <c r="E36" s="353">
+        <v>110</v>
+      </c>
+      <c r="F36" s="360">
+        <v>60510</v>
+      </c>
+      <c r="G36" s="22"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="20"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="26"/>
+      <c r="Q36" s="353"/>
+      <c r="R36" s="20"/>
+    </row>
+    <row r="37" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B37" s="539"/>
+      <c r="C37" s="414" t="s">
+        <v>679</v>
+      </c>
+      <c r="D37" s="447" t="s">
+        <v>680</v>
+      </c>
+      <c r="E37" s="353">
+        <v>42</v>
+      </c>
+      <c r="F37" s="360">
+        <v>62440</v>
+      </c>
+      <c r="G37" s="22"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="22"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="22"/>
+      <c r="N37" s="20"/>
+      <c r="O37" s="21"/>
+      <c r="P37" s="26"/>
+      <c r="Q37" s="353"/>
+      <c r="R37" s="20"/>
+    </row>
+    <row r="38" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B38" s="539"/>
+      <c r="C38" s="414" t="s">
+        <v>662</v>
+      </c>
+      <c r="D38" s="447" t="s">
+        <v>663</v>
+      </c>
+      <c r="E38" s="353">
+        <v>84</v>
+      </c>
+      <c r="F38" s="360">
+        <v>59650</v>
+      </c>
+      <c r="G38" s="22"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="20"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="26"/>
+      <c r="Q38" s="353"/>
+      <c r="R38" s="20"/>
+    </row>
+    <row r="39" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B39" s="539"/>
+      <c r="C39" s="414" t="s">
+        <v>692</v>
+      </c>
+      <c r="D39" s="447" t="s">
+        <v>693</v>
+      </c>
+      <c r="E39" s="353">
+        <v>28</v>
+      </c>
+      <c r="F39" s="360">
+        <v>60710</v>
+      </c>
+      <c r="G39" s="22"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="21"/>
+      <c r="P39" s="26"/>
+      <c r="Q39" s="353"/>
+      <c r="R39" s="20"/>
+    </row>
+    <row r="40" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B40" s="539"/>
+      <c r="C40" s="414" t="s">
+        <v>684</v>
+      </c>
+      <c r="D40" s="447" t="s">
+        <v>685</v>
+      </c>
+      <c r="E40" s="353">
+        <v>29</v>
+      </c>
+      <c r="F40" s="360">
+        <v>60940</v>
+      </c>
+      <c r="G40" s="22"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="20"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="26"/>
+      <c r="Q40" s="353"/>
+      <c r="R40" s="20"/>
+    </row>
+    <row r="41" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B41" s="539"/>
+      <c r="C41" s="414" t="s">
+        <v>681</v>
+      </c>
+      <c r="D41" s="447" t="s">
+        <v>682</v>
+      </c>
+      <c r="E41" s="353">
+        <v>21</v>
+      </c>
+      <c r="F41" s="360">
+        <v>60410</v>
+      </c>
+      <c r="G41" s="22"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="22"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="26"/>
+      <c r="Q41" s="353"/>
+      <c r="R41" s="20"/>
+    </row>
+    <row r="42" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B42" s="539"/>
+      <c r="C42" s="414" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D42" s="447" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E42" s="353">
+        <v>11</v>
+      </c>
+      <c r="F42" s="360">
+        <v>62040</v>
+      </c>
+      <c r="G42" s="22"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="20"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="26"/>
+      <c r="Q42" s="353"/>
+      <c r="R42" s="20"/>
+    </row>
+    <row r="43" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B43" s="539"/>
+      <c r="C43" s="414" t="s">
+        <v>698</v>
+      </c>
+      <c r="D43" s="447" t="s">
+        <v>699</v>
+      </c>
+      <c r="E43" s="353">
+        <v>14</v>
+      </c>
+      <c r="F43" s="360">
+        <v>60640</v>
+      </c>
+      <c r="G43" s="22"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="23"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="21"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="353"/>
+      <c r="R43" s="20"/>
+    </row>
+    <row r="44" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B44" s="539"/>
+      <c r="C44" s="414" t="s">
+        <v>649</v>
+      </c>
+      <c r="D44" s="447" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E44" s="353">
+        <v>143</v>
+      </c>
+      <c r="F44" s="360">
+        <v>49320</v>
+      </c>
+      <c r="G44" s="22"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="21"/>
+      <c r="P44" s="26"/>
+      <c r="Q44" s="353"/>
+      <c r="R44" s="20"/>
+    </row>
+    <row r="45" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B45" s="539"/>
+      <c r="C45" s="414" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D45" s="447" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E45" s="353">
+        <v>74</v>
+      </c>
+      <c r="F45" s="360">
+        <v>59570</v>
+      </c>
+      <c r="G45" s="22"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="21"/>
+      <c r="P45" s="26"/>
+      <c r="Q45" s="353"/>
+      <c r="R45" s="20"/>
+    </row>
+    <row r="46" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B46" s="539"/>
+      <c r="C46" s="414" t="s">
+        <v>646</v>
+      </c>
+      <c r="D46" s="447" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E46" s="353">
+        <v>182</v>
+      </c>
+      <c r="F46" s="360">
+        <v>47780</v>
+      </c>
+      <c r="G46" s="22"/>
+      <c r="H46" s="26"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="22"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="21"/>
+      <c r="P46" s="26"/>
+      <c r="Q46" s="353"/>
+      <c r="R46" s="20"/>
+    </row>
+    <row r="47" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B47" s="539"/>
+      <c r="C47" s="414" t="s">
         <v>629</v>
       </c>
-      <c r="H2" s="677"/>
-[...3 lines deleted...]
-      <c r="L2" s="679" t="s">
+      <c r="D47" s="447" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E47" s="353">
+        <v>1958</v>
+      </c>
+      <c r="F47" s="360">
+        <v>47200</v>
+      </c>
+      <c r="G47" s="22"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="22"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="23"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="22"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="26"/>
+      <c r="Q47" s="353"/>
+      <c r="R47" s="20"/>
+    </row>
+    <row r="48" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B48" s="539"/>
+      <c r="C48" s="414" t="s">
+        <v>634</v>
+      </c>
+      <c r="D48" s="447" t="s">
+        <v>635</v>
+      </c>
+      <c r="E48" s="353">
+        <v>627</v>
+      </c>
+      <c r="F48" s="360">
+        <v>47670</v>
+      </c>
+      <c r="G48" s="22"/>
+      <c r="H48" s="26"/>
+      <c r="I48" s="22"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="23"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="22"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="26"/>
+      <c r="Q48" s="353"/>
+      <c r="R48" s="20"/>
+    </row>
+    <row r="49" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B49" s="539"/>
+      <c r="C49" s="414" t="s">
+        <v>702</v>
+      </c>
+      <c r="D49" s="447" t="s">
+        <v>703</v>
+      </c>
+      <c r="E49" s="353">
+        <v>14</v>
+      </c>
+      <c r="F49" s="360">
+        <v>46550</v>
+      </c>
+      <c r="G49" s="22"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="22"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="22"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="26"/>
+      <c r="Q49" s="353"/>
+      <c r="R49" s="20"/>
+    </row>
+    <row r="50" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B50" s="539"/>
+      <c r="C50" s="414" t="s">
         <v>630</v>
       </c>
-      <c r="M2" s="680"/>
-[...2 lines deleted...]
-      <c r="P2" s="679" t="s">
+      <c r="D50" s="447" t="s">
         <v>631</v>
       </c>
-      <c r="Q2" s="680"/>
-[...7 lines deleted...]
-      <c r="D3" s="536" t="s">
+      <c r="E50" s="353">
+        <v>1577</v>
+      </c>
+      <c r="F50" s="360">
+        <v>47680</v>
+      </c>
+      <c r="G50" s="22"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="23"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="22"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="26"/>
+      <c r="Q50" s="353"/>
+      <c r="R50" s="20"/>
+    </row>
+    <row r="51" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B51" s="539"/>
+      <c r="C51" s="414" t="s">
+        <v>667</v>
+      </c>
+      <c r="D51" s="447" t="s">
+        <v>668</v>
+      </c>
+      <c r="E51" s="353">
+        <v>101</v>
+      </c>
+      <c r="F51" s="360">
+        <v>48010</v>
+      </c>
+      <c r="G51" s="22"/>
+      <c r="H51" s="26"/>
+      <c r="I51" s="22"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="23"/>
+      <c r="L51" s="50"/>
+      <c r="M51" s="22"/>
+      <c r="N51" s="20"/>
+      <c r="O51" s="21"/>
+      <c r="P51" s="26"/>
+      <c r="Q51" s="353"/>
+      <c r="R51" s="20"/>
+    </row>
+    <row r="52" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B52" s="539"/>
+      <c r="C52" s="414" t="s">
+        <v>686</v>
+      </c>
+      <c r="D52" s="447" t="s">
+        <v>687</v>
+      </c>
+      <c r="E52" s="353">
+        <v>54</v>
+      </c>
+      <c r="F52" s="360">
+        <v>48580</v>
+      </c>
+      <c r="G52" s="22"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="23"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="26"/>
+      <c r="Q52" s="353"/>
+      <c r="R52" s="20"/>
+    </row>
+    <row r="53" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B53" s="539"/>
+      <c r="C53" s="414" t="s">
+        <v>650</v>
+      </c>
+      <c r="D53" s="447" t="s">
+        <v>651</v>
+      </c>
+      <c r="E53" s="353">
+        <v>131</v>
+      </c>
+      <c r="F53" s="360">
+        <v>46480</v>
+      </c>
+      <c r="G53" s="22"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="23"/>
+      <c r="K53" s="23"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="20"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="26"/>
+      <c r="Q53" s="353"/>
+      <c r="R53" s="20"/>
+    </row>
+    <row r="54" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B54" s="539"/>
+      <c r="C54" s="414" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D54" s="447" t="s">
+        <v>664</v>
+      </c>
+      <c r="E54" s="353">
+        <v>80</v>
+      </c>
+      <c r="F54" s="360">
+        <v>46390</v>
+      </c>
+      <c r="G54" s="22"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="23"/>
+      <c r="K54" s="23"/>
+      <c r="L54" s="50"/>
+      <c r="M54" s="22"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="21"/>
+      <c r="P54" s="26"/>
+      <c r="Q54" s="353"/>
+      <c r="R54" s="20"/>
+    </row>
+    <row r="55" spans="2:18" ht="27.75" customHeight="1">
+      <c r="B55" s="539"/>
+      <c r="C55" s="414" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D55" s="447" t="s">
+        <v>645</v>
+      </c>
+      <c r="E55" s="353">
+        <v>172</v>
+      </c>
+      <c r="F55" s="360">
+        <v>46920</v>
+      </c>
+      <c r="G55" s="22"/>
+      <c r="H55" s="26"/>
+      <c r="I55" s="22"/>
+      <c r="J55" s="23"/>
+      <c r="K55" s="23"/>
+      <c r="L55" s="50"/>
+      <c r="M55" s="22"/>
+      <c r="N55" s="20"/>
+      <c r="O55" s="21"/>
+      <c r="P55" s="26"/>
+      <c r="Q55" s="353"/>
+      <c r="R55" s="20"/>
+    </row>
+    <row r="56" spans="2:18" ht="27.75" customHeight="1">
+      <c r="B56" s="539"/>
+      <c r="C56" s="414" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D56" s="447" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E56" s="353">
+        <v>26</v>
+      </c>
+      <c r="F56" s="360">
+        <v>46220</v>
+      </c>
+      <c r="G56" s="22"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="23"/>
+      <c r="K56" s="23"/>
+      <c r="L56" s="50"/>
+      <c r="M56" s="22"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="21"/>
+      <c r="P56" s="26"/>
+      <c r="Q56" s="353"/>
+      <c r="R56" s="20"/>
+    </row>
+    <row r="57" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B57" s="539"/>
+      <c r="C57" s="414" t="s">
+        <v>683</v>
+      </c>
+      <c r="D57" s="447" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E57" s="353">
+        <v>88</v>
+      </c>
+      <c r="F57" s="360">
+        <v>41020</v>
+      </c>
+      <c r="G57" s="22"/>
+      <c r="H57" s="26"/>
+      <c r="I57" s="22"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="23"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="22"/>
+      <c r="N57" s="20"/>
+      <c r="O57" s="21"/>
+      <c r="P57" s="26"/>
+      <c r="Q57" s="353"/>
+      <c r="R57" s="20"/>
+    </row>
+    <row r="58" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B58" s="539"/>
+      <c r="C58" s="414" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D58" s="447" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E58" s="353">
+        <v>1586</v>
+      </c>
+      <c r="F58" s="360">
+        <v>30610</v>
+      </c>
+      <c r="G58" s="22"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="50"/>
+      <c r="M58" s="22"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="21"/>
+      <c r="P58" s="26"/>
+      <c r="Q58" s="353"/>
+      <c r="R58" s="20"/>
+    </row>
+    <row r="59" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B59" s="539"/>
+      <c r="C59" s="414" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D59" s="447" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E59" s="353">
+        <v>309</v>
+      </c>
+      <c r="F59" s="360">
+        <v>47590</v>
+      </c>
+      <c r="G59" s="22"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="50"/>
+      <c r="M59" s="22"/>
+      <c r="N59" s="20"/>
+      <c r="O59" s="21"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="353"/>
+      <c r="R59" s="20"/>
+    </row>
+    <row r="60" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B60" s="539"/>
+      <c r="C60" s="414" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D60" s="447" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E60" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F60" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G60" s="22"/>
+      <c r="H60" s="26"/>
+      <c r="I60" s="22"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="22"/>
+      <c r="N60" s="20"/>
+      <c r="O60" s="21"/>
+      <c r="P60" s="26"/>
+      <c r="Q60" s="353"/>
+      <c r="R60" s="20"/>
+    </row>
+    <row r="61" spans="2:18" ht="14.25" customHeight="1">
+      <c r="B61" s="27"/>
+      <c r="C61" s="67"/>
+      <c r="D61" s="68"/>
+      <c r="E61" s="69"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="69"/>
+      <c r="H61" s="71"/>
+      <c r="I61" s="277"/>
+      <c r="J61" s="100"/>
+      <c r="K61" s="100"/>
+      <c r="L61" s="99"/>
+      <c r="M61" s="99"/>
+      <c r="N61" s="99"/>
+      <c r="O61" s="101"/>
+      <c r="P61" s="99"/>
+      <c r="Q61" s="99"/>
+      <c r="R61" s="113"/>
+    </row>
+    <row r="62" spans="2:18" ht="57" customHeight="1">
+      <c r="B62" s="563" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="35"/>
+      <c r="D62" s="530" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="560" t="s">
+      <c r="E62" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F62" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G62" s="72"/>
+      <c r="H62" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="560" t="s">
+      <c r="I62" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J62" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K62" s="102"/>
+      <c r="L62" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="P3" s="529" t="s">
+      <c r="M62" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N62" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O62" s="103"/>
+      <c r="P62" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="66" t="s">
+      <c r="Q62" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R62" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="63" spans="2:18" ht="56.25">
+      <c r="B63" s="543"/>
+      <c r="C63" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="660"/>
-      <c r="E4" s="67" t="s">
+      <c r="D63" s="530"/>
+      <c r="E63" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="657"/>
-      <c r="G4" s="68" t="s">
+      <c r="F63" s="496"/>
+      <c r="G63" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="660"/>
-      <c r="I4" s="67" t="s">
+      <c r="H63" s="530"/>
+      <c r="I63" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="657"/>
-      <c r="K4" s="96" t="s">
+      <c r="J63" s="496"/>
+      <c r="K63" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="660"/>
-      <c r="M4" s="67" t="s">
+      <c r="L63" s="530"/>
+      <c r="M63" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="657"/>
-      <c r="O4" s="97" t="s">
+      <c r="N63" s="496"/>
+      <c r="O63" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="659"/>
-      <c r="Q4" s="67" t="s">
+      <c r="P63" s="499"/>
+      <c r="Q63" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="657"/>
-[...72 lines deleted...]
-      <c r="I6" s="356">
+      <c r="R63" s="496"/>
+    </row>
+    <row r="64" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B64" s="543"/>
+      <c r="C64" s="391" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D64" s="392" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E64" s="77">
+        <v>2516</v>
+      </c>
+      <c r="F64" s="183">
+        <v>29070</v>
+      </c>
+      <c r="G64" s="301" t="s">
+        <v>48</v>
+      </c>
+      <c r="H64" s="323" t="s">
+        <v>49</v>
+      </c>
+      <c r="I64" s="77">
+        <v>722</v>
+      </c>
+      <c r="J64" s="183">
+        <v>36770</v>
+      </c>
+      <c r="K64" s="324" t="s">
+        <v>539</v>
+      </c>
+      <c r="L64" s="323" t="s">
         <v>540</v>
       </c>
-      <c r="J6" s="364">
-[...28 lines deleted...]
-      <c r="E7" s="356">
+      <c r="M64" s="77">
+        <v>353</v>
+      </c>
+      <c r="N64" s="183">
+        <v>60010</v>
+      </c>
+      <c r="O64" s="391" t="s">
+        <v>1021</v>
+      </c>
+      <c r="P64" s="392" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q64" s="77">
+        <v>303</v>
+      </c>
+      <c r="R64" s="183">
+        <v>55410</v>
+      </c>
+    </row>
+    <row r="65" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B65" s="543"/>
+      <c r="C65" s="292" t="s">
+        <v>707</v>
+      </c>
+      <c r="D65" s="323" t="s">
+        <v>708</v>
+      </c>
+      <c r="E65" s="77">
+        <v>915</v>
+      </c>
+      <c r="F65" s="183">
+        <v>30440</v>
+      </c>
+      <c r="G65" s="301" t="s">
+        <v>72</v>
+      </c>
+      <c r="H65" s="323" t="s">
+        <v>73</v>
+      </c>
+      <c r="I65" s="77">
+        <v>287</v>
+      </c>
+      <c r="J65" s="183">
+        <v>44010</v>
+      </c>
+      <c r="K65" s="300" t="s">
+        <v>541</v>
+      </c>
+      <c r="L65" s="323" t="s">
+        <v>542</v>
+      </c>
+      <c r="M65" s="77">
+        <v>145</v>
+      </c>
+      <c r="N65" s="183">
+        <v>45030</v>
+      </c>
+      <c r="O65" s="391" t="s">
+        <v>1022</v>
+      </c>
+      <c r="P65" s="392" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q65" s="77">
+        <v>923</v>
+      </c>
+      <c r="R65" s="183">
+        <v>47380</v>
+      </c>
+    </row>
+    <row r="66" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B66" s="543"/>
+      <c r="C66" s="292" t="s">
+        <v>704</v>
+      </c>
+      <c r="D66" s="323" t="s">
+        <v>705</v>
+      </c>
+      <c r="E66" s="77">
+        <v>574</v>
+      </c>
+      <c r="F66" s="183">
+        <v>33700</v>
+      </c>
+      <c r="G66" s="301" t="s">
+        <v>709</v>
+      </c>
+      <c r="H66" s="323" t="s">
+        <v>710</v>
+      </c>
+      <c r="I66" s="77">
+        <v>243</v>
+      </c>
+      <c r="J66" s="183">
+        <v>36100</v>
+      </c>
+      <c r="K66" s="300" t="s">
+        <v>534</v>
+      </c>
+      <c r="L66" s="323" t="s">
+        <v>706</v>
+      </c>
+      <c r="M66" s="77">
+        <v>3280</v>
+      </c>
+      <c r="N66" s="183">
+        <v>34500</v>
+      </c>
+      <c r="O66" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="P66" s="380" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q66" s="77">
+        <v>2171</v>
+      </c>
+      <c r="R66" s="183">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="67" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B67" s="543"/>
+      <c r="C67" s="440" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D67" s="156" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E67" s="77">
+        <v>320</v>
+      </c>
+      <c r="F67" s="183">
+        <v>28600</v>
+      </c>
+      <c r="G67" s="301" t="s">
+        <v>46</v>
+      </c>
+      <c r="H67" s="323" t="s">
+        <v>47</v>
+      </c>
+      <c r="I67" s="77">
+        <v>1264</v>
+      </c>
+      <c r="J67" s="183">
+        <v>56280</v>
+      </c>
+      <c r="K67" s="324" t="s">
+        <v>555</v>
+      </c>
+      <c r="L67" s="323" t="s">
+        <v>711</v>
+      </c>
+      <c r="M67" s="77">
+        <v>689</v>
+      </c>
+      <c r="N67" s="183">
+        <v>38130</v>
+      </c>
+      <c r="O67" s="300" t="s">
+        <v>388</v>
+      </c>
+      <c r="P67" s="293" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q67" s="77">
+        <v>409</v>
+      </c>
+      <c r="R67" s="183">
+        <v>34230</v>
+      </c>
+    </row>
+    <row r="68" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B68" s="543"/>
+      <c r="C68" s="292"/>
+      <c r="D68" s="323"/>
+      <c r="E68" s="291"/>
+      <c r="F68" s="301"/>
+      <c r="G68" s="301" t="s">
+        <v>78</v>
+      </c>
+      <c r="H68" s="323" t="s">
+        <v>79</v>
+      </c>
+      <c r="I68" s="77">
+        <v>291</v>
+      </c>
+      <c r="J68" s="183">
+        <v>59560</v>
+      </c>
+      <c r="K68" s="324" t="s">
+        <v>561</v>
+      </c>
+      <c r="L68" s="323" t="s">
+        <v>712</v>
+      </c>
+      <c r="M68" s="77">
+        <v>272</v>
+      </c>
+      <c r="N68" s="183">
+        <v>45410</v>
+      </c>
+      <c r="O68" s="105" t="s">
+        <v>274</v>
+      </c>
+      <c r="P68" s="75" t="s">
+        <v>538</v>
+      </c>
+      <c r="Q68" s="77">
+        <v>2305</v>
+      </c>
+      <c r="R68" s="183">
+        <v>40220</v>
+      </c>
+    </row>
+    <row r="69" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B69" s="543"/>
+      <c r="C69" s="292"/>
+      <c r="D69" s="323"/>
+      <c r="E69" s="291"/>
+      <c r="F69" s="301"/>
+      <c r="G69" s="301" t="s">
+        <v>61</v>
+      </c>
+      <c r="H69" s="323" t="s">
+        <v>62</v>
+      </c>
+      <c r="I69" s="77">
+        <v>435</v>
+      </c>
+      <c r="J69" s="183">
+        <v>58540</v>
+      </c>
+      <c r="K69" s="300" t="s">
+        <v>119</v>
+      </c>
+      <c r="L69" s="323" t="s">
+        <v>543</v>
+      </c>
+      <c r="M69" s="77">
+        <v>3331</v>
+      </c>
+      <c r="N69" s="183">
+        <v>39910</v>
+      </c>
+      <c r="O69" s="300" t="s">
+        <v>396</v>
+      </c>
+      <c r="P69" s="293" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q69" s="77">
+        <v>305</v>
+      </c>
+      <c r="R69" s="183">
+        <v>43080</v>
+      </c>
+    </row>
+    <row r="70" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B70" s="543"/>
+      <c r="C70" s="325"/>
+      <c r="D70" s="293"/>
+      <c r="E70" s="293"/>
+      <c r="F70" s="301"/>
+      <c r="G70" s="301" t="s">
+        <v>52</v>
+      </c>
+      <c r="H70" s="323" t="s">
+        <v>53</v>
+      </c>
+      <c r="I70" s="77">
+        <v>1765</v>
+      </c>
+      <c r="J70" s="183">
+        <v>37380</v>
+      </c>
+      <c r="K70" s="391" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L70" s="392" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M70" s="77">
+        <v>1042</v>
+      </c>
+      <c r="N70" s="183">
+        <v>48430</v>
+      </c>
+      <c r="O70" s="300" t="s">
+        <v>392</v>
+      </c>
+      <c r="P70" s="293" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q70" s="77">
+        <v>124</v>
+      </c>
+      <c r="R70" s="183">
+        <v>41910</v>
+      </c>
+    </row>
+    <row r="71" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B71" s="543"/>
+      <c r="C71" s="325"/>
+      <c r="D71" s="293"/>
+      <c r="E71" s="293"/>
+      <c r="F71" s="301"/>
+      <c r="G71" s="358"/>
+      <c r="H71" s="358"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="330"/>
+      <c r="K71" s="300"/>
+      <c r="L71" s="293"/>
+      <c r="M71" s="77"/>
+      <c r="N71" s="301"/>
+      <c r="O71" s="300" t="s">
         <v>226</v>
       </c>
-      <c r="F7" s="364">
-[...265 lines deleted...]
-      <c r="G13" s="23" t="s">
+      <c r="P71" s="293" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q71" s="77">
+        <v>1045</v>
+      </c>
+      <c r="R71" s="183">
+        <v>50650</v>
+      </c>
+    </row>
+    <row r="72" spans="2:18" ht="14.25" customHeight="1">
+      <c r="B72" s="27"/>
+      <c r="C72" s="67"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="69"/>
+      <c r="F72" s="70"/>
+      <c r="G72" s="69"/>
+      <c r="H72" s="81"/>
+      <c r="I72" s="278"/>
+      <c r="J72" s="69"/>
+      <c r="K72" s="106"/>
+      <c r="L72" s="107"/>
+      <c r="M72" s="99"/>
+      <c r="N72" s="99"/>
+      <c r="O72" s="101"/>
+      <c r="P72" s="99"/>
+      <c r="Q72" s="99"/>
+      <c r="R72" s="113"/>
+    </row>
+    <row r="73" spans="2:18" ht="57" customHeight="1">
+      <c r="B73" s="564" t="s">
+        <v>82</v>
+      </c>
+      <c r="C73" s="82"/>
+      <c r="D73" s="642" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F73" s="627" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G73" s="83"/>
+      <c r="H73" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="I73" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J73" s="627" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K73" s="108"/>
+      <c r="L73" s="640" t="s">
+        <v>5</v>
+      </c>
+      <c r="M73" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N73" s="627" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O73" s="109"/>
+      <c r="P73" s="554" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q73" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R73" s="627" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="74" spans="2:18" ht="56.25">
+      <c r="B74" s="528"/>
+      <c r="C74" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="595"/>
+      <c r="E74" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74" s="627"/>
+      <c r="G74" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="H74" s="508"/>
+      <c r="I74" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J74" s="627"/>
+      <c r="K74" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="L74" s="595"/>
+      <c r="M74" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N74" s="627"/>
+      <c r="O74" s="110" t="s">
+        <v>6</v>
+      </c>
+      <c r="P74" s="493"/>
+      <c r="Q74" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="R74" s="627"/>
+    </row>
+    <row r="75" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B75" s="528"/>
+      <c r="C75" s="306" t="s">
+        <v>715</v>
+      </c>
+      <c r="D75" s="307" t="s">
+        <v>716</v>
+      </c>
+      <c r="E75" s="89">
+        <v>2427</v>
+      </c>
+      <c r="F75" s="222">
+        <v>29000</v>
+      </c>
+      <c r="G75" s="308" t="s">
+        <v>717</v>
+      </c>
+      <c r="H75" s="309" t="s">
+        <v>718</v>
+      </c>
+      <c r="I75" s="89">
+        <v>191</v>
+      </c>
+      <c r="J75" s="222">
+        <v>29550</v>
+      </c>
+      <c r="K75" s="90" t="s">
+        <v>604</v>
+      </c>
+      <c r="L75" s="384" t="s">
+        <v>605</v>
+      </c>
+      <c r="M75" s="89">
+        <v>2569</v>
+      </c>
+      <c r="N75" s="222">
+        <v>36040</v>
+      </c>
+      <c r="O75" s="311" t="s">
+        <v>86</v>
+      </c>
+      <c r="P75" s="312" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q75" s="89">
+        <v>7372</v>
+      </c>
+      <c r="R75" s="222">
+        <v>36480</v>
+      </c>
+    </row>
+    <row r="76" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B76" s="528"/>
+      <c r="C76" s="313"/>
+      <c r="D76" s="314"/>
+      <c r="E76" s="305"/>
+      <c r="F76" s="310"/>
+      <c r="G76" s="310" t="s">
+        <v>713</v>
+      </c>
+      <c r="H76" s="457" t="s">
+        <v>714</v>
+      </c>
+      <c r="I76" s="89">
+        <v>238</v>
+      </c>
+      <c r="J76" s="222">
+        <v>29340</v>
+      </c>
+      <c r="K76" s="90" t="s">
+        <v>725</v>
+      </c>
+      <c r="L76" s="384" t="s">
+        <v>726</v>
+      </c>
+      <c r="M76" s="89">
         <v>31</v>
       </c>
-      <c r="H13" s="53" t="s">
-[...308 lines deleted...]
-      <c r="O21" s="468" t="s">
+      <c r="N76" s="222">
+        <v>31620</v>
+      </c>
+      <c r="O76" s="311" t="s">
+        <v>719</v>
+      </c>
+      <c r="P76" s="312" t="s">
+        <v>720</v>
+      </c>
+      <c r="Q76" s="89">
+        <v>499</v>
+      </c>
+      <c r="R76" s="222">
+        <v>36960</v>
+      </c>
+    </row>
+    <row r="77" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B77" s="528"/>
+      <c r="C77" s="313"/>
+      <c r="D77" s="314"/>
+      <c r="E77" s="319"/>
+      <c r="F77" s="310"/>
+      <c r="G77" s="310"/>
+      <c r="H77" s="320"/>
+      <c r="I77" s="305"/>
+      <c r="J77" s="310"/>
+      <c r="K77" s="90" t="s">
+        <v>594</v>
+      </c>
+      <c r="L77" s="384" t="s">
+        <v>595</v>
+      </c>
+      <c r="M77" s="89">
+        <v>1964</v>
+      </c>
+      <c r="N77" s="222">
+        <v>29850</v>
+      </c>
+      <c r="O77" s="311" t="s">
+        <v>90</v>
+      </c>
+      <c r="P77" s="312" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q77" s="89">
+        <v>2136</v>
+      </c>
+      <c r="R77" s="222">
+        <v>31600</v>
+      </c>
+    </row>
+    <row r="78" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B78" s="528"/>
+      <c r="C78" s="313"/>
+      <c r="D78" s="314"/>
+      <c r="E78" s="305"/>
+      <c r="F78" s="310"/>
+      <c r="G78" s="310"/>
+      <c r="H78" s="320"/>
+      <c r="I78" s="305"/>
+      <c r="J78" s="310"/>
+      <c r="K78" s="90" t="s">
+        <v>586</v>
+      </c>
+      <c r="L78" s="384" t="s">
+        <v>587</v>
+      </c>
+      <c r="M78" s="89">
+        <v>2155</v>
+      </c>
+      <c r="N78" s="222">
+        <v>29220</v>
+      </c>
+      <c r="O78" s="420" t="s">
+        <v>221</v>
+      </c>
+      <c r="P78" s="417" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q78" s="89">
+        <v>3878</v>
+      </c>
+      <c r="R78" s="222">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="79" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B79" s="528"/>
+      <c r="C79" s="313"/>
+      <c r="D79" s="321"/>
+      <c r="E79" s="305"/>
+      <c r="F79" s="310"/>
+      <c r="G79" s="310"/>
+      <c r="H79" s="315"/>
+      <c r="I79" s="315"/>
+      <c r="J79" s="316"/>
+      <c r="K79" s="364" t="s">
+        <v>1027</v>
+      </c>
+      <c r="L79" s="365" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M79" s="89">
+        <v>5685</v>
+      </c>
+      <c r="N79" s="222">
+        <v>28900</v>
+      </c>
+      <c r="O79" s="311" t="s">
+        <v>408</v>
+      </c>
+      <c r="P79" s="312" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q79" s="89">
+        <v>141</v>
+      </c>
+      <c r="R79" s="222" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="80" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B80" s="528"/>
+      <c r="C80" s="313"/>
+      <c r="D80" s="307"/>
+      <c r="E80" s="305"/>
+      <c r="F80" s="310"/>
+      <c r="G80" s="310"/>
+      <c r="H80" s="321"/>
+      <c r="I80" s="305"/>
+      <c r="J80" s="310"/>
+      <c r="K80" s="90" t="s">
+        <v>582</v>
+      </c>
+      <c r="L80" s="384" t="s">
+        <v>583</v>
+      </c>
+      <c r="M80" s="89">
+        <v>7127</v>
+      </c>
+      <c r="N80" s="222">
+        <v>31110</v>
+      </c>
+      <c r="O80" s="311" t="s">
+        <v>723</v>
+      </c>
+      <c r="P80" s="309" t="s">
+        <v>724</v>
+      </c>
+      <c r="Q80" s="89">
+        <v>25</v>
+      </c>
+      <c r="R80" s="222">
+        <v>37440</v>
+      </c>
+    </row>
+    <row r="81" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B81" s="528"/>
+      <c r="C81" s="313"/>
+      <c r="D81" s="307"/>
+      <c r="E81" s="305"/>
+      <c r="F81" s="310"/>
+      <c r="G81" s="310"/>
+      <c r="H81" s="321"/>
+      <c r="I81" s="305"/>
+      <c r="J81" s="310"/>
+      <c r="K81" s="90" t="s">
+        <v>592</v>
+      </c>
+      <c r="L81" s="384" t="s">
+        <v>593</v>
+      </c>
+      <c r="M81" s="89">
+        <v>2297</v>
+      </c>
+      <c r="N81" s="222">
+        <v>30100</v>
+      </c>
+      <c r="O81" s="317" t="s">
+        <v>88</v>
+      </c>
+      <c r="P81" s="318" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q81" s="89">
+        <v>4900</v>
+      </c>
+      <c r="R81" s="222">
+        <v>35190</v>
+      </c>
+    </row>
+    <row r="82" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B82" s="528"/>
+      <c r="C82" s="313"/>
+      <c r="D82" s="307"/>
+      <c r="E82" s="305"/>
+      <c r="F82" s="310"/>
+      <c r="G82" s="310"/>
+      <c r="H82" s="321"/>
+      <c r="I82" s="305"/>
+      <c r="J82" s="310"/>
+      <c r="K82" s="385" t="s">
+        <v>598</v>
+      </c>
+      <c r="L82" s="384" t="s">
+        <v>599</v>
+      </c>
+      <c r="M82" s="89">
+        <v>2737</v>
+      </c>
+      <c r="N82" s="222">
+        <v>35820</v>
+      </c>
+      <c r="O82" s="311" t="s">
+        <v>721</v>
+      </c>
+      <c r="P82" s="312" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q82" s="89">
+        <v>290</v>
+      </c>
+      <c r="R82" s="222">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="83" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B83" s="528"/>
+      <c r="C83" s="313"/>
+      <c r="D83" s="314"/>
+      <c r="E83" s="305"/>
+      <c r="F83" s="310"/>
+      <c r="G83" s="310"/>
+      <c r="H83" s="321"/>
+      <c r="I83" s="305"/>
+      <c r="J83" s="310"/>
+      <c r="K83" s="90" t="s">
+        <v>302</v>
+      </c>
+      <c r="L83" s="384" t="s">
+        <v>303</v>
+      </c>
+      <c r="M83" s="89">
+        <v>10725</v>
+      </c>
+      <c r="N83" s="222">
+        <v>28980</v>
+      </c>
+      <c r="O83" s="322"/>
+      <c r="P83" s="312"/>
+      <c r="Q83" s="312"/>
+      <c r="R83" s="312"/>
+    </row>
+    <row r="84" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B84" s="641"/>
+      <c r="C84" s="313"/>
+      <c r="D84" s="314"/>
+      <c r="E84" s="305"/>
+      <c r="F84" s="310"/>
+      <c r="G84" s="310"/>
+      <c r="H84" s="321"/>
+      <c r="I84" s="305"/>
+      <c r="J84" s="310"/>
+      <c r="K84" s="90" t="s">
+        <v>1138</v>
+      </c>
+      <c r="L84" s="449" t="s">
         <v>1137</v>
       </c>
-      <c r="P21" s="470" t="s">
-[...1992 lines deleted...]
-      <c r="R84" s="314"/>
+      <c r="M84" s="89">
+        <v>1370</v>
+      </c>
+      <c r="N84" s="222">
+        <v>39430</v>
+      </c>
+      <c r="O84" s="322"/>
+      <c r="P84" s="312"/>
+      <c r="Q84" s="312"/>
+      <c r="R84" s="312"/>
     </row>
     <row r="85" spans="2:18">
-      <c r="B85" s="359" t="s">
-        <v>1403</v>
+      <c r="B85" s="356" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="86" spans="2:18">
-      <c r="B86" s="1" t="s">
-        <v>93</v>
+      <c r="B86" t="s">
+        <v>1400</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="O5:P23">
     <sortCondition ref="O5:O23"/>
   </sortState>
   <mergeCells count="36">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="V1:W1"/>
     <mergeCell ref="X1:Y1"/>
     <mergeCell ref="Z1:AC1"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="P2:R2"/>
     <mergeCell ref="B3:B60"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="B62:B71"/>
     <mergeCell ref="B73:B84"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D62:D63"/>
@@ -14806,2066 +14704,2065 @@
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H62:H63"/>
     <mergeCell ref="H73:H74"/>
     <mergeCell ref="J62:J63"/>
     <mergeCell ref="J73:J74"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L62:L63"/>
     <mergeCell ref="L73:L74"/>
     <mergeCell ref="R62:R63"/>
     <mergeCell ref="R73:R74"/>
     <mergeCell ref="N62:N63"/>
     <mergeCell ref="N73:N74"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P62:P63"/>
     <mergeCell ref="P73:P74"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="27" fitToWidth="0" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="B1:AB61"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19:N20"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14:D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="19.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="85.625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="16.75" style="7" customWidth="1"/>
+    <col min="6" max="7" width="14.5" style="8" customWidth="1"/>
+    <col min="8" max="8" width="66.5" customWidth="1"/>
+    <col min="9" max="9" width="16.875" style="9" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="14.5" style="10" customWidth="1"/>
+    <col min="12" max="12" width="66.5" customWidth="1"/>
+    <col min="13" max="13" width="16.875" style="9" customWidth="1"/>
+    <col min="14" max="14" width="14.5" customWidth="1"/>
+    <col min="15" max="15" width="14.5" style="5" customWidth="1"/>
+    <col min="16" max="16" width="72.25" customWidth="1"/>
+    <col min="17" max="17" width="16.875" style="9" customWidth="1"/>
+    <col min="18" max="18" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
+        <v>727</v>
+      </c>
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="521"/>
+      <c r="L1" s="521"/>
+      <c r="M1" s="521"/>
+      <c r="N1" s="521"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="522"/>
+      <c r="T1" s="522"/>
+      <c r="U1" s="523"/>
+      <c r="V1" s="523"/>
+      <c r="W1" s="523"/>
+      <c r="X1" s="524"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="522"/>
+      <c r="AA1" s="522"/>
+      <c r="AB1" s="58"/>
+    </row>
+    <row r="2" spans="2:28" ht="57" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="654" t="s">
+        <v>728</v>
+      </c>
+      <c r="D2" s="655"/>
+      <c r="E2" s="655"/>
+      <c r="F2" s="656"/>
+      <c r="G2" s="657" t="s">
+        <v>729</v>
+      </c>
+      <c r="H2" s="657"/>
+      <c r="I2" s="657"/>
+      <c r="J2" s="658"/>
+      <c r="K2" s="657" t="s">
         <v>730</v>
       </c>
-      <c r="C1" s="552"/>
-[...28 lines deleted...]
-      <c r="C2" s="685" t="s">
+      <c r="L2" s="657"/>
+      <c r="M2" s="657"/>
+      <c r="N2" s="658"/>
+      <c r="O2" s="657" t="s">
         <v>731</v>
       </c>
-      <c r="D2" s="686"/>
-[...2 lines deleted...]
-      <c r="G2" s="688" t="s">
+      <c r="P2" s="657"/>
+      <c r="Q2" s="657"/>
+      <c r="R2" s="658"/>
+    </row>
+    <row r="3" spans="2:28" ht="57" customHeight="1">
+      <c r="B3" s="537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="12"/>
+      <c r="D3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="14"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="14"/>
+      <c r="L3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O3" s="48"/>
+      <c r="P3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:28" ht="42.75" customHeight="1">
+      <c r="B4" s="538"/>
+      <c r="C4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+      <c r="K4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="495"/>
+      <c r="O4" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="498"/>
+      <c r="Q4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R4" s="495"/>
+    </row>
+    <row r="5" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="282" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="283" t="s">
+        <v>106</v>
+      </c>
+      <c r="E5" s="353">
+        <v>299</v>
+      </c>
+      <c r="F5" s="360">
+        <v>91120</v>
+      </c>
+      <c r="G5" s="286" t="s">
+        <v>213</v>
+      </c>
+      <c r="H5" s="281" t="s">
+        <v>334</v>
+      </c>
+      <c r="I5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="J5" s="360">
+        <v>54850</v>
+      </c>
+      <c r="K5" s="284" t="s">
         <v>732</v>
       </c>
-      <c r="H2" s="688"/>
-[...2 lines deleted...]
-      <c r="K2" s="688" t="s">
+      <c r="L5" s="283" t="s">
         <v>733</v>
       </c>
-      <c r="L2" s="688"/>
-[...2 lines deleted...]
-      <c r="O2" s="688" t="s">
+      <c r="M5" s="353">
+        <v>20</v>
+      </c>
+      <c r="N5" s="360">
+        <v>52850</v>
+      </c>
+      <c r="O5" s="282" t="s">
+        <v>351</v>
+      </c>
+      <c r="P5" s="283" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q5" s="353">
+        <v>641</v>
+      </c>
+      <c r="R5" s="360">
+        <v>100120</v>
+      </c>
+    </row>
+    <row r="6" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="282" t="s">
         <v>734</v>
       </c>
-      <c r="P2" s="688"/>
-[...8 lines deleted...]
-      <c r="D3" s="536" t="s">
+      <c r="D6" s="283" t="s">
+        <v>735</v>
+      </c>
+      <c r="E6" s="353">
+        <v>75</v>
+      </c>
+      <c r="F6" s="360">
+        <v>40090</v>
+      </c>
+      <c r="G6" s="335" t="s">
+        <v>97</v>
+      </c>
+      <c r="H6" s="281" t="s">
+        <v>98</v>
+      </c>
+      <c r="I6" s="353">
+        <v>409</v>
+      </c>
+      <c r="J6" s="360">
+        <v>80050</v>
+      </c>
+      <c r="K6" s="286"/>
+      <c r="L6" s="283"/>
+      <c r="M6" s="279"/>
+      <c r="N6" s="360"/>
+      <c r="O6" s="282" t="s">
+        <v>215</v>
+      </c>
+      <c r="P6" s="327" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q6" s="353">
+        <v>600</v>
+      </c>
+      <c r="R6" s="360">
+        <v>81410</v>
+      </c>
+    </row>
+    <row r="7" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="287"/>
+      <c r="E7" s="279"/>
+      <c r="F7" s="335"/>
+      <c r="G7" s="335" t="s">
+        <v>740</v>
+      </c>
+      <c r="H7" s="348" t="s">
+        <v>741</v>
+      </c>
+      <c r="I7" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J7" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K7" s="335"/>
+      <c r="L7" s="283"/>
+      <c r="M7" s="279"/>
+      <c r="N7" s="360"/>
+      <c r="O7" s="282" t="s">
+        <v>269</v>
+      </c>
+      <c r="P7" s="327" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q7" s="353">
+        <v>85</v>
+      </c>
+      <c r="R7" s="360">
+        <v>98600</v>
+      </c>
+    </row>
+    <row r="8" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="282"/>
+      <c r="D8" s="283"/>
+      <c r="E8" s="279"/>
+      <c r="F8" s="335"/>
+      <c r="G8" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="H8" s="281" t="s">
+        <v>116</v>
+      </c>
+      <c r="I8" s="353">
+        <v>21</v>
+      </c>
+      <c r="J8" s="360">
+        <v>78630</v>
+      </c>
+      <c r="K8" s="335"/>
+      <c r="L8" s="348"/>
+      <c r="M8" s="353"/>
+      <c r="N8" s="360"/>
+      <c r="O8" s="282" t="s">
+        <v>213</v>
+      </c>
+      <c r="P8" s="283" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q8" s="353">
+        <v>6983</v>
+      </c>
+      <c r="R8" s="360">
+        <v>54850</v>
+      </c>
+    </row>
+    <row r="9" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B9" s="550"/>
+      <c r="C9" s="282"/>
+      <c r="D9" s="283"/>
+      <c r="E9" s="279"/>
+      <c r="F9" s="335"/>
+      <c r="G9" s="335" t="s">
+        <v>736</v>
+      </c>
+      <c r="H9" s="348" t="s">
+        <v>737</v>
+      </c>
+      <c r="I9" s="353">
+        <v>22</v>
+      </c>
+      <c r="J9" s="360">
+        <v>51150</v>
+      </c>
+      <c r="K9" s="335"/>
+      <c r="L9" s="337"/>
+      <c r="M9" s="279"/>
+      <c r="N9" s="360"/>
+      <c r="O9" s="284" t="s">
+        <v>799</v>
+      </c>
+      <c r="P9" s="283" t="s">
+        <v>798</v>
+      </c>
+      <c r="Q9" s="353">
+        <v>950</v>
+      </c>
+      <c r="R9" s="360">
+        <v>55480</v>
+      </c>
+    </row>
+    <row r="10" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B10" s="550"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="283"/>
+      <c r="E10" s="279"/>
+      <c r="F10" s="335"/>
+      <c r="G10" s="335" t="s">
+        <v>738</v>
+      </c>
+      <c r="H10" s="348" t="s">
+        <v>739</v>
+      </c>
+      <c r="I10" s="353">
+        <v>3</v>
+      </c>
+      <c r="J10" s="360">
+        <v>105060</v>
+      </c>
+      <c r="K10" s="335"/>
+      <c r="L10" s="337"/>
+      <c r="M10" s="279"/>
+      <c r="N10" s="360"/>
+      <c r="O10" s="282" t="s">
+        <v>337</v>
+      </c>
+      <c r="P10" s="327" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q10" s="353">
+        <v>1797</v>
+      </c>
+      <c r="R10" s="360">
+        <v>51710</v>
+      </c>
+    </row>
+    <row r="11" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B11" s="550"/>
+      <c r="C11" s="282"/>
+      <c r="D11" s="283"/>
+      <c r="E11" s="279"/>
+      <c r="F11" s="335"/>
+      <c r="G11" s="373" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H11" s="374" t="s">
+        <v>167</v>
+      </c>
+      <c r="I11" s="353">
+        <v>314</v>
+      </c>
+      <c r="J11" s="360">
+        <v>63980</v>
+      </c>
+      <c r="K11" s="335"/>
+      <c r="L11" s="337"/>
+      <c r="M11" s="279"/>
+      <c r="N11" s="360"/>
+      <c r="O11" s="284" t="s">
+        <v>12</v>
+      </c>
+      <c r="P11" s="283" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="353">
+        <v>2470</v>
+      </c>
+      <c r="R11" s="360">
+        <v>60370</v>
+      </c>
+    </row>
+    <row r="12" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B12" s="550"/>
+      <c r="C12" s="282"/>
+      <c r="D12" s="283"/>
+      <c r="E12" s="279"/>
+      <c r="F12" s="335"/>
+      <c r="G12" s="335" t="s">
+        <v>734</v>
+      </c>
+      <c r="H12" s="348" t="s">
+        <v>735</v>
+      </c>
+      <c r="I12" s="353">
+        <v>75</v>
+      </c>
+      <c r="J12" s="360">
+        <v>40090</v>
+      </c>
+      <c r="K12" s="335"/>
+      <c r="L12" s="337"/>
+      <c r="M12" s="279"/>
+      <c r="N12" s="360"/>
+      <c r="O12" s="282"/>
+      <c r="P12" s="327"/>
+      <c r="Q12" s="279"/>
+      <c r="R12" s="360"/>
+    </row>
+    <row r="13" spans="2:28" ht="14.25" customHeight="1">
+      <c r="B13" s="27"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="52"/>
+      <c r="O13" s="53"/>
+      <c r="P13" s="32"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="52"/>
+    </row>
+    <row r="14" spans="2:28" ht="57" customHeight="1">
+      <c r="B14" s="541" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="E14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F14" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G14" s="35"/>
+      <c r="H14" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="529" t="s">
+      <c r="I14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J14" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K14" s="35"/>
+      <c r="L14" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="P3" s="529" t="s">
+      <c r="M14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N14" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O14" s="54"/>
+      <c r="P14" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="16" t="s">
+      <c r="Q14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R14" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="15" spans="2:28" ht="56.25">
+      <c r="B15" s="542"/>
+      <c r="C15" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="560"/>
-      <c r="E4" s="17" t="s">
+      <c r="D15" s="530"/>
+      <c r="E15" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-      <c r="G4" s="18" t="s">
+      <c r="F15" s="496"/>
+      <c r="G15" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="529"/>
-      <c r="I4" s="17" t="s">
+      <c r="H15" s="499"/>
+      <c r="I15" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-      <c r="K4" s="18" t="s">
+      <c r="J15" s="496"/>
+      <c r="K15" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="529"/>
-      <c r="M4" s="17" t="s">
+      <c r="L15" s="499"/>
+      <c r="M15" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-      <c r="O4" s="51" t="s">
+      <c r="N15" s="496"/>
+      <c r="O15" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="529"/>
-      <c r="Q4" s="17" t="s">
+      <c r="P15" s="499"/>
+      <c r="Q15" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="526"/>
-[...66 lines deleted...]
-      <c r="G6" s="337" t="s">
+      <c r="R15" s="496"/>
+    </row>
+    <row r="16" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B16" s="543"/>
+      <c r="C16" s="304" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" s="380" t="s">
+        <v>124</v>
+      </c>
+      <c r="E16" s="77">
+        <v>1304</v>
+      </c>
+      <c r="F16" s="183">
+        <v>66780</v>
+      </c>
+      <c r="G16" s="369" t="s">
+        <v>121</v>
+      </c>
+      <c r="H16" s="370" t="s">
+        <v>431</v>
+      </c>
+      <c r="I16" s="77">
+        <v>1917</v>
+      </c>
+      <c r="J16" s="183">
+        <v>45630</v>
+      </c>
+      <c r="K16" s="292" t="s">
+        <v>139</v>
+      </c>
+      <c r="L16" s="294" t="s">
+        <v>743</v>
+      </c>
+      <c r="M16" s="77">
+        <v>144</v>
+      </c>
+      <c r="N16" s="183">
+        <v>49440</v>
+      </c>
+      <c r="O16" s="300" t="s">
+        <v>289</v>
+      </c>
+      <c r="P16" s="293" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q16" s="77">
+        <v>330</v>
+      </c>
+      <c r="R16" s="183">
+        <v>76750</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B17" s="543"/>
+      <c r="C17" s="304" t="s">
+        <v>768</v>
+      </c>
+      <c r="D17" s="293" t="s">
+        <v>769</v>
+      </c>
+      <c r="E17" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F17" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G17" s="440" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H17" s="79" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I17" s="77">
+        <v>95</v>
+      </c>
+      <c r="J17" s="183">
+        <v>40840</v>
+      </c>
+      <c r="K17" s="298" t="s">
+        <v>753</v>
+      </c>
+      <c r="L17" s="293" t="s">
+        <v>754</v>
+      </c>
+      <c r="M17" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N17" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="O17" s="289" t="s">
+        <v>223</v>
+      </c>
+      <c r="P17" s="380" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q17" s="77">
+        <v>1914</v>
+      </c>
+      <c r="R17" s="183">
+        <v>47460</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B18" s="543"/>
+      <c r="C18" s="304" t="s">
+        <v>777</v>
+      </c>
+      <c r="D18" s="293" t="s">
+        <v>778</v>
+      </c>
+      <c r="E18" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F18" s="183">
+        <v>38560</v>
+      </c>
+      <c r="G18" s="391" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H18" s="392" t="s">
+        <v>751</v>
+      </c>
+      <c r="I18" s="77">
+        <v>74</v>
+      </c>
+      <c r="J18" s="183">
+        <v>32550</v>
+      </c>
+      <c r="K18" s="415" t="s">
+        <v>747</v>
+      </c>
+      <c r="L18" s="293" t="s">
+        <v>748</v>
+      </c>
+      <c r="M18" s="77">
+        <v>95</v>
+      </c>
+      <c r="N18" s="183">
+        <v>39100</v>
+      </c>
+      <c r="O18" s="297" t="s">
+        <v>44</v>
+      </c>
+      <c r="P18" s="293" t="s">
+        <v>755</v>
+      </c>
+      <c r="Q18" s="77">
+        <v>2171</v>
+      </c>
+      <c r="R18" s="183">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="19" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B19" s="543"/>
+      <c r="C19" s="304" t="s">
+        <v>280</v>
+      </c>
+      <c r="D19" s="293" t="s">
+        <v>281</v>
+      </c>
+      <c r="E19" s="77">
+        <v>627</v>
+      </c>
+      <c r="F19" s="183">
+        <v>45470</v>
+      </c>
+      <c r="G19" s="391" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H19" s="392" t="s">
+        <v>746</v>
+      </c>
+      <c r="I19" s="77">
+        <v>41</v>
+      </c>
+      <c r="J19" s="183">
+        <v>56560</v>
+      </c>
+      <c r="K19" s="301" t="s">
+        <v>758</v>
+      </c>
+      <c r="L19" s="293" t="s">
+        <v>759</v>
+      </c>
+      <c r="M19" s="77">
+        <v>6</v>
+      </c>
+      <c r="N19" s="183">
+        <v>37440</v>
+      </c>
+      <c r="O19" s="289" t="s">
+        <v>274</v>
+      </c>
+      <c r="P19" s="294" t="s">
+        <v>538</v>
+      </c>
+      <c r="Q19" s="77">
+        <v>2305</v>
+      </c>
+      <c r="R19" s="183">
+        <v>40220</v>
+      </c>
+    </row>
+    <row r="20" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B20" s="543"/>
+      <c r="C20" s="289" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" s="290" t="s">
+        <v>742</v>
+      </c>
+      <c r="E20" s="77">
+        <v>144</v>
+      </c>
+      <c r="F20" s="183">
+        <v>49440</v>
+      </c>
+      <c r="G20" s="155" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H20" s="380" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I20" s="77">
+        <v>71</v>
+      </c>
+      <c r="J20" s="183"/>
+      <c r="K20" s="298" t="s">
+        <v>765</v>
+      </c>
+      <c r="L20" s="293" t="s">
+        <v>766</v>
+      </c>
+      <c r="M20" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N20" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="O20" s="297" t="s">
+        <v>119</v>
+      </c>
+      <c r="P20" s="293" t="s">
+        <v>543</v>
+      </c>
+      <c r="Q20" s="77">
+        <v>3331</v>
+      </c>
+      <c r="R20" s="183">
+        <v>39910</v>
+      </c>
+    </row>
+    <row r="21" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B21" s="543"/>
+      <c r="C21" s="304" t="s">
+        <v>770</v>
+      </c>
+      <c r="D21" s="293" t="s">
+        <v>771</v>
+      </c>
+      <c r="E21" s="77">
+        <v>207</v>
+      </c>
+      <c r="F21" s="183">
+        <v>39250</v>
+      </c>
+      <c r="G21" s="126"/>
+      <c r="H21" s="126"/>
+      <c r="I21" s="302"/>
+      <c r="J21" s="303"/>
+      <c r="K21" s="298" t="s">
+        <v>441</v>
+      </c>
+      <c r="L21" s="293" t="s">
+        <v>442</v>
+      </c>
+      <c r="M21" s="77">
+        <v>943</v>
+      </c>
+      <c r="N21" s="183">
+        <v>48290</v>
+      </c>
+      <c r="O21" s="477" t="s">
+        <v>228</v>
+      </c>
+      <c r="P21" s="451" t="s">
+        <v>1339</v>
+      </c>
+      <c r="Q21" s="77">
+        <v>342</v>
+      </c>
+      <c r="R21" s="183">
+        <v>57300</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B22" s="543"/>
+      <c r="C22" s="300" t="s">
+        <v>137</v>
+      </c>
+      <c r="D22" s="295" t="s">
+        <v>138</v>
+      </c>
+      <c r="E22" s="77">
+        <v>568</v>
+      </c>
+      <c r="F22" s="183">
+        <v>57200</v>
+      </c>
+      <c r="G22" s="299"/>
+      <c r="H22" s="296"/>
+      <c r="I22" s="351"/>
+      <c r="J22" s="351"/>
+      <c r="K22" s="298" t="s">
+        <v>761</v>
+      </c>
+      <c r="L22" s="296" t="s">
+        <v>762</v>
+      </c>
+      <c r="M22" s="77">
+        <v>132</v>
+      </c>
+      <c r="N22" s="183">
+        <v>35830</v>
+      </c>
+      <c r="O22" s="300"/>
+      <c r="P22" s="293"/>
+      <c r="Q22" s="291"/>
+      <c r="R22" s="301"/>
+    </row>
+    <row r="23" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B23" s="543"/>
+      <c r="C23" s="297" t="s">
+        <v>119</v>
+      </c>
+      <c r="D23" s="295" t="s">
+        <v>745</v>
+      </c>
+      <c r="E23" s="77">
+        <v>3331</v>
+      </c>
+      <c r="F23" s="183">
+        <v>39910</v>
+      </c>
+      <c r="G23" s="299"/>
+      <c r="H23" s="296"/>
+      <c r="I23" s="291"/>
+      <c r="J23" s="330"/>
+      <c r="K23" s="292" t="s">
+        <v>272</v>
+      </c>
+      <c r="L23" s="296" t="s">
+        <v>744</v>
+      </c>
+      <c r="M23" s="77">
+        <v>5412</v>
+      </c>
+      <c r="N23" s="183">
+        <v>46140</v>
+      </c>
+      <c r="O23" s="300"/>
+      <c r="P23" s="293"/>
+      <c r="Q23" s="291"/>
+      <c r="R23" s="301"/>
+    </row>
+    <row r="24" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B24" s="543"/>
+      <c r="C24" s="289" t="s">
+        <v>125</v>
+      </c>
+      <c r="D24" s="295" t="s">
+        <v>767</v>
+      </c>
+      <c r="E24" s="77">
+        <v>1579</v>
+      </c>
+      <c r="F24" s="183">
+        <v>56990</v>
+      </c>
+      <c r="G24" s="298"/>
+      <c r="H24" s="293"/>
+      <c r="I24" s="291"/>
+      <c r="J24" s="301"/>
+      <c r="K24" s="440" t="s">
+        <v>1336</v>
+      </c>
+      <c r="L24" s="432" t="s">
+        <v>1335</v>
+      </c>
+      <c r="M24" s="77">
+        <v>53</v>
+      </c>
+      <c r="N24" s="183">
+        <v>36750</v>
+      </c>
+      <c r="O24" s="297"/>
+      <c r="P24" s="296"/>
+      <c r="Q24" s="291"/>
+      <c r="R24" s="301"/>
+    </row>
+    <row r="25" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="304" t="s">
+        <v>781</v>
+      </c>
+      <c r="D25" s="293" t="s">
+        <v>782</v>
+      </c>
+      <c r="E25" s="77">
+        <v>239</v>
+      </c>
+      <c r="F25" s="183">
+        <v>30340</v>
+      </c>
+      <c r="G25" s="301"/>
+      <c r="H25" s="293"/>
+      <c r="I25" s="302"/>
+      <c r="J25" s="303"/>
+      <c r="K25" s="425"/>
+      <c r="L25" s="126"/>
+      <c r="M25" s="291"/>
+      <c r="N25" s="301"/>
+      <c r="O25" s="300"/>
+      <c r="P25" s="293"/>
+      <c r="Q25" s="302"/>
+      <c r="R25" s="303"/>
+    </row>
+    <row r="26" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="300" t="s">
+        <v>756</v>
+      </c>
+      <c r="D26" s="295" t="s">
+        <v>757</v>
+      </c>
+      <c r="E26" s="77">
+        <v>367</v>
+      </c>
+      <c r="F26" s="183">
+        <v>41570</v>
+      </c>
+      <c r="G26" s="298"/>
+      <c r="H26" s="293"/>
+      <c r="I26" s="291"/>
+      <c r="J26" s="301"/>
+      <c r="K26" s="298"/>
+      <c r="L26" s="293"/>
+      <c r="M26" s="291"/>
+      <c r="N26" s="301"/>
+      <c r="O26" s="297"/>
+      <c r="P26" s="293"/>
+      <c r="Q26" s="291"/>
+      <c r="R26" s="301"/>
+    </row>
+    <row r="27" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B27" s="543"/>
+      <c r="C27" s="304" t="s">
+        <v>807</v>
+      </c>
+      <c r="D27" s="293" t="s">
+        <v>772</v>
+      </c>
+      <c r="E27" s="77">
+        <v>158</v>
+      </c>
+      <c r="F27" s="183">
+        <v>36520</v>
+      </c>
+      <c r="G27" s="301"/>
+      <c r="H27" s="293"/>
+      <c r="I27" s="291"/>
+      <c r="J27" s="301"/>
+      <c r="K27" s="298"/>
+      <c r="L27" s="293"/>
+      <c r="M27" s="291"/>
+      <c r="N27" s="301"/>
+      <c r="O27" s="300"/>
+      <c r="P27" s="293"/>
+      <c r="Q27" s="291"/>
+      <c r="R27" s="301"/>
+    </row>
+    <row r="28" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B28" s="543"/>
+      <c r="C28" s="304" t="s">
+        <v>773</v>
+      </c>
+      <c r="D28" s="295" t="s">
+        <v>774</v>
+      </c>
+      <c r="E28" s="77">
+        <v>231</v>
+      </c>
+      <c r="F28" s="183">
+        <v>39430</v>
+      </c>
+      <c r="G28" s="298"/>
+      <c r="H28" s="293"/>
+      <c r="I28" s="291"/>
+      <c r="J28" s="301"/>
+      <c r="K28" s="298"/>
+      <c r="L28" s="293"/>
+      <c r="M28" s="291"/>
+      <c r="N28" s="301"/>
+      <c r="O28" s="297"/>
+      <c r="P28" s="293"/>
+      <c r="Q28" s="291"/>
+      <c r="R28" s="301"/>
+    </row>
+    <row r="29" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B29" s="543"/>
+      <c r="C29" s="300" t="s">
+        <v>763</v>
+      </c>
+      <c r="D29" s="295" t="s">
+        <v>764</v>
+      </c>
+      <c r="E29" s="77">
+        <v>89</v>
+      </c>
+      <c r="F29" s="183">
+        <v>44500</v>
+      </c>
+      <c r="G29" s="298"/>
+      <c r="H29" s="293"/>
+      <c r="I29" s="291"/>
+      <c r="J29" s="301"/>
+      <c r="K29" s="298"/>
+      <c r="L29" s="293"/>
+      <c r="M29" s="291"/>
+      <c r="N29" s="301"/>
+      <c r="O29" s="297"/>
+      <c r="P29" s="293"/>
+      <c r="Q29" s="291"/>
+      <c r="R29" s="301"/>
+    </row>
+    <row r="30" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B30" s="543"/>
+      <c r="C30" s="289" t="s">
+        <v>143</v>
+      </c>
+      <c r="D30" s="295" t="s">
+        <v>750</v>
+      </c>
+      <c r="E30" s="77">
+        <v>285</v>
+      </c>
+      <c r="F30" s="183">
+        <v>44870</v>
+      </c>
+      <c r="G30" s="298"/>
+      <c r="H30" s="293"/>
+      <c r="I30" s="291"/>
+      <c r="J30" s="301"/>
+      <c r="K30" s="298"/>
+      <c r="L30" s="293"/>
+      <c r="M30" s="291"/>
+      <c r="N30" s="301"/>
+      <c r="O30" s="297"/>
+      <c r="P30" s="293"/>
+      <c r="Q30" s="291"/>
+      <c r="R30" s="301"/>
+    </row>
+    <row r="31" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B31" s="543"/>
+      <c r="C31" s="304" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="295" t="s">
+        <v>431</v>
+      </c>
+      <c r="E31" s="77">
+        <v>1917</v>
+      </c>
+      <c r="F31" s="183">
+        <v>45630</v>
+      </c>
+      <c r="G31" s="292"/>
+      <c r="H31" s="293"/>
+      <c r="I31" s="291"/>
+      <c r="J31" s="301"/>
+      <c r="K31" s="292"/>
+      <c r="L31" s="293"/>
+      <c r="M31" s="291"/>
+      <c r="N31" s="301"/>
+      <c r="O31" s="289"/>
+      <c r="P31" s="293"/>
+      <c r="Q31" s="291"/>
+      <c r="R31" s="301"/>
+    </row>
+    <row r="32" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B32" s="543"/>
+      <c r="C32" s="300" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" s="295" t="s">
+        <v>752</v>
+      </c>
+      <c r="E32" s="77">
+        <v>1671</v>
+      </c>
+      <c r="F32" s="183">
+        <v>42250</v>
+      </c>
+      <c r="G32" s="298"/>
+      <c r="H32" s="293"/>
+      <c r="I32" s="291"/>
+      <c r="J32" s="301"/>
+      <c r="K32" s="298"/>
+      <c r="L32" s="293"/>
+      <c r="M32" s="291"/>
+      <c r="N32" s="301"/>
+      <c r="O32" s="297"/>
+      <c r="P32" s="293"/>
+      <c r="Q32" s="291"/>
+      <c r="R32" s="301"/>
+    </row>
+    <row r="33" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B33" s="544"/>
+      <c r="C33" s="304" t="s">
+        <v>779</v>
+      </c>
+      <c r="D33" s="295" t="s">
+        <v>780</v>
+      </c>
+      <c r="E33" s="77">
+        <v>42</v>
+      </c>
+      <c r="F33" s="183">
+        <v>35990</v>
+      </c>
+      <c r="G33" s="298"/>
+      <c r="H33" s="293"/>
+      <c r="I33" s="291"/>
+      <c r="J33" s="301"/>
+      <c r="K33" s="298"/>
+      <c r="L33" s="293"/>
+      <c r="M33" s="291"/>
+      <c r="N33" s="301"/>
+      <c r="O33" s="297"/>
+      <c r="P33" s="293"/>
+      <c r="Q33" s="291"/>
+      <c r="R33" s="301"/>
+    </row>
+    <row r="34" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B34" s="544"/>
+      <c r="C34" s="304" t="s">
+        <v>775</v>
+      </c>
+      <c r="D34" s="295" t="s">
+        <v>776</v>
+      </c>
+      <c r="E34" s="77">
+        <v>53</v>
+      </c>
+      <c r="F34" s="183">
+        <v>41430</v>
+      </c>
+      <c r="G34" s="298"/>
+      <c r="H34" s="293"/>
+      <c r="I34" s="291"/>
+      <c r="J34" s="301"/>
+      <c r="K34" s="298"/>
+      <c r="L34" s="293"/>
+      <c r="M34" s="291"/>
+      <c r="N34" s="301"/>
+      <c r="O34" s="297"/>
+      <c r="P34" s="293"/>
+      <c r="Q34" s="291"/>
+      <c r="R34" s="301"/>
+    </row>
+    <row r="35" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B35" s="544"/>
+      <c r="C35" s="476" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D35" s="432" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E35" s="77">
+        <v>155</v>
+      </c>
+      <c r="F35" s="183">
+        <v>32060</v>
+      </c>
+      <c r="G35" s="298"/>
+      <c r="H35" s="293"/>
+      <c r="I35" s="291"/>
+      <c r="J35" s="301"/>
+      <c r="K35" s="298"/>
+      <c r="L35" s="293"/>
+      <c r="M35" s="291"/>
+      <c r="N35" s="301"/>
+      <c r="O35" s="297"/>
+      <c r="P35" s="293"/>
+      <c r="Q35" s="291"/>
+      <c r="R35" s="301"/>
+    </row>
+    <row r="36" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B36" s="544"/>
+      <c r="C36" s="476" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D36" s="432" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E36" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F36" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G36" s="298"/>
+      <c r="H36" s="293"/>
+      <c r="I36" s="291"/>
+      <c r="J36" s="301"/>
+      <c r="K36" s="298"/>
+      <c r="L36" s="293"/>
+      <c r="M36" s="291"/>
+      <c r="N36" s="301"/>
+      <c r="O36" s="297"/>
+      <c r="P36" s="293"/>
+      <c r="Q36" s="291"/>
+      <c r="R36" s="301"/>
+    </row>
+    <row r="37" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B37" s="544"/>
+      <c r="C37" s="440" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D37" s="432" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E37" s="77">
+        <v>1367</v>
+      </c>
+      <c r="F37" s="183">
+        <v>35420</v>
+      </c>
+      <c r="G37" s="298"/>
+      <c r="H37" s="293"/>
+      <c r="I37" s="291"/>
+      <c r="J37" s="301"/>
+      <c r="K37" s="298"/>
+      <c r="L37" s="293"/>
+      <c r="M37" s="291"/>
+      <c r="N37" s="301"/>
+      <c r="O37" s="297"/>
+      <c r="P37" s="293"/>
+      <c r="Q37" s="291"/>
+      <c r="R37" s="301"/>
+    </row>
+    <row r="38" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B38" s="544"/>
+      <c r="C38" s="440" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D38" s="126" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E38" s="77">
+        <v>109</v>
+      </c>
+      <c r="F38" s="183">
+        <v>45810</v>
+      </c>
+      <c r="G38" s="298"/>
+      <c r="H38" s="293"/>
+      <c r="I38" s="291"/>
+      <c r="J38" s="301"/>
+      <c r="K38" s="298"/>
+      <c r="L38" s="293"/>
+      <c r="M38" s="291"/>
+      <c r="N38" s="301"/>
+      <c r="O38" s="297"/>
+      <c r="P38" s="293"/>
+      <c r="Q38" s="291"/>
+      <c r="R38" s="301"/>
+    </row>
+    <row r="39" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B39" s="544"/>
+      <c r="C39" s="289" t="s">
+        <v>272</v>
+      </c>
+      <c r="D39" s="295" t="s">
+        <v>744</v>
+      </c>
+      <c r="E39" s="77">
+        <v>5412</v>
+      </c>
+      <c r="F39" s="183">
+        <v>46140</v>
+      </c>
+      <c r="G39" s="298"/>
+      <c r="H39" s="293"/>
+      <c r="I39" s="291"/>
+      <c r="J39" s="301"/>
+      <c r="K39" s="298"/>
+      <c r="L39" s="293"/>
+      <c r="M39" s="291"/>
+      <c r="N39" s="301"/>
+      <c r="O39" s="297"/>
+      <c r="P39" s="293"/>
+      <c r="Q39" s="291"/>
+      <c r="R39" s="301"/>
+    </row>
+    <row r="40" spans="2:18" ht="14.25" customHeight="1">
+      <c r="B40" s="27"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="56"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="39"/>
+      <c r="M40" s="40"/>
+      <c r="N40" s="56"/>
+      <c r="O40" s="53"/>
+      <c r="P40" s="39"/>
+      <c r="Q40" s="40"/>
+      <c r="R40" s="56"/>
+    </row>
+    <row r="41" spans="2:18" ht="57" customHeight="1">
+      <c r="B41" s="526" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="41"/>
+      <c r="D41" s="554" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F41" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G41" s="43"/>
+      <c r="H41" s="554" t="s">
+        <v>5</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J41" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K41" s="43"/>
+      <c r="L41" s="554" t="s">
+        <v>5</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N41" s="651" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O41" s="41"/>
+      <c r="P41" s="554" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q41" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R41" s="491" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="42" spans="2:18" ht="56.25">
+      <c r="B42" s="527"/>
+      <c r="C42" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="493"/>
+      <c r="E42" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" s="491"/>
+      <c r="G42" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="H42" s="493"/>
+      <c r="I42" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J42" s="491"/>
+      <c r="K42" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="L42" s="493"/>
+      <c r="M42" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N42" s="652"/>
+      <c r="O42" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="P42" s="493"/>
+      <c r="Q42" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="R42" s="491"/>
+    </row>
+    <row r="43" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B43" s="528"/>
+      <c r="C43" s="442" t="s">
+        <v>582</v>
+      </c>
+      <c r="D43" s="449" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E43" s="89">
+        <v>7127</v>
+      </c>
+      <c r="F43" s="222">
+        <v>31110</v>
+      </c>
+      <c r="G43" s="90" t="s">
+        <v>160</v>
+      </c>
+      <c r="H43" s="111" t="s">
+        <v>161</v>
+      </c>
+      <c r="I43" s="89">
+        <v>93</v>
+      </c>
+      <c r="J43" s="222">
+        <v>39660</v>
+      </c>
+      <c r="K43" s="172" t="s">
+        <v>306</v>
+      </c>
+      <c r="L43" s="88" t="s">
+        <v>481</v>
+      </c>
+      <c r="M43" s="89">
+        <v>6584</v>
+      </c>
+      <c r="N43" s="222">
+        <v>35080</v>
+      </c>
+      <c r="O43" s="418" t="s">
+        <v>320</v>
+      </c>
+      <c r="P43" s="417" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q43" s="89">
+        <v>65</v>
+      </c>
+      <c r="R43" s="222" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="44" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B44" s="528"/>
+      <c r="C44" s="418" t="s">
+        <v>598</v>
+      </c>
+      <c r="D44" s="111" t="s">
+        <v>599</v>
+      </c>
+      <c r="E44" s="89">
+        <v>2737</v>
+      </c>
+      <c r="F44" s="222">
+        <v>35820</v>
+      </c>
+      <c r="G44" s="172"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="89"/>
+      <c r="J44" s="171"/>
+      <c r="K44" s="85" t="s">
+        <v>318</v>
+      </c>
+      <c r="L44" s="88" t="s">
+        <v>319</v>
+      </c>
+      <c r="M44" s="89">
+        <v>1491</v>
+      </c>
+      <c r="N44" s="222">
+        <v>39230</v>
+      </c>
+      <c r="O44" s="418" t="s">
+        <v>315</v>
+      </c>
+      <c r="P44" s="419" t="s">
+        <v>812</v>
+      </c>
+      <c r="Q44" s="89">
+        <v>1175</v>
+      </c>
+      <c r="R44" s="222">
+        <v>37260</v>
+      </c>
+    </row>
+    <row r="45" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B45" s="528"/>
+      <c r="C45" s="442" t="s">
+        <v>816</v>
+      </c>
+      <c r="D45" s="462" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E45" s="89">
+        <v>1526</v>
+      </c>
+      <c r="F45" s="222">
+        <v>29300</v>
+      </c>
+      <c r="G45" s="172"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="89"/>
+      <c r="J45" s="90"/>
+      <c r="K45" s="434" t="s">
+        <v>1390</v>
+      </c>
+      <c r="L45" s="135" t="s">
+        <v>1340</v>
+      </c>
+      <c r="M45" s="89">
         <v>98</v>
       </c>
-      <c r="H6" s="283" t="s">
-[...107 lines deleted...]
-      <c r="I9" s="356">
+      <c r="N45" s="222">
+        <v>46840</v>
+      </c>
+      <c r="O45" s="426" t="s">
+        <v>221</v>
+      </c>
+      <c r="P45" s="318" t="s">
+        <v>749</v>
+      </c>
+      <c r="Q45" s="89">
+        <v>3878</v>
+      </c>
+      <c r="R45" s="222">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="46" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B46" s="528"/>
+      <c r="C46" s="420" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="111" t="s">
+        <v>161</v>
+      </c>
+      <c r="E46" s="89">
+        <v>93</v>
+      </c>
+      <c r="F46" s="222">
+        <v>39660</v>
+      </c>
+      <c r="G46" s="172"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="89"/>
+      <c r="J46" s="90"/>
+      <c r="K46" s="172"/>
+      <c r="L46" s="88"/>
+      <c r="M46" s="89"/>
+      <c r="N46" s="90"/>
+      <c r="O46" s="170" t="s">
+        <v>88</v>
+      </c>
+      <c r="P46" s="417" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q46" s="89">
+        <v>4900</v>
+      </c>
+      <c r="R46" s="222">
+        <v>35190</v>
+      </c>
+    </row>
+    <row r="47" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B47" s="528"/>
+      <c r="C47" s="418" t="s">
+        <v>793</v>
+      </c>
+      <c r="D47" s="111" t="s">
+        <v>794</v>
+      </c>
+      <c r="E47" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F47" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G47" s="172"/>
+      <c r="H47" s="88"/>
+      <c r="I47" s="89"/>
+      <c r="J47" s="90"/>
+      <c r="K47" s="172"/>
+      <c r="L47" s="88"/>
+      <c r="M47" s="89"/>
+      <c r="N47" s="90"/>
+      <c r="O47" s="418" t="s">
+        <v>313</v>
+      </c>
+      <c r="P47" s="417" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q47" s="89">
+        <v>772</v>
+      </c>
+      <c r="R47" s="222">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="48" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B48" s="528"/>
+      <c r="C48" s="418" t="s">
+        <v>788</v>
+      </c>
+      <c r="D48" s="111" t="s">
+        <v>789</v>
+      </c>
+      <c r="E48" s="89">
+        <v>128</v>
+      </c>
+      <c r="F48" s="222">
+        <v>33990</v>
+      </c>
+      <c r="G48" s="172"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="89"/>
+      <c r="J48" s="90"/>
+      <c r="K48" s="172"/>
+      <c r="L48" s="88"/>
+      <c r="M48" s="89"/>
+      <c r="N48" s="90"/>
+      <c r="O48" s="364" t="s">
+        <v>1011</v>
+      </c>
+      <c r="P48" s="365" t="s">
+        <v>1012</v>
+      </c>
+      <c r="Q48" s="89">
+        <v>14048</v>
+      </c>
+      <c r="R48" s="222">
+        <v>31570</v>
+      </c>
+    </row>
+    <row r="49" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B49" s="528"/>
+      <c r="C49" s="418" t="s">
+        <v>157</v>
+      </c>
+      <c r="D49" s="111" t="s">
+        <v>158</v>
+      </c>
+      <c r="E49" s="89">
+        <v>1279</v>
+      </c>
+      <c r="F49" s="222">
+        <v>29330</v>
+      </c>
+      <c r="G49" s="172"/>
+      <c r="H49" s="88"/>
+      <c r="I49" s="89"/>
+      <c r="J49" s="90"/>
+      <c r="K49" s="172"/>
+      <c r="L49" s="88"/>
+      <c r="M49" s="89"/>
+      <c r="N49" s="90"/>
+      <c r="O49" s="416"/>
+      <c r="P49" s="88"/>
+      <c r="Q49" s="89"/>
+      <c r="R49" s="90"/>
+    </row>
+    <row r="50" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B50" s="641"/>
+      <c r="C50" s="418" t="s">
+        <v>162</v>
+      </c>
+      <c r="D50" s="111" t="s">
+        <v>792</v>
+      </c>
+      <c r="E50" s="89">
+        <v>562</v>
+      </c>
+      <c r="F50" s="222">
+        <v>30650</v>
+      </c>
+      <c r="G50" s="172"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="89"/>
+      <c r="J50" s="90"/>
+      <c r="K50" s="172"/>
+      <c r="L50" s="88"/>
+      <c r="M50" s="89"/>
+      <c r="N50" s="90"/>
+      <c r="O50" s="416"/>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="89"/>
+      <c r="R50" s="90"/>
+    </row>
+    <row r="51" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B51" s="641"/>
+      <c r="C51" s="418" t="s">
+        <v>790</v>
+      </c>
+      <c r="D51" s="111" t="s">
+        <v>791</v>
+      </c>
+      <c r="E51" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F51" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G51" s="172"/>
+      <c r="H51" s="88"/>
+      <c r="I51" s="89"/>
+      <c r="J51" s="90"/>
+      <c r="K51" s="172"/>
+      <c r="L51" s="88"/>
+      <c r="M51" s="89"/>
+      <c r="N51" s="90"/>
+      <c r="O51" s="416"/>
+      <c r="P51" s="88"/>
+      <c r="Q51" s="89"/>
+      <c r="R51" s="90"/>
+    </row>
+    <row r="52" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B52" s="641"/>
+      <c r="C52" s="478" t="s">
+        <v>876</v>
+      </c>
+      <c r="D52" s="111" t="s">
+        <v>783</v>
+      </c>
+      <c r="E52" s="89">
+        <v>395</v>
+      </c>
+      <c r="F52" s="222">
+        <v>37440</v>
+      </c>
+      <c r="G52" s="172"/>
+      <c r="H52" s="88"/>
+      <c r="I52" s="89"/>
+      <c r="J52" s="90"/>
+      <c r="K52" s="172"/>
+      <c r="L52" s="88"/>
+      <c r="M52" s="89"/>
+      <c r="N52" s="90"/>
+      <c r="O52" s="416"/>
+      <c r="P52" s="88"/>
+      <c r="Q52" s="89"/>
+      <c r="R52" s="90"/>
+    </row>
+    <row r="53" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B53" s="641"/>
+      <c r="C53" s="478" t="s">
+        <v>877</v>
+      </c>
+      <c r="D53" s="111" t="s">
+        <v>784</v>
+      </c>
+      <c r="E53" s="89">
+        <v>176</v>
+      </c>
+      <c r="F53" s="222">
+        <v>37780</v>
+      </c>
+      <c r="G53" s="172"/>
+      <c r="H53" s="88"/>
+      <c r="I53" s="89"/>
+      <c r="J53" s="90"/>
+      <c r="K53" s="172"/>
+      <c r="L53" s="88"/>
+      <c r="M53" s="89"/>
+      <c r="N53" s="90"/>
+      <c r="O53" s="416"/>
+      <c r="P53" s="88"/>
+      <c r="Q53" s="89"/>
+      <c r="R53" s="90"/>
+    </row>
+    <row r="54" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B54" s="641"/>
+      <c r="C54" s="418" t="s">
+        <v>155</v>
+      </c>
+      <c r="D54" s="111" t="s">
+        <v>785</v>
+      </c>
+      <c r="E54" s="89">
+        <v>873</v>
+      </c>
+      <c r="F54" s="222">
+        <v>35880</v>
+      </c>
+      <c r="G54" s="172"/>
+      <c r="H54" s="88"/>
+      <c r="I54" s="89"/>
+      <c r="J54" s="90"/>
+      <c r="K54" s="172"/>
+      <c r="L54" s="88"/>
+      <c r="M54" s="89"/>
+      <c r="N54" s="90"/>
+      <c r="O54" s="416"/>
+      <c r="P54" s="88"/>
+      <c r="Q54" s="89"/>
+      <c r="R54" s="90"/>
+    </row>
+    <row r="55" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B55" s="641"/>
+      <c r="C55" s="418" t="s">
+        <v>324</v>
+      </c>
+      <c r="D55" s="111" t="s">
+        <v>325</v>
+      </c>
+      <c r="E55" s="89">
         <v>28</v>
       </c>
-      <c r="J9" s="364">
-[...626 lines deleted...]
-      <c r="E25" s="79">
+      <c r="F55" s="222">
+        <v>37220</v>
+      </c>
+      <c r="G55" s="172"/>
+      <c r="H55" s="88"/>
+      <c r="I55" s="89"/>
+      <c r="J55" s="90"/>
+      <c r="K55" s="172"/>
+      <c r="L55" s="88"/>
+      <c r="M55" s="89"/>
+      <c r="N55" s="90"/>
+      <c r="O55" s="416"/>
+      <c r="P55" s="88"/>
+      <c r="Q55" s="89"/>
+      <c r="R55" s="90"/>
+    </row>
+    <row r="56" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B56" s="641"/>
+      <c r="C56" s="170" t="s">
+        <v>318</v>
+      </c>
+      <c r="D56" s="111" t="s">
+        <v>319</v>
+      </c>
+      <c r="E56" s="89">
+        <v>1491</v>
+      </c>
+      <c r="F56" s="222">
+        <v>39230</v>
+      </c>
+      <c r="G56" s="172"/>
+      <c r="H56" s="88"/>
+      <c r="I56" s="89"/>
+      <c r="J56" s="90"/>
+      <c r="K56" s="172"/>
+      <c r="L56" s="88"/>
+      <c r="M56" s="89"/>
+      <c r="N56" s="90"/>
+      <c r="O56" s="416"/>
+      <c r="P56" s="88"/>
+      <c r="Q56" s="89"/>
+      <c r="R56" s="90"/>
+    </row>
+    <row r="57" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B57" s="641"/>
+      <c r="C57" s="418" t="s">
+        <v>786</v>
+      </c>
+      <c r="D57" s="111" t="s">
+        <v>787</v>
+      </c>
+      <c r="E57" s="89">
+        <v>1015</v>
+      </c>
+      <c r="F57" s="222">
+        <v>29510</v>
+      </c>
+      <c r="G57" s="172"/>
+      <c r="H57" s="88"/>
+      <c r="I57" s="89"/>
+      <c r="J57" s="90"/>
+      <c r="K57" s="172"/>
+      <c r="L57" s="88"/>
+      <c r="M57" s="89"/>
+      <c r="N57" s="90"/>
+      <c r="O57" s="416"/>
+      <c r="P57" s="88"/>
+      <c r="Q57" s="89"/>
+      <c r="R57" s="90"/>
+    </row>
+    <row r="58" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B58" s="641"/>
+      <c r="C58" s="418" t="s">
         <v>306</v>
       </c>
-      <c r="F25" s="185">
-[...604 lines deleted...]
-      <c r="K45" s="444" t="s">
+      <c r="D58" s="111" t="s">
+        <v>481</v>
+      </c>
+      <c r="E58" s="89">
+        <v>6584</v>
+      </c>
+      <c r="F58" s="222">
+        <v>35080</v>
+      </c>
+      <c r="G58" s="172"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="89"/>
+      <c r="J58" s="90"/>
+      <c r="K58" s="172"/>
+      <c r="L58" s="88"/>
+      <c r="M58" s="89"/>
+      <c r="N58" s="90"/>
+      <c r="O58" s="416"/>
+      <c r="P58" s="88"/>
+      <c r="Q58" s="89"/>
+      <c r="R58" s="90"/>
+    </row>
+    <row r="59" spans="2:18" ht="23.25" customHeight="1">
+      <c r="B59" s="653"/>
+      <c r="C59" s="418" t="s">
+        <v>311</v>
+      </c>
+      <c r="D59" s="111" t="s">
+        <v>312</v>
+      </c>
+      <c r="E59" s="89">
+        <v>1264</v>
+      </c>
+      <c r="F59" s="222">
+        <v>33440</v>
+      </c>
+      <c r="G59" s="172"/>
+      <c r="H59" s="88"/>
+      <c r="I59" s="89"/>
+      <c r="J59" s="90"/>
+      <c r="K59" s="172"/>
+      <c r="L59" s="88"/>
+      <c r="M59" s="89"/>
+      <c r="N59" s="90"/>
+      <c r="O59" s="416"/>
+      <c r="P59" s="88"/>
+      <c r="Q59" s="89"/>
+      <c r="R59" s="90"/>
+    </row>
+    <row r="60" spans="2:18">
+      <c r="B60" s="356" t="s">
         <v>1397</v>
       </c>
-      <c r="L45" s="448" t="s">
-[...427 lines deleted...]
-      <c r="D60" s="47"/>
+      <c r="D60"/>
+      <c r="E60" s="89"/>
     </row>
     <row r="61" spans="2:18">
-      <c r="B61" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="47"/>
+      <c r="B61" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D61"/>
+      <c r="E61" s="89"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C43:D59">
     <sortCondition ref="C43:C59"/>
   </sortState>
   <mergeCells count="35">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="O2:R2"/>
     <mergeCell ref="B3:B12"/>
     <mergeCell ref="B14:B39"/>
     <mergeCell ref="B41:B59"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D41:D42"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="F41:F42"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H14:H15"/>
@@ -16874,9141 +16771,9137 @@
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="J41:J42"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="L41:L42"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="R14:R15"/>
     <mergeCell ref="R41:R42"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="N41:N42"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P14:P15"/>
     <mergeCell ref="P41:P42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="98.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1">
-[...48 lines deleted...]
-      <c r="A4" s="691" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="659" t="s">
+        <v>795</v>
+      </c>
+      <c r="B1" s="659"/>
+      <c r="C1" s="659"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" s="660" t="s">
+        <v>808</v>
+      </c>
+      <c r="B2" s="661"/>
+      <c r="C2" s="661"/>
+      <c r="D2" s="661"/>
+      <c r="E2" s="661"/>
+      <c r="F2" s="661"/>
+      <c r="G2" s="661"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="660" t="s">
+        <v>809</v>
+      </c>
+      <c r="B3" s="661"/>
+      <c r="C3" s="661"/>
+      <c r="D3" s="661"/>
+      <c r="E3" s="661"/>
+      <c r="F3" s="661"/>
+      <c r="G3" s="661"/>
+      <c r="H3" s="661"/>
+      <c r="I3" s="661"/>
+      <c r="J3" s="661"/>
+      <c r="K3" s="661"/>
+      <c r="L3" s="661"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="660" t="s">
+        <v>810</v>
+      </c>
+      <c r="B4" s="661"/>
+      <c r="C4" s="661"/>
+      <c r="D4" s="661"/>
+      <c r="E4" s="661"/>
+      <c r="F4" s="661"/>
+      <c r="G4" s="661"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="6" spans="1:12" ht="47.25">
+      <c r="A6" s="2" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="349" t="s">
         <v>813</v>
       </c>
-      <c r="B4" s="692"/>
-[...30 lines deleted...]
-        <v>817</v>
+    </row>
+    <row r="9" spans="1:12" ht="47.25">
+      <c r="A9" s="3" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="349" t="s">
+        <v>814</v>
       </c>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="359" t="s">
-        <v>1333</v>
+      <c r="A12" s="356" t="s">
+        <v>1400</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="76.5">
-      <c r="A14" s="5" t="s">
-        <v>800</v>
+      <c r="A14" s="4" t="s">
+        <v>797</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{00000000-0004-0000-0B00-000000000000}"/>
     <hyperlink ref="A10" r:id="rId2" xr:uid="{00000000-0004-0000-0B00-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="599" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AB36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="14.125" customWidth="1"/>
+    <col min="4" max="4" width="63.75" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17" style="7" customWidth="1"/>
+    <col min="6" max="6" width="14.5" style="8" customWidth="1"/>
+    <col min="7" max="7" width="14.125" customWidth="1"/>
+    <col min="8" max="8" width="59.5" customWidth="1"/>
+    <col min="9" max="9" width="16.125" style="7" customWidth="1"/>
+    <col min="10" max="10" width="14.125" customWidth="1"/>
+    <col min="11" max="11" width="15" customWidth="1"/>
+    <col min="12" max="12" width="51.125" customWidth="1"/>
+    <col min="13" max="13" width="16.625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="14.5" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="521"/>
+      <c r="L1" s="521"/>
+      <c r="M1" s="521"/>
+      <c r="N1" s="521"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="522"/>
+      <c r="R1" s="522"/>
+      <c r="S1" s="522"/>
+      <c r="T1" s="522"/>
+      <c r="U1" s="523"/>
+      <c r="V1" s="523"/>
+      <c r="W1" s="523"/>
+      <c r="X1" s="524"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="522"/>
+      <c r="AA1" s="522"/>
+      <c r="AB1" s="58"/>
+    </row>
+    <row r="2" spans="2:28" s="147" customFormat="1" ht="27.75" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="531" t="s">
         <v>94</v>
       </c>
-      <c r="C1" s="552"/>
-[...28 lines deleted...]
-      <c r="C2" s="562" t="s">
+      <c r="D2" s="532"/>
+      <c r="E2" s="532"/>
+      <c r="F2" s="533"/>
+      <c r="G2" s="534" t="s">
         <v>95</v>
       </c>
-      <c r="D2" s="563"/>
-[...2 lines deleted...]
-      <c r="G2" s="565" t="s">
+      <c r="H2" s="535"/>
+      <c r="I2" s="535"/>
+      <c r="J2" s="536"/>
+      <c r="K2" s="531" t="s">
         <v>96</v>
       </c>
-      <c r="H2" s="566"/>
-[...2 lines deleted...]
-      <c r="K2" s="562" t="s">
+      <c r="L2" s="532"/>
+      <c r="M2" s="532"/>
+      <c r="N2" s="533"/>
+    </row>
+    <row r="3" spans="2:28" ht="57" customHeight="1">
+      <c r="B3" s="537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="116"/>
+      <c r="H3" s="497" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="116"/>
+      <c r="L3" s="497" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:28" ht="56.25">
+      <c r="B4" s="538"/>
+      <c r="C4" s="231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="231" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+      <c r="K4" s="231" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="495"/>
+    </row>
+    <row r="5" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="L2" s="563"/>
-[...8 lines deleted...]
-      <c r="D3" s="536" t="s">
+      <c r="D5" s="421" t="s">
+        <v>98</v>
+      </c>
+      <c r="E5" s="353">
+        <v>409</v>
+      </c>
+      <c r="F5" s="360">
+        <v>80050</v>
+      </c>
+      <c r="G5" s="481" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="482" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="353">
+        <v>585</v>
+      </c>
+      <c r="J5" s="360">
+        <v>46160</v>
+      </c>
+      <c r="K5" s="359" t="s">
+        <v>99</v>
+      </c>
+      <c r="L5" s="421" t="s">
+        <v>100</v>
+      </c>
+      <c r="M5" s="353">
+        <v>88</v>
+      </c>
+      <c r="N5" s="360">
+        <v>97280</v>
+      </c>
+    </row>
+    <row r="6" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="D6" s="421" t="s">
+        <v>106</v>
+      </c>
+      <c r="E6" s="353">
+        <v>299</v>
+      </c>
+      <c r="F6" s="360">
+        <v>91120</v>
+      </c>
+      <c r="G6" s="393" t="s">
+        <v>103</v>
+      </c>
+      <c r="H6" s="421" t="s">
+        <v>104</v>
+      </c>
+      <c r="I6" s="353">
+        <v>242</v>
+      </c>
+      <c r="J6" s="360">
+        <v>78780</v>
+      </c>
+      <c r="K6" s="410"/>
+      <c r="L6" s="410"/>
+      <c r="M6" s="429"/>
+      <c r="N6" s="25"/>
+    </row>
+    <row r="7" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="421" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="353">
+        <v>333</v>
+      </c>
+      <c r="F7" s="360">
+        <v>79540</v>
+      </c>
+      <c r="G7" s="393" t="s">
+        <v>107</v>
+      </c>
+      <c r="H7" s="421" t="s">
+        <v>108</v>
+      </c>
+      <c r="I7" s="353">
+        <v>168</v>
+      </c>
+      <c r="J7" s="360">
+        <v>62560</v>
+      </c>
+      <c r="K7" s="359"/>
+      <c r="L7" s="410"/>
+      <c r="M7" s="430"/>
+      <c r="N7" s="137"/>
+    </row>
+    <row r="8" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="410"/>
+      <c r="E8" s="353"/>
+      <c r="F8" s="360"/>
+      <c r="G8" s="393" t="s">
+        <v>109</v>
+      </c>
+      <c r="H8" s="421" t="s">
+        <v>110</v>
+      </c>
+      <c r="I8" s="353">
+        <v>117</v>
+      </c>
+      <c r="J8" s="360">
+        <v>45480</v>
+      </c>
+      <c r="K8" s="359"/>
+      <c r="L8" s="410"/>
+      <c r="M8" s="430"/>
+      <c r="N8" s="137"/>
+    </row>
+    <row r="9" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B9" s="539"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="410"/>
+      <c r="E9" s="353"/>
+      <c r="F9" s="360"/>
+      <c r="G9" s="393" t="s">
+        <v>111</v>
+      </c>
+      <c r="H9" s="421" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="353">
+        <v>125</v>
+      </c>
+      <c r="J9" s="360">
+        <v>86600</v>
+      </c>
+      <c r="K9" s="393"/>
+      <c r="L9" s="410"/>
+      <c r="M9" s="430"/>
+      <c r="N9" s="137"/>
+    </row>
+    <row r="10" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B10" s="539"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="410"/>
+      <c r="E10" s="353"/>
+      <c r="F10" s="360"/>
+      <c r="G10" s="354" t="s">
+        <v>117</v>
+      </c>
+      <c r="H10" s="352" t="s">
+        <v>118</v>
+      </c>
+      <c r="I10" s="353">
+        <v>24</v>
+      </c>
+      <c r="J10" s="360">
+        <v>75710</v>
+      </c>
+      <c r="K10" s="359"/>
+      <c r="L10" s="431"/>
+      <c r="M10" s="430"/>
+      <c r="N10" s="137"/>
+    </row>
+    <row r="11" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B11" s="539"/>
+      <c r="C11" s="232"/>
+      <c r="D11" s="410"/>
+      <c r="E11" s="353"/>
+      <c r="F11" s="360"/>
+      <c r="G11" s="393" t="s">
+        <v>115</v>
+      </c>
+      <c r="H11" s="421" t="s">
+        <v>116</v>
+      </c>
+      <c r="I11" s="353">
+        <v>21</v>
+      </c>
+      <c r="J11" s="360">
+        <v>78630</v>
+      </c>
+      <c r="K11" s="359"/>
+      <c r="L11" s="431"/>
+      <c r="M11" s="429"/>
+      <c r="N11" s="25"/>
+    </row>
+    <row r="12" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B12" s="540"/>
+      <c r="C12" s="232"/>
+      <c r="D12" s="410"/>
+      <c r="E12" s="353"/>
+      <c r="F12" s="360"/>
+      <c r="G12" s="393" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="421" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="353">
+        <v>21</v>
+      </c>
+      <c r="J12" s="360">
+        <v>102320</v>
+      </c>
+      <c r="K12" s="359"/>
+      <c r="L12" s="431"/>
+      <c r="M12" s="429"/>
+      <c r="N12" s="25"/>
+    </row>
+    <row r="13" spans="2:28" ht="14.25" customHeight="1">
+      <c r="B13" s="27"/>
+      <c r="C13" s="233"/>
+      <c r="D13" s="234"/>
+      <c r="E13" s="235"/>
+      <c r="F13" s="433"/>
+      <c r="G13" s="236"/>
+      <c r="H13" s="237"/>
+      <c r="I13" s="248"/>
+      <c r="J13" s="237"/>
+      <c r="K13" s="237"/>
+      <c r="L13" s="236"/>
+      <c r="M13" s="249"/>
+      <c r="N13" s="250"/>
+    </row>
+    <row r="14" spans="2:28" ht="57" customHeight="1">
+      <c r="B14" s="541" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="238"/>
+      <c r="D14" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F14" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G14" s="238"/>
+      <c r="H14" s="525" t="s">
+        <v>5</v>
+      </c>
+      <c r="I14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J14" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K14" s="238"/>
+      <c r="L14" s="525" t="s">
+        <v>5</v>
+      </c>
+      <c r="M14" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N14" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="15" spans="2:28" ht="56.25">
+      <c r="B15" s="542"/>
+      <c r="C15" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="530"/>
+      <c r="E15" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="496"/>
+      <c r="G15" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="H15" s="499"/>
+      <c r="I15" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J15" s="496"/>
+      <c r="K15" s="239" t="s">
+        <v>6</v>
+      </c>
+      <c r="L15" s="499"/>
+      <c r="M15" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="N15" s="496"/>
+    </row>
+    <row r="16" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B16" s="543"/>
+      <c r="C16" s="105" t="s">
+        <v>119</v>
+      </c>
+      <c r="D16" s="380" t="s">
+        <v>120</v>
+      </c>
+      <c r="E16" s="77">
+        <v>3331</v>
+      </c>
+      <c r="F16" s="183">
+        <v>39910</v>
+      </c>
+      <c r="G16" s="74" t="s">
+        <v>121</v>
+      </c>
+      <c r="H16" s="380" t="s">
+        <v>122</v>
+      </c>
+      <c r="I16" s="77">
+        <v>1917</v>
+      </c>
+      <c r="J16" s="183">
+        <v>45630</v>
+      </c>
+      <c r="K16" s="155" t="s">
+        <v>123</v>
+      </c>
+      <c r="L16" s="388" t="s">
+        <v>124</v>
+      </c>
+      <c r="M16" s="77">
+        <v>1304</v>
+      </c>
+      <c r="N16" s="183">
+        <v>66780</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B17" s="543"/>
+      <c r="C17" s="396" t="s">
+        <v>874</v>
+      </c>
+      <c r="D17" s="390" t="s">
+        <v>875</v>
+      </c>
+      <c r="E17" s="77">
+        <v>4108</v>
+      </c>
+      <c r="F17" s="183">
+        <v>38150</v>
+      </c>
+      <c r="G17" s="76" t="s">
+        <v>139</v>
+      </c>
+      <c r="H17" s="380" t="s">
+        <v>140</v>
+      </c>
+      <c r="I17" s="77">
+        <v>144</v>
+      </c>
+      <c r="J17" s="183">
+        <v>49440</v>
+      </c>
+      <c r="K17" s="183" t="s">
+        <v>133</v>
+      </c>
+      <c r="L17" s="380" t="s">
+        <v>134</v>
+      </c>
+      <c r="M17" s="77">
+        <v>220</v>
+      </c>
+      <c r="N17" s="183">
+        <v>37670</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B18" s="543"/>
+      <c r="C18" s="105" t="s">
+        <v>125</v>
+      </c>
+      <c r="D18" s="380" t="s">
+        <v>126</v>
+      </c>
+      <c r="E18" s="77">
+        <v>1579</v>
+      </c>
+      <c r="F18" s="183">
+        <v>56990</v>
+      </c>
+      <c r="G18" s="76" t="s">
+        <v>131</v>
+      </c>
+      <c r="H18" s="380" t="s">
+        <v>132</v>
+      </c>
+      <c r="I18" s="77">
+        <v>94</v>
+      </c>
+      <c r="J18" s="183">
+        <v>52540</v>
+      </c>
+      <c r="K18" s="79"/>
+      <c r="L18" s="79"/>
+      <c r="M18" s="428"/>
+      <c r="N18" s="169"/>
+    </row>
+    <row r="19" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B19" s="543"/>
+      <c r="C19" s="155" t="s">
+        <v>129</v>
+      </c>
+      <c r="D19" s="380" t="s">
+        <v>130</v>
+      </c>
+      <c r="E19" s="77">
+        <v>1671</v>
+      </c>
+      <c r="F19" s="183">
+        <v>42250</v>
+      </c>
+      <c r="G19" s="440" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H19" s="156" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I19" s="77">
+        <v>95</v>
+      </c>
+      <c r="J19" s="183">
+        <v>40840</v>
+      </c>
+      <c r="K19" s="183"/>
+      <c r="L19" s="380"/>
+      <c r="M19" s="77"/>
+      <c r="N19" s="76"/>
+    </row>
+    <row r="20" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B20" s="543"/>
+      <c r="C20" s="74" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="380" t="s">
+        <v>136</v>
+      </c>
+      <c r="E20" s="77">
+        <v>1117</v>
+      </c>
+      <c r="F20" s="183">
+        <v>48880</v>
+      </c>
+      <c r="G20" s="440" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H20" s="156" t="s">
         <v>1120</v>
       </c>
-      <c r="F3" s="525" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="528" t="s">
+      <c r="I20" s="77">
+        <v>71</v>
+      </c>
+      <c r="J20" s="183">
+        <v>46560</v>
+      </c>
+      <c r="K20" s="183"/>
+      <c r="L20" s="380"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="76"/>
+    </row>
+    <row r="21" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B21" s="543"/>
+      <c r="C21" s="368" t="s">
+        <v>137</v>
+      </c>
+      <c r="D21" s="380" t="s">
+        <v>138</v>
+      </c>
+      <c r="E21" s="77">
+        <v>568</v>
+      </c>
+      <c r="F21" s="183">
+        <v>57200</v>
+      </c>
+      <c r="G21" s="76"/>
+      <c r="H21" s="380"/>
+      <c r="I21" s="389"/>
+      <c r="J21" s="183"/>
+      <c r="K21" s="183"/>
+      <c r="L21" s="380"/>
+      <c r="M21" s="77"/>
+      <c r="N21" s="76"/>
+    </row>
+    <row r="22" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B22" s="543"/>
+      <c r="C22" s="74" t="s">
+        <v>143</v>
+      </c>
+      <c r="D22" s="380" t="s">
+        <v>144</v>
+      </c>
+      <c r="E22" s="77">
+        <v>285</v>
+      </c>
+      <c r="F22" s="183">
+        <v>44870</v>
+      </c>
+      <c r="G22" s="380"/>
+      <c r="H22" s="380"/>
+      <c r="I22" s="425"/>
+      <c r="J22" s="380"/>
+      <c r="K22" s="183"/>
+      <c r="L22" s="380"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="76"/>
+    </row>
+    <row r="23" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B23" s="543"/>
+      <c r="C23" s="74" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" s="380" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" s="77">
+        <v>369</v>
+      </c>
+      <c r="F23" s="183">
+        <v>44530</v>
+      </c>
+      <c r="G23" s="76"/>
+      <c r="H23" s="380"/>
+      <c r="I23" s="425"/>
+      <c r="J23" s="183"/>
+      <c r="K23" s="183"/>
+      <c r="L23" s="380"/>
+      <c r="M23" s="77"/>
+      <c r="N23" s="76"/>
+    </row>
+    <row r="24" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B24" s="543"/>
+      <c r="C24" s="76" t="s">
+        <v>141</v>
+      </c>
+      <c r="D24" s="380" t="s">
+        <v>142</v>
+      </c>
+      <c r="E24" s="77">
+        <v>203</v>
+      </c>
+      <c r="F24" s="183">
+        <v>57100</v>
+      </c>
+      <c r="G24" s="76"/>
+      <c r="H24" s="380"/>
+      <c r="I24" s="389"/>
+      <c r="J24" s="183"/>
+      <c r="K24" s="183"/>
+      <c r="L24" s="380"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="76"/>
+    </row>
+    <row r="25" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="D25" s="380" t="s">
+        <v>148</v>
+      </c>
+      <c r="E25" s="77">
+        <v>174</v>
+      </c>
+      <c r="F25" s="183">
+        <v>38660</v>
+      </c>
+      <c r="G25" s="76"/>
+      <c r="H25" s="380"/>
+      <c r="I25" s="389"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="380"/>
+      <c r="M25" s="77"/>
+      <c r="N25" s="76"/>
+    </row>
+    <row r="26" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="76" t="s">
+        <v>149</v>
+      </c>
+      <c r="D26" s="380" t="s">
+        <v>150</v>
+      </c>
+      <c r="E26" s="77">
+        <v>119</v>
+      </c>
+      <c r="F26" s="183">
+        <v>52450</v>
+      </c>
+      <c r="G26" s="76"/>
+      <c r="H26" s="380"/>
+      <c r="I26" s="389"/>
+      <c r="J26" s="380"/>
+      <c r="K26" s="183"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="77"/>
+      <c r="N26" s="76"/>
+    </row>
+    <row r="27" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B27" s="544"/>
+      <c r="C27" s="76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="380" t="s">
+        <v>154</v>
+      </c>
+      <c r="E27" s="77">
+        <v>71</v>
+      </c>
+      <c r="F27" s="183">
+        <v>75290</v>
+      </c>
+      <c r="G27" s="76"/>
+      <c r="H27" s="380"/>
+      <c r="I27" s="389"/>
+      <c r="J27" s="380"/>
+      <c r="K27" s="380"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="77"/>
+      <c r="N27" s="76"/>
+    </row>
+    <row r="28" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B28" s="544"/>
+      <c r="C28" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" s="380" t="s">
+        <v>152</v>
+      </c>
+      <c r="E28" s="77">
+        <v>39</v>
+      </c>
+      <c r="F28" s="183">
+        <v>50400</v>
+      </c>
+      <c r="G28" s="76"/>
+      <c r="H28" s="380"/>
+      <c r="I28" s="389"/>
+      <c r="J28" s="380"/>
+      <c r="K28" s="380"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="76"/>
+    </row>
+    <row r="29" spans="2:14" ht="14.25" customHeight="1">
+      <c r="B29" s="27"/>
+      <c r="C29" s="240"/>
+      <c r="D29" s="241"/>
+      <c r="E29" s="242"/>
+      <c r="F29" s="256"/>
+      <c r="G29" s="243"/>
+      <c r="H29" s="244"/>
+      <c r="I29" s="251"/>
+      <c r="J29" s="252"/>
+      <c r="K29" s="253"/>
+      <c r="L29" s="254"/>
+      <c r="M29" s="255"/>
+      <c r="N29" s="256"/>
+    </row>
+    <row r="30" spans="2:14" ht="57" customHeight="1">
+      <c r="B30" s="526" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="245"/>
+      <c r="D30" s="508" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="528" t="s">
+      <c r="E30" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F30" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G30" s="245"/>
+      <c r="H30" s="492" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="233" t="s">
+      <c r="I30" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J30" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K30" s="245"/>
+      <c r="L30" s="492" t="s">
+        <v>5</v>
+      </c>
+      <c r="M30" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N30" s="491" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="56.25">
+      <c r="B31" s="527"/>
+      <c r="C31" s="246" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="560"/>
-      <c r="E4" s="17" t="s">
+      <c r="D31" s="508"/>
+      <c r="E31" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-      <c r="G4" s="233" t="s">
+      <c r="F31" s="491"/>
+      <c r="G31" s="246" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="529"/>
-      <c r="I4" s="17" t="s">
+      <c r="H31" s="493"/>
+      <c r="I31" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-      <c r="K4" s="233" t="s">
+      <c r="J31" s="491"/>
+      <c r="K31" s="246" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="529"/>
-      <c r="M4" s="17" t="s">
+      <c r="L31" s="492"/>
+      <c r="M31" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-[...137 lines deleted...]
-      <c r="I9" s="356">
+      <c r="N31" s="491"/>
+    </row>
+    <row r="32" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B32" s="528"/>
+      <c r="C32" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="D32" s="218" t="s">
+        <v>156</v>
+      </c>
+      <c r="E32" s="89">
+        <v>873</v>
+      </c>
+      <c r="F32" s="222">
+        <v>35880</v>
+      </c>
+      <c r="G32" s="185" t="s">
+        <v>157</v>
+      </c>
+      <c r="H32" s="111" t="s">
+        <v>158</v>
+      </c>
+      <c r="I32" s="89">
+        <v>1279</v>
+      </c>
+      <c r="J32" s="222">
+        <v>29330</v>
+      </c>
+      <c r="K32" s="480" t="s">
+        <v>816</v>
+      </c>
+      <c r="L32" s="111" t="s">
+        <v>159</v>
+      </c>
+      <c r="M32" s="89">
+        <v>1526</v>
+      </c>
+      <c r="N32" s="222">
+        <v>29300</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B33" s="528"/>
+      <c r="C33" s="172"/>
+      <c r="D33" s="88"/>
+      <c r="E33" s="89"/>
+      <c r="F33" s="90"/>
+      <c r="G33" s="90" t="s">
+        <v>160</v>
+      </c>
+      <c r="H33" s="111" t="s">
+        <v>161</v>
+      </c>
+      <c r="I33" s="89">
         <v>93</v>
       </c>
-      <c r="J9" s="364">
-[...236 lines deleted...]
-      <c r="D18" s="385" t="s">
+      <c r="J33" s="222">
+        <v>39660</v>
+      </c>
+      <c r="K33" s="355" t="s">
+        <v>162</v>
+      </c>
+      <c r="L33" s="111" t="s">
+        <v>817</v>
+      </c>
+      <c r="M33" s="89">
+        <v>562</v>
+      </c>
+      <c r="N33" s="222">
+        <v>30650</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" ht="23.25" customHeight="1">
+      <c r="B34" s="528"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="89"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="88"/>
+      <c r="I34" s="89"/>
+      <c r="J34" s="222"/>
+      <c r="K34" s="185" t="s">
         <v>127</v>
       </c>
-      <c r="E18" s="79">
-[...73 lines deleted...]
-      <c r="I20" s="79">
+      <c r="L34" s="417" t="s">
         <v>128</v>
       </c>
-      <c r="J20" s="185">
-[...354 lines deleted...]
-        <v>30690</v>
+      <c r="M34" s="89">
+        <v>349</v>
+      </c>
+      <c r="N34" s="222">
+        <v>34150</v>
       </c>
     </row>
     <row r="35" spans="2:14">
-      <c r="B35" s="359" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="249"/>
+      <c r="B35" s="356" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C35" s="247"/>
     </row>
     <row r="36" spans="2:14">
-      <c r="B36" s="1" t="s">
-        <v>93</v>
+      <c r="B36" t="s">
+        <v>1400</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G5:J12">
     <sortCondition descending="1" ref="I5:I12"/>
   </sortState>
   <mergeCells count="29">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B12"/>
     <mergeCell ref="B14:B28"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="B30:B34"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="L30:L31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="38" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J33" sqref="J33:J34"/>
+      <selection activeCell="D12" sqref="D12:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="39.25" style="6" customWidth="1"/>
+    <col min="5" max="5" width="16.75" style="7" customWidth="1"/>
+    <col min="6" max="6" width="14.5" style="8" customWidth="1"/>
+    <col min="7" max="7" width="10.625" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="85.375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.875" style="9" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="6.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="158"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="522"/>
+      <c r="R1" s="522"/>
+      <c r="S1" s="522"/>
+      <c r="T1" s="522"/>
+      <c r="U1" s="523"/>
+      <c r="V1" s="523"/>
+      <c r="W1" s="523"/>
+      <c r="X1" s="524"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="522"/>
+      <c r="AA1" s="522"/>
+      <c r="AB1" s="58"/>
+    </row>
+    <row r="2" spans="2:28" ht="57" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="545" t="s">
         <v>164</v>
       </c>
-      <c r="C1" s="552"/>
-[...25 lines deleted...]
-      <c r="C2" s="576" t="s">
+      <c r="D2" s="546"/>
+      <c r="E2" s="546"/>
+      <c r="F2" s="547"/>
+      <c r="G2" s="548" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="548"/>
+      <c r="I2" s="548"/>
+      <c r="J2" s="549"/>
+      <c r="K2" s="194"/>
+    </row>
+    <row r="3" spans="2:28" ht="57" customHeight="1">
+      <c r="B3" s="537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="14"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="194"/>
+    </row>
+    <row r="4" spans="2:28" ht="42.75" customHeight="1">
+      <c r="B4" s="538"/>
+      <c r="C4" s="223" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+      <c r="K4" s="194"/>
+    </row>
+    <row r="5" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="402" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="361" t="s">
+        <v>98</v>
+      </c>
+      <c r="E5" s="353">
+        <v>409</v>
+      </c>
+      <c r="F5" s="360">
+        <v>80050</v>
+      </c>
+      <c r="G5" s="359" t="s">
+        <v>105</v>
+      </c>
+      <c r="H5" s="412" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="353">
+        <v>299</v>
+      </c>
+      <c r="J5" s="360">
+        <v>91120</v>
+      </c>
+      <c r="K5" s="194"/>
+    </row>
+    <row r="6" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="403" t="s">
         <v>165</v>
       </c>
-      <c r="D2" s="577"/>
-[...15 lines deleted...]
-      <c r="D3" s="536" t="s">
+      <c r="D6" s="361" t="s">
+        <v>166</v>
+      </c>
+      <c r="E6" s="353">
+        <v>416</v>
+      </c>
+      <c r="F6" s="360">
+        <v>77410</v>
+      </c>
+      <c r="G6" s="373" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H6" s="374" t="s">
+        <v>167</v>
+      </c>
+      <c r="I6" s="353"/>
+      <c r="J6" s="360">
+        <v>63980</v>
+      </c>
+      <c r="K6" s="194"/>
+    </row>
+    <row r="7" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="403" t="s">
+        <v>168</v>
+      </c>
+      <c r="D7" s="361" t="s">
+        <v>169</v>
+      </c>
+      <c r="E7" s="353">
+        <v>136</v>
+      </c>
+      <c r="F7" s="360">
+        <v>94230</v>
+      </c>
+      <c r="G7" s="402"/>
+      <c r="H7" s="361"/>
+      <c r="I7" s="404"/>
+      <c r="J7" s="402"/>
+      <c r="K7" s="194"/>
+    </row>
+    <row r="8" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="403" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" s="361" t="s">
+        <v>102</v>
+      </c>
+      <c r="E8" s="353">
+        <v>333</v>
+      </c>
+      <c r="F8" s="360">
+        <v>79540</v>
+      </c>
+      <c r="G8" s="402"/>
+      <c r="H8" s="405"/>
+      <c r="I8" s="404"/>
+      <c r="J8" s="406"/>
+      <c r="K8" s="194"/>
+    </row>
+    <row r="9" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B9" s="550"/>
+      <c r="C9" s="403" t="s">
+        <v>170</v>
+      </c>
+      <c r="D9" s="361" t="s">
+        <v>171</v>
+      </c>
+      <c r="E9" s="353">
+        <v>149</v>
+      </c>
+      <c r="F9" s="360">
+        <v>129270</v>
+      </c>
+      <c r="G9" s="402"/>
+      <c r="H9" s="405"/>
+      <c r="I9" s="404"/>
+      <c r="J9" s="406"/>
+      <c r="K9" s="194"/>
+    </row>
+    <row r="10" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B10" s="540"/>
+      <c r="C10" s="405" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="361" t="s">
+        <v>173</v>
+      </c>
+      <c r="E10" s="353">
+        <v>26</v>
+      </c>
+      <c r="F10" s="360">
+        <v>79160</v>
+      </c>
+      <c r="G10" s="402"/>
+      <c r="H10" s="405"/>
+      <c r="I10" s="404"/>
+      <c r="J10" s="406"/>
+      <c r="K10" s="194"/>
+    </row>
+    <row r="11" spans="2:28" ht="14.25" customHeight="1">
+      <c r="B11" s="27"/>
+      <c r="C11" s="397"/>
+      <c r="D11" s="398"/>
+      <c r="E11" s="399"/>
+      <c r="F11" s="400"/>
+      <c r="G11" s="400"/>
+      <c r="H11" s="401"/>
+      <c r="I11" s="399"/>
+      <c r="J11" s="398"/>
+      <c r="K11" s="194"/>
+    </row>
+    <row r="12" spans="2:28" ht="57" customHeight="1">
+      <c r="B12" s="541" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="225"/>
+      <c r="D12" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="E12" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F12" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G12" s="35"/>
+      <c r="H12" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...9 lines deleted...]
-      <c r="C4" s="225" t="s">
+      <c r="I12" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J12" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K12" s="194"/>
+    </row>
+    <row r="13" spans="2:28" ht="57">
+      <c r="B13" s="542"/>
+      <c r="C13" s="226" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="560"/>
-      <c r="E4" s="17" t="s">
+      <c r="D13" s="530"/>
+      <c r="E13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-      <c r="G4" s="18" t="s">
+      <c r="F13" s="496"/>
+      <c r="G13" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="529"/>
-      <c r="I4" s="17" t="s">
+      <c r="H13" s="499"/>
+      <c r="I13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-[...7 lines deleted...]
-      <c r="D5" s="409" t="s">
+      <c r="J13" s="496"/>
+      <c r="K13" s="194"/>
+    </row>
+    <row r="14" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B14" s="543"/>
+      <c r="C14" s="74" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="407" t="s">
+        <v>174</v>
+      </c>
+      <c r="E14" s="77">
+        <v>1917</v>
+      </c>
+      <c r="F14" s="183">
+        <v>45630</v>
+      </c>
+      <c r="G14" s="74" t="s">
+        <v>175</v>
+      </c>
+      <c r="H14" s="380" t="s">
+        <v>176</v>
+      </c>
+      <c r="I14" s="77">
+        <v>1685</v>
+      </c>
+      <c r="J14" s="183">
+        <v>49810</v>
+      </c>
+      <c r="K14" s="194"/>
+    </row>
+    <row r="15" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B15" s="543"/>
+      <c r="C15" s="74" t="s">
+        <v>177</v>
+      </c>
+      <c r="D15" s="380" t="s">
+        <v>178</v>
+      </c>
+      <c r="E15" s="77">
+        <v>210</v>
+      </c>
+      <c r="F15" s="183">
+        <v>55230</v>
+      </c>
+      <c r="G15" s="74" t="s">
+        <v>125</v>
+      </c>
+      <c r="H15" s="380" t="s">
+        <v>179</v>
+      </c>
+      <c r="I15" s="77">
+        <v>1579</v>
+      </c>
+      <c r="J15" s="183">
+        <v>56990</v>
+      </c>
+      <c r="K15" s="194"/>
+    </row>
+    <row r="16" spans="2:28" ht="23.25" customHeight="1">
+      <c r="B16" s="543"/>
+      <c r="C16" s="76" t="s">
+        <v>190</v>
+      </c>
+      <c r="D16" s="380" t="s">
+        <v>191</v>
+      </c>
+      <c r="E16" s="77">
+        <v>75</v>
+      </c>
+      <c r="F16" s="183">
+        <v>58360</v>
+      </c>
+      <c r="G16" s="155" t="s">
+        <v>182</v>
+      </c>
+      <c r="H16" s="380" t="s">
+        <v>183</v>
+      </c>
+      <c r="I16" s="77">
+        <v>1200</v>
+      </c>
+      <c r="J16" s="183">
+        <v>45930</v>
+      </c>
+      <c r="K16" s="194"/>
+    </row>
+    <row r="17" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B17" s="543"/>
+      <c r="C17" s="76" t="s">
+        <v>149</v>
+      </c>
+      <c r="D17" s="380" t="s">
+        <v>150</v>
+      </c>
+      <c r="E17" s="77">
+        <v>119</v>
+      </c>
+      <c r="F17" s="183">
+        <v>52450</v>
+      </c>
+      <c r="G17" s="155" t="s">
+        <v>802</v>
+      </c>
+      <c r="H17" s="388" t="s">
+        <v>803</v>
+      </c>
+      <c r="I17" s="77">
+        <v>350</v>
+      </c>
+      <c r="J17" s="183">
+        <v>38150</v>
+      </c>
+      <c r="K17" s="194"/>
+    </row>
+    <row r="18" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B18" s="543"/>
+      <c r="C18" s="76" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" s="380" t="s">
+        <v>181</v>
+      </c>
+      <c r="E18" s="77">
+        <v>111</v>
+      </c>
+      <c r="F18" s="183">
+        <v>57350</v>
+      </c>
+      <c r="G18" s="74" t="s">
+        <v>135</v>
+      </c>
+      <c r="H18" s="380" t="s">
+        <v>136</v>
+      </c>
+      <c r="I18" s="77">
+        <v>1117</v>
+      </c>
+      <c r="J18" s="183">
+        <v>48880</v>
+      </c>
+      <c r="K18" s="194"/>
+    </row>
+    <row r="19" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B19" s="543"/>
+      <c r="C19" s="76" t="s">
+        <v>184</v>
+      </c>
+      <c r="D19" s="380" t="s">
+        <v>185</v>
+      </c>
+      <c r="E19" s="77">
+        <v>118</v>
+      </c>
+      <c r="F19" s="183">
+        <v>49160</v>
+      </c>
+      <c r="G19" s="76" t="s">
+        <v>137</v>
+      </c>
+      <c r="H19" s="380" t="s">
+        <v>138</v>
+      </c>
+      <c r="I19" s="77">
+        <v>568</v>
+      </c>
+      <c r="J19" s="183">
+        <v>57200</v>
+      </c>
+      <c r="K19" s="194"/>
+    </row>
+    <row r="20" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B20" s="543"/>
+      <c r="C20" s="74" t="s">
+        <v>186</v>
+      </c>
+      <c r="D20" s="380" t="s">
+        <v>187</v>
+      </c>
+      <c r="E20" s="77">
         <v>99</v>
       </c>
-      <c r="E5" s="356">
-[...27 lines deleted...]
-      <c r="E6" s="356">
+      <c r="F20" s="183">
+        <v>45590</v>
+      </c>
+      <c r="G20" s="391" t="s">
+        <v>981</v>
+      </c>
+      <c r="H20" s="392" t="s">
+        <v>806</v>
+      </c>
+      <c r="I20" s="77">
+        <v>149</v>
+      </c>
+      <c r="J20" s="183">
+        <v>44590</v>
+      </c>
+      <c r="K20" s="194"/>
+    </row>
+    <row r="21" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B21" s="543"/>
+      <c r="C21" s="76" t="s">
+        <v>193</v>
+      </c>
+      <c r="D21" s="380" t="s">
+        <v>194</v>
+      </c>
+      <c r="E21" s="77">
+        <v>40</v>
+      </c>
+      <c r="F21" s="183">
+        <v>63030</v>
+      </c>
+      <c r="G21" s="155" t="s">
+        <v>188</v>
+      </c>
+      <c r="H21" s="380" t="s">
+        <v>189</v>
+      </c>
+      <c r="I21" s="77">
         <v>346</v>
       </c>
-      <c r="F6" s="364">
-[...5 lines deleted...]
-      <c r="H6" s="378" t="s">
+      <c r="J21" s="183">
+        <v>47500</v>
+      </c>
+      <c r="K21" s="194"/>
+    </row>
+    <row r="22" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B22" s="543"/>
+      <c r="C22" s="74" t="s">
+        <v>197</v>
+      </c>
+      <c r="D22" s="380" t="s">
+        <v>198</v>
+      </c>
+      <c r="E22" s="77">
+        <v>15</v>
+      </c>
+      <c r="F22" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G22" s="155" t="s">
+        <v>195</v>
+      </c>
+      <c r="H22" s="380" t="s">
+        <v>196</v>
+      </c>
+      <c r="I22" s="77">
+        <v>726</v>
+      </c>
+      <c r="J22" s="183">
+        <v>44820</v>
+      </c>
+      <c r="K22" s="194"/>
+    </row>
+    <row r="23" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B23" s="543"/>
+      <c r="C23" s="76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D23" s="380" t="s">
+        <v>192</v>
+      </c>
+      <c r="E23" s="77">
+        <v>71</v>
+      </c>
+      <c r="F23" s="183">
+        <v>75290</v>
+      </c>
+      <c r="G23" s="155" t="s">
+        <v>199</v>
+      </c>
+      <c r="H23" s="380" t="s">
+        <v>200</v>
+      </c>
+      <c r="I23" s="77">
         <v>168</v>
       </c>
-      <c r="I6" s="356">
-[...100 lines deleted...]
-      <c r="B12" s="572" t="s">
+      <c r="J23" s="183">
+        <v>45060</v>
+      </c>
+      <c r="K23" s="194"/>
+    </row>
+    <row r="24" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B24" s="543"/>
+      <c r="C24" s="380"/>
+      <c r="D24" s="369"/>
+      <c r="E24" s="389"/>
+      <c r="F24" s="351"/>
+      <c r="G24" s="391" t="s">
+        <v>982</v>
+      </c>
+      <c r="H24" s="392" t="s">
+        <v>983</v>
+      </c>
+      <c r="I24" s="77">
+        <v>59</v>
+      </c>
+      <c r="J24" s="183">
+        <v>57060</v>
+      </c>
+      <c r="K24" s="194"/>
+    </row>
+    <row r="25" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="380"/>
+      <c r="D25" s="369"/>
+      <c r="E25" s="389"/>
+      <c r="F25" s="351"/>
+      <c r="G25" s="391" t="s">
+        <v>953</v>
+      </c>
+      <c r="H25" s="392" t="s">
+        <v>954</v>
+      </c>
+      <c r="I25" s="77">
+        <v>52</v>
+      </c>
+      <c r="J25" s="183">
+        <v>60520</v>
+      </c>
+      <c r="K25" s="194"/>
+    </row>
+    <row r="26" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="380"/>
+      <c r="D26" s="369"/>
+      <c r="E26" s="389"/>
+      <c r="F26" s="351"/>
+      <c r="G26" s="391" t="s">
+        <v>951</v>
+      </c>
+      <c r="H26" s="392" t="s">
+        <v>952</v>
+      </c>
+      <c r="I26" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J26" s="183">
+        <v>74920</v>
+      </c>
+      <c r="K26" s="194"/>
+    </row>
+    <row r="27" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B27" s="543"/>
+      <c r="C27" s="380"/>
+      <c r="D27" s="369"/>
+      <c r="E27" s="389"/>
+      <c r="F27" s="351"/>
+      <c r="G27" s="76" t="s">
+        <v>207</v>
+      </c>
+      <c r="H27" s="380" t="s">
+        <v>208</v>
+      </c>
+      <c r="I27" s="77">
+        <v>54</v>
+      </c>
+      <c r="J27" s="183">
+        <v>44350</v>
+      </c>
+      <c r="K27" s="194"/>
+    </row>
+    <row r="28" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B28" s="543"/>
+      <c r="C28" s="380"/>
+      <c r="D28" s="369"/>
+      <c r="E28" s="389"/>
+      <c r="F28" s="351"/>
+      <c r="G28" s="76" t="s">
+        <v>201</v>
+      </c>
+      <c r="H28" s="380" t="s">
+        <v>202</v>
+      </c>
+      <c r="I28" s="77">
         <v>40</v>
       </c>
-      <c r="C12" s="227"/>
-      <c r="D12" s="538" t="s">
+      <c r="J28" s="183">
+        <v>43190</v>
+      </c>
+      <c r="K28" s="194"/>
+    </row>
+    <row r="29" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B29" s="543"/>
+      <c r="C29" s="380"/>
+      <c r="D29" s="369"/>
+      <c r="E29" s="389"/>
+      <c r="F29" s="351"/>
+      <c r="G29" s="155" t="s">
+        <v>203</v>
+      </c>
+      <c r="H29" s="380" t="s">
+        <v>204</v>
+      </c>
+      <c r="I29" s="77">
+        <v>61</v>
+      </c>
+      <c r="J29" s="183">
+        <v>49360</v>
+      </c>
+      <c r="K29" s="194"/>
+    </row>
+    <row r="30" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B30" s="543"/>
+      <c r="C30" s="380"/>
+      <c r="D30" s="369"/>
+      <c r="E30" s="389"/>
+      <c r="F30" s="351"/>
+      <c r="G30" s="391" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H30" s="392" t="s">
+        <v>746</v>
+      </c>
+      <c r="I30" s="77">
+        <v>41</v>
+      </c>
+      <c r="J30" s="183">
+        <v>56560</v>
+      </c>
+      <c r="K30" s="194"/>
+    </row>
+    <row r="31" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B31" s="544"/>
+      <c r="C31" s="380"/>
+      <c r="D31" s="369"/>
+      <c r="E31" s="389"/>
+      <c r="F31" s="351"/>
+      <c r="G31" s="391" t="s">
+        <v>949</v>
+      </c>
+      <c r="H31" s="392" t="s">
+        <v>950</v>
+      </c>
+      <c r="I31" s="77">
+        <v>18</v>
+      </c>
+      <c r="J31" s="183">
+        <v>85470</v>
+      </c>
+      <c r="K31" s="194"/>
+    </row>
+    <row r="32" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B32" s="544"/>
+      <c r="C32" s="380"/>
+      <c r="D32" s="369"/>
+      <c r="E32" s="389"/>
+      <c r="F32" s="351"/>
+      <c r="G32" s="76" t="s">
+        <v>151</v>
+      </c>
+      <c r="H32" s="380" t="s">
+        <v>152</v>
+      </c>
+      <c r="I32" s="77">
+        <v>39</v>
+      </c>
+      <c r="J32" s="183">
+        <v>50400</v>
+      </c>
+      <c r="K32" s="194"/>
+    </row>
+    <row r="33" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B33" s="544"/>
+      <c r="C33" s="380"/>
+      <c r="D33" s="369"/>
+      <c r="E33" s="389"/>
+      <c r="F33" s="351"/>
+      <c r="G33" s="155" t="s">
+        <v>205</v>
+      </c>
+      <c r="H33" s="380" t="s">
+        <v>206</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J33" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K33" s="194"/>
+    </row>
+    <row r="34" spans="2:11" ht="23.25" customHeight="1">
+      <c r="B34" s="551"/>
+      <c r="C34" s="380"/>
+      <c r="D34" s="369"/>
+      <c r="E34" s="389"/>
+      <c r="F34" s="351"/>
+      <c r="G34" s="391" t="s">
+        <v>947</v>
+      </c>
+      <c r="H34" s="392" t="s">
+        <v>948</v>
+      </c>
+      <c r="I34" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J34" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K34" s="194"/>
+    </row>
+    <row r="35" spans="2:11" ht="14.25" customHeight="1">
+      <c r="B35" s="27"/>
+      <c r="C35" s="227"/>
+      <c r="D35" s="228"/>
+      <c r="E35" s="229"/>
+      <c r="F35" s="224"/>
+      <c r="G35" s="224"/>
+      <c r="H35" s="228"/>
+      <c r="I35" s="229"/>
+      <c r="J35" s="230"/>
+      <c r="K35" s="194"/>
+    </row>
+    <row r="36" spans="2:11" ht="57" customHeight="1">
+      <c r="B36" s="526" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="555" t="s">
+        <v>209</v>
+      </c>
+      <c r="D36" s="556"/>
+      <c r="E36" s="556"/>
+      <c r="F36" s="556"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="554" t="s">
         <v>5</v>
       </c>
-      <c r="E12" s="35" t="s">
-[...19 lines deleted...]
-      <c r="C13" s="228" t="s">
+      <c r="I36" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J36" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K36" s="194"/>
+    </row>
+    <row r="37" spans="2:11" ht="57">
+      <c r="B37" s="527"/>
+      <c r="C37" s="557"/>
+      <c r="D37" s="558"/>
+      <c r="E37" s="558"/>
+      <c r="F37" s="558"/>
+      <c r="G37" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="561"/>
-      <c r="E13" s="35" t="s">
+      <c r="H37" s="493"/>
+      <c r="I37" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="527"/>
-[...558 lines deleted...]
-      <c r="K37" s="196"/>
+      <c r="J37" s="491"/>
+      <c r="K37" s="194"/>
     </row>
     <row r="38" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B38" s="558"/>
-[...4 lines deleted...]
-      <c r="G38" s="187" t="s">
+      <c r="B38" s="527"/>
+      <c r="C38" s="557"/>
+      <c r="D38" s="558"/>
+      <c r="E38" s="558"/>
+      <c r="F38" s="558"/>
+      <c r="G38" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="H38" s="218" t="s">
         <v>156</v>
       </c>
-      <c r="H38" s="220" t="s">
-[...8 lines deleted...]
-      <c r="K38" s="196"/>
+      <c r="I38" s="89">
+        <v>873</v>
+      </c>
+      <c r="J38" s="222">
+        <v>35880</v>
+      </c>
+      <c r="K38" s="194"/>
     </row>
     <row r="39" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B39" s="558"/>
-[...8 lines deleted...]
-      <c r="K39" s="196"/>
+      <c r="B39" s="527"/>
+      <c r="C39" s="557"/>
+      <c r="D39" s="558"/>
+      <c r="E39" s="558"/>
+      <c r="F39" s="558"/>
+      <c r="G39" s="157"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="89"/>
+      <c r="J39" s="90"/>
+      <c r="K39" s="194"/>
     </row>
     <row r="40" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B40" s="558"/>
-[...8 lines deleted...]
-      <c r="K40" s="196"/>
+      <c r="B40" s="527"/>
+      <c r="C40" s="557"/>
+      <c r="D40" s="558"/>
+      <c r="E40" s="558"/>
+      <c r="F40" s="558"/>
+      <c r="G40" s="157"/>
+      <c r="H40" s="88"/>
+      <c r="I40" s="89"/>
+      <c r="J40" s="90"/>
+      <c r="K40" s="194"/>
     </row>
     <row r="41" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B41" s="558"/>
-[...8 lines deleted...]
-      <c r="K41" s="196"/>
+      <c r="B41" s="527"/>
+      <c r="C41" s="557"/>
+      <c r="D41" s="558"/>
+      <c r="E41" s="558"/>
+      <c r="F41" s="558"/>
+      <c r="G41" s="157"/>
+      <c r="H41" s="88"/>
+      <c r="I41" s="89"/>
+      <c r="J41" s="90"/>
+      <c r="K41" s="194"/>
     </row>
     <row r="42" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B42" s="558"/>
-[...8 lines deleted...]
-      <c r="K42" s="196"/>
+      <c r="B42" s="527"/>
+      <c r="C42" s="557"/>
+      <c r="D42" s="558"/>
+      <c r="E42" s="558"/>
+      <c r="F42" s="558"/>
+      <c r="G42" s="157"/>
+      <c r="H42" s="88"/>
+      <c r="I42" s="89"/>
+      <c r="J42" s="90"/>
+      <c r="K42" s="194"/>
     </row>
     <row r="43" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B43" s="583"/>
-[...8 lines deleted...]
-      <c r="K43" s="196"/>
+      <c r="B43" s="552"/>
+      <c r="C43" s="557"/>
+      <c r="D43" s="558"/>
+      <c r="E43" s="558"/>
+      <c r="F43" s="558"/>
+      <c r="G43" s="157"/>
+      <c r="H43" s="88"/>
+      <c r="I43" s="89"/>
+      <c r="J43" s="90"/>
+      <c r="K43" s="194"/>
     </row>
     <row r="44" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B44" s="584"/>
-[...8 lines deleted...]
-      <c r="K44" s="196"/>
+      <c r="B44" s="553"/>
+      <c r="C44" s="559"/>
+      <c r="D44" s="560"/>
+      <c r="E44" s="560"/>
+      <c r="F44" s="560"/>
+      <c r="G44" s="157"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="89"/>
+      <c r="J44" s="90"/>
+      <c r="K44" s="194"/>
     </row>
     <row r="45" spans="2:11">
-      <c r="B45" s="359" t="s">
-        <v>1403</v>
+      <c r="B45" s="356" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="46" spans="2:11">
-      <c r="B46" s="1" t="s">
-        <v>93</v>
+      <c r="B46" t="s">
+        <v>1400</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G14:J34">
     <sortCondition descending="1" ref="I14:I34"/>
   </sortState>
   <mergeCells count="21">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="B12:B34"/>
     <mergeCell ref="B36:B44"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="C36:F44"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="34" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N126"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F94" sqref="F94"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="95" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.75" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="7" max="7" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="57" style="6" customWidth="1"/>
+    <col min="9" max="9" width="17.625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="51.25" customWidth="1"/>
+    <col min="13" max="13" width="19" style="9" customWidth="1"/>
+    <col min="14" max="14" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="28.5">
-      <c r="B1" s="598" t="s">
-[...17 lines deleted...]
-      <c r="C2" s="599" t="s">
+      <c r="B1" s="567" t="s">
+        <v>815</v>
+      </c>
+      <c r="C1" s="567"/>
+      <c r="D1" s="567"/>
+      <c r="E1" s="567"/>
+      <c r="F1" s="567"/>
+      <c r="G1" s="567"/>
+      <c r="H1" s="567"/>
+      <c r="I1" s="567"/>
+      <c r="J1" s="567"/>
+      <c r="K1" s="567"/>
+      <c r="L1" s="567"/>
+      <c r="M1" s="567"/>
+      <c r="N1" s="567"/>
+    </row>
+    <row r="2" spans="2:14" s="147" customFormat="1" ht="27.75" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="568" t="s">
+        <v>94</v>
+      </c>
+      <c r="D2" s="569"/>
+      <c r="E2" s="569"/>
+      <c r="F2" s="570"/>
+      <c r="G2" s="571" t="s">
+        <v>210</v>
+      </c>
+      <c r="H2" s="571"/>
+      <c r="I2" s="571"/>
+      <c r="J2" s="572"/>
+      <c r="K2" s="573" t="s">
+        <v>211</v>
+      </c>
+      <c r="L2" s="574"/>
+      <c r="M2" s="574"/>
+      <c r="N2" s="575"/>
+    </row>
+    <row r="3" spans="2:14" ht="56.25">
+      <c r="B3" s="576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="14"/>
+      <c r="D3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="14"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="14"/>
+      <c r="L3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" ht="37.5">
+      <c r="B4" s="539"/>
+      <c r="C4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+      <c r="K4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="495"/>
+    </row>
+    <row r="5" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="284" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="281" t="s">
+        <v>106</v>
+      </c>
+      <c r="E5" s="353">
+        <v>299</v>
+      </c>
+      <c r="F5" s="360">
+        <v>91120</v>
+      </c>
+      <c r="G5" s="408" t="s">
+        <v>213</v>
+      </c>
+      <c r="H5" s="350" t="s">
+        <v>214</v>
+      </c>
+      <c r="I5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="J5" s="360">
+        <v>54850</v>
+      </c>
+      <c r="K5" s="414" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L5" s="447" t="s">
+        <v>1122</v>
+      </c>
+      <c r="M5" s="353">
+        <v>1418</v>
+      </c>
+      <c r="N5" s="360">
+        <v>97540</v>
+      </c>
+    </row>
+    <row r="6" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="345"/>
+      <c r="D6" s="281"/>
+      <c r="E6" s="346"/>
+      <c r="F6" s="347"/>
+      <c r="G6" s="373" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="374" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="353">
+        <v>2470</v>
+      </c>
+      <c r="J6" s="360">
+        <v>60370</v>
+      </c>
+      <c r="K6" s="408" t="s">
+        <v>97</v>
+      </c>
+      <c r="L6" s="350" t="s">
+        <v>98</v>
+      </c>
+      <c r="M6" s="353">
+        <v>409</v>
+      </c>
+      <c r="N6" s="360">
+        <v>80050</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="345"/>
+      <c r="D7" s="281"/>
+      <c r="E7" s="346"/>
+      <c r="F7" s="347"/>
+      <c r="G7" s="373" t="s">
+        <v>337</v>
+      </c>
+      <c r="H7" s="374" t="s">
+        <v>338</v>
+      </c>
+      <c r="I7" s="353">
+        <v>1797</v>
+      </c>
+      <c r="J7" s="360">
+        <v>51710</v>
+      </c>
+      <c r="K7" s="393" t="s">
+        <v>165</v>
+      </c>
+      <c r="L7" s="350" t="s">
+        <v>166</v>
+      </c>
+      <c r="M7" s="353">
+        <v>416</v>
+      </c>
+      <c r="N7" s="360">
+        <v>77410</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="345"/>
+      <c r="D8" s="348"/>
+      <c r="E8" s="346"/>
+      <c r="F8" s="347"/>
+      <c r="G8" s="408" t="s">
+        <v>217</v>
+      </c>
+      <c r="H8" s="350" t="s">
+        <v>218</v>
+      </c>
+      <c r="I8" s="353">
+        <v>327</v>
+      </c>
+      <c r="J8" s="360">
+        <v>62490</v>
+      </c>
+      <c r="K8" s="393" t="s">
+        <v>168</v>
+      </c>
+      <c r="L8" s="350" t="s">
+        <v>169</v>
+      </c>
+      <c r="M8" s="353">
+        <v>136</v>
+      </c>
+      <c r="N8" s="360">
+        <v>94230</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B9" s="550"/>
+      <c r="C9" s="345"/>
+      <c r="D9" s="348"/>
+      <c r="E9" s="346"/>
+      <c r="F9" s="347"/>
+      <c r="G9" s="354" t="s">
+        <v>799</v>
+      </c>
+      <c r="H9" s="352" t="s">
+        <v>798</v>
+      </c>
+      <c r="I9" s="353">
+        <v>950</v>
+      </c>
+      <c r="J9" s="360">
+        <v>55480</v>
+      </c>
+      <c r="K9" s="393" t="s">
+        <v>101</v>
+      </c>
+      <c r="L9" s="350" t="s">
+        <v>102</v>
+      </c>
+      <c r="M9" s="353">
+        <v>333</v>
+      </c>
+      <c r="N9" s="360">
+        <v>79540</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B10" s="550"/>
+      <c r="C10" s="345"/>
+      <c r="D10" s="348"/>
+      <c r="E10" s="346"/>
+      <c r="F10" s="347"/>
+      <c r="G10" s="414" t="s">
+        <v>353</v>
+      </c>
+      <c r="H10" s="447" t="s">
+        <v>354</v>
+      </c>
+      <c r="I10" s="353">
+        <v>387</v>
+      </c>
+      <c r="J10" s="360">
+        <v>98810</v>
+      </c>
+      <c r="K10" s="393" t="s">
+        <v>170</v>
+      </c>
+      <c r="L10" s="350" t="s">
+        <v>219</v>
+      </c>
+      <c r="M10" s="353">
+        <v>149</v>
+      </c>
+      <c r="N10" s="360">
+        <v>129270</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B11" s="540"/>
+      <c r="C11" s="345"/>
+      <c r="D11" s="348"/>
+      <c r="E11" s="346"/>
+      <c r="F11" s="347"/>
+      <c r="G11" s="359" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="350" t="s">
+        <v>216</v>
+      </c>
+      <c r="I11" s="353">
+        <v>600</v>
+      </c>
+      <c r="J11" s="360">
+        <v>81410</v>
+      </c>
+      <c r="K11" s="414"/>
+      <c r="L11" s="447"/>
+      <c r="M11" s="353"/>
+      <c r="N11" s="421"/>
+    </row>
+    <row r="12" spans="2:14" ht="12" customHeight="1">
+      <c r="B12" s="27"/>
+      <c r="C12" s="215"/>
+      <c r="D12" s="216"/>
+      <c r="E12" s="216"/>
+      <c r="F12" s="216"/>
+      <c r="G12" s="216"/>
+      <c r="H12" s="217"/>
+      <c r="I12" s="217"/>
+      <c r="J12" s="216"/>
+      <c r="K12" s="216"/>
+      <c r="L12" s="217"/>
+      <c r="M12" s="220"/>
+      <c r="N12" s="221"/>
+    </row>
+    <row r="13" spans="2:14" ht="56.25">
+      <c r="B13" s="563" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="35"/>
+      <c r="D13" s="507" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F13" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G13" s="35"/>
+      <c r="H13" s="525" t="s">
+        <v>5</v>
+      </c>
+      <c r="I13" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J13" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K13" s="35"/>
+      <c r="L13" s="525" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N13" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" ht="37.5">
+      <c r="B14" s="543"/>
+      <c r="C14" s="102" t="s">
+        <v>212</v>
+      </c>
+      <c r="D14" s="506"/>
+      <c r="E14" s="490" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14" s="561"/>
+      <c r="G14" s="102" t="s">
+        <v>212</v>
+      </c>
+      <c r="H14" s="562"/>
+      <c r="I14" s="490" t="s">
+        <v>7</v>
+      </c>
+      <c r="J14" s="561"/>
+      <c r="K14" s="102" t="s">
+        <v>212</v>
+      </c>
+      <c r="L14" s="562"/>
+      <c r="M14" s="490" t="s">
+        <v>7</v>
+      </c>
+      <c r="N14" s="561"/>
+    </row>
+    <row r="15" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B15" s="543"/>
+      <c r="C15" s="391" t="s">
+        <v>125</v>
+      </c>
+      <c r="D15" s="392" t="s">
+        <v>767</v>
+      </c>
+      <c r="E15" s="77">
+        <v>1579</v>
+      </c>
+      <c r="F15" s="183">
+        <v>56990</v>
+      </c>
+      <c r="G15" s="391" t="s">
+        <v>274</v>
+      </c>
+      <c r="H15" s="392" t="s">
+        <v>538</v>
+      </c>
+      <c r="I15" s="77">
+        <v>2305</v>
+      </c>
+      <c r="J15" s="183">
+        <v>40220</v>
+      </c>
+      <c r="K15" s="368" t="s">
+        <v>137</v>
+      </c>
+      <c r="L15" s="380" t="s">
+        <v>138</v>
+      </c>
+      <c r="M15" s="77">
+        <v>568</v>
+      </c>
+      <c r="N15" s="183">
+        <v>57200</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B16" s="543"/>
+      <c r="C16" s="391" t="s">
+        <v>242</v>
+      </c>
+      <c r="D16" s="392" t="s">
+        <v>243</v>
+      </c>
+      <c r="E16" s="77">
+        <v>15</v>
+      </c>
+      <c r="F16" s="183">
+        <v>58600</v>
+      </c>
+      <c r="G16" s="76" t="s">
+        <v>223</v>
+      </c>
+      <c r="H16" s="380" t="s">
+        <v>224</v>
+      </c>
+      <c r="I16" s="77">
+        <v>1914</v>
+      </c>
+      <c r="J16" s="183">
+        <v>47460</v>
+      </c>
+      <c r="K16" s="76" t="s">
+        <v>141</v>
+      </c>
+      <c r="L16" s="380" t="s">
+        <v>142</v>
+      </c>
+      <c r="M16" s="77">
+        <v>203</v>
+      </c>
+      <c r="N16" s="183">
+        <v>57100</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B17" s="543"/>
+      <c r="C17" s="391" t="s">
+        <v>203</v>
+      </c>
+      <c r="D17" s="392" t="s">
+        <v>204</v>
+      </c>
+      <c r="E17" s="77">
+        <v>61</v>
+      </c>
+      <c r="F17" s="183">
+        <v>49360</v>
+      </c>
+      <c r="G17" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="380" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="77">
+        <v>2171</v>
+      </c>
+      <c r="J17" s="183">
+        <v>49730</v>
+      </c>
+      <c r="K17" s="76" t="s">
+        <v>190</v>
+      </c>
+      <c r="L17" s="380" t="s">
+        <v>229</v>
+      </c>
+      <c r="M17" s="77">
+        <v>75</v>
+      </c>
+      <c r="N17" s="183">
+        <v>58360</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B18" s="543"/>
+      <c r="C18" s="391" t="s">
+        <v>802</v>
+      </c>
+      <c r="D18" s="392" t="s">
+        <v>803</v>
+      </c>
+      <c r="E18" s="77">
+        <v>350</v>
+      </c>
+      <c r="F18" s="183">
+        <v>38150</v>
+      </c>
+      <c r="G18" s="105" t="s">
+        <v>226</v>
+      </c>
+      <c r="H18" s="380" t="s">
+        <v>227</v>
+      </c>
+      <c r="I18" s="77">
+        <v>1045</v>
+      </c>
+      <c r="J18" s="183">
+        <v>50650</v>
+      </c>
+      <c r="K18" s="76" t="s">
+        <v>149</v>
+      </c>
+      <c r="L18" s="380" t="s">
+        <v>230</v>
+      </c>
+      <c r="M18" s="77">
+        <v>119</v>
+      </c>
+      <c r="N18" s="183">
+        <v>52450</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B19" s="543"/>
+      <c r="C19" s="391" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" s="392" t="s">
+        <v>200</v>
+      </c>
+      <c r="E19" s="77">
+        <v>168</v>
+      </c>
+      <c r="F19" s="183">
+        <v>45060</v>
+      </c>
+      <c r="G19" s="391" t="s">
+        <v>280</v>
+      </c>
+      <c r="H19" s="392" t="s">
+        <v>281</v>
+      </c>
+      <c r="I19" s="77">
+        <v>627</v>
+      </c>
+      <c r="J19" s="183">
+        <v>45470</v>
+      </c>
+      <c r="K19" s="76" t="s">
+        <v>180</v>
+      </c>
+      <c r="L19" s="380" t="s">
+        <v>225</v>
+      </c>
+      <c r="M19" s="77">
+        <v>111</v>
+      </c>
+      <c r="N19" s="183">
+        <v>57350</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B20" s="543"/>
+      <c r="C20" s="391" t="s">
+        <v>207</v>
+      </c>
+      <c r="D20" s="392" t="s">
+        <v>208</v>
+      </c>
+      <c r="E20" s="77">
+        <v>54</v>
+      </c>
+      <c r="F20" s="183">
+        <v>44350</v>
+      </c>
+      <c r="G20" s="76" t="s">
+        <v>228</v>
+      </c>
+      <c r="H20" s="380" t="s">
+        <v>282</v>
+      </c>
+      <c r="I20" s="77">
+        <v>342</v>
+      </c>
+      <c r="J20" s="183">
+        <v>57300</v>
+      </c>
+      <c r="K20" s="76" t="s">
+        <v>184</v>
+      </c>
+      <c r="L20" s="380" t="s">
+        <v>185</v>
+      </c>
+      <c r="M20" s="77">
+        <v>118</v>
+      </c>
+      <c r="N20" s="183">
+        <v>49160</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B21" s="543"/>
+      <c r="C21" s="391" t="s">
+        <v>872</v>
+      </c>
+      <c r="D21" s="392" t="s">
+        <v>873</v>
+      </c>
+      <c r="E21" s="77">
+        <v>13</v>
+      </c>
+      <c r="F21" s="183">
+        <v>44600</v>
+      </c>
+      <c r="G21" s="357"/>
+      <c r="H21" s="357"/>
+      <c r="I21" s="357"/>
+      <c r="J21" s="357"/>
+      <c r="K21" s="76" t="s">
+        <v>193</v>
+      </c>
+      <c r="L21" s="380" t="s">
+        <v>194</v>
+      </c>
+      <c r="M21" s="77">
+        <v>40</v>
+      </c>
+      <c r="N21" s="183">
+        <v>63030</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B22" s="543"/>
+      <c r="C22" s="391" t="s">
+        <v>874</v>
+      </c>
+      <c r="D22" s="392" t="s">
+        <v>875</v>
+      </c>
+      <c r="E22" s="77">
+        <v>4108</v>
+      </c>
+      <c r="F22" s="183">
+        <v>38150</v>
+      </c>
+      <c r="G22" s="76"/>
+      <c r="H22" s="380"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76" t="s">
+        <v>153</v>
+      </c>
+      <c r="L22" s="380" t="s">
+        <v>192</v>
+      </c>
+      <c r="M22" s="77">
+        <v>71</v>
+      </c>
+      <c r="N22" s="183">
+        <v>75290</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B23" s="543"/>
+      <c r="C23" s="391" t="s">
+        <v>545</v>
+      </c>
+      <c r="D23" s="392" t="s">
+        <v>546</v>
+      </c>
+      <c r="E23" s="77">
+        <v>714</v>
+      </c>
+      <c r="F23" s="183">
+        <v>30330</v>
+      </c>
+      <c r="G23" s="76"/>
+      <c r="H23" s="380"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="76"/>
+      <c r="L23" s="380"/>
+      <c r="M23" s="77"/>
+      <c r="N23" s="76"/>
+    </row>
+    <row r="24" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B24" s="543"/>
+      <c r="C24" s="391" t="s">
+        <v>781</v>
+      </c>
+      <c r="D24" s="392" t="s">
+        <v>782</v>
+      </c>
+      <c r="E24" s="77">
+        <v>239</v>
+      </c>
+      <c r="F24" s="183">
+        <v>30340</v>
+      </c>
+      <c r="G24" s="76"/>
+      <c r="H24" s="380"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="76"/>
+      <c r="L24" s="380"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="76"/>
+    </row>
+    <row r="25" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="391" t="s">
+        <v>878</v>
+      </c>
+      <c r="D25" s="392" t="s">
+        <v>879</v>
+      </c>
+      <c r="E25" s="77">
+        <v>77</v>
+      </c>
+      <c r="F25" s="183">
+        <v>37200</v>
+      </c>
+      <c r="G25" s="76"/>
+      <c r="H25" s="380"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="380"/>
+      <c r="M25" s="77"/>
+      <c r="N25" s="76"/>
+    </row>
+    <row r="26" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="391" t="s">
+        <v>756</v>
+      </c>
+      <c r="D26" s="392" t="s">
+        <v>757</v>
+      </c>
+      <c r="E26" s="77">
+        <v>367</v>
+      </c>
+      <c r="F26" s="183">
+        <v>41570</v>
+      </c>
+      <c r="G26" s="76"/>
+      <c r="H26" s="380"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="76"/>
+      <c r="L26" s="380"/>
+      <c r="M26" s="77"/>
+      <c r="N26" s="76"/>
+    </row>
+    <row r="27" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B27" s="543"/>
+      <c r="C27" s="391" t="s">
+        <v>807</v>
+      </c>
+      <c r="D27" s="392" t="s">
+        <v>772</v>
+      </c>
+      <c r="E27" s="77">
+        <v>158</v>
+      </c>
+      <c r="F27" s="183">
+        <v>36520</v>
+      </c>
+      <c r="G27" s="76"/>
+      <c r="H27" s="380"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="76"/>
+      <c r="L27" s="380"/>
+      <c r="M27" s="77"/>
+      <c r="N27" s="76"/>
+    </row>
+    <row r="28" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B28" s="543"/>
+      <c r="C28" s="391" t="s">
+        <v>773</v>
+      </c>
+      <c r="D28" s="392" t="s">
+        <v>774</v>
+      </c>
+      <c r="E28" s="77">
+        <v>231</v>
+      </c>
+      <c r="F28" s="183">
+        <v>39430</v>
+      </c>
+      <c r="G28" s="76"/>
+      <c r="H28" s="380"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="380"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="76"/>
+    </row>
+    <row r="29" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B29" s="543"/>
+      <c r="C29" s="391" t="s">
+        <v>233</v>
+      </c>
+      <c r="D29" s="392" t="s">
+        <v>880</v>
+      </c>
+      <c r="E29" s="77">
+        <v>144</v>
+      </c>
+      <c r="F29" s="183">
+        <v>38630</v>
+      </c>
+      <c r="G29" s="76"/>
+      <c r="H29" s="380"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="380"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="76"/>
+    </row>
+    <row r="30" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B30" s="543"/>
+      <c r="C30" s="391" t="s">
+        <v>881</v>
+      </c>
+      <c r="D30" s="392" t="s">
+        <v>882</v>
+      </c>
+      <c r="E30" s="77">
+        <v>6</v>
+      </c>
+      <c r="F30" s="183">
+        <v>45860</v>
+      </c>
+      <c r="G30" s="76"/>
+      <c r="H30" s="380"/>
+      <c r="I30" s="77"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="76"/>
+      <c r="L30" s="380"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="76"/>
+    </row>
+    <row r="31" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B31" s="543"/>
+      <c r="C31" s="391" t="s">
+        <v>883</v>
+      </c>
+      <c r="D31" s="392" t="s">
+        <v>884</v>
+      </c>
+      <c r="E31" s="77">
+        <v>14</v>
+      </c>
+      <c r="F31" s="183">
+        <v>38650</v>
+      </c>
+      <c r="G31" s="76"/>
+      <c r="H31" s="380"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="76"/>
+      <c r="L31" s="380"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="76"/>
+    </row>
+    <row r="32" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B32" s="543"/>
+      <c r="C32" s="391" t="s">
+        <v>220</v>
+      </c>
+      <c r="D32" s="392" t="s">
+        <v>885</v>
+      </c>
+      <c r="E32" s="77">
+        <v>290</v>
+      </c>
+      <c r="F32" s="183">
+        <v>39500</v>
+      </c>
+      <c r="G32" s="76"/>
+      <c r="H32" s="380"/>
+      <c r="I32" s="77"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="76"/>
+      <c r="L32" s="380"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="76"/>
+    </row>
+    <row r="33" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B33" s="543"/>
+      <c r="C33" s="391" t="s">
+        <v>886</v>
+      </c>
+      <c r="D33" s="392" t="s">
+        <v>887</v>
+      </c>
+      <c r="E33" s="77">
+        <v>10</v>
+      </c>
+      <c r="F33" s="183">
+        <v>36300</v>
+      </c>
+      <c r="G33" s="76"/>
+      <c r="H33" s="380"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="76"/>
+      <c r="K33" s="76"/>
+      <c r="L33" s="380"/>
+      <c r="M33" s="77"/>
+      <c r="N33" s="76"/>
+    </row>
+    <row r="34" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B34" s="543"/>
+      <c r="C34" s="391" t="s">
+        <v>234</v>
+      </c>
+      <c r="D34" s="392" t="s">
+        <v>888</v>
+      </c>
+      <c r="E34" s="77">
+        <v>126</v>
+      </c>
+      <c r="F34" s="183">
+        <v>40010</v>
+      </c>
+      <c r="G34" s="76"/>
+      <c r="H34" s="380"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="76"/>
+      <c r="K34" s="76"/>
+      <c r="L34" s="380"/>
+      <c r="M34" s="77"/>
+      <c r="N34" s="76"/>
+    </row>
+    <row r="35" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B35" s="543"/>
+      <c r="C35" s="391" t="s">
+        <v>241</v>
+      </c>
+      <c r="D35" s="392" t="s">
+        <v>889</v>
+      </c>
+      <c r="E35" s="77">
+        <v>19</v>
+      </c>
+      <c r="F35" s="183">
+        <v>44950</v>
+      </c>
+      <c r="G35" s="76"/>
+      <c r="H35" s="380"/>
+      <c r="I35" s="77"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="76"/>
+      <c r="L35" s="380"/>
+      <c r="M35" s="77"/>
+      <c r="N35" s="76"/>
+    </row>
+    <row r="36" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B36" s="543"/>
+      <c r="C36" s="391" t="s">
+        <v>890</v>
+      </c>
+      <c r="D36" s="392" t="s">
+        <v>891</v>
+      </c>
+      <c r="E36" s="77">
+        <v>34</v>
+      </c>
+      <c r="F36" s="183">
+        <v>36150</v>
+      </c>
+      <c r="G36" s="76"/>
+      <c r="H36" s="380"/>
+      <c r="I36" s="77"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="76"/>
+      <c r="L36" s="380"/>
+      <c r="M36" s="77"/>
+      <c r="N36" s="76"/>
+    </row>
+    <row r="37" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B37" s="543"/>
+      <c r="C37" s="391" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="392" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" s="77">
+        <v>1117</v>
+      </c>
+      <c r="F37" s="183">
+        <v>48880</v>
+      </c>
+      <c r="G37" s="76"/>
+      <c r="H37" s="380"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="76"/>
+      <c r="L37" s="380"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="76"/>
+    </row>
+    <row r="38" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B38" s="543"/>
+      <c r="C38" s="391" t="s">
+        <v>892</v>
+      </c>
+      <c r="D38" s="392" t="s">
+        <v>893</v>
+      </c>
+      <c r="E38" s="77">
+        <v>31</v>
+      </c>
+      <c r="F38" s="183">
+        <v>51570</v>
+      </c>
+      <c r="G38" s="76"/>
+      <c r="H38" s="380"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="76"/>
+      <c r="K38" s="76"/>
+      <c r="L38" s="380"/>
+      <c r="M38" s="77"/>
+      <c r="N38" s="76"/>
+    </row>
+    <row r="39" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B39" s="543"/>
+      <c r="C39" s="391" t="s">
+        <v>894</v>
+      </c>
+      <c r="D39" s="392" t="s">
+        <v>895</v>
+      </c>
+      <c r="E39" s="77">
+        <v>9</v>
+      </c>
+      <c r="F39" s="183">
+        <v>47920</v>
+      </c>
+      <c r="G39" s="76"/>
+      <c r="H39" s="380"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="76"/>
+      <c r="K39" s="76"/>
+      <c r="L39" s="380"/>
+      <c r="M39" s="77"/>
+      <c r="N39" s="76"/>
+    </row>
+    <row r="40" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B40" s="543"/>
+      <c r="C40" s="391" t="s">
+        <v>896</v>
+      </c>
+      <c r="D40" s="392" t="s">
+        <v>897</v>
+      </c>
+      <c r="E40" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F40" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G40" s="76"/>
+      <c r="H40" s="380"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="76"/>
+      <c r="K40" s="76"/>
+      <c r="L40" s="380"/>
+      <c r="M40" s="77"/>
+      <c r="N40" s="76"/>
+    </row>
+    <row r="41" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B41" s="543"/>
+      <c r="C41" s="391" t="s">
+        <v>898</v>
+      </c>
+      <c r="D41" s="392" t="s">
+        <v>899</v>
+      </c>
+      <c r="E41" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F41" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G41" s="76"/>
+      <c r="H41" s="380"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="76"/>
+      <c r="K41" s="76"/>
+      <c r="L41" s="380"/>
+      <c r="M41" s="77"/>
+      <c r="N41" s="76"/>
+    </row>
+    <row r="42" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B42" s="543"/>
+      <c r="C42" s="391" t="s">
+        <v>900</v>
+      </c>
+      <c r="D42" s="392" t="s">
+        <v>901</v>
+      </c>
+      <c r="E42" s="77">
+        <v>20</v>
+      </c>
+      <c r="F42" s="183">
+        <v>60540</v>
+      </c>
+      <c r="G42" s="76"/>
+      <c r="H42" s="380"/>
+      <c r="I42" s="77"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="76"/>
+      <c r="L42" s="380"/>
+      <c r="M42" s="77"/>
+      <c r="N42" s="76"/>
+    </row>
+    <row r="43" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B43" s="543"/>
+      <c r="C43" s="391" t="s">
+        <v>231</v>
+      </c>
+      <c r="D43" s="392" t="s">
+        <v>902</v>
+      </c>
+      <c r="E43" s="77">
+        <v>315</v>
+      </c>
+      <c r="F43" s="183">
+        <v>38150</v>
+      </c>
+      <c r="G43" s="76"/>
+      <c r="H43" s="380"/>
+      <c r="I43" s="77"/>
+      <c r="J43" s="76"/>
+      <c r="K43" s="76"/>
+      <c r="L43" s="380"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="76"/>
+    </row>
+    <row r="44" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B44" s="543"/>
+      <c r="C44" s="391" t="s">
+        <v>195</v>
+      </c>
+      <c r="D44" s="392" t="s">
+        <v>232</v>
+      </c>
+      <c r="E44" s="77">
+        <v>726</v>
+      </c>
+      <c r="F44" s="183">
+        <v>44820</v>
+      </c>
+      <c r="G44" s="76"/>
+      <c r="H44" s="380"/>
+      <c r="I44" s="77"/>
+      <c r="J44" s="76"/>
+      <c r="K44" s="76"/>
+      <c r="L44" s="380"/>
+      <c r="M44" s="77"/>
+      <c r="N44" s="76"/>
+    </row>
+    <row r="45" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B45" s="543"/>
+      <c r="C45" s="391" t="s">
+        <v>237</v>
+      </c>
+      <c r="D45" s="392" t="s">
+        <v>903</v>
+      </c>
+      <c r="E45" s="77">
+        <v>136</v>
+      </c>
+      <c r="F45" s="183">
+        <v>48030</v>
+      </c>
+      <c r="G45" s="76"/>
+      <c r="H45" s="380"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="76"/>
+      <c r="K45" s="76"/>
+      <c r="L45" s="380"/>
+      <c r="M45" s="77"/>
+      <c r="N45" s="76"/>
+    </row>
+    <row r="46" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B46" s="543"/>
+      <c r="C46" s="391" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="392" t="s">
+        <v>904</v>
+      </c>
+      <c r="E46" s="77">
+        <v>1200</v>
+      </c>
+      <c r="F46" s="183">
+        <v>45930</v>
+      </c>
+      <c r="G46" s="76"/>
+      <c r="H46" s="380"/>
+      <c r="I46" s="77"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="76"/>
+      <c r="L46" s="380"/>
+      <c r="M46" s="77"/>
+      <c r="N46" s="76"/>
+    </row>
+    <row r="47" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B47" s="543"/>
+      <c r="C47" s="391" t="s">
+        <v>905</v>
+      </c>
+      <c r="D47" s="392" t="s">
+        <v>906</v>
+      </c>
+      <c r="E47" s="77">
+        <v>53</v>
+      </c>
+      <c r="F47" s="183">
+        <v>48340</v>
+      </c>
+      <c r="G47" s="76"/>
+      <c r="H47" s="380"/>
+      <c r="I47" s="77"/>
+      <c r="J47" s="76"/>
+      <c r="K47" s="76"/>
+      <c r="L47" s="380"/>
+      <c r="M47" s="77"/>
+      <c r="N47" s="76"/>
+    </row>
+    <row r="48" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B48" s="543"/>
+      <c r="C48" s="391" t="s">
+        <v>907</v>
+      </c>
+      <c r="D48" s="392" t="s">
+        <v>908</v>
+      </c>
+      <c r="E48" s="77">
+        <v>13</v>
+      </c>
+      <c r="F48" s="183">
+        <v>47810</v>
+      </c>
+      <c r="G48" s="76"/>
+      <c r="H48" s="380"/>
+      <c r="I48" s="77"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="76"/>
+      <c r="L48" s="380"/>
+      <c r="M48" s="77"/>
+      <c r="N48" s="76"/>
+    </row>
+    <row r="49" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B49" s="543"/>
+      <c r="C49" s="391" t="s">
+        <v>909</v>
+      </c>
+      <c r="D49" s="392" t="s">
+        <v>910</v>
+      </c>
+      <c r="E49" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F49" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G49" s="76"/>
+      <c r="H49" s="380"/>
+      <c r="I49" s="77"/>
+      <c r="J49" s="76"/>
+      <c r="K49" s="76"/>
+      <c r="L49" s="380"/>
+      <c r="M49" s="77"/>
+      <c r="N49" s="76"/>
+    </row>
+    <row r="50" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B50" s="543"/>
+      <c r="C50" s="391" t="s">
+        <v>911</v>
+      </c>
+      <c r="D50" s="392" t="s">
+        <v>912</v>
+      </c>
+      <c r="E50" s="77">
+        <v>15</v>
+      </c>
+      <c r="F50" s="183">
+        <v>35970</v>
+      </c>
+      <c r="G50" s="76"/>
+      <c r="H50" s="380"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="76"/>
+      <c r="K50" s="76"/>
+      <c r="L50" s="380"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="76"/>
+    </row>
+    <row r="51" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B51" s="543"/>
+      <c r="C51" s="391" t="s">
+        <v>913</v>
+      </c>
+      <c r="D51" s="392" t="s">
+        <v>914</v>
+      </c>
+      <c r="E51" s="77">
+        <v>20</v>
+      </c>
+      <c r="F51" s="183">
+        <v>51310</v>
+      </c>
+      <c r="G51" s="76"/>
+      <c r="H51" s="380"/>
+      <c r="I51" s="77"/>
+      <c r="J51" s="76"/>
+      <c r="K51" s="76"/>
+      <c r="L51" s="380"/>
+      <c r="M51" s="77"/>
+      <c r="N51" s="76"/>
+    </row>
+    <row r="52" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B52" s="543"/>
+      <c r="C52" s="391" t="s">
+        <v>915</v>
+      </c>
+      <c r="D52" s="392" t="s">
+        <v>916</v>
+      </c>
+      <c r="E52" s="77">
+        <v>28</v>
+      </c>
+      <c r="F52" s="183">
+        <v>44400</v>
+      </c>
+      <c r="G52" s="76"/>
+      <c r="H52" s="380"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="380"/>
+      <c r="M52" s="77"/>
+      <c r="N52" s="76"/>
+    </row>
+    <row r="53" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B53" s="543"/>
+      <c r="C53" s="391" t="s">
+        <v>917</v>
+      </c>
+      <c r="D53" s="392" t="s">
+        <v>918</v>
+      </c>
+      <c r="E53" s="77">
+        <v>65</v>
+      </c>
+      <c r="F53" s="183">
+        <v>35530</v>
+      </c>
+      <c r="G53" s="76"/>
+      <c r="H53" s="380"/>
+      <c r="I53" s="77"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="76"/>
+      <c r="L53" s="380"/>
+      <c r="M53" s="77"/>
+      <c r="N53" s="76"/>
+    </row>
+    <row r="54" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B54" s="543"/>
+      <c r="C54" s="391" t="s">
+        <v>919</v>
+      </c>
+      <c r="D54" s="392" t="s">
+        <v>920</v>
+      </c>
+      <c r="E54" s="77">
+        <v>401</v>
+      </c>
+      <c r="F54" s="183">
+        <v>37720</v>
+      </c>
+      <c r="G54" s="76"/>
+      <c r="H54" s="380"/>
+      <c r="I54" s="77"/>
+      <c r="J54" s="76"/>
+      <c r="K54" s="76"/>
+      <c r="L54" s="380"/>
+      <c r="M54" s="77"/>
+      <c r="N54" s="76"/>
+    </row>
+    <row r="55" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B55" s="543"/>
+      <c r="C55" s="391" t="s">
+        <v>921</v>
+      </c>
+      <c r="D55" s="392" t="s">
+        <v>922</v>
+      </c>
+      <c r="E55" s="77">
         <v>95</v>
       </c>
-      <c r="D2" s="600"/>
-[...20 lines deleted...]
-      <c r="D3" s="560" t="s">
+      <c r="F55" s="183">
+        <v>35480</v>
+      </c>
+      <c r="G55" s="76"/>
+      <c r="H55" s="380"/>
+      <c r="I55" s="77"/>
+      <c r="J55" s="76"/>
+      <c r="K55" s="76"/>
+      <c r="L55" s="380"/>
+      <c r="M55" s="77"/>
+      <c r="N55" s="76"/>
+    </row>
+    <row r="56" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B56" s="543"/>
+      <c r="C56" s="391" t="s">
+        <v>923</v>
+      </c>
+      <c r="D56" s="392" t="s">
+        <v>924</v>
+      </c>
+      <c r="E56" s="77">
+        <v>19</v>
+      </c>
+      <c r="F56" s="183">
+        <v>35420</v>
+      </c>
+      <c r="G56" s="76"/>
+      <c r="H56" s="380"/>
+      <c r="I56" s="77"/>
+      <c r="J56" s="76"/>
+      <c r="K56" s="76"/>
+      <c r="L56" s="380"/>
+      <c r="M56" s="77"/>
+      <c r="N56" s="76"/>
+    </row>
+    <row r="57" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B57" s="543"/>
+      <c r="C57" s="391" t="s">
+        <v>925</v>
+      </c>
+      <c r="D57" s="392" t="s">
+        <v>926</v>
+      </c>
+      <c r="E57" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F57" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G57" s="76"/>
+      <c r="H57" s="380"/>
+      <c r="I57" s="77"/>
+      <c r="J57" s="76"/>
+      <c r="K57" s="76"/>
+      <c r="L57" s="380"/>
+      <c r="M57" s="77"/>
+      <c r="N57" s="76"/>
+    </row>
+    <row r="58" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B58" s="543"/>
+      <c r="C58" s="391" t="s">
+        <v>927</v>
+      </c>
+      <c r="D58" s="392" t="s">
+        <v>928</v>
+      </c>
+      <c r="E58" s="77">
+        <v>70</v>
+      </c>
+      <c r="F58" s="183">
+        <v>35900</v>
+      </c>
+      <c r="G58" s="76"/>
+      <c r="H58" s="380"/>
+      <c r="I58" s="77"/>
+      <c r="J58" s="76"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="380"/>
+      <c r="M58" s="77"/>
+      <c r="N58" s="76"/>
+    </row>
+    <row r="59" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B59" s="543"/>
+      <c r="C59" s="391" t="s">
+        <v>929</v>
+      </c>
+      <c r="D59" s="392" t="s">
+        <v>930</v>
+      </c>
+      <c r="E59" s="77">
+        <v>23</v>
+      </c>
+      <c r="F59" s="183">
+        <v>28600</v>
+      </c>
+      <c r="G59" s="76"/>
+      <c r="H59" s="380"/>
+      <c r="I59" s="77"/>
+      <c r="J59" s="76"/>
+      <c r="K59" s="76"/>
+      <c r="L59" s="380"/>
+      <c r="M59" s="77"/>
+      <c r="N59" s="76"/>
+    </row>
+    <row r="60" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B60" s="543"/>
+      <c r="C60" s="391" t="s">
+        <v>931</v>
+      </c>
+      <c r="D60" s="392" t="s">
+        <v>932</v>
+      </c>
+      <c r="E60" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F60" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G60" s="76"/>
+      <c r="H60" s="380"/>
+      <c r="I60" s="77"/>
+      <c r="J60" s="76"/>
+      <c r="K60" s="76"/>
+      <c r="L60" s="380"/>
+      <c r="M60" s="77"/>
+      <c r="N60" s="76"/>
+    </row>
+    <row r="61" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B61" s="543"/>
+      <c r="C61" s="391" t="s">
+        <v>933</v>
+      </c>
+      <c r="D61" s="392" t="s">
+        <v>934</v>
+      </c>
+      <c r="E61" s="77">
+        <v>9</v>
+      </c>
+      <c r="F61" s="183">
+        <v>48810</v>
+      </c>
+      <c r="G61" s="76"/>
+      <c r="H61" s="380"/>
+      <c r="I61" s="77"/>
+      <c r="J61" s="76"/>
+      <c r="K61" s="76"/>
+      <c r="L61" s="380"/>
+      <c r="M61" s="77"/>
+      <c r="N61" s="76"/>
+    </row>
+    <row r="62" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B62" s="543"/>
+      <c r="C62" s="391" t="s">
+        <v>935</v>
+      </c>
+      <c r="D62" s="392" t="s">
+        <v>936</v>
+      </c>
+      <c r="E62" s="77">
+        <v>6</v>
+      </c>
+      <c r="F62" s="183">
+        <v>41600</v>
+      </c>
+      <c r="G62" s="76"/>
+      <c r="H62" s="380"/>
+      <c r="I62" s="77"/>
+      <c r="J62" s="76"/>
+      <c r="K62" s="76"/>
+      <c r="L62" s="380"/>
+      <c r="M62" s="77"/>
+      <c r="N62" s="76"/>
+    </row>
+    <row r="63" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B63" s="543"/>
+      <c r="C63" s="391" t="s">
+        <v>937</v>
+      </c>
+      <c r="D63" s="392" t="s">
+        <v>938</v>
+      </c>
+      <c r="E63" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F63" s="183">
+        <v>29990</v>
+      </c>
+      <c r="G63" s="76"/>
+      <c r="H63" s="380"/>
+      <c r="I63" s="77"/>
+      <c r="J63" s="76"/>
+      <c r="K63" s="76"/>
+      <c r="L63" s="380"/>
+      <c r="M63" s="77"/>
+      <c r="N63" s="76"/>
+    </row>
+    <row r="64" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B64" s="543"/>
+      <c r="C64" s="391" t="s">
+        <v>939</v>
+      </c>
+      <c r="D64" s="392" t="s">
+        <v>940</v>
+      </c>
+      <c r="E64" s="77">
+        <v>143</v>
+      </c>
+      <c r="F64" s="183">
+        <v>37900</v>
+      </c>
+      <c r="G64" s="76"/>
+      <c r="H64" s="380"/>
+      <c r="I64" s="77"/>
+      <c r="J64" s="76"/>
+      <c r="K64" s="76"/>
+      <c r="L64" s="380"/>
+      <c r="M64" s="77"/>
+      <c r="N64" s="76"/>
+    </row>
+    <row r="65" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B65" s="543"/>
+      <c r="C65" s="391" t="s">
+        <v>941</v>
+      </c>
+      <c r="D65" s="392" t="s">
+        <v>942</v>
+      </c>
+      <c r="E65" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F65" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G65" s="76"/>
+      <c r="H65" s="380"/>
+      <c r="I65" s="77"/>
+      <c r="J65" s="76"/>
+      <c r="K65" s="76"/>
+      <c r="L65" s="380"/>
+      <c r="M65" s="77"/>
+      <c r="N65" s="76"/>
+    </row>
+    <row r="66" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B66" s="543"/>
+      <c r="C66" s="391" t="s">
+        <v>761</v>
+      </c>
+      <c r="D66" s="392" t="s">
+        <v>762</v>
+      </c>
+      <c r="E66" s="77">
+        <v>132</v>
+      </c>
+      <c r="F66" s="183">
+        <v>35830</v>
+      </c>
+      <c r="G66" s="76"/>
+      <c r="H66" s="380"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="76"/>
+      <c r="K66" s="76"/>
+      <c r="L66" s="380"/>
+      <c r="M66" s="77"/>
+      <c r="N66" s="76"/>
+    </row>
+    <row r="67" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B67" s="543"/>
+      <c r="C67" s="391" t="s">
+        <v>943</v>
+      </c>
+      <c r="D67" s="392" t="s">
+        <v>944</v>
+      </c>
+      <c r="E67" s="77">
+        <v>142</v>
+      </c>
+      <c r="F67" s="183">
+        <v>36370</v>
+      </c>
+      <c r="G67" s="76"/>
+      <c r="H67" s="380"/>
+      <c r="I67" s="77"/>
+      <c r="J67" s="76"/>
+      <c r="K67" s="76"/>
+      <c r="L67" s="380"/>
+      <c r="M67" s="77"/>
+      <c r="N67" s="76"/>
+    </row>
+    <row r="68" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B68" s="543"/>
+      <c r="C68" s="391" t="s">
+        <v>945</v>
+      </c>
+      <c r="D68" s="392" t="s">
+        <v>946</v>
+      </c>
+      <c r="E68" s="77">
+        <v>23</v>
+      </c>
+      <c r="F68" s="183">
+        <v>35360</v>
+      </c>
+      <c r="G68" s="76"/>
+      <c r="H68" s="380"/>
+      <c r="I68" s="77"/>
+      <c r="J68" s="76"/>
+      <c r="K68" s="76"/>
+      <c r="L68" s="380"/>
+      <c r="M68" s="77"/>
+      <c r="N68" s="76"/>
+    </row>
+    <row r="69" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B69" s="543"/>
+      <c r="C69" s="391" t="s">
+        <v>947</v>
+      </c>
+      <c r="D69" s="392" t="s">
+        <v>948</v>
+      </c>
+      <c r="E69" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F69" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G69" s="76"/>
+      <c r="H69" s="380"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="76"/>
+      <c r="K69" s="76"/>
+      <c r="L69" s="380"/>
+      <c r="M69" s="77"/>
+      <c r="N69" s="76"/>
+    </row>
+    <row r="70" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B70" s="543"/>
+      <c r="C70" s="391" t="s">
+        <v>949</v>
+      </c>
+      <c r="D70" s="392" t="s">
+        <v>950</v>
+      </c>
+      <c r="E70" s="77">
+        <v>18</v>
+      </c>
+      <c r="F70" s="183">
+        <v>85470</v>
+      </c>
+      <c r="G70" s="76"/>
+      <c r="H70" s="380"/>
+      <c r="I70" s="77"/>
+      <c r="J70" s="76"/>
+      <c r="K70" s="76"/>
+      <c r="L70" s="380"/>
+      <c r="M70" s="77"/>
+      <c r="N70" s="76"/>
+    </row>
+    <row r="71" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B71" s="543"/>
+      <c r="C71" s="391" t="s">
+        <v>951</v>
+      </c>
+      <c r="D71" s="392" t="s">
+        <v>952</v>
+      </c>
+      <c r="E71" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F71" s="183">
+        <v>74920</v>
+      </c>
+      <c r="G71" s="76"/>
+      <c r="H71" s="380"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="76"/>
+      <c r="K71" s="76"/>
+      <c r="L71" s="380"/>
+      <c r="M71" s="77"/>
+      <c r="N71" s="76"/>
+    </row>
+    <row r="72" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B72" s="543"/>
+      <c r="C72" s="391" t="s">
+        <v>953</v>
+      </c>
+      <c r="D72" s="392" t="s">
+        <v>954</v>
+      </c>
+      <c r="E72" s="77">
+        <v>52</v>
+      </c>
+      <c r="F72" s="183">
+        <v>60520</v>
+      </c>
+      <c r="G72" s="76"/>
+      <c r="H72" s="380"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="76"/>
+      <c r="K72" s="76"/>
+      <c r="L72" s="380"/>
+      <c r="M72" s="77"/>
+      <c r="N72" s="76"/>
+    </row>
+    <row r="73" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B73" s="543"/>
+      <c r="C73" s="391" t="s">
+        <v>955</v>
+      </c>
+      <c r="D73" s="392" t="s">
+        <v>956</v>
+      </c>
+      <c r="E73" s="77">
+        <v>193</v>
+      </c>
+      <c r="F73" s="183">
+        <v>45460</v>
+      </c>
+      <c r="G73" s="76"/>
+      <c r="H73" s="380"/>
+      <c r="I73" s="77"/>
+      <c r="J73" s="76"/>
+      <c r="K73" s="76"/>
+      <c r="L73" s="380"/>
+      <c r="M73" s="77"/>
+      <c r="N73" s="76"/>
+    </row>
+    <row r="74" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B74" s="543"/>
+      <c r="C74" s="391" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" s="392" t="s">
+        <v>152</v>
+      </c>
+      <c r="E74" s="77">
+        <v>39</v>
+      </c>
+      <c r="F74" s="183">
+        <v>50400</v>
+      </c>
+      <c r="G74" s="76"/>
+      <c r="H74" s="380"/>
+      <c r="I74" s="77"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="76"/>
+      <c r="L74" s="380"/>
+      <c r="M74" s="77"/>
+      <c r="N74" s="76"/>
+    </row>
+    <row r="75" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B75" s="543"/>
+      <c r="C75" s="391" t="s">
+        <v>957</v>
+      </c>
+      <c r="D75" s="392" t="s">
+        <v>958</v>
+      </c>
+      <c r="E75" s="77">
+        <v>21</v>
+      </c>
+      <c r="F75" s="183">
+        <v>87820</v>
+      </c>
+      <c r="G75" s="76"/>
+      <c r="H75" s="380"/>
+      <c r="I75" s="77"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="76"/>
+      <c r="L75" s="380"/>
+      <c r="M75" s="77"/>
+      <c r="N75" s="76"/>
+    </row>
+    <row r="76" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B76" s="543"/>
+      <c r="C76" s="391" t="s">
+        <v>959</v>
+      </c>
+      <c r="D76" s="392" t="s">
+        <v>960</v>
+      </c>
+      <c r="E76" s="77">
+        <v>7</v>
+      </c>
+      <c r="F76" s="183">
+        <v>70100</v>
+      </c>
+      <c r="G76" s="76"/>
+      <c r="H76" s="380"/>
+      <c r="I76" s="77"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="76"/>
+      <c r="L76" s="380"/>
+      <c r="M76" s="77"/>
+      <c r="N76" s="76"/>
+    </row>
+    <row r="77" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B77" s="543"/>
+      <c r="C77" s="391" t="s">
+        <v>961</v>
+      </c>
+      <c r="D77" s="392" t="s">
+        <v>962</v>
+      </c>
+      <c r="E77" s="77">
+        <v>37</v>
+      </c>
+      <c r="F77" s="183">
+        <v>43900</v>
+      </c>
+      <c r="G77" s="76"/>
+      <c r="H77" s="380"/>
+      <c r="I77" s="77"/>
+      <c r="J77" s="76"/>
+      <c r="K77" s="76"/>
+      <c r="L77" s="380"/>
+      <c r="M77" s="77"/>
+      <c r="N77" s="76"/>
+    </row>
+    <row r="78" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B78" s="543"/>
+      <c r="C78" s="391" t="s">
+        <v>145</v>
+      </c>
+      <c r="D78" s="392" t="s">
+        <v>146</v>
+      </c>
+      <c r="E78" s="77">
+        <v>369</v>
+      </c>
+      <c r="F78" s="183">
+        <v>44530</v>
+      </c>
+      <c r="G78" s="76"/>
+      <c r="H78" s="380"/>
+      <c r="I78" s="77"/>
+      <c r="J78" s="76"/>
+      <c r="K78" s="76"/>
+      <c r="L78" s="380"/>
+      <c r="M78" s="77"/>
+      <c r="N78" s="76"/>
+    </row>
+    <row r="79" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B79" s="543"/>
+      <c r="C79" s="391" t="s">
+        <v>147</v>
+      </c>
+      <c r="D79" s="392" t="s">
+        <v>963</v>
+      </c>
+      <c r="E79" s="77">
+        <v>174</v>
+      </c>
+      <c r="F79" s="183">
+        <v>38660</v>
+      </c>
+      <c r="G79" s="76"/>
+      <c r="H79" s="380"/>
+      <c r="I79" s="77"/>
+      <c r="J79" s="76"/>
+      <c r="K79" s="76"/>
+      <c r="L79" s="380"/>
+      <c r="M79" s="77"/>
+      <c r="N79" s="76"/>
+    </row>
+    <row r="80" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B80" s="543"/>
+      <c r="C80" s="391" t="s">
+        <v>763</v>
+      </c>
+      <c r="D80" s="392" t="s">
+        <v>764</v>
+      </c>
+      <c r="E80" s="77">
+        <v>89</v>
+      </c>
+      <c r="F80" s="183">
+        <v>44500</v>
+      </c>
+      <c r="G80" s="76"/>
+      <c r="H80" s="380"/>
+      <c r="I80" s="77"/>
+      <c r="J80" s="76"/>
+      <c r="K80" s="76"/>
+      <c r="L80" s="380"/>
+      <c r="M80" s="77"/>
+      <c r="N80" s="76"/>
+    </row>
+    <row r="81" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B81" s="543"/>
+      <c r="C81" s="391" t="s">
+        <v>964</v>
+      </c>
+      <c r="D81" s="392" t="s">
+        <v>965</v>
+      </c>
+      <c r="E81" s="77">
+        <v>12</v>
+      </c>
+      <c r="F81" s="183">
+        <v>46480</v>
+      </c>
+      <c r="G81" s="76"/>
+      <c r="H81" s="380"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="76"/>
+      <c r="L81" s="380"/>
+      <c r="M81" s="77"/>
+      <c r="N81" s="76"/>
+    </row>
+    <row r="82" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B82" s="543"/>
+      <c r="C82" s="391" t="s">
+        <v>143</v>
+      </c>
+      <c r="D82" s="392" t="s">
+        <v>750</v>
+      </c>
+      <c r="E82" s="77">
+        <v>285</v>
+      </c>
+      <c r="F82" s="183">
+        <v>44870</v>
+      </c>
+      <c r="G82" s="76"/>
+      <c r="H82" s="380"/>
+      <c r="I82" s="77"/>
+      <c r="J82" s="76"/>
+      <c r="K82" s="76"/>
+      <c r="L82" s="380"/>
+      <c r="M82" s="77"/>
+      <c r="N82" s="76"/>
+    </row>
+    <row r="83" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B83" s="543"/>
+      <c r="C83" s="391" t="s">
+        <v>966</v>
+      </c>
+      <c r="D83" s="392" t="s">
+        <v>967</v>
+      </c>
+      <c r="E83" s="77">
+        <v>187</v>
+      </c>
+      <c r="F83" s="183">
+        <v>45370</v>
+      </c>
+      <c r="G83" s="76"/>
+      <c r="H83" s="380"/>
+      <c r="I83" s="77"/>
+      <c r="J83" s="76"/>
+      <c r="K83" s="76"/>
+      <c r="L83" s="380"/>
+      <c r="M83" s="77"/>
+      <c r="N83" s="76"/>
+    </row>
+    <row r="84" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B84" s="543"/>
+      <c r="C84" s="391" t="s">
+        <v>235</v>
+      </c>
+      <c r="D84" s="392" t="s">
+        <v>236</v>
+      </c>
+      <c r="E84" s="77">
+        <v>160</v>
+      </c>
+      <c r="F84" s="183">
+        <v>37300</v>
+      </c>
+      <c r="G84" s="76"/>
+      <c r="H84" s="380"/>
+      <c r="I84" s="77"/>
+      <c r="J84" s="76"/>
+      <c r="K84" s="76"/>
+      <c r="L84" s="380"/>
+      <c r="M84" s="77"/>
+      <c r="N84" s="76"/>
+    </row>
+    <row r="85" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B85" s="543"/>
+      <c r="C85" s="391" t="s">
+        <v>968</v>
+      </c>
+      <c r="D85" s="392" t="s">
+        <v>969</v>
+      </c>
+      <c r="E85" s="77">
+        <v>45</v>
+      </c>
+      <c r="F85" s="183">
+        <v>43960</v>
+      </c>
+      <c r="G85" s="76"/>
+      <c r="H85" s="380"/>
+      <c r="I85" s="77"/>
+      <c r="J85" s="76"/>
+      <c r="K85" s="76"/>
+      <c r="L85" s="380"/>
+      <c r="M85" s="77"/>
+      <c r="N85" s="76"/>
+    </row>
+    <row r="86" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B86" s="543"/>
+      <c r="C86" s="391" t="s">
+        <v>121</v>
+      </c>
+      <c r="D86" s="392" t="s">
+        <v>431</v>
+      </c>
+      <c r="E86" s="77">
+        <v>1917</v>
+      </c>
+      <c r="F86" s="183">
+        <v>45630</v>
+      </c>
+      <c r="G86" s="76"/>
+      <c r="H86" s="380"/>
+      <c r="I86" s="77"/>
+      <c r="J86" s="76"/>
+      <c r="K86" s="76"/>
+      <c r="L86" s="380"/>
+      <c r="M86" s="77"/>
+      <c r="N86" s="76"/>
+    </row>
+    <row r="87" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B87" s="543"/>
+      <c r="C87" s="391" t="s">
+        <v>970</v>
+      </c>
+      <c r="D87" s="392" t="s">
+        <v>971</v>
+      </c>
+      <c r="E87" s="77">
+        <v>31</v>
+      </c>
+      <c r="F87" s="183">
+        <v>49590</v>
+      </c>
+      <c r="G87" s="76"/>
+      <c r="H87" s="380"/>
+      <c r="I87" s="77"/>
+      <c r="J87" s="76"/>
+      <c r="K87" s="76"/>
+      <c r="L87" s="380"/>
+      <c r="M87" s="77"/>
+      <c r="N87" s="76"/>
+    </row>
+    <row r="88" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B88" s="543"/>
+      <c r="C88" s="391" t="s">
+        <v>972</v>
+      </c>
+      <c r="D88" s="392" t="s">
+        <v>973</v>
+      </c>
+      <c r="E88" s="77">
+        <v>99</v>
+      </c>
+      <c r="F88" s="183">
+        <v>40790</v>
+      </c>
+      <c r="G88" s="76"/>
+      <c r="H88" s="380"/>
+      <c r="I88" s="77"/>
+      <c r="J88" s="76"/>
+      <c r="K88" s="76"/>
+      <c r="L88" s="380"/>
+      <c r="M88" s="77"/>
+      <c r="N88" s="76"/>
+    </row>
+    <row r="89" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B89" s="543"/>
+      <c r="C89" s="391" t="s">
+        <v>974</v>
+      </c>
+      <c r="D89" s="392" t="s">
+        <v>975</v>
+      </c>
+      <c r="E89" s="77">
+        <v>26</v>
+      </c>
+      <c r="F89" s="183">
+        <v>39830</v>
+      </c>
+      <c r="G89" s="76"/>
+      <c r="H89" s="380"/>
+      <c r="I89" s="77"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="76"/>
+      <c r="L89" s="380"/>
+      <c r="M89" s="77"/>
+      <c r="N89" s="76"/>
+    </row>
+    <row r="90" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B90" s="543"/>
+      <c r="C90" s="391" t="s">
+        <v>976</v>
+      </c>
+      <c r="D90" s="392" t="s">
+        <v>977</v>
+      </c>
+      <c r="E90" s="77">
+        <v>93</v>
+      </c>
+      <c r="F90" s="183">
+        <v>33520</v>
+      </c>
+      <c r="G90" s="76"/>
+      <c r="H90" s="380"/>
+      <c r="I90" s="77"/>
+      <c r="J90" s="76"/>
+      <c r="K90" s="76"/>
+      <c r="L90" s="380"/>
+      <c r="M90" s="77"/>
+      <c r="N90" s="76"/>
+    </row>
+    <row r="91" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B91" s="543"/>
+      <c r="C91" s="391" t="s">
+        <v>129</v>
+      </c>
+      <c r="D91" s="392" t="s">
+        <v>752</v>
+      </c>
+      <c r="E91" s="77">
+        <v>1671</v>
+      </c>
+      <c r="F91" s="183">
+        <v>42250</v>
+      </c>
+      <c r="G91" s="76"/>
+      <c r="H91" s="380"/>
+      <c r="I91" s="77"/>
+      <c r="J91" s="76"/>
+      <c r="K91" s="76"/>
+      <c r="L91" s="380"/>
+      <c r="M91" s="77"/>
+      <c r="N91" s="76"/>
+    </row>
+    <row r="92" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B92" s="543"/>
+      <c r="C92" s="391" t="s">
+        <v>978</v>
+      </c>
+      <c r="D92" s="392" t="s">
+        <v>979</v>
+      </c>
+      <c r="E92" s="77">
+        <v>11</v>
+      </c>
+      <c r="F92" s="183">
+        <v>44440</v>
+      </c>
+      <c r="G92" s="76"/>
+      <c r="H92" s="380"/>
+      <c r="I92" s="77"/>
+      <c r="J92" s="76"/>
+      <c r="K92" s="76"/>
+      <c r="L92" s="380"/>
+      <c r="M92" s="77"/>
+      <c r="N92" s="76"/>
+    </row>
+    <row r="93" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B93" s="543"/>
+      <c r="C93" s="391" t="s">
+        <v>980</v>
+      </c>
+      <c r="D93" s="392" t="s">
+        <v>238</v>
+      </c>
+      <c r="E93" s="77">
+        <v>464</v>
+      </c>
+      <c r="F93" s="183">
+        <v>40800</v>
+      </c>
+      <c r="G93" s="76"/>
+      <c r="H93" s="380"/>
+      <c r="I93" s="77"/>
+      <c r="J93" s="76"/>
+      <c r="K93" s="76"/>
+      <c r="L93" s="380"/>
+      <c r="M93" s="77"/>
+      <c r="N93" s="76"/>
+    </row>
+    <row r="94" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B94" s="543"/>
+      <c r="C94" s="391" t="s">
+        <v>205</v>
+      </c>
+      <c r="D94" s="392" t="s">
+        <v>206</v>
+      </c>
+      <c r="E94" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F94" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G94" s="76"/>
+      <c r="H94" s="380"/>
+      <c r="I94" s="77"/>
+      <c r="J94" s="76"/>
+      <c r="K94" s="76"/>
+      <c r="L94" s="380"/>
+      <c r="M94" s="77"/>
+      <c r="N94" s="76"/>
+    </row>
+    <row r="95" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B95" s="543"/>
+      <c r="C95" s="391" t="s">
+        <v>981</v>
+      </c>
+      <c r="D95" s="392" t="s">
+        <v>806</v>
+      </c>
+      <c r="E95" s="77">
+        <v>149</v>
+      </c>
+      <c r="F95" s="183">
+        <v>44590</v>
+      </c>
+      <c r="G95" s="76"/>
+      <c r="H95" s="380"/>
+      <c r="I95" s="77"/>
+      <c r="J95" s="76"/>
+      <c r="K95" s="76"/>
+      <c r="L95" s="380"/>
+      <c r="M95" s="77"/>
+      <c r="N95" s="76"/>
+    </row>
+    <row r="96" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B96" s="543"/>
+      <c r="C96" s="391" t="s">
+        <v>982</v>
+      </c>
+      <c r="D96" s="392" t="s">
+        <v>983</v>
+      </c>
+      <c r="E96" s="77">
+        <v>59</v>
+      </c>
+      <c r="F96" s="183">
+        <v>57060</v>
+      </c>
+      <c r="G96" s="76"/>
+      <c r="H96" s="380"/>
+      <c r="I96" s="77"/>
+      <c r="J96" s="76"/>
+      <c r="K96" s="76"/>
+      <c r="L96" s="380"/>
+      <c r="M96" s="77"/>
+      <c r="N96" s="76"/>
+    </row>
+    <row r="97" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B97" s="543"/>
+      <c r="C97" s="391" t="s">
+        <v>984</v>
+      </c>
+      <c r="D97" s="392" t="s">
+        <v>985</v>
+      </c>
+      <c r="E97" s="77">
+        <v>30</v>
+      </c>
+      <c r="F97" s="183">
+        <v>33260</v>
+      </c>
+      <c r="G97" s="76"/>
+      <c r="H97" s="380"/>
+      <c r="I97" s="77"/>
+      <c r="J97" s="76"/>
+      <c r="K97" s="76"/>
+      <c r="L97" s="380"/>
+      <c r="M97" s="77"/>
+      <c r="N97" s="76"/>
+    </row>
+    <row r="98" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B98" s="543"/>
+      <c r="C98" s="391" t="s">
+        <v>779</v>
+      </c>
+      <c r="D98" s="392" t="s">
+        <v>780</v>
+      </c>
+      <c r="E98" s="77">
+        <v>42</v>
+      </c>
+      <c r="F98" s="183">
+        <v>35990</v>
+      </c>
+      <c r="G98" s="76"/>
+      <c r="H98" s="380"/>
+      <c r="I98" s="77"/>
+      <c r="J98" s="76"/>
+      <c r="K98" s="76"/>
+      <c r="L98" s="380"/>
+      <c r="M98" s="77"/>
+      <c r="N98" s="76"/>
+    </row>
+    <row r="99" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B99" s="543"/>
+      <c r="C99" s="391" t="s">
+        <v>775</v>
+      </c>
+      <c r="D99" s="392" t="s">
+        <v>776</v>
+      </c>
+      <c r="E99" s="77">
+        <v>53</v>
+      </c>
+      <c r="F99" s="183">
+        <v>41430</v>
+      </c>
+      <c r="G99" s="76"/>
+      <c r="H99" s="380"/>
+      <c r="I99" s="77"/>
+      <c r="J99" s="76"/>
+      <c r="K99" s="76"/>
+      <c r="L99" s="380"/>
+      <c r="M99" s="77"/>
+      <c r="N99" s="76"/>
+    </row>
+    <row r="100" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B100" s="543"/>
+      <c r="C100" s="391" t="s">
+        <v>986</v>
+      </c>
+      <c r="D100" s="392" t="s">
+        <v>987</v>
+      </c>
+      <c r="E100" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F100" s="183">
+        <v>36320</v>
+      </c>
+      <c r="G100" s="76"/>
+      <c r="H100" s="380"/>
+      <c r="I100" s="77"/>
+      <c r="J100" s="76"/>
+      <c r="K100" s="76"/>
+      <c r="L100" s="380"/>
+      <c r="M100" s="77"/>
+      <c r="N100" s="76"/>
+    </row>
+    <row r="101" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B101" s="543"/>
+      <c r="C101" s="391" t="s">
+        <v>988</v>
+      </c>
+      <c r="D101" s="392" t="s">
+        <v>989</v>
+      </c>
+      <c r="E101" s="77">
+        <v>115</v>
+      </c>
+      <c r="F101" s="183">
+        <v>40820</v>
+      </c>
+      <c r="G101" s="76"/>
+      <c r="H101" s="380"/>
+      <c r="I101" s="77"/>
+      <c r="J101" s="76"/>
+      <c r="K101" s="76"/>
+      <c r="L101" s="380"/>
+      <c r="M101" s="77"/>
+      <c r="N101" s="76"/>
+    </row>
+    <row r="102" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B102" s="543"/>
+      <c r="C102" s="391" t="s">
+        <v>990</v>
+      </c>
+      <c r="D102" s="392" t="s">
+        <v>991</v>
+      </c>
+      <c r="E102" s="77">
+        <v>166</v>
+      </c>
+      <c r="F102" s="183">
+        <v>44270</v>
+      </c>
+      <c r="G102" s="76"/>
+      <c r="H102" s="380"/>
+      <c r="I102" s="77"/>
+      <c r="J102" s="76"/>
+      <c r="K102" s="76"/>
+      <c r="L102" s="380"/>
+      <c r="M102" s="77"/>
+      <c r="N102" s="76"/>
+    </row>
+    <row r="103" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B103" s="543"/>
+      <c r="C103" s="391" t="s">
+        <v>992</v>
+      </c>
+      <c r="D103" s="392" t="s">
+        <v>993</v>
+      </c>
+      <c r="E103" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F103" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G103" s="76"/>
+      <c r="H103" s="380"/>
+      <c r="I103" s="77"/>
+      <c r="J103" s="76"/>
+      <c r="K103" s="76"/>
+      <c r="L103" s="380"/>
+      <c r="M103" s="77"/>
+      <c r="N103" s="76"/>
+    </row>
+    <row r="104" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B104" s="543"/>
+      <c r="C104" s="440" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D104" s="156" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E104" s="77">
+        <v>1367</v>
+      </c>
+      <c r="F104" s="183">
+        <v>35420</v>
+      </c>
+      <c r="G104" s="76"/>
+      <c r="H104" s="380"/>
+      <c r="I104" s="77"/>
+      <c r="J104" s="76"/>
+      <c r="K104" s="76"/>
+      <c r="L104" s="380"/>
+      <c r="M104" s="77"/>
+      <c r="N104" s="76"/>
+    </row>
+    <row r="105" spans="2:14" s="356" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B105" s="543"/>
+      <c r="C105" s="79" t="s">
+        <v>272</v>
+      </c>
+      <c r="D105" s="79" t="s">
+        <v>744</v>
+      </c>
+      <c r="E105" s="77">
+        <v>5412</v>
+      </c>
+      <c r="F105" s="183">
+        <v>46140</v>
+      </c>
+      <c r="G105" s="76"/>
+      <c r="H105" s="380"/>
+      <c r="I105" s="77"/>
+      <c r="J105" s="76"/>
+      <c r="K105" s="76"/>
+      <c r="L105" s="380"/>
+      <c r="M105" s="77"/>
+      <c r="N105" s="76"/>
+    </row>
+    <row r="106" spans="2:14" ht="12" customHeight="1">
+      <c r="B106" s="27"/>
+      <c r="C106" s="375"/>
+      <c r="D106" s="376"/>
+      <c r="E106" s="376"/>
+      <c r="F106" s="376"/>
+      <c r="G106" s="376"/>
+      <c r="H106" s="377"/>
+      <c r="I106" s="377"/>
+      <c r="J106" s="376"/>
+      <c r="K106" s="376"/>
+      <c r="L106" s="377"/>
+      <c r="M106" s="378"/>
+      <c r="N106" s="379"/>
+    </row>
+    <row r="107" spans="2:14" ht="56.25">
+      <c r="B107" s="564" t="s">
+        <v>82</v>
+      </c>
+      <c r="C107" s="82"/>
+      <c r="D107" s="565" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="E107" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F107" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G107" s="82"/>
+      <c r="H107" s="554" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="529" t="s">
+      <c r="I107" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J107" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K107" s="82"/>
+      <c r="L107" s="554" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...12 lines deleted...]
-      <c r="E4" s="17" t="s">
+      <c r="M107" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N107" s="491" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="108" spans="2:14" ht="37.5">
+      <c r="B108" s="528"/>
+      <c r="C108" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="566"/>
+      <c r="E108" s="489" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-[...4 lines deleted...]
-      <c r="I4" s="17" t="s">
+      <c r="F108" s="491"/>
+      <c r="G108" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="H108" s="492"/>
+      <c r="I108" s="489" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-[...4 lines deleted...]
-      <c r="M4" s="17" t="s">
+      <c r="J108" s="491"/>
+      <c r="K108" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="L108" s="493"/>
+      <c r="M108" s="489" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-[...46 lines deleted...]
-      <c r="G6" s="377" t="s">
+      <c r="N108" s="491"/>
+    </row>
+    <row r="109" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B109" s="528"/>
+      <c r="C109" s="443" t="s">
+        <v>876</v>
+      </c>
+      <c r="D109" s="479" t="s">
+        <v>783</v>
+      </c>
+      <c r="E109" s="89">
+        <v>395</v>
+      </c>
+      <c r="F109" s="222">
+        <v>37440</v>
+      </c>
+      <c r="G109" s="443" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H109" s="479" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I109" s="89">
+        <v>14048</v>
+      </c>
+      <c r="J109" s="222">
+        <v>31570</v>
+      </c>
+      <c r="K109" s="90" t="s">
+        <v>244</v>
+      </c>
+      <c r="L109" s="219" t="s">
+        <v>245</v>
+      </c>
+      <c r="M109" s="89">
+        <v>63</v>
+      </c>
+      <c r="N109" s="222">
+        <v>33900</v>
+      </c>
+    </row>
+    <row r="110" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B110" s="528"/>
+      <c r="C110" s="443" t="s">
+        <v>877</v>
+      </c>
+      <c r="D110" s="479" t="s">
+        <v>784</v>
+      </c>
+      <c r="E110" s="89">
+        <v>176</v>
+      </c>
+      <c r="F110" s="222">
+        <v>37780</v>
+      </c>
+      <c r="G110" s="90" t="s">
+        <v>88</v>
+      </c>
+      <c r="H110" s="219" t="s">
+        <v>246</v>
+      </c>
+      <c r="I110" s="89">
+        <v>4900</v>
+      </c>
+      <c r="J110" s="222">
+        <v>35190</v>
+      </c>
+      <c r="K110" s="90"/>
+      <c r="L110" s="222"/>
+      <c r="M110" s="89"/>
+      <c r="N110" s="222"/>
+    </row>
+    <row r="111" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B111" s="528"/>
+      <c r="C111" s="443" t="s">
+        <v>612</v>
+      </c>
+      <c r="D111" s="479" t="s">
+        <v>613</v>
+      </c>
+      <c r="E111" s="89">
+        <v>602</v>
+      </c>
+      <c r="F111" s="222">
+        <v>29940</v>
+      </c>
+      <c r="G111" s="170" t="s">
+        <v>86</v>
+      </c>
+      <c r="H111" s="219" t="s">
+        <v>87</v>
+      </c>
+      <c r="I111" s="89">
+        <v>7372</v>
+      </c>
+      <c r="J111" s="222">
+        <v>36480</v>
+      </c>
+      <c r="K111" s="90"/>
+      <c r="L111" s="222"/>
+      <c r="M111" s="89"/>
+      <c r="N111" s="222"/>
+    </row>
+    <row r="112" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B112" s="528"/>
+      <c r="C112" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D112" s="479" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E112" s="89">
+        <v>17</v>
+      </c>
+      <c r="F112" s="222">
+        <v>29590</v>
+      </c>
+      <c r="G112" s="443" t="s">
+        <v>315</v>
+      </c>
+      <c r="H112" s="479" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I112" s="89">
+        <v>1175</v>
+      </c>
+      <c r="J112" s="222">
+        <v>37260</v>
+      </c>
+      <c r="K112" s="90"/>
+      <c r="L112" s="222"/>
+      <c r="M112" s="89"/>
+      <c r="N112" s="222"/>
+    </row>
+    <row r="113" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B113" s="528"/>
+      <c r="C113" s="443" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D113" s="479" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E113" s="89">
+        <v>300</v>
+      </c>
+      <c r="F113" s="222">
+        <v>30130</v>
+      </c>
+      <c r="G113" s="185" t="s">
+        <v>90</v>
+      </c>
+      <c r="H113" s="219" t="s">
+        <v>91</v>
+      </c>
+      <c r="I113" s="89">
+        <v>2136</v>
+      </c>
+      <c r="J113" s="222">
+        <v>31600</v>
+      </c>
+      <c r="K113" s="90"/>
+      <c r="L113" s="222"/>
+      <c r="M113" s="89"/>
+      <c r="N113" s="222"/>
+    </row>
+    <row r="114" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B114" s="528"/>
+      <c r="C114" s="443" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D114" s="479" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E114" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F114" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G114" s="443" t="s">
+        <v>160</v>
+      </c>
+      <c r="H114" s="479" t="s">
+        <v>161</v>
+      </c>
+      <c r="I114" s="89">
+        <v>93</v>
+      </c>
+      <c r="J114" s="222">
+        <v>39660</v>
+      </c>
+      <c r="K114" s="90"/>
+      <c r="L114" s="222"/>
+      <c r="M114" s="89"/>
+      <c r="N114" s="222"/>
+    </row>
+    <row r="115" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B115" s="528"/>
+      <c r="C115" s="443" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D115" s="479" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E115" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F115" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G115" s="85" t="s">
+        <v>221</v>
+      </c>
+      <c r="H115" s="417" t="s">
+        <v>222</v>
+      </c>
+      <c r="I115" s="89">
+        <v>3878</v>
+      </c>
+      <c r="J115" s="222">
+        <v>36750</v>
+      </c>
+      <c r="K115" s="90"/>
+      <c r="L115" s="222"/>
+      <c r="M115" s="89"/>
+      <c r="N115" s="222"/>
+    </row>
+    <row r="116" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B116" s="528"/>
+      <c r="C116" s="443" t="s">
+        <v>998</v>
+      </c>
+      <c r="D116" s="479" t="s">
+        <v>999</v>
+      </c>
+      <c r="E116" s="89">
         <v>12</v>
       </c>
-      <c r="H6" s="378" t="s">
-[...373 lines deleted...]
-      <c r="F18" s="185">
+      <c r="F116" s="222">
+        <v>33330</v>
+      </c>
+      <c r="G116" s="90"/>
+      <c r="H116" s="219"/>
+      <c r="I116" s="89"/>
+      <c r="J116" s="334"/>
+      <c r="K116" s="90"/>
+      <c r="L116" s="222"/>
+      <c r="M116" s="89"/>
+      <c r="N116" s="222"/>
+    </row>
+    <row r="117" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B117" s="528"/>
+      <c r="C117" s="443" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D117" s="479" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E117" s="89">
+        <v>41</v>
+      </c>
+      <c r="F117" s="222">
         <v>37060</v>
       </c>
-      <c r="G18" s="107" t="s">
-[...195 lines deleted...]
-      <c r="E24" s="79">
+      <c r="G117" s="90"/>
+      <c r="H117" s="219"/>
+      <c r="I117" s="89"/>
+      <c r="J117" s="334"/>
+      <c r="K117" s="90"/>
+      <c r="L117" s="222"/>
+      <c r="M117" s="89"/>
+      <c r="N117" s="222"/>
+    </row>
+    <row r="118" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B118" s="528"/>
+      <c r="C118" s="443" t="s">
+        <v>996</v>
+      </c>
+      <c r="D118" s="479" t="s">
+        <v>997</v>
+      </c>
+      <c r="E118" s="89">
+        <v>11</v>
+      </c>
+      <c r="F118" s="222">
+        <v>37500</v>
+      </c>
+      <c r="G118" s="90"/>
+      <c r="H118" s="219"/>
+      <c r="I118" s="89"/>
+      <c r="J118" s="334"/>
+      <c r="K118" s="90"/>
+      <c r="L118" s="222"/>
+      <c r="M118" s="89"/>
+      <c r="N118" s="222"/>
+    </row>
+    <row r="119" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B119" s="528"/>
+      <c r="C119" s="443" t="s">
+        <v>994</v>
+      </c>
+      <c r="D119" s="479" t="s">
+        <v>995</v>
+      </c>
+      <c r="E119" s="89">
+        <v>26</v>
+      </c>
+      <c r="F119" s="222">
+        <v>30800</v>
+      </c>
+      <c r="G119" s="90"/>
+      <c r="H119" s="219"/>
+      <c r="I119" s="89"/>
+      <c r="J119" s="334"/>
+      <c r="K119" s="90"/>
+      <c r="L119" s="222"/>
+      <c r="M119" s="89"/>
+      <c r="N119" s="222"/>
+    </row>
+    <row r="120" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B120" s="528"/>
+      <c r="C120" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="D120" s="218" t="s">
+        <v>156</v>
+      </c>
+      <c r="E120" s="89">
+        <v>873</v>
+      </c>
+      <c r="F120" s="222">
+        <v>35880</v>
+      </c>
+      <c r="G120" s="90"/>
+      <c r="H120" s="219"/>
+      <c r="I120" s="89"/>
+      <c r="J120" s="334"/>
+      <c r="K120" s="90"/>
+      <c r="L120" s="222"/>
+      <c r="M120" s="89"/>
+      <c r="N120" s="222"/>
+    </row>
+    <row r="121" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B121" s="528"/>
+      <c r="C121" s="443" t="s">
+        <v>318</v>
+      </c>
+      <c r="D121" s="479" t="s">
+        <v>319</v>
+      </c>
+      <c r="E121" s="89">
+        <v>1491</v>
+      </c>
+      <c r="F121" s="222">
+        <v>39230</v>
+      </c>
+      <c r="G121" s="90"/>
+      <c r="H121" s="219"/>
+      <c r="I121" s="89"/>
+      <c r="J121" s="334"/>
+      <c r="K121" s="90"/>
+      <c r="L121" s="222"/>
+      <c r="M121" s="89"/>
+      <c r="N121" s="222"/>
+    </row>
+    <row r="122" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B122" s="528"/>
+      <c r="C122" s="443" t="s">
         <v>306</v>
       </c>
-      <c r="F24" s="185">
-[...1965 lines deleted...]
-      <c r="G109" s="462" t="s">
+      <c r="D122" s="479" t="s">
+        <v>481</v>
+      </c>
+      <c r="E122" s="89">
+        <v>6584</v>
+      </c>
+      <c r="F122" s="222">
+        <v>35080</v>
+      </c>
+      <c r="G122" s="90"/>
+      <c r="H122" s="219"/>
+      <c r="I122" s="89"/>
+      <c r="J122" s="334"/>
+      <c r="K122" s="90"/>
+      <c r="L122" s="222"/>
+      <c r="M122" s="89"/>
+      <c r="N122" s="222"/>
+    </row>
+    <row r="123" spans="2:14" ht="24.75" customHeight="1">
+      <c r="B123" s="528"/>
+      <c r="C123" s="443" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D123" s="479" t="s">
         <v>1014</v>
       </c>
-      <c r="H109" s="510" t="s">
-[...389 lines deleted...]
-      <c r="N123" s="224"/>
+      <c r="E123" s="89">
+        <v>145</v>
+      </c>
+      <c r="F123" s="222">
+        <v>36340</v>
+      </c>
+      <c r="G123" s="90"/>
+      <c r="H123" s="219"/>
+      <c r="I123" s="89"/>
+      <c r="J123" s="334"/>
+      <c r="K123" s="90"/>
+      <c r="L123" s="222"/>
+      <c r="M123" s="89"/>
+      <c r="N123" s="222"/>
     </row>
     <row r="124" spans="2:14" ht="24.75" customHeight="1">
-      <c r="B124" s="559"/>
-[...19 lines deleted...]
-      <c r="N124" s="224"/>
+      <c r="B124" s="528"/>
+      <c r="C124" s="381" t="s">
+        <v>311</v>
+      </c>
+      <c r="D124" s="382" t="s">
+        <v>312</v>
+      </c>
+      <c r="E124" s="89">
+        <v>1264</v>
+      </c>
+      <c r="F124" s="222">
+        <v>33440</v>
+      </c>
+      <c r="G124" s="135"/>
+      <c r="H124" s="135"/>
+      <c r="I124" s="89"/>
+      <c r="J124" s="334"/>
+      <c r="K124" s="90"/>
+      <c r="L124" s="222"/>
+      <c r="M124" s="89"/>
+      <c r="N124" s="222"/>
     </row>
     <row r="125" spans="2:14">
-      <c r="B125" s="359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B125" s="356" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E125" s="89"/>
     </row>
     <row r="126" spans="2:14">
-      <c r="B126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B126" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E126" s="89"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C15:F105">
     <sortCondition ref="C15:C105"/>
   </sortState>
   <mergeCells count="25">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B11"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="B13:B105"/>
     <mergeCell ref="B107:B124"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="D107:D108"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="F107:F108"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="H107:H108"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="N107:N108"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="J107:J108"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L107:L108"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="36" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="13.875" customWidth="1"/>
+    <col min="4" max="4" width="45" style="6" customWidth="1"/>
+    <col min="5" max="5" width="17.125" style="198" customWidth="1"/>
+    <col min="6" max="7" width="14.5" style="199" customWidth="1"/>
+    <col min="8" max="8" width="63.75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18.5" style="6" customWidth="1"/>
+    <col min="10" max="10" width="14.5" style="8" customWidth="1"/>
+    <col min="11" max="11" width="6.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="158"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="522"/>
+      <c r="R1" s="522"/>
+      <c r="S1" s="522"/>
+      <c r="T1" s="522"/>
+      <c r="U1" s="523"/>
+      <c r="V1" s="523"/>
+      <c r="W1" s="523"/>
+      <c r="X1" s="524"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="522"/>
+      <c r="AA1" s="522"/>
+      <c r="AB1" s="58"/>
+    </row>
+    <row r="2" spans="2:28" ht="51.75" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="577" t="s">
+        <v>248</v>
+      </c>
+      <c r="D2" s="577"/>
+      <c r="E2" s="577"/>
+      <c r="F2" s="578"/>
+      <c r="G2" s="579" t="s">
+        <v>249</v>
+      </c>
+      <c r="H2" s="580"/>
+      <c r="I2" s="580"/>
+      <c r="J2" s="581"/>
+    </row>
+    <row r="3" spans="2:28" ht="57" customHeight="1">
+      <c r="B3" s="582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="200"/>
+      <c r="D3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="200"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:28" ht="37.5">
+      <c r="B4" s="517"/>
+      <c r="C4" s="201" t="s">
+        <v>212</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="201" t="s">
+        <v>212</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+    </row>
+    <row r="5" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B5" s="517"/>
+      <c r="C5" s="354" t="s">
         <v>250</v>
       </c>
-      <c r="C1" s="552"/>
-[...25 lines deleted...]
-      <c r="C2" s="608" t="s">
+      <c r="D5" s="352" t="s">
         <v>251</v>
       </c>
-      <c r="D2" s="608"/>
-[...2 lines deleted...]
-      <c r="G2" s="610" t="s">
+      <c r="E5" s="353">
+        <v>1123</v>
+      </c>
+      <c r="F5" s="360">
+        <v>125130</v>
+      </c>
+      <c r="G5" s="354" t="s">
+        <v>250</v>
+      </c>
+      <c r="H5" s="352" t="s">
+        <v>251</v>
+      </c>
+      <c r="I5" s="353">
+        <v>1123</v>
+      </c>
+      <c r="J5" s="360">
+        <v>125130</v>
+      </c>
+    </row>
+    <row r="6" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B6" s="517"/>
+      <c r="C6" s="373" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D6" s="374" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="353">
+        <v>662</v>
+      </c>
+      <c r="F6" s="360">
+        <v>74990</v>
+      </c>
+      <c r="G6" s="373" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H6" s="374" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I6" s="353">
+        <v>30</v>
+      </c>
+      <c r="J6" s="360">
+        <v>92560</v>
+      </c>
+      <c r="N6" s="10"/>
+    </row>
+    <row r="7" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B7" s="517"/>
+      <c r="C7" s="373" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D7" s="374" t="s">
+        <v>253</v>
+      </c>
+      <c r="E7" s="353">
+        <v>365</v>
+      </c>
+      <c r="F7" s="360">
+        <v>79140</v>
+      </c>
+      <c r="G7" s="373" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H7" s="374" t="s">
         <v>252</v>
       </c>
-      <c r="H2" s="611"/>
-[...8 lines deleted...]
-      <c r="D3" s="560" t="s">
+      <c r="I7" s="353">
+        <v>102</v>
+      </c>
+      <c r="J7" s="360">
+        <v>69080</v>
+      </c>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+    </row>
+    <row r="8" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B8" s="517"/>
+      <c r="C8" s="373" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D8" s="374" t="s">
+        <v>257</v>
+      </c>
+      <c r="E8" s="353">
+        <v>268</v>
+      </c>
+      <c r="F8" s="360">
+        <v>78830</v>
+      </c>
+      <c r="G8" s="414" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H8" s="447" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I8" s="353">
+        <v>1418</v>
+      </c>
+      <c r="J8" s="360">
+        <v>97540</v>
+      </c>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+    </row>
+    <row r="9" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B9" s="517"/>
+      <c r="C9" s="373" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D9" s="374" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="353">
+        <v>240</v>
+      </c>
+      <c r="F9" s="360">
+        <v>63290</v>
+      </c>
+      <c r="G9" s="414" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H9" s="447" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I9" s="353">
+        <v>85</v>
+      </c>
+      <c r="J9" s="360">
+        <v>83120</v>
+      </c>
+      <c r="L9" s="8"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="8"/>
+    </row>
+    <row r="10" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B10" s="517"/>
+      <c r="C10" s="414" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D10" s="447" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E10" s="353">
+        <v>68</v>
+      </c>
+      <c r="F10" s="360">
+        <v>73500</v>
+      </c>
+      <c r="G10" s="373" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H10" s="374" t="s">
+        <v>256</v>
+      </c>
+      <c r="I10" s="353">
+        <v>1007</v>
+      </c>
+      <c r="J10" s="360">
+        <v>70270</v>
+      </c>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+    </row>
+    <row r="11" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B11" s="517"/>
+      <c r="C11" s="414" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D11" s="447" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E11" s="353">
+        <v>105</v>
+      </c>
+      <c r="F11" s="360">
+        <v>80600</v>
+      </c>
+      <c r="G11" s="414" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H11" s="447" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I11" s="353">
+        <v>280</v>
+      </c>
+      <c r="J11" s="360">
+        <v>71190</v>
+      </c>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+    </row>
+    <row r="12" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B12" s="517"/>
+      <c r="C12" s="373" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D12" s="374" t="s">
+        <v>256</v>
+      </c>
+      <c r="E12" s="353">
+        <v>1007</v>
+      </c>
+      <c r="F12" s="360">
+        <v>70270</v>
+      </c>
+      <c r="G12" s="414" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H12" s="447" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I12" s="353">
+        <v>93</v>
+      </c>
+      <c r="J12" s="360">
+        <v>52200</v>
+      </c>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+    </row>
+    <row r="13" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B13" s="517"/>
+      <c r="C13" s="413"/>
+      <c r="D13" s="436"/>
+      <c r="E13" s="353"/>
+      <c r="F13" s="338"/>
+      <c r="G13" s="414" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H13" s="447" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I13" s="353">
+        <v>581</v>
+      </c>
+      <c r="J13" s="360">
+        <v>74610</v>
+      </c>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+    </row>
+    <row r="14" spans="2:28" ht="25.35" customHeight="1">
+      <c r="B14" s="517"/>
+      <c r="C14" s="410"/>
+      <c r="D14" s="410"/>
+      <c r="E14" s="353"/>
+      <c r="F14" s="338"/>
+      <c r="G14" s="354" t="s">
+        <v>254</v>
+      </c>
+      <c r="H14" s="352" t="s">
+        <v>255</v>
+      </c>
+      <c r="I14" s="353">
+        <v>406</v>
+      </c>
+      <c r="J14" s="360">
+        <v>45420</v>
+      </c>
+    </row>
+    <row r="15" spans="2:28" ht="14.25" customHeight="1" thickBot="1">
+      <c r="B15" s="27"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="203"/>
+      <c r="E15" s="204"/>
+      <c r="F15" s="205"/>
+      <c r="G15" s="205"/>
+      <c r="H15" s="203"/>
+      <c r="I15" s="213"/>
+      <c r="J15" s="214"/>
+    </row>
+    <row r="16" spans="2:28" ht="57" customHeight="1">
+      <c r="B16" s="563" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="206"/>
+      <c r="D16" s="507" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="E16" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F16" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G16" s="206"/>
+      <c r="H16" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...12 lines deleted...]
-      <c r="E4" s="17" t="s">
+      <c r="I16" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J16" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="17" spans="2:10" ht="37.5">
+      <c r="B17" s="543"/>
+      <c r="C17" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="D17" s="530"/>
+      <c r="E17" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-[...4 lines deleted...]
-      <c r="I4" s="17" t="s">
+      <c r="F17" s="496"/>
+      <c r="G17" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="H17" s="499"/>
+      <c r="I17" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-[...58 lines deleted...]
-      <c r="C7" s="377" t="s">
+      <c r="J17" s="496"/>
+    </row>
+    <row r="18" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B18" s="543"/>
+      <c r="C18" s="391" t="s">
         <v>1022</v>
       </c>
-      <c r="D7" s="378" t="s">
-[...57 lines deleted...]
-      <c r="C9" s="377" t="s">
+      <c r="D18" s="392" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="77">
+        <v>923</v>
+      </c>
+      <c r="F18" s="183">
+        <v>47380</v>
+      </c>
+      <c r="G18" s="391" t="s">
         <v>1023</v>
       </c>
-      <c r="D9" s="378" t="s">
-[...38 lines deleted...]
-      <c r="G10" s="377" t="s">
+      <c r="H18" s="392" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I18" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J18" s="183" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="19" spans="2:10" ht="25.35" customHeight="1" thickBot="1">
+      <c r="B19" s="551"/>
+      <c r="C19" s="391" t="s">
         <v>1021</v>
       </c>
-      <c r="H10" s="378" t="s">
+      <c r="D19" s="392" t="s">
+        <v>258</v>
+      </c>
+      <c r="E19" s="77">
+        <v>303</v>
+      </c>
+      <c r="F19" s="183"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="380"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="380"/>
+    </row>
+    <row r="20" spans="2:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B20" s="207"/>
+      <c r="C20" s="208"/>
+      <c r="D20" s="209"/>
+      <c r="E20" s="210"/>
+      <c r="F20" s="211"/>
+      <c r="G20" s="211"/>
+      <c r="H20" s="212"/>
+      <c r="I20" s="212"/>
+      <c r="J20" s="212"/>
+    </row>
+    <row r="21" spans="2:10" ht="25.35" customHeight="1">
+      <c r="B21" s="518" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="584" t="s">
         <v>259</v>
       </c>
-      <c r="I10" s="356">
-[...231 lines deleted...]
-      <c r="J21" s="617"/>
+      <c r="D21" s="585"/>
+      <c r="E21" s="585"/>
+      <c r="F21" s="585"/>
+      <c r="G21" s="585"/>
+      <c r="H21" s="585"/>
+      <c r="I21" s="585"/>
+      <c r="J21" s="586"/>
     </row>
     <row r="22" spans="2:10" ht="25.35" customHeight="1">
-      <c r="B22" s="550"/>
-[...7 lines deleted...]
-      <c r="J22" s="620"/>
+      <c r="B22" s="519"/>
+      <c r="C22" s="587"/>
+      <c r="D22" s="588"/>
+      <c r="E22" s="588"/>
+      <c r="F22" s="588"/>
+      <c r="G22" s="588"/>
+      <c r="H22" s="588"/>
+      <c r="I22" s="588"/>
+      <c r="J22" s="589"/>
     </row>
     <row r="23" spans="2:10" ht="30.75" customHeight="1">
-      <c r="B23" s="614"/>
-[...7 lines deleted...]
-      <c r="J23" s="623"/>
+      <c r="B23" s="583"/>
+      <c r="C23" s="590"/>
+      <c r="D23" s="591"/>
+      <c r="E23" s="591"/>
+      <c r="F23" s="591"/>
+      <c r="G23" s="591"/>
+      <c r="H23" s="591"/>
+      <c r="I23" s="591"/>
+      <c r="J23" s="592"/>
     </row>
     <row r="24" spans="2:10">
-      <c r="B24" s="359" t="s">
-        <v>1403</v>
+      <c r="B24" s="356" t="s">
+        <v>1397</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G5:H14">
     <sortCondition ref="G5:G14"/>
   </sortState>
   <mergeCells count="19">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B14"/>
     <mergeCell ref="B16:B19"/>
     <mergeCell ref="B21:B23"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="C21:J23"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="36" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AF49"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L53" sqref="L53"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="10.125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="58.625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="18.125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="14.5" customWidth="1"/>
+    <col min="7" max="7" width="10.125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="97" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="10.125" style="59" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="95.625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20" style="9" customWidth="1"/>
+    <col min="14" max="14" width="14.5" customWidth="1"/>
+    <col min="15" max="15" width="6.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="36">
-      <c r="B1" s="552" t="s">
+      <c r="B1" s="521" t="s">
+        <v>260</v>
+      </c>
+      <c r="C1" s="521"/>
+      <c r="D1" s="521"/>
+      <c r="E1" s="521"/>
+      <c r="F1" s="521"/>
+      <c r="G1" s="521"/>
+      <c r="H1" s="521"/>
+      <c r="I1" s="521"/>
+      <c r="J1" s="521"/>
+      <c r="K1" s="521"/>
+      <c r="L1" s="521"/>
+      <c r="M1" s="521"/>
+      <c r="N1" s="521"/>
+      <c r="O1" s="158"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="522"/>
+      <c r="V1" s="522"/>
+      <c r="W1" s="522"/>
+      <c r="X1" s="522"/>
+      <c r="Y1" s="523"/>
+      <c r="Z1" s="523"/>
+      <c r="AA1" s="523"/>
+      <c r="AB1" s="524"/>
+      <c r="AC1" s="522"/>
+      <c r="AD1" s="522"/>
+      <c r="AE1" s="522"/>
+      <c r="AF1" s="58"/>
+    </row>
+    <row r="2" spans="2:32" ht="28.5" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="596" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" s="596"/>
+      <c r="E2" s="596"/>
+      <c r="F2" s="597"/>
+      <c r="G2" s="598" t="s">
+        <v>262</v>
+      </c>
+      <c r="H2" s="599"/>
+      <c r="I2" s="599"/>
+      <c r="J2" s="600"/>
+      <c r="K2" s="601" t="s">
         <v>263</v>
       </c>
-      <c r="C1" s="552"/>
-[...29 lines deleted...]
-      <c r="C2" s="627" t="s">
+      <c r="L2" s="602"/>
+      <c r="M2" s="602"/>
+      <c r="N2" s="603"/>
+      <c r="O2" s="194"/>
+    </row>
+    <row r="3" spans="2:32" ht="57.75" customHeight="1">
+      <c r="B3" s="576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="14"/>
+      <c r="D3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="14"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="14"/>
+      <c r="L3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O3" s="194"/>
+    </row>
+    <row r="4" spans="2:32" ht="38.25">
+      <c r="B4" s="539"/>
+      <c r="C4" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+      <c r="K4" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="495"/>
+      <c r="O4" s="194"/>
+    </row>
+    <row r="5" spans="2:32" ht="25.35" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="284" t="s">
+        <v>217</v>
+      </c>
+      <c r="D5" s="283" t="s">
+        <v>268</v>
+      </c>
+      <c r="E5" s="353">
+        <v>327</v>
+      </c>
+      <c r="F5" s="360">
+        <v>62490</v>
+      </c>
+      <c r="G5" s="282" t="s">
         <v>264</v>
       </c>
-      <c r="D2" s="627"/>
-[...2 lines deleted...]
-      <c r="G2" s="629" t="s">
+      <c r="H5" s="283" t="s">
         <v>265</v>
       </c>
-      <c r="H2" s="630"/>
-[...2 lines deleted...]
-      <c r="K2" s="632" t="s">
+      <c r="I5" s="353">
+        <v>7</v>
+      </c>
+      <c r="J5" s="360">
+        <v>60920</v>
+      </c>
+      <c r="K5" s="282" t="s">
         <v>266</v>
       </c>
-      <c r="L2" s="633"/>
-[...9 lines deleted...]
-      <c r="D3" s="560" t="s">
+      <c r="L5" s="283" t="s">
+        <v>267</v>
+      </c>
+      <c r="M5" s="353">
+        <v>441</v>
+      </c>
+      <c r="N5" s="360">
+        <v>61030</v>
+      </c>
+      <c r="O5" s="194"/>
+    </row>
+    <row r="6" spans="2:32" ht="25.35" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="284" t="s">
+        <v>799</v>
+      </c>
+      <c r="D6" s="283" t="s">
+        <v>798</v>
+      </c>
+      <c r="E6" s="353">
+        <v>950</v>
+      </c>
+      <c r="F6" s="360">
+        <v>55480</v>
+      </c>
+      <c r="G6" s="282"/>
+      <c r="H6" s="283"/>
+      <c r="I6" s="279"/>
+      <c r="J6" s="335"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="283"/>
+      <c r="M6" s="279"/>
+      <c r="N6" s="341"/>
+      <c r="O6" s="194"/>
+    </row>
+    <row r="7" spans="2:32" ht="25.35" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="284" t="s">
+        <v>215</v>
+      </c>
+      <c r="D7" s="283" t="s">
+        <v>216</v>
+      </c>
+      <c r="E7" s="353">
+        <v>600</v>
+      </c>
+      <c r="F7" s="360">
+        <v>81410</v>
+      </c>
+      <c r="G7" s="282"/>
+      <c r="H7" s="283"/>
+      <c r="I7" s="279"/>
+      <c r="J7" s="335"/>
+      <c r="K7" s="282"/>
+      <c r="L7" s="283"/>
+      <c r="M7" s="279"/>
+      <c r="N7" s="341"/>
+      <c r="O7" s="194"/>
+    </row>
+    <row r="8" spans="2:32" ht="25.35" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="284" t="s">
+        <v>269</v>
+      </c>
+      <c r="D8" s="283" t="s">
+        <v>270</v>
+      </c>
+      <c r="E8" s="353">
+        <v>85</v>
+      </c>
+      <c r="F8" s="360">
+        <v>98600</v>
+      </c>
+      <c r="G8" s="282"/>
+      <c r="H8" s="337"/>
+      <c r="I8" s="279"/>
+      <c r="J8" s="335"/>
+      <c r="K8" s="282"/>
+      <c r="L8" s="283"/>
+      <c r="M8" s="279"/>
+      <c r="N8" s="341"/>
+      <c r="O8" s="194"/>
+    </row>
+    <row r="9" spans="2:32" ht="14.25" customHeight="1">
+      <c r="B9" s="27"/>
+      <c r="C9" s="441"/>
+      <c r="D9" s="187"/>
+      <c r="E9" s="188"/>
+      <c r="F9" s="189"/>
+      <c r="G9" s="190"/>
+      <c r="H9" s="187"/>
+      <c r="I9" s="188"/>
+      <c r="J9" s="195"/>
+      <c r="K9" s="444"/>
+      <c r="L9" s="196"/>
+      <c r="M9" s="197"/>
+      <c r="N9" s="189"/>
+      <c r="O9" s="194"/>
+    </row>
+    <row r="10" spans="2:32" ht="57" customHeight="1">
+      <c r="B10" s="563" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="594" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="E10" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F10" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G10" s="35"/>
+      <c r="H10" s="499" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="529" t="s">
+      <c r="I10" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J10" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K10" s="35"/>
+      <c r="L10" s="499" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...13 lines deleted...]
-      <c r="E4" s="17" t="s">
+      <c r="M10" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N10" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O10" s="194"/>
+    </row>
+    <row r="11" spans="2:32" ht="38.25">
+      <c r="B11" s="543"/>
+      <c r="C11" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="D11" s="530"/>
+      <c r="E11" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-[...4 lines deleted...]
-      <c r="I4" s="17" t="s">
+      <c r="F11" s="496"/>
+      <c r="G11" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="H11" s="499"/>
+      <c r="I11" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="526"/>
-[...4 lines deleted...]
-      <c r="M4" s="17" t="s">
+      <c r="J11" s="496"/>
+      <c r="K11" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="L11" s="499"/>
+      <c r="M11" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-[...7 lines deleted...]
-      <c r="D5" s="285" t="s">
+      <c r="N11" s="496"/>
+      <c r="O11" s="194"/>
+    </row>
+    <row r="12" spans="2:32" ht="24.75" customHeight="1">
+      <c r="B12" s="543"/>
+      <c r="C12" s="292" t="s">
+        <v>223</v>
+      </c>
+      <c r="D12" s="293" t="s">
         <v>271</v>
       </c>
-      <c r="E5" s="356">
-[...23 lines deleted...]
-      <c r="M5" s="356">
+      <c r="E12" s="77">
+        <v>1914</v>
+      </c>
+      <c r="F12" s="183">
+        <v>47460</v>
+      </c>
+      <c r="G12" s="125" t="s">
+        <v>289</v>
+      </c>
+      <c r="H12" s="380" t="s">
+        <v>290</v>
+      </c>
+      <c r="I12" s="77">
+        <v>330</v>
+      </c>
+      <c r="J12" s="183">
+        <v>76750</v>
+      </c>
+      <c r="K12" s="125" t="s">
+        <v>289</v>
+      </c>
+      <c r="L12" s="380" t="s">
+        <v>290</v>
+      </c>
+      <c r="M12" s="77">
+        <v>330</v>
+      </c>
+      <c r="N12" s="183">
+        <v>76750</v>
+      </c>
+      <c r="O12" s="194"/>
+    </row>
+    <row r="13" spans="2:32" ht="24.75" customHeight="1">
+      <c r="B13" s="543"/>
+      <c r="C13" s="298" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" s="293" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="77">
+        <v>516</v>
+      </c>
+      <c r="F13" s="183">
+        <v>33660</v>
+      </c>
+      <c r="G13" s="155" t="s">
+        <v>287</v>
+      </c>
+      <c r="H13" s="380" t="s">
+        <v>288</v>
+      </c>
+      <c r="I13" s="77">
+        <v>337</v>
+      </c>
+      <c r="J13" s="183">
+        <v>42780</v>
+      </c>
+      <c r="K13" s="105" t="s">
+        <v>274</v>
+      </c>
+      <c r="L13" s="380" t="s">
+        <v>275</v>
+      </c>
+      <c r="M13" s="77">
+        <v>2305</v>
+      </c>
+      <c r="N13" s="183">
+        <v>40220</v>
+      </c>
+      <c r="O13" s="194"/>
+    </row>
+    <row r="14" spans="2:32" ht="24.75" customHeight="1">
+      <c r="B14" s="543"/>
+      <c r="C14" s="289" t="s">
+        <v>228</v>
+      </c>
+      <c r="D14" s="342" t="s">
+        <v>282</v>
+      </c>
+      <c r="E14" s="77">
+        <v>342</v>
+      </c>
+      <c r="F14" s="183">
+        <v>57300</v>
+      </c>
+      <c r="G14" s="369" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H14" s="79" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I14" s="77">
+        <v>124</v>
+      </c>
+      <c r="J14" s="183">
+        <v>59900</v>
+      </c>
+      <c r="K14" s="155" t="s">
+        <v>320</v>
+      </c>
+      <c r="L14" s="380" t="s">
+        <v>321</v>
+      </c>
+      <c r="M14" s="77">
+        <v>65</v>
+      </c>
+      <c r="N14" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="O14" s="194"/>
+    </row>
+    <row r="15" spans="2:32" ht="24.75" customHeight="1">
+      <c r="B15" s="543"/>
+      <c r="C15" s="298" t="s">
+        <v>285</v>
+      </c>
+      <c r="D15" s="293" t="s">
+        <v>286</v>
+      </c>
+      <c r="E15" s="77">
+        <v>51</v>
+      </c>
+      <c r="F15" s="183">
+        <v>40700</v>
+      </c>
+      <c r="G15" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="H15" s="380" t="s">
+        <v>279</v>
+      </c>
+      <c r="I15" s="77">
+        <v>1618</v>
+      </c>
+      <c r="J15" s="183">
+        <v>38420</v>
+      </c>
+      <c r="K15" s="155" t="s">
+        <v>280</v>
+      </c>
+      <c r="L15" s="380" t="s">
+        <v>281</v>
+      </c>
+      <c r="M15" s="77">
+        <v>627</v>
+      </c>
+      <c r="N15" s="183">
+        <v>45470</v>
+      </c>
+      <c r="O15" s="194"/>
+    </row>
+    <row r="16" spans="2:32" ht="24.75" customHeight="1">
+      <c r="B16" s="543"/>
+      <c r="C16" s="358" t="s">
+        <v>600</v>
+      </c>
+      <c r="D16" s="126" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E16" s="77">
+        <v>120</v>
+      </c>
+      <c r="F16" s="183">
+        <v>33320</v>
+      </c>
+      <c r="G16" s="76" t="s">
+        <v>283</v>
+      </c>
+      <c r="H16" s="380" t="s">
+        <v>284</v>
+      </c>
+      <c r="I16" s="77">
+        <v>589</v>
+      </c>
+      <c r="J16" s="183">
+        <v>48070</v>
+      </c>
+      <c r="K16" s="391" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L16" s="367" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M16" s="77">
+        <v>1042</v>
+      </c>
+      <c r="N16" s="183">
+        <v>48430</v>
+      </c>
+      <c r="O16" s="194"/>
+    </row>
+    <row r="17" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B17" s="543"/>
+      <c r="C17" s="155" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="380" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="77">
+        <v>2171</v>
+      </c>
+      <c r="F17" s="183">
+        <v>49730</v>
+      </c>
+      <c r="G17" s="391" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H17" s="392" t="s">
+        <v>297</v>
+      </c>
+      <c r="I17" s="77">
+        <v>17</v>
+      </c>
+      <c r="J17" s="183">
+        <v>73130</v>
+      </c>
+      <c r="K17" s="358" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L17" s="432" t="s">
+        <v>1175</v>
+      </c>
+      <c r="M17" s="77">
+        <v>64</v>
+      </c>
+      <c r="N17" s="183">
+        <v>41210</v>
+      </c>
+      <c r="O17" s="194"/>
+    </row>
+    <row r="18" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B18" s="544"/>
+      <c r="C18" s="301"/>
+      <c r="D18" s="293"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="330"/>
+      <c r="G18" s="391" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H18" s="392" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I18" s="77">
+        <v>1042</v>
+      </c>
+      <c r="J18" s="183">
+        <v>48430</v>
+      </c>
+      <c r="K18" s="351"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="77"/>
+      <c r="N18" s="301"/>
+      <c r="O18" s="194"/>
+    </row>
+    <row r="19" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B19" s="544"/>
+      <c r="C19" s="300"/>
+      <c r="D19" s="293"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="351"/>
+      <c r="G19" s="105" t="s">
+        <v>295</v>
+      </c>
+      <c r="H19" s="380" t="s">
+        <v>296</v>
+      </c>
+      <c r="I19" s="77">
+        <v>89</v>
+      </c>
+      <c r="J19" s="183">
+        <v>66850</v>
+      </c>
+      <c r="K19" s="351"/>
+      <c r="L19" s="74"/>
+      <c r="M19" s="77"/>
+      <c r="N19" s="301"/>
+      <c r="O19" s="194"/>
+    </row>
+    <row r="20" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B20" s="544"/>
+      <c r="C20" s="325"/>
+      <c r="D20" s="292"/>
+      <c r="E20" s="291"/>
+      <c r="F20" s="301"/>
+      <c r="G20" s="440" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H20" s="156" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I20" s="77">
+        <v>24</v>
+      </c>
+      <c r="J20" s="183">
+        <v>105440</v>
+      </c>
+      <c r="K20" s="351"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="301"/>
+      <c r="O20" s="194"/>
+    </row>
+    <row r="21" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B21" s="544"/>
+      <c r="C21" s="325"/>
+      <c r="D21" s="292"/>
+      <c r="E21" s="291"/>
+      <c r="F21" s="301"/>
+      <c r="G21" s="301" t="s">
+        <v>298</v>
+      </c>
+      <c r="H21" s="293" t="s">
+        <v>299</v>
+      </c>
+      <c r="I21" s="77">
+        <v>24</v>
+      </c>
+      <c r="J21" s="183">
+        <v>35990</v>
+      </c>
+      <c r="K21" s="330"/>
+      <c r="L21" s="292"/>
+      <c r="M21" s="291"/>
+      <c r="N21" s="301"/>
+      <c r="O21" s="194"/>
+    </row>
+    <row r="22" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B22" s="544"/>
+      <c r="C22" s="325"/>
+      <c r="D22" s="292"/>
+      <c r="E22" s="291"/>
+      <c r="F22" s="301"/>
+      <c r="G22" s="300" t="s">
+        <v>300</v>
+      </c>
+      <c r="H22" s="293" t="s">
+        <v>301</v>
+      </c>
+      <c r="I22" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J22" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K22" s="330"/>
+      <c r="L22" s="292"/>
+      <c r="M22" s="291"/>
+      <c r="N22" s="301"/>
+      <c r="O22" s="194"/>
+    </row>
+    <row r="23" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B23" s="544"/>
+      <c r="C23" s="325"/>
+      <c r="D23" s="292"/>
+      <c r="E23" s="291"/>
+      <c r="F23" s="301"/>
+      <c r="G23" s="76" t="s">
+        <v>272</v>
+      </c>
+      <c r="H23" s="380" t="s">
+        <v>273</v>
+      </c>
+      <c r="I23" s="77">
+        <v>5412</v>
+      </c>
+      <c r="J23" s="183">
+        <v>46140</v>
+      </c>
+      <c r="K23" s="330"/>
+      <c r="L23" s="292"/>
+      <c r="M23" s="291"/>
+      <c r="N23" s="301"/>
+      <c r="O23" s="194"/>
+    </row>
+    <row r="24" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B24" s="544"/>
+      <c r="C24" s="325"/>
+      <c r="D24" s="292"/>
+      <c r="E24" s="291"/>
+      <c r="F24" s="301"/>
+      <c r="G24" s="440" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H24" s="79" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I24" s="77">
+        <v>288</v>
+      </c>
+      <c r="J24" s="183">
+        <v>46870</v>
+      </c>
+      <c r="K24" s="330"/>
+      <c r="L24" s="292"/>
+      <c r="M24" s="291"/>
+      <c r="N24" s="301"/>
+      <c r="O24" s="194"/>
+    </row>
+    <row r="25" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B25" s="544"/>
+      <c r="C25" s="325"/>
+      <c r="D25" s="292"/>
+      <c r="E25" s="291"/>
+      <c r="F25" s="301"/>
+      <c r="G25" s="76" t="s">
+        <v>291</v>
+      </c>
+      <c r="H25" s="380" t="s">
+        <v>292</v>
+      </c>
+      <c r="I25" s="77">
+        <v>115</v>
+      </c>
+      <c r="J25" s="183">
+        <v>78820</v>
+      </c>
+      <c r="K25" s="330"/>
+      <c r="L25" s="292"/>
+      <c r="M25" s="291"/>
+      <c r="N25" s="301"/>
+      <c r="O25" s="194"/>
+    </row>
+    <row r="26" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B26" s="544"/>
+      <c r="C26" s="325"/>
+      <c r="D26" s="292"/>
+      <c r="E26" s="291"/>
+      <c r="F26" s="301"/>
+      <c r="G26" s="440" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H26" s="156" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I26" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J26" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K26" s="330"/>
+      <c r="L26" s="292"/>
+      <c r="M26" s="291"/>
+      <c r="N26" s="301"/>
+      <c r="O26" s="194"/>
+    </row>
+    <row r="27" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B27" s="544"/>
+      <c r="C27" s="325"/>
+      <c r="D27" s="292"/>
+      <c r="E27" s="291"/>
+      <c r="F27" s="301"/>
+      <c r="G27" s="391" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H27" s="392" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I27" s="77">
+        <v>87</v>
+      </c>
+      <c r="J27" s="183">
+        <v>67110</v>
+      </c>
+      <c r="K27" s="330"/>
+      <c r="L27" s="292"/>
+      <c r="M27" s="291"/>
+      <c r="N27" s="301"/>
+      <c r="O27" s="194"/>
+    </row>
+    <row r="28" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B28" s="544"/>
+      <c r="C28" s="325"/>
+      <c r="D28" s="292"/>
+      <c r="E28" s="291"/>
+      <c r="F28" s="301"/>
+      <c r="G28" s="155" t="s">
+        <v>293</v>
+      </c>
+      <c r="H28" s="380" t="s">
+        <v>294</v>
+      </c>
+      <c r="I28" s="77">
+        <v>85</v>
+      </c>
+      <c r="J28" s="183">
+        <v>68030</v>
+      </c>
+      <c r="K28" s="330"/>
+      <c r="L28" s="292"/>
+      <c r="M28" s="291"/>
+      <c r="N28" s="301"/>
+      <c r="O28" s="194"/>
+    </row>
+    <row r="29" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B29" s="544"/>
+      <c r="C29" s="325"/>
+      <c r="D29" s="292"/>
+      <c r="E29" s="291"/>
+      <c r="F29" s="301"/>
+      <c r="G29" s="440" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H29" s="156" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I29" s="77">
+        <v>55</v>
+      </c>
+      <c r="J29" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K29" s="330"/>
+      <c r="L29" s="292"/>
+      <c r="M29" s="291"/>
+      <c r="N29" s="301"/>
+      <c r="O29" s="194"/>
+    </row>
+    <row r="30" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B30" s="544"/>
+      <c r="C30" s="325"/>
+      <c r="D30" s="292"/>
+      <c r="E30" s="291"/>
+      <c r="F30" s="301"/>
+      <c r="G30" s="440" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H30" s="156" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I30" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J30" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K30" s="330"/>
+      <c r="L30" s="292"/>
+      <c r="M30" s="291"/>
+      <c r="N30" s="301"/>
+      <c r="O30" s="194"/>
+    </row>
+    <row r="31" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B31" s="544"/>
+      <c r="C31" s="325"/>
+      <c r="D31" s="292"/>
+      <c r="E31" s="291"/>
+      <c r="F31" s="301"/>
+      <c r="G31" s="440" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H31" s="156" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I31" s="77">
+        <v>10</v>
+      </c>
+      <c r="J31" s="183">
+        <v>45090</v>
+      </c>
+      <c r="K31" s="330"/>
+      <c r="L31" s="292"/>
+      <c r="M31" s="291"/>
+      <c r="N31" s="301"/>
+      <c r="O31" s="194"/>
+    </row>
+    <row r="32" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B32" s="544"/>
+      <c r="C32" s="325"/>
+      <c r="D32" s="292"/>
+      <c r="E32" s="291"/>
+      <c r="F32" s="301"/>
+      <c r="G32" s="440" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H32" s="156" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I32" s="77">
+        <v>76</v>
+      </c>
+      <c r="J32" s="183">
+        <v>45710</v>
+      </c>
+      <c r="K32" s="330"/>
+      <c r="L32" s="292"/>
+      <c r="M32" s="291"/>
+      <c r="N32" s="301"/>
+      <c r="O32" s="194"/>
+    </row>
+    <row r="33" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B33" s="544"/>
+      <c r="C33" s="325"/>
+      <c r="D33" s="292"/>
+      <c r="E33" s="291"/>
+      <c r="F33" s="301"/>
+      <c r="G33" s="440" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H33" s="156" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J33" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K33" s="330"/>
+      <c r="L33" s="292"/>
+      <c r="M33" s="291"/>
+      <c r="N33" s="301"/>
+      <c r="O33" s="194"/>
+    </row>
+    <row r="34" spans="2:15" ht="24.75" customHeight="1">
+      <c r="B34" s="544"/>
+      <c r="C34" s="325"/>
+      <c r="D34" s="292"/>
+      <c r="E34" s="291"/>
+      <c r="F34" s="301"/>
+      <c r="G34" s="440" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H34" s="156" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I34" s="77">
+        <v>50</v>
+      </c>
+      <c r="J34" s="183">
+        <v>54110</v>
+      </c>
+      <c r="K34" s="330"/>
+      <c r="L34" s="292"/>
+      <c r="M34" s="291"/>
+      <c r="N34" s="301"/>
+      <c r="O34" s="194"/>
+    </row>
+    <row r="35" spans="2:15" ht="14.25" customHeight="1">
+      <c r="B35" s="27"/>
+      <c r="C35" s="441"/>
+      <c r="D35" s="187"/>
+      <c r="E35" s="188"/>
+      <c r="F35" s="189"/>
+      <c r="G35" s="190"/>
+      <c r="H35" s="187"/>
+      <c r="I35" s="188"/>
+      <c r="J35" s="195"/>
+      <c r="K35" s="444"/>
+      <c r="L35" s="196"/>
+      <c r="M35" s="197"/>
+      <c r="N35" s="189"/>
+      <c r="O35" s="194"/>
+    </row>
+    <row r="36" spans="2:15" ht="57" customHeight="1">
+      <c r="B36" s="593" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="191"/>
+      <c r="D36" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F36" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G36" s="82"/>
+      <c r="H36" s="492" t="s">
+        <v>5</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J36" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K36" s="82"/>
+      <c r="L36" s="492" t="s">
+        <v>5</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N36" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O36" s="194"/>
+    </row>
+    <row r="37" spans="2:15" ht="38.25">
+      <c r="B37" s="593"/>
+      <c r="C37" s="192" t="s">
+        <v>212</v>
+      </c>
+      <c r="D37" s="595"/>
+      <c r="E37" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="491"/>
+      <c r="G37" s="193" t="s">
+        <v>212</v>
+      </c>
+      <c r="H37" s="492"/>
+      <c r="I37" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J37" s="491"/>
+      <c r="K37" s="193" t="s">
+        <v>212</v>
+      </c>
+      <c r="L37" s="492"/>
+      <c r="M37" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N37" s="491"/>
+      <c r="O37" s="194"/>
+    </row>
+    <row r="38" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B38" s="593"/>
+      <c r="C38" s="328" t="s">
+        <v>302</v>
+      </c>
+      <c r="D38" s="318" t="s">
+        <v>303</v>
+      </c>
+      <c r="E38" s="89">
+        <v>10725</v>
+      </c>
+      <c r="F38" s="222">
+        <v>28980</v>
+      </c>
+      <c r="G38" s="437" t="s">
+        <v>304</v>
+      </c>
+      <c r="H38" s="314" t="s">
+        <v>305</v>
+      </c>
+      <c r="I38" s="89">
+        <v>1691</v>
+      </c>
+      <c r="J38" s="222">
+        <v>36570</v>
+      </c>
+      <c r="K38" s="333" t="s">
+        <v>322</v>
+      </c>
+      <c r="L38" s="318" t="s">
+        <v>323</v>
+      </c>
+      <c r="M38" s="89">
+        <v>122</v>
+      </c>
+      <c r="N38" s="222">
+        <v>39760</v>
+      </c>
+      <c r="O38" s="194"/>
+    </row>
+    <row r="39" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B39" s="593"/>
+      <c r="C39" s="328" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="318" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" s="89">
+        <v>7372</v>
+      </c>
+      <c r="F39" s="222">
+        <v>36480</v>
+      </c>
+      <c r="G39" s="438" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H39" s="88" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I39" s="89">
+        <v>1370</v>
+      </c>
+      <c r="J39" s="222">
+        <v>39430</v>
+      </c>
+      <c r="K39" s="442" t="s">
+        <v>1387</v>
+      </c>
+      <c r="L39" s="135" t="s">
+        <v>1140</v>
+      </c>
+      <c r="M39" s="89">
+        <v>416</v>
+      </c>
+      <c r="N39" s="222">
+        <v>38270</v>
+      </c>
+      <c r="O39" s="194"/>
+    </row>
+    <row r="40" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B40" s="593"/>
+      <c r="C40" s="333" t="s">
+        <v>313</v>
+      </c>
+      <c r="D40" s="318" t="s">
+        <v>314</v>
+      </c>
+      <c r="E40" s="89">
+        <v>772</v>
+      </c>
+      <c r="F40" s="222">
+        <v>30000</v>
+      </c>
+      <c r="G40" s="363" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H40" s="135" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I40" s="89">
+        <v>829</v>
+      </c>
+      <c r="J40" s="222">
+        <v>32720</v>
+      </c>
+      <c r="K40" s="333" t="s">
+        <v>315</v>
+      </c>
+      <c r="L40" s="383" t="s">
+        <v>812</v>
+      </c>
+      <c r="M40" s="89">
+        <v>1175</v>
+      </c>
+      <c r="N40" s="222">
+        <v>37260</v>
+      </c>
+      <c r="O40" s="194"/>
+    </row>
+    <row r="41" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B41" s="593"/>
+      <c r="C41" s="333" t="s">
+        <v>309</v>
+      </c>
+      <c r="D41" s="318" t="s">
+        <v>310</v>
+      </c>
+      <c r="E41" s="89">
+        <v>297</v>
+      </c>
+      <c r="F41" s="222">
+        <v>29120</v>
+      </c>
+      <c r="G41" s="434" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H41" s="435" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I41" s="89">
+        <v>416</v>
+      </c>
+      <c r="J41" s="222">
+        <v>32830</v>
+      </c>
+      <c r="K41" s="333" t="s">
+        <v>324</v>
+      </c>
+      <c r="L41" s="409" t="s">
         <v>325</v>
       </c>
-      <c r="N5" s="364">
-[...97 lines deleted...]
-      <c r="D10" s="625" t="s">
+      <c r="M41" s="89">
+        <v>28</v>
+      </c>
+      <c r="N41" s="222">
+        <v>37220</v>
+      </c>
+      <c r="O41" s="194"/>
+    </row>
+    <row r="42" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B42" s="593"/>
+      <c r="C42" s="333" t="s">
+        <v>316</v>
+      </c>
+      <c r="D42" s="318" t="s">
+        <v>317</v>
+      </c>
+      <c r="E42" s="89">
+        <v>341</v>
+      </c>
+      <c r="F42" s="222">
+        <v>34050</v>
+      </c>
+      <c r="G42" s="434" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H42" s="435" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I42" s="89">
+        <v>45</v>
+      </c>
+      <c r="J42" s="222">
+        <v>32320</v>
+      </c>
+      <c r="K42" s="333" t="s">
+        <v>318</v>
+      </c>
+      <c r="L42" s="318" t="s">
+        <v>319</v>
+      </c>
+      <c r="M42" s="89">
+        <v>1491</v>
+      </c>
+      <c r="N42" s="222">
+        <v>39230</v>
+      </c>
+      <c r="O42" s="194"/>
+    </row>
+    <row r="43" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B43" s="593"/>
+      <c r="C43" s="343"/>
+      <c r="D43" s="343"/>
+      <c r="E43" s="305"/>
+      <c r="F43" s="310"/>
+      <c r="G43" s="437" t="s">
+        <v>308</v>
+      </c>
+      <c r="H43" s="439" t="s">
+        <v>811</v>
+      </c>
+      <c r="I43" s="89">
+        <v>42</v>
+      </c>
+      <c r="J43" s="222">
+        <v>31850</v>
+      </c>
+      <c r="K43" s="442" t="s">
+        <v>786</v>
+      </c>
+      <c r="L43" s="435" t="s">
+        <v>787</v>
+      </c>
+      <c r="M43" s="89">
+        <v>1015</v>
+      </c>
+      <c r="N43" s="222">
+        <v>29510</v>
+      </c>
+      <c r="O43" s="194"/>
+    </row>
+    <row r="44" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B44" s="593"/>
+      <c r="C44" s="343"/>
+      <c r="D44" s="343"/>
+      <c r="E44" s="305"/>
+      <c r="F44" s="310"/>
+      <c r="G44" s="434" t="s">
+        <v>786</v>
+      </c>
+      <c r="H44" s="435" t="s">
+        <v>787</v>
+      </c>
+      <c r="I44" s="89">
+        <v>1015</v>
+      </c>
+      <c r="J44" s="222">
+        <v>29510</v>
+      </c>
+      <c r="K44" s="333" t="s">
+        <v>306</v>
+      </c>
+      <c r="L44" s="318" t="s">
+        <v>307</v>
+      </c>
+      <c r="M44" s="89">
+        <v>6584</v>
+      </c>
+      <c r="N44" s="222">
+        <v>35080</v>
+      </c>
+      <c r="O44" s="194"/>
+    </row>
+    <row r="45" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B45" s="593"/>
+      <c r="C45" s="343"/>
+      <c r="D45" s="343"/>
+      <c r="E45" s="305"/>
+      <c r="F45" s="310"/>
+      <c r="G45" s="434" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H45" s="435" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I45" s="89">
+        <v>104</v>
+      </c>
+      <c r="J45" s="222">
+        <v>35840</v>
+      </c>
+      <c r="K45" s="333" t="s">
+        <v>311</v>
+      </c>
+      <c r="L45" s="318" t="s">
+        <v>312</v>
+      </c>
+      <c r="M45" s="89">
+        <v>1264</v>
+      </c>
+      <c r="N45" s="222">
+        <v>33440</v>
+      </c>
+      <c r="O45" s="194"/>
+    </row>
+    <row r="46" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B46" s="593"/>
+      <c r="C46" s="343"/>
+      <c r="D46" s="343"/>
+      <c r="E46" s="305"/>
+      <c r="F46" s="310"/>
+      <c r="G46" s="434" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H46" s="435" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I46" s="89">
         <v>5</v>
       </c>
-      <c r="E10" s="35" t="s">
-[...975 lines deleted...]
-      <c r="M42" s="91">
+      <c r="J46" s="222">
+        <v>66580</v>
+      </c>
+      <c r="K46" s="434" t="s">
+        <v>1172</v>
+      </c>
+      <c r="L46" s="435" t="s">
+        <v>1173</v>
+      </c>
+      <c r="M46" s="89">
+        <v>27</v>
+      </c>
+      <c r="N46" s="222">
+        <v>44120</v>
+      </c>
+      <c r="O46" s="194"/>
+    </row>
+    <row r="47" spans="2:15" ht="25.35" customHeight="1">
+      <c r="B47" s="593"/>
+      <c r="C47" s="344"/>
+      <c r="D47" s="344"/>
+      <c r="E47" s="305"/>
+      <c r="F47" s="310"/>
+      <c r="G47" s="434" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H47" s="435" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I47" s="89">
+        <v>16</v>
+      </c>
+      <c r="J47" s="222">
+        <v>33600</v>
+      </c>
+      <c r="K47" s="443" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L47" s="382" t="s">
+        <v>1012</v>
+      </c>
+      <c r="M47" s="89">
+        <v>14048</v>
+      </c>
+      <c r="N47" s="222">
+        <v>31570</v>
+      </c>
+      <c r="O47" s="194"/>
+    </row>
+    <row r="48" spans="2:15">
+      <c r="B48" s="356" t="s">
         <v>1398</v>
       </c>
-      <c r="N42" s="224">
-[...167 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="2:2">
-      <c r="B49" s="1" t="s">
-        <v>93</v>
+      <c r="B49" t="s">
+        <v>1400</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G12:H34">
     <sortCondition ref="G12:G34"/>
   </sortState>
   <mergeCells count="29">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="U1:V1"/>
     <mergeCell ref="W1:X1"/>
     <mergeCell ref="Y1:AB1"/>
     <mergeCell ref="AC1:AE1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="B10:B34"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="B36:B47"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="L36:L37"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="25" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AG46"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="L29" sqref="L29"/>
+      <selection activeCell="T32" sqref="T32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="19" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="8.875" customWidth="1"/>
+    <col min="4" max="4" width="48" customWidth="1"/>
+    <col min="5" max="5" width="14.625" customWidth="1"/>
+    <col min="6" max="6" width="14.5" customWidth="1"/>
+    <col min="7" max="7" width="9.125" customWidth="1"/>
+    <col min="8" max="8" width="55.75" style="6" customWidth="1"/>
+    <col min="9" max="9" width="12.875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="51.5" customWidth="1"/>
+    <col min="13" max="13" width="16.125" customWidth="1"/>
+    <col min="14" max="14" width="14.5" customWidth="1"/>
+    <col min="15" max="15" width="9.125" customWidth="1"/>
+    <col min="16" max="16" width="57" customWidth="1"/>
+    <col min="17" max="17" width="14.25" customWidth="1"/>
+    <col min="18" max="18" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="28.5">
-      <c r="B1" s="598" t="s">
+      <c r="B1" s="567" t="s">
+        <v>326</v>
+      </c>
+      <c r="C1" s="567"/>
+      <c r="D1" s="567"/>
+      <c r="E1" s="567"/>
+      <c r="F1" s="567"/>
+      <c r="G1" s="567"/>
+      <c r="H1" s="567"/>
+      <c r="I1" s="567"/>
+      <c r="J1" s="567"/>
+      <c r="K1" s="567"/>
+      <c r="L1" s="567"/>
+      <c r="M1" s="567"/>
+      <c r="N1" s="567"/>
+      <c r="O1" s="567"/>
+      <c r="P1" s="567"/>
+      <c r="Q1" s="567"/>
+      <c r="R1" s="567"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="522"/>
+      <c r="W1" s="522"/>
+      <c r="X1" s="522"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="523"/>
+      <c r="AA1" s="523"/>
+      <c r="AB1" s="523"/>
+      <c r="AC1" s="524"/>
+      <c r="AD1" s="522"/>
+      <c r="AE1" s="522"/>
+      <c r="AF1" s="522"/>
+      <c r="AG1" s="58"/>
+    </row>
+    <row r="2" spans="2:33" ht="28.5" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="607" t="s">
+        <v>327</v>
+      </c>
+      <c r="D2" s="607"/>
+      <c r="E2" s="607"/>
+      <c r="F2" s="608"/>
+      <c r="G2" s="162"/>
+      <c r="H2" s="609" t="s">
+        <v>328</v>
+      </c>
+      <c r="I2" s="610"/>
+      <c r="J2" s="611"/>
+      <c r="K2" s="173"/>
+      <c r="L2" s="612" t="s">
         <v>329</v>
       </c>
-      <c r="C1" s="598"/>
-[...32 lines deleted...]
-      <c r="C2" s="638" t="s">
+      <c r="M2" s="613"/>
+      <c r="N2" s="614"/>
+      <c r="O2" s="174"/>
+      <c r="P2" s="612" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q2" s="613"/>
+      <c r="R2" s="614"/>
+    </row>
+    <row r="3" spans="2:33" ht="57" customHeight="1">
+      <c r="B3" s="576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="14"/>
+      <c r="D3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="14"/>
+      <c r="H3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="175" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J3" s="604" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K3" s="176"/>
+      <c r="L3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O3" s="14"/>
+      <c r="P3" s="498" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:33" ht="56.25">
+      <c r="B4" s="539"/>
+      <c r="C4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="H4" s="498"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="604"/>
+      <c r="K4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="L4" s="498"/>
+      <c r="M4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="495"/>
+      <c r="O4" s="163" t="s">
+        <v>212</v>
+      </c>
+      <c r="P4" s="498"/>
+      <c r="Q4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R4" s="495"/>
+    </row>
+    <row r="5" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="284" t="s">
+        <v>359</v>
+      </c>
+      <c r="D5" s="283" t="s">
+        <v>360</v>
+      </c>
+      <c r="E5" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F5" s="360">
+        <v>63230</v>
+      </c>
+      <c r="G5" s="282" t="s">
+        <v>335</v>
+      </c>
+      <c r="H5" s="283" t="s">
+        <v>336</v>
+      </c>
+      <c r="I5" s="353">
+        <v>1396</v>
+      </c>
+      <c r="J5" s="360">
+        <v>112650</v>
+      </c>
+      <c r="K5" s="326" t="s">
+        <v>332</v>
+      </c>
+      <c r="L5" s="283" t="s">
+        <v>333</v>
+      </c>
+      <c r="M5" s="353">
+        <v>489</v>
+      </c>
+      <c r="N5" s="360">
+        <v>89900</v>
+      </c>
+      <c r="O5" s="286" t="s">
+        <v>213</v>
+      </c>
+      <c r="P5" s="283" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="R5" s="360">
+        <v>54850</v>
+      </c>
+    </row>
+    <row r="6" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="284" t="s">
+        <v>351</v>
+      </c>
+      <c r="D6" s="283" t="s">
+        <v>352</v>
+      </c>
+      <c r="E6" s="353">
+        <v>641</v>
+      </c>
+      <c r="F6" s="360">
+        <v>100120</v>
+      </c>
+      <c r="G6" s="282" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="283" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="353">
+        <v>2470</v>
+      </c>
+      <c r="J6" s="360">
+        <v>60370</v>
+      </c>
+      <c r="K6" s="286" t="s">
+        <v>213</v>
+      </c>
+      <c r="L6" s="283" t="s">
+        <v>334</v>
+      </c>
+      <c r="M6" s="353">
+        <v>6983</v>
+      </c>
+      <c r="N6" s="360">
+        <v>54850</v>
+      </c>
+      <c r="O6" s="286" t="s">
+        <v>337</v>
+      </c>
+      <c r="P6" s="283" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q6" s="353">
+        <v>1797</v>
+      </c>
+      <c r="R6" s="360">
+        <v>51710</v>
+      </c>
+    </row>
+    <row r="7" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="284" t="s">
+        <v>215</v>
+      </c>
+      <c r="D7" s="283" t="s">
+        <v>216</v>
+      </c>
+      <c r="E7" s="353">
+        <v>600</v>
+      </c>
+      <c r="F7" s="360">
+        <v>81410</v>
+      </c>
+      <c r="G7" s="414" t="s">
+        <v>665</v>
+      </c>
+      <c r="H7" s="447" t="s">
+        <v>666</v>
+      </c>
+      <c r="I7" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J7" s="360">
+        <v>68310</v>
+      </c>
+      <c r="K7" s="335"/>
+      <c r="L7" s="283"/>
+      <c r="M7" s="339"/>
+      <c r="N7" s="340"/>
+      <c r="O7" s="286" t="s">
+        <v>341</v>
+      </c>
+      <c r="P7" s="283" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q7" s="353">
+        <v>1126</v>
+      </c>
+      <c r="R7" s="360">
+        <v>74260</v>
+      </c>
+    </row>
+    <row r="8" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="414" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D8" s="447" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E8" s="353">
+        <v>71</v>
+      </c>
+      <c r="F8" s="360">
+        <v>91070</v>
+      </c>
+      <c r="G8" s="282" t="s">
+        <v>363</v>
+      </c>
+      <c r="H8" s="283" t="s">
+        <v>364</v>
+      </c>
+      <c r="I8" s="353">
+        <v>77</v>
+      </c>
+      <c r="J8" s="360">
+        <v>60400</v>
+      </c>
+      <c r="K8" s="335"/>
+      <c r="L8" s="283"/>
+      <c r="M8" s="339"/>
+      <c r="N8" s="340"/>
+      <c r="O8" s="286" t="s">
+        <v>345</v>
+      </c>
+      <c r="P8" s="283" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q8" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="R8" s="360">
+        <v>38730</v>
+      </c>
+    </row>
+    <row r="9" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B9" s="539"/>
+      <c r="C9" s="414" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D9" s="447" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E9" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F9" s="360">
+        <v>83620</v>
+      </c>
+      <c r="G9" s="414" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H9" s="447" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I9" s="353">
+        <v>405</v>
+      </c>
+      <c r="J9" s="360">
+        <v>76280</v>
+      </c>
+      <c r="K9" s="335"/>
+      <c r="L9" s="283"/>
+      <c r="M9" s="339"/>
+      <c r="N9" s="340"/>
+      <c r="O9" s="284" t="s">
+        <v>353</v>
+      </c>
+      <c r="P9" s="283" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q9" s="353">
+        <v>387</v>
+      </c>
+      <c r="R9" s="360">
+        <v>98810</v>
+      </c>
+    </row>
+    <row r="10" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B10" s="539"/>
+      <c r="C10" s="286" t="s">
+        <v>213</v>
+      </c>
+      <c r="D10" s="283" t="s">
+        <v>334</v>
+      </c>
+      <c r="E10" s="353">
+        <v>6983</v>
+      </c>
+      <c r="F10" s="360">
+        <v>54850</v>
+      </c>
+      <c r="G10" s="282" t="s">
+        <v>349</v>
+      </c>
+      <c r="H10" s="283" t="s">
+        <v>350</v>
+      </c>
+      <c r="I10" s="353">
+        <v>342</v>
+      </c>
+      <c r="J10" s="360">
+        <v>64750</v>
+      </c>
+      <c r="K10" s="410"/>
+      <c r="L10" s="410"/>
+      <c r="M10" s="410"/>
+      <c r="N10" s="410"/>
+      <c r="O10" s="286" t="s">
+        <v>357</v>
+      </c>
+      <c r="P10" s="283" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q10" s="353">
+        <v>218</v>
+      </c>
+      <c r="R10" s="360">
+        <v>58590</v>
+      </c>
+    </row>
+    <row r="11" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B11" s="539"/>
+      <c r="C11" s="359" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D11" s="421" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E11" s="353">
+        <v>1845</v>
+      </c>
+      <c r="F11" s="360">
+        <v>71270</v>
+      </c>
+      <c r="G11" s="336" t="s">
+        <v>355</v>
+      </c>
+      <c r="H11" s="283" t="s">
+        <v>356</v>
+      </c>
+      <c r="I11" s="353">
+        <v>211</v>
+      </c>
+      <c r="J11" s="360">
+        <v>62520</v>
+      </c>
+      <c r="K11" s="335"/>
+      <c r="L11" s="283"/>
+      <c r="M11" s="339"/>
+      <c r="N11" s="340"/>
+      <c r="O11" s="414" t="s">
+        <v>1176</v>
+      </c>
+      <c r="P11" s="447" t="s">
+        <v>1178</v>
+      </c>
+      <c r="Q11" s="353">
+        <v>366</v>
+      </c>
+      <c r="R11" s="360">
+        <v>67410</v>
+      </c>
+    </row>
+    <row r="12" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B12" s="539"/>
+      <c r="C12" s="284" t="s">
+        <v>347</v>
+      </c>
+      <c r="D12" s="283" t="s">
+        <v>348</v>
+      </c>
+      <c r="E12" s="353">
+        <v>290</v>
+      </c>
+      <c r="F12" s="360">
+        <v>44730</v>
+      </c>
+      <c r="G12" s="414" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H12" s="447" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I12" s="353">
+        <v>99</v>
+      </c>
+      <c r="J12" s="360">
+        <v>79490</v>
+      </c>
+      <c r="K12" s="335"/>
+      <c r="L12" s="283"/>
+      <c r="M12" s="339"/>
+      <c r="N12" s="340"/>
+      <c r="O12" s="414" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P12" s="447" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q12" s="353">
+        <v>215</v>
+      </c>
+      <c r="R12" s="360">
+        <v>74280</v>
+      </c>
+    </row>
+    <row r="13" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B13" s="539"/>
+      <c r="C13" s="284" t="s">
         <v>330</v>
       </c>
-      <c r="D2" s="638"/>
-[...3 lines deleted...]
-      <c r="H2" s="640" t="s">
+      <c r="D13" s="283" t="s">
         <v>331</v>
       </c>
-      <c r="I2" s="641"/>
-[...19 lines deleted...]
-      <c r="D3" s="560" t="s">
+      <c r="E13" s="353">
+        <v>1534</v>
+      </c>
+      <c r="F13" s="360">
+        <v>48680</v>
+      </c>
+      <c r="G13" s="282" t="s">
+        <v>361</v>
+      </c>
+      <c r="H13" s="283" t="s">
+        <v>362</v>
+      </c>
+      <c r="I13" s="353">
+        <v>238</v>
+      </c>
+      <c r="J13" s="360">
+        <v>62860</v>
+      </c>
+      <c r="K13" s="335"/>
+      <c r="L13" s="283"/>
+      <c r="M13" s="339"/>
+      <c r="N13" s="340"/>
+      <c r="O13" s="414" t="s">
+        <v>1121</v>
+      </c>
+      <c r="P13" s="421" t="s">
+        <v>1122</v>
+      </c>
+      <c r="Q13" s="353">
+        <v>1418</v>
+      </c>
+      <c r="R13" s="360">
+        <v>97540</v>
+      </c>
+    </row>
+    <row r="14" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B14" s="539"/>
+      <c r="C14" s="448" t="s">
+        <v>509</v>
+      </c>
+      <c r="D14" s="421" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E14" s="353">
+        <v>174</v>
+      </c>
+      <c r="F14" s="360">
+        <v>48130</v>
+      </c>
+      <c r="G14" s="393" t="s">
+        <v>367</v>
+      </c>
+      <c r="H14" s="421" t="s">
+        <v>368</v>
+      </c>
+      <c r="I14" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J14" s="360">
+        <v>29110</v>
+      </c>
+      <c r="K14" s="335"/>
+      <c r="L14" s="283"/>
+      <c r="M14" s="339"/>
+      <c r="N14" s="340"/>
+      <c r="O14" s="414" t="s">
+        <v>1193</v>
+      </c>
+      <c r="P14" s="421" t="s">
+        <v>1392</v>
+      </c>
+      <c r="Q14" s="353">
+        <v>1554</v>
+      </c>
+      <c r="R14" s="360">
+        <v>61810</v>
+      </c>
+    </row>
+    <row r="15" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B15" s="539"/>
+      <c r="C15" s="359" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D15" s="421" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E15" s="353">
+        <v>85</v>
+      </c>
+      <c r="F15" s="360">
+        <v>83120</v>
+      </c>
+      <c r="G15" s="282" t="s">
+        <v>339</v>
+      </c>
+      <c r="H15" s="283" t="s">
+        <v>340</v>
+      </c>
+      <c r="I15" s="353">
+        <v>567</v>
+      </c>
+      <c r="J15" s="360">
+        <v>51300</v>
+      </c>
+      <c r="K15" s="335"/>
+      <c r="L15" s="283"/>
+      <c r="M15" s="339"/>
+      <c r="N15" s="340"/>
+      <c r="O15" s="414" t="s">
+        <v>1195</v>
+      </c>
+      <c r="P15" s="421" t="s">
+        <v>1393</v>
+      </c>
+      <c r="Q15" s="353">
+        <v>656</v>
+      </c>
+      <c r="R15" s="360">
+        <v>49750</v>
+      </c>
+    </row>
+    <row r="16" spans="2:33" ht="24.75" customHeight="1">
+      <c r="B16" s="539"/>
+      <c r="C16" s="448" t="s">
+        <v>518</v>
+      </c>
+      <c r="D16" s="421" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E16" s="353">
+        <v>207</v>
+      </c>
+      <c r="F16" s="360">
+        <v>79030</v>
+      </c>
+      <c r="G16" s="414" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H16" s="447" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I16" s="353">
+        <v>237</v>
+      </c>
+      <c r="J16" s="360">
+        <v>54460</v>
+      </c>
+      <c r="K16" s="335"/>
+      <c r="L16" s="283"/>
+      <c r="M16" s="339"/>
+      <c r="N16" s="340"/>
+      <c r="O16" s="360" t="s">
+        <v>1022</v>
+      </c>
+      <c r="P16" s="421" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q16" s="353">
+        <v>923</v>
+      </c>
+      <c r="R16" s="360">
+        <v>47380</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B17" s="539"/>
+      <c r="C17" s="359" t="s">
+        <v>254</v>
+      </c>
+      <c r="D17" s="283" t="s">
+        <v>255</v>
+      </c>
+      <c r="E17" s="353">
+        <v>406</v>
+      </c>
+      <c r="F17" s="360">
+        <v>45420</v>
+      </c>
+      <c r="G17" s="282" t="s">
+        <v>365</v>
+      </c>
+      <c r="H17" s="283" t="s">
+        <v>366</v>
+      </c>
+      <c r="I17" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J17" s="360">
+        <v>94430</v>
+      </c>
+      <c r="K17" s="335"/>
+      <c r="L17" s="283"/>
+      <c r="M17" s="339"/>
+      <c r="N17" s="340"/>
+      <c r="O17" s="446"/>
+      <c r="P17" s="421"/>
+      <c r="Q17" s="353"/>
+      <c r="R17" s="360"/>
+    </row>
+    <row r="18" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B18" s="539"/>
+      <c r="C18" s="359" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D18" s="421" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E18" s="353">
+        <v>122</v>
+      </c>
+      <c r="F18" s="360">
+        <v>48710</v>
+      </c>
+      <c r="G18" s="336" t="s">
+        <v>343</v>
+      </c>
+      <c r="H18" s="283" t="s">
+        <v>344</v>
+      </c>
+      <c r="I18" s="353">
+        <v>444</v>
+      </c>
+      <c r="J18" s="360">
+        <v>58810</v>
+      </c>
+      <c r="K18" s="335"/>
+      <c r="L18" s="283"/>
+      <c r="M18" s="339"/>
+      <c r="N18" s="340"/>
+      <c r="O18" s="360"/>
+      <c r="P18" s="421"/>
+      <c r="Q18" s="353"/>
+      <c r="R18" s="360"/>
+    </row>
+    <row r="19" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B19" s="539"/>
+      <c r="C19" s="359" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="283" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="353">
+        <v>636</v>
+      </c>
+      <c r="F19" s="360">
+        <v>47700</v>
+      </c>
+      <c r="G19" s="410"/>
+      <c r="H19" s="410"/>
+      <c r="I19" s="410"/>
+      <c r="J19" s="410"/>
+      <c r="K19" s="335"/>
+      <c r="L19" s="283"/>
+      <c r="M19" s="339"/>
+      <c r="N19" s="340"/>
+      <c r="O19" s="410"/>
+      <c r="P19" s="410"/>
+      <c r="Q19" s="410"/>
+      <c r="R19" s="410"/>
+    </row>
+    <row r="20" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B20" s="550"/>
+      <c r="C20" s="448" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D20" s="421" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E20" s="353">
+        <v>1418</v>
+      </c>
+      <c r="F20" s="360">
+        <v>97540</v>
+      </c>
+      <c r="G20" s="282"/>
+      <c r="H20" s="283"/>
+      <c r="I20" s="353"/>
+      <c r="J20" s="360"/>
+      <c r="K20" s="335"/>
+      <c r="L20" s="283"/>
+      <c r="M20" s="339"/>
+      <c r="N20" s="340"/>
+      <c r="O20" s="446"/>
+      <c r="P20" s="421"/>
+      <c r="Q20" s="353"/>
+      <c r="R20" s="360"/>
+    </row>
+    <row r="21" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B21" s="540"/>
+      <c r="C21" s="359" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D21" s="421" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E21" s="353">
+        <v>146</v>
+      </c>
+      <c r="F21" s="360">
+        <v>45330</v>
+      </c>
+      <c r="G21" s="410"/>
+      <c r="H21" s="410"/>
+      <c r="I21" s="410"/>
+      <c r="J21" s="410"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="177"/>
+      <c r="N21" s="178"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="22"/>
+      <c r="R21" s="23"/>
+    </row>
+    <row r="22" spans="2:18" ht="14.25" customHeight="1">
+      <c r="B22" s="27"/>
+      <c r="C22" s="164"/>
+      <c r="D22" s="165"/>
+      <c r="E22" s="166"/>
+      <c r="F22" s="167"/>
+      <c r="G22" s="166"/>
+      <c r="H22" s="168"/>
+      <c r="I22" s="179"/>
+      <c r="J22" s="167"/>
+      <c r="K22" s="180"/>
+      <c r="L22" s="168"/>
+      <c r="M22" s="179"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="179"/>
+      <c r="P22" s="168"/>
+      <c r="Q22" s="179"/>
+      <c r="R22" s="181"/>
+    </row>
+    <row r="23" spans="2:18" ht="57" customHeight="1">
+      <c r="B23" s="541" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="35"/>
+      <c r="D23" s="530" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E23" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F23" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G23" s="35"/>
+      <c r="H23" s="499" t="s">
+        <v>5</v>
+      </c>
+      <c r="I23" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J23" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K23" s="182"/>
+      <c r="L23" s="499" t="s">
+        <v>5</v>
+      </c>
+      <c r="M23" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N23" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O23" s="35"/>
+      <c r="P23" s="499" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R23" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="56.25">
+      <c r="B24" s="542"/>
+      <c r="C24" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="D24" s="530"/>
+      <c r="E24" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="496"/>
+      <c r="G24" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="H24" s="499"/>
+      <c r="I24" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J24" s="496"/>
+      <c r="K24" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="L24" s="499"/>
+      <c r="M24" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="N24" s="496"/>
+      <c r="O24" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="P24" s="499"/>
+      <c r="Q24" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="R24" s="496"/>
+    </row>
+    <row r="25" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="289" t="s">
+        <v>228</v>
+      </c>
+      <c r="D25" s="293" t="s">
+        <v>371</v>
+      </c>
+      <c r="E25" s="77">
+        <v>342</v>
+      </c>
+      <c r="F25" s="183">
+        <v>57300</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>384</v>
+      </c>
+      <c r="H25" s="293" t="s">
+        <v>385</v>
+      </c>
+      <c r="I25" s="77">
+        <v>534</v>
+      </c>
+      <c r="J25" s="183">
+        <v>59820</v>
+      </c>
+      <c r="K25" s="300" t="s">
+        <v>226</v>
+      </c>
+      <c r="L25" s="293" t="s">
+        <v>370</v>
+      </c>
+      <c r="M25" s="77">
+        <v>1045</v>
+      </c>
+      <c r="N25" s="183">
+        <v>50650</v>
+      </c>
+      <c r="O25" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="P25" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q25" s="77">
+        <v>2171</v>
+      </c>
+      <c r="R25" s="183">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="26" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="292" t="s">
+        <v>376</v>
+      </c>
+      <c r="D26" s="293" t="s">
+        <v>377</v>
+      </c>
+      <c r="E26" s="77">
+        <v>152</v>
+      </c>
+      <c r="F26" s="183">
+        <v>46750</v>
+      </c>
+      <c r="G26" s="76" t="s">
+        <v>400</v>
+      </c>
+      <c r="H26" s="293" t="s">
+        <v>401</v>
+      </c>
+      <c r="I26" s="77">
+        <v>29</v>
+      </c>
+      <c r="J26" s="183">
+        <v>64440</v>
+      </c>
+      <c r="K26" s="298" t="s">
+        <v>374</v>
+      </c>
+      <c r="L26" s="293" t="s">
+        <v>375</v>
+      </c>
+      <c r="M26" s="77">
+        <v>643</v>
+      </c>
+      <c r="N26" s="183">
+        <v>47520</v>
+      </c>
+      <c r="O26" s="155" t="s">
+        <v>388</v>
+      </c>
+      <c r="P26" s="79" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q26" s="77">
+        <v>409</v>
+      </c>
+      <c r="R26" s="183">
+        <v>34230</v>
+      </c>
+    </row>
+    <row r="27" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B27" s="543"/>
+      <c r="C27" s="369" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D27" s="380" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E27" s="77">
+        <v>1300</v>
+      </c>
+      <c r="F27" s="183">
+        <v>40560</v>
+      </c>
+      <c r="G27" s="155" t="s">
+        <v>394</v>
+      </c>
+      <c r="H27" s="293" t="s">
+        <v>395</v>
+      </c>
+      <c r="I27" s="77">
+        <v>154</v>
+      </c>
+      <c r="J27" s="183">
+        <v>35580</v>
+      </c>
+      <c r="K27" s="301" t="s">
+        <v>380</v>
+      </c>
+      <c r="L27" s="293" t="s">
+        <v>381</v>
+      </c>
+      <c r="M27" s="77">
+        <v>296</v>
+      </c>
+      <c r="N27" s="183">
+        <v>36270</v>
+      </c>
+      <c r="O27" s="155" t="s">
+        <v>59</v>
+      </c>
+      <c r="P27" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q27" s="77">
+        <v>776</v>
+      </c>
+      <c r="R27" s="183">
+        <v>39920</v>
+      </c>
+    </row>
+    <row r="28" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B28" s="543"/>
+      <c r="C28" s="292" t="s">
+        <v>382</v>
+      </c>
+      <c r="D28" s="293" t="s">
+        <v>383</v>
+      </c>
+      <c r="E28" s="77">
+        <v>44</v>
+      </c>
+      <c r="F28" s="183">
+        <v>39890</v>
+      </c>
+      <c r="G28" s="155" t="s">
+        <v>398</v>
+      </c>
+      <c r="H28" s="293" t="s">
+        <v>399</v>
+      </c>
+      <c r="I28" s="77">
+        <v>164</v>
+      </c>
+      <c r="J28" s="183">
+        <v>39640</v>
+      </c>
+      <c r="K28" s="440" t="s">
+        <v>398</v>
+      </c>
+      <c r="L28" s="156" t="s">
+        <v>399</v>
+      </c>
+      <c r="M28" s="77">
+        <v>164</v>
+      </c>
+      <c r="N28" s="183">
+        <v>39640</v>
+      </c>
+      <c r="O28" s="155" t="s">
+        <v>396</v>
+      </c>
+      <c r="P28" s="79" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q28" s="77">
+        <v>305</v>
+      </c>
+      <c r="R28" s="183">
+        <v>43080</v>
+      </c>
+    </row>
+    <row r="29" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B29" s="543"/>
+      <c r="C29" s="126"/>
+      <c r="D29" s="126"/>
+      <c r="E29" s="161"/>
+      <c r="F29" s="169"/>
+      <c r="G29" s="105" t="s">
+        <v>274</v>
+      </c>
+      <c r="H29" s="293" t="s">
+        <v>369</v>
+      </c>
+      <c r="I29" s="77">
+        <v>2305</v>
+      </c>
+      <c r="J29" s="183">
+        <v>40220</v>
+      </c>
+      <c r="K29" s="440" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L29" s="156" t="s">
+        <v>1198</v>
+      </c>
+      <c r="M29" s="77">
+        <v>45</v>
+      </c>
+      <c r="N29" s="183">
+        <v>56720</v>
+      </c>
+      <c r="O29" s="183" t="s">
+        <v>392</v>
+      </c>
+      <c r="P29" s="79" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q29" s="77">
+        <v>124</v>
+      </c>
+      <c r="R29" s="183">
+        <v>41910</v>
+      </c>
+    </row>
+    <row r="30" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B30" s="543"/>
+      <c r="C30" s="126"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="161"/>
+      <c r="F30" s="169"/>
+      <c r="G30" s="76" t="s">
+        <v>390</v>
+      </c>
+      <c r="H30" s="293" t="s">
+        <v>391</v>
+      </c>
+      <c r="I30" s="77">
+        <v>60</v>
+      </c>
+      <c r="J30" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K30" s="440" t="s">
+        <v>274</v>
+      </c>
+      <c r="L30" s="79" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M30" s="77">
+        <v>2305</v>
+      </c>
+      <c r="N30" s="183">
+        <v>40220</v>
+      </c>
+      <c r="O30" s="105" t="s">
+        <v>226</v>
+      </c>
+      <c r="P30" s="79" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q30" s="77">
+        <v>1045</v>
+      </c>
+      <c r="R30" s="183">
+        <v>50650</v>
+      </c>
+    </row>
+    <row r="31" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B31" s="543"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="126"/>
+      <c r="E31" s="126"/>
+      <c r="F31" s="169"/>
+      <c r="G31" s="155" t="s">
+        <v>386</v>
+      </c>
+      <c r="H31" s="293" t="s">
+        <v>387</v>
+      </c>
+      <c r="I31" s="77">
+        <v>20</v>
+      </c>
+      <c r="J31" s="183">
+        <v>42960</v>
+      </c>
+      <c r="K31" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="L31" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="M31" s="77">
+        <v>2171</v>
+      </c>
+      <c r="N31" s="183">
+        <v>49730</v>
+      </c>
+      <c r="O31" s="126"/>
+      <c r="P31" s="126"/>
+      <c r="Q31" s="77"/>
+      <c r="R31" s="330"/>
+    </row>
+    <row r="32" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B32" s="543"/>
+      <c r="C32" s="78"/>
+      <c r="D32" s="126"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="155" t="s">
+        <v>378</v>
+      </c>
+      <c r="H32" s="293" t="s">
+        <v>379</v>
+      </c>
+      <c r="I32" s="77">
+        <v>444</v>
+      </c>
+      <c r="J32" s="183">
+        <v>38860</v>
+      </c>
+      <c r="K32" s="440" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="79" t="s">
+        <v>1200</v>
+      </c>
+      <c r="M32" s="77">
+        <v>776</v>
+      </c>
+      <c r="N32" s="183">
+        <v>39920</v>
+      </c>
+      <c r="O32" s="79"/>
+      <c r="P32" s="79"/>
+      <c r="Q32" s="77"/>
+      <c r="R32" s="183"/>
+    </row>
+    <row r="33" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B33" s="544"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="126"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="440" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H33" s="156" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I33" s="77">
         <v>1120</v>
       </c>
-      <c r="F3" s="525" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="529" t="s">
+      <c r="J33" s="183">
+        <v>41960</v>
+      </c>
+      <c r="K33" s="293"/>
+      <c r="L33" s="293"/>
+      <c r="M33" s="291"/>
+      <c r="N33" s="301"/>
+      <c r="O33" s="79"/>
+      <c r="P33" s="79"/>
+      <c r="Q33" s="77"/>
+      <c r="R33" s="183"/>
+    </row>
+    <row r="34" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B34" s="544"/>
+      <c r="C34" s="78"/>
+      <c r="D34" s="126"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="H34" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="I34" s="77">
+        <v>2171</v>
+      </c>
+      <c r="J34" s="183">
+        <v>49730</v>
+      </c>
+      <c r="K34" s="293"/>
+      <c r="L34" s="293"/>
+      <c r="M34" s="291"/>
+      <c r="N34" s="301"/>
+      <c r="O34" s="79"/>
+      <c r="P34" s="79"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="183"/>
+    </row>
+    <row r="35" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B35" s="551"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="155" t="s">
+        <v>372</v>
+      </c>
+      <c r="H35" s="293" t="s">
+        <v>373</v>
+      </c>
+      <c r="I35" s="77">
+        <v>486</v>
+      </c>
+      <c r="J35" s="183">
+        <v>36590</v>
+      </c>
+      <c r="K35" s="301"/>
+      <c r="L35" s="292"/>
+      <c r="M35" s="291"/>
+      <c r="N35" s="331"/>
+      <c r="O35" s="126"/>
+      <c r="P35" s="126"/>
+      <c r="Q35" s="77"/>
+      <c r="R35" s="76"/>
+    </row>
+    <row r="36" spans="2:18" ht="14.25" customHeight="1">
+      <c r="B36" s="27"/>
+      <c r="C36" s="164"/>
+      <c r="D36" s="165"/>
+      <c r="E36" s="166"/>
+      <c r="F36" s="167"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="168"/>
+      <c r="I36" s="179"/>
+      <c r="J36" s="167"/>
+      <c r="K36" s="180"/>
+      <c r="L36" s="168"/>
+      <c r="M36" s="179"/>
+      <c r="N36" s="181"/>
+      <c r="O36" s="179"/>
+      <c r="P36" s="168"/>
+      <c r="Q36" s="179"/>
+      <c r="R36" s="181"/>
+    </row>
+    <row r="37" spans="2:18" ht="57" customHeight="1">
+      <c r="B37" s="605" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" s="191"/>
+      <c r="D37" s="508" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="177" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="529" t="s">
+      <c r="E37" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F37" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G37" s="82"/>
+      <c r="H37" s="492" t="s">
         <v>5</v>
       </c>
-      <c r="M3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="P3" s="529" t="s">
+      <c r="I37" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J37" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K37" s="83"/>
+      <c r="L37" s="492" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="14" t="s">
-[...12 lines deleted...]
-      <c r="E4" s="17" t="s">
+      <c r="M37" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="N37" s="491" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O37" s="83"/>
+      <c r="P37" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R37" s="491" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="38" spans="2:18" ht="56.25">
+      <c r="B38" s="606"/>
+      <c r="C38" s="246" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="595"/>
+      <c r="E38" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="526"/>
-[...4 lines deleted...]
-      <c r="I4" s="17" t="s">
+      <c r="F38" s="491"/>
+      <c r="G38" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="H38" s="492"/>
+      <c r="I38" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="635"/>
-[...4 lines deleted...]
-      <c r="M4" s="17" t="s">
+      <c r="J38" s="491"/>
+      <c r="K38" s="184" t="s">
+        <v>6</v>
+      </c>
+      <c r="L38" s="493"/>
+      <c r="M38" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="526"/>
-[...4 lines deleted...]
-      <c r="Q4" s="17" t="s">
+      <c r="N38" s="491"/>
+      <c r="O38" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="P38" s="595"/>
+      <c r="Q38" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="R4" s="526"/>
-[...166 lines deleted...]
-      <c r="I8" s="356">
+      <c r="R38" s="491"/>
+    </row>
+    <row r="39" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B39" s="606"/>
+      <c r="C39" s="458" t="s">
+        <v>557</v>
+      </c>
+      <c r="D39" s="135" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E39" s="89">
+        <v>334</v>
+      </c>
+      <c r="F39" s="222">
+        <v>36510</v>
+      </c>
+      <c r="G39" s="310" t="s">
+        <v>402</v>
+      </c>
+      <c r="H39" s="318" t="s">
+        <v>403</v>
+      </c>
+      <c r="I39" s="89">
+        <v>585</v>
+      </c>
+      <c r="J39" s="222">
+        <v>34300</v>
+      </c>
+      <c r="K39" s="333" t="s">
+        <v>406</v>
+      </c>
+      <c r="L39" s="318" t="s">
+        <v>407</v>
+      </c>
+      <c r="M39" s="89">
+        <v>109</v>
+      </c>
+      <c r="N39" s="222">
+        <v>32940</v>
+      </c>
+      <c r="O39" s="333" t="s">
+        <v>90</v>
+      </c>
+      <c r="P39" s="318" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q39" s="89">
+        <v>2136</v>
+      </c>
+      <c r="R39" s="222">
+        <v>31600</v>
+      </c>
+    </row>
+    <row r="40" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B40" s="606"/>
+      <c r="C40" s="134" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D40" s="435" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E40" s="89">
+        <v>76</v>
+      </c>
+      <c r="F40" s="222">
+        <v>35570</v>
+      </c>
+      <c r="G40" s="310" t="s">
+        <v>404</v>
+      </c>
+      <c r="H40" s="318" t="s">
+        <v>405</v>
+      </c>
+      <c r="I40" s="89">
+        <v>63</v>
+      </c>
+      <c r="J40" s="222">
+        <v>46880</v>
+      </c>
+      <c r="K40" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="L40" s="449" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M40" s="89">
+        <v>2136</v>
+      </c>
+      <c r="N40" s="222">
+        <v>31600</v>
+      </c>
+      <c r="O40" s="85" t="s">
+        <v>221</v>
+      </c>
+      <c r="P40" s="111" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q40" s="89">
+        <v>3878</v>
+      </c>
+      <c r="R40" s="222">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="41" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B41" s="606"/>
+      <c r="C41" s="306" t="s">
+        <v>309</v>
+      </c>
+      <c r="D41" s="307" t="s">
+        <v>310</v>
+      </c>
+      <c r="E41" s="89">
+        <v>297</v>
+      </c>
+      <c r="F41" s="222">
+        <v>29120</v>
+      </c>
+      <c r="G41" s="333"/>
+      <c r="H41" s="318"/>
+      <c r="I41" s="305"/>
+      <c r="J41" s="310"/>
+      <c r="K41" s="85" t="s">
+        <v>221</v>
+      </c>
+      <c r="L41" s="662" t="s">
+        <v>222</v>
+      </c>
+      <c r="M41" s="89">
+        <v>3878</v>
+      </c>
+      <c r="N41" s="222">
+        <v>36750</v>
+      </c>
+      <c r="O41" s="333" t="s">
+        <v>408</v>
+      </c>
+      <c r="P41" s="318" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q41" s="89">
+        <v>141</v>
+      </c>
+      <c r="R41" s="222" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="42" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B42" s="606"/>
+      <c r="C42" s="328" t="s">
         <v>86</v>
       </c>
-      <c r="J8" s="364">
-[...310 lines deleted...]
-      <c r="P15" s="469" t="s">
+      <c r="D42" s="318" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="89">
+        <v>7372</v>
+      </c>
+      <c r="F42" s="222">
+        <v>36480</v>
+      </c>
+      <c r="G42" s="310"/>
+      <c r="H42" s="318"/>
+      <c r="I42" s="305"/>
+      <c r="J42" s="310"/>
+      <c r="K42" s="310" t="s">
+        <v>88</v>
+      </c>
+      <c r="L42" s="318" t="s">
+        <v>89</v>
+      </c>
+      <c r="M42" s="89">
+        <v>4900</v>
+      </c>
+      <c r="N42" s="222">
+        <v>35190</v>
+      </c>
+      <c r="O42" s="333" t="s">
+        <v>410</v>
+      </c>
+      <c r="P42" s="318" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q42" s="89">
+        <v>130</v>
+      </c>
+      <c r="R42" s="222">
+        <v>35710</v>
+      </c>
+    </row>
+    <row r="43" spans="2:18" ht="24.75" customHeight="1">
+      <c r="B43" s="445"/>
+      <c r="C43" s="134" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="318" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="89">
+        <v>4900</v>
+      </c>
+      <c r="F43" s="222">
+        <v>35190</v>
+      </c>
+      <c r="G43" s="310"/>
+      <c r="H43" s="318"/>
+      <c r="I43" s="305"/>
+      <c r="J43" s="310"/>
+      <c r="K43" s="310"/>
+      <c r="L43" s="306"/>
+      <c r="M43" s="305"/>
+      <c r="N43" s="310"/>
+      <c r="O43" s="332" t="s">
+        <v>88</v>
+      </c>
+      <c r="P43" s="318" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q43" s="89">
+        <v>4900</v>
+      </c>
+      <c r="R43" s="222">
+        <v>35190</v>
+      </c>
+    </row>
+    <row r="44" spans="2:18">
+      <c r="B44" s="356" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E44" s="89"/>
+    </row>
+    <row r="45" spans="2:18">
+      <c r="B45" t="s">
         <v>1400</v>
       </c>
-      <c r="Q15" s="356">
-[...1070 lines deleted...]
-      </c>
+      <c r="E45" s="89"/>
     </row>
     <row r="46" spans="2:18">
-      <c r="O46" s="188"/>
+      <c r="O46" s="186"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C5:F21">
-    <sortCondition ref="C5:C21"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="O25:R30">
+    <sortCondition ref="O25:O30"/>
   </sortState>
   <mergeCells count="36">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="V1:W1"/>
     <mergeCell ref="X1:Y1"/>
     <mergeCell ref="Z1:AC1"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="P2:R2"/>
     <mergeCell ref="B3:B21"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="B23:B35"/>
     <mergeCell ref="B37:B42"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D37:D38"/>
     <mergeCell ref="F37:F38"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="H37:H38"/>
     <mergeCell ref="J3:J4"/>
@@ -26016,4288 +25909,4289 @@
     <mergeCell ref="J37:J38"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="L37:L38"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="N37:N38"/>
     <mergeCell ref="P23:P24"/>
     <mergeCell ref="P37:P38"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="R23:R24"/>
     <mergeCell ref="R37:R38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" fitToWidth="0" orientation="landscape" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB93"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E90" sqref="E90"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="2" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="2" customWidth="1"/>
+    <col min="2" max="2" width="5.25" customWidth="1"/>
+    <col min="3" max="3" width="9.875" customWidth="1"/>
+    <col min="4" max="4" width="67.375" customWidth="1"/>
+    <col min="5" max="5" width="17.75" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="7" max="7" width="9.25" customWidth="1"/>
+    <col min="8" max="8" width="50.25" customWidth="1"/>
+    <col min="9" max="9" width="19" style="9" customWidth="1"/>
+    <col min="10" max="10" width="14.5" customWidth="1"/>
+    <col min="11" max="11" width="6.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="28.5">
-      <c r="B1" s="598" t="s">
+      <c r="B1" s="567" t="s">
+        <v>412</v>
+      </c>
+      <c r="C1" s="567"/>
+      <c r="D1" s="567"/>
+      <c r="E1" s="567"/>
+      <c r="F1" s="567"/>
+      <c r="G1" s="567"/>
+      <c r="H1" s="567"/>
+      <c r="I1" s="567"/>
+      <c r="J1" s="567"/>
+      <c r="K1" s="158"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="522"/>
+      <c r="R1" s="522"/>
+      <c r="S1" s="522"/>
+      <c r="T1" s="522"/>
+      <c r="U1" s="523"/>
+      <c r="V1" s="523"/>
+      <c r="W1" s="523"/>
+      <c r="X1" s="524"/>
+      <c r="Y1" s="522"/>
+      <c r="Z1" s="522"/>
+      <c r="AA1" s="522"/>
+      <c r="AB1" s="58"/>
+    </row>
+    <row r="2" spans="2:28" s="147" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="545" t="s">
+        <v>413</v>
+      </c>
+      <c r="D2" s="546"/>
+      <c r="E2" s="546"/>
+      <c r="F2" s="547"/>
+      <c r="G2" s="615" t="s">
+        <v>414</v>
+      </c>
+      <c r="H2" s="616"/>
+      <c r="I2" s="616"/>
+      <c r="J2" s="617"/>
+    </row>
+    <row r="3" spans="2:28" ht="56.25">
+      <c r="B3" s="576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="148"/>
+      <c r="D3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G3" s="149"/>
+      <c r="H3" s="529" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="2:28" ht="37.5">
+      <c r="B4" s="539"/>
+      <c r="C4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="529"/>
+      <c r="E4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="495"/>
+      <c r="G4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="529"/>
+      <c r="I4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="495"/>
+    </row>
+    <row r="5" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B5" s="539"/>
+      <c r="C5" s="21" t="s">
+        <v>417</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="E5" s="353">
+        <v>603</v>
+      </c>
+      <c r="F5" s="360">
+        <v>92750</v>
+      </c>
+      <c r="G5" s="393" t="s">
+        <v>170</v>
+      </c>
+      <c r="H5" s="421" t="s">
+        <v>219</v>
+      </c>
+      <c r="I5" s="353">
+        <v>149</v>
+      </c>
+      <c r="J5" s="360">
+        <v>129270</v>
+      </c>
+    </row>
+    <row r="6" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B6" s="539"/>
+      <c r="C6" s="21" t="s">
         <v>415</v>
       </c>
-      <c r="C1" s="598"/>
-[...25 lines deleted...]
-      <c r="C2" s="576" t="s">
+      <c r="D6" s="19" t="s">
         <v>416</v>
       </c>
-      <c r="D2" s="577"/>
-[...10 lines deleted...]
-      <c r="B3" s="607" t="s">
+      <c r="E6" s="353">
+        <v>479</v>
+      </c>
+      <c r="F6" s="360">
+        <v>56880</v>
+      </c>
+      <c r="G6" s="393" t="s">
+        <v>213</v>
+      </c>
+      <c r="H6" s="421" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I6" s="353">
+        <v>6983</v>
+      </c>
+      <c r="J6" s="360">
+        <v>54850</v>
+      </c>
+    </row>
+    <row r="7" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B7" s="539"/>
+      <c r="C7" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="E7" s="353">
+        <v>134</v>
+      </c>
+      <c r="F7" s="360">
+        <v>49340</v>
+      </c>
+      <c r="G7" s="393" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H7" s="421" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I7" s="353">
+        <v>656</v>
+      </c>
+      <c r="J7" s="360">
+        <v>49750</v>
+      </c>
+    </row>
+    <row r="8" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B8" s="539"/>
+      <c r="C8" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="D8" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="E8" s="353">
+        <v>37</v>
+      </c>
+      <c r="F8" s="360">
+        <v>55350</v>
+      </c>
+      <c r="G8" s="412" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H8" s="421" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I8" s="353">
+        <v>1845</v>
+      </c>
+      <c r="J8" s="360">
+        <v>71270</v>
+      </c>
+    </row>
+    <row r="9" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B9" s="550"/>
+      <c r="C9" s="410"/>
+      <c r="D9" s="410"/>
+      <c r="E9" s="410"/>
+      <c r="F9" s="410"/>
+      <c r="G9" s="393" t="s">
+        <v>423</v>
+      </c>
+      <c r="H9" s="421" t="s">
+        <v>424</v>
+      </c>
+      <c r="I9" s="353">
+        <v>174</v>
+      </c>
+      <c r="J9" s="360">
+        <v>77530</v>
+      </c>
+    </row>
+    <row r="10" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B10" s="550"/>
+      <c r="C10" s="359"/>
+      <c r="D10" s="410"/>
+      <c r="E10" s="353"/>
+      <c r="F10" s="408"/>
+      <c r="G10" s="393" t="s">
+        <v>425</v>
+      </c>
+      <c r="H10" s="421" t="s">
+        <v>426</v>
+      </c>
+      <c r="I10" s="353">
+        <v>70</v>
+      </c>
+      <c r="J10" s="360">
+        <v>49460</v>
+      </c>
+    </row>
+    <row r="11" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B11" s="550"/>
+      <c r="C11" s="359"/>
+      <c r="D11" s="421"/>
+      <c r="E11" s="353"/>
+      <c r="F11" s="408"/>
+      <c r="G11" s="393" t="s">
+        <v>165</v>
+      </c>
+      <c r="H11" s="421" t="s">
+        <v>166</v>
+      </c>
+      <c r="I11" s="353">
+        <v>416</v>
+      </c>
+      <c r="J11" s="360">
+        <v>77410</v>
+      </c>
+    </row>
+    <row r="12" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B12" s="550"/>
+      <c r="C12" s="359"/>
+      <c r="D12" s="421"/>
+      <c r="E12" s="353"/>
+      <c r="F12" s="408"/>
+      <c r="G12" s="393" t="s">
+        <v>168</v>
+      </c>
+      <c r="H12" s="421" t="s">
+        <v>169</v>
+      </c>
+      <c r="I12" s="353">
+        <v>136</v>
+      </c>
+      <c r="J12" s="360">
+        <v>94230</v>
+      </c>
+    </row>
+    <row r="13" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B13" s="550"/>
+      <c r="C13" s="359"/>
+      <c r="D13" s="421"/>
+      <c r="E13" s="353"/>
+      <c r="F13" s="408"/>
+      <c r="G13" s="393" t="s">
+        <v>172</v>
+      </c>
+      <c r="H13" s="421" t="s">
+        <v>173</v>
+      </c>
+      <c r="I13" s="353">
+        <v>26</v>
+      </c>
+      <c r="J13" s="360">
+        <v>79160</v>
+      </c>
+    </row>
+    <row r="14" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B14" s="550"/>
+      <c r="C14" s="359"/>
+      <c r="D14" s="421"/>
+      <c r="E14" s="353"/>
+      <c r="F14" s="408"/>
+      <c r="G14" s="393" t="s">
+        <v>427</v>
+      </c>
+      <c r="H14" s="421" t="s">
+        <v>428</v>
+      </c>
+      <c r="I14" s="353">
+        <v>13</v>
+      </c>
+      <c r="J14" s="360">
+        <v>75270</v>
+      </c>
+    </row>
+    <row r="15" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B15" s="550"/>
+      <c r="C15" s="359"/>
+      <c r="D15" s="421"/>
+      <c r="E15" s="353"/>
+      <c r="F15" s="408"/>
+      <c r="G15" s="414" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" s="447" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="353">
+        <v>409</v>
+      </c>
+      <c r="J15" s="360">
+        <v>80050</v>
+      </c>
+    </row>
+    <row r="16" spans="2:28" ht="24.75" customHeight="1">
+      <c r="B16" s="550"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="353"/>
+      <c r="F16" s="408"/>
+      <c r="G16" s="393" t="s">
+        <v>101</v>
+      </c>
+      <c r="H16" s="421" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="353">
+        <v>333</v>
+      </c>
+      <c r="J16" s="360">
+        <v>79540</v>
+      </c>
+    </row>
+    <row r="17" spans="2:10" ht="12" customHeight="1" thickBot="1">
+      <c r="B17" s="27"/>
+      <c r="C17" s="150"/>
+      <c r="D17" s="151"/>
+      <c r="E17" s="152"/>
+      <c r="F17" s="153"/>
+      <c r="G17" s="152"/>
+      <c r="H17" s="154"/>
+      <c r="I17" s="159"/>
+      <c r="J17" s="160"/>
+    </row>
+    <row r="18" spans="2:10" ht="56.25">
+      <c r="B18" s="563" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="35"/>
+      <c r="D18" s="530" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F18" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G18" s="72"/>
+      <c r="H18" s="530" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J18" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="19" spans="2:10" ht="37.5">
+      <c r="B19" s="543"/>
+      <c r="C19" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="530"/>
+      <c r="E19" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="496"/>
+      <c r="G19" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="H19" s="530"/>
+      <c r="I19" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J19" s="496"/>
+    </row>
+    <row r="20" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B20" s="543"/>
+      <c r="C20" s="391" t="s">
+        <v>437</v>
+      </c>
+      <c r="D20" s="367" t="s">
+        <v>438</v>
+      </c>
+      <c r="E20" s="77">
+        <v>1297</v>
+      </c>
+      <c r="F20" s="183">
+        <v>71650</v>
+      </c>
+      <c r="G20" s="76" t="s">
+        <v>177</v>
+      </c>
+      <c r="H20" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="I20" s="77">
+        <v>210</v>
+      </c>
+      <c r="J20" s="183">
+        <v>55230</v>
+      </c>
+    </row>
+    <row r="21" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B21" s="543"/>
+      <c r="C21" s="391" t="s">
+        <v>479</v>
+      </c>
+      <c r="D21" s="367" t="s">
+        <v>480</v>
+      </c>
+      <c r="E21" s="77">
         <v>4</v>
       </c>
-      <c r="C3" s="150"/>
-      <c r="D3" s="536" t="s">
+      <c r="F21" s="183">
+        <v>66040</v>
+      </c>
+      <c r="G21" s="76" t="s">
+        <v>193</v>
+      </c>
+      <c r="H21" s="380" t="s">
+        <v>194</v>
+      </c>
+      <c r="I21" s="77">
+        <v>40</v>
+      </c>
+      <c r="J21" s="183">
+        <v>63030</v>
+      </c>
+    </row>
+    <row r="22" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B22" s="543"/>
+      <c r="C22" s="391" t="s">
+        <v>457</v>
+      </c>
+      <c r="D22" s="367" t="s">
+        <v>458</v>
+      </c>
+      <c r="E22" s="77">
+        <v>175</v>
+      </c>
+      <c r="F22" s="183">
+        <v>58620</v>
+      </c>
+      <c r="G22" s="76" t="s">
+        <v>190</v>
+      </c>
+      <c r="H22" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="I22" s="77">
+        <v>75</v>
+      </c>
+      <c r="J22" s="183">
+        <v>58360</v>
+      </c>
+    </row>
+    <row r="23" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B23" s="543"/>
+      <c r="C23" s="391" t="s">
+        <v>473</v>
+      </c>
+      <c r="D23" s="367" t="s">
+        <v>474</v>
+      </c>
+      <c r="E23" s="77">
+        <v>8</v>
+      </c>
+      <c r="F23" s="183">
+        <v>37440</v>
+      </c>
+      <c r="G23" s="76" t="s">
+        <v>184</v>
+      </c>
+      <c r="H23" s="79" t="s">
+        <v>185</v>
+      </c>
+      <c r="I23" s="77">
+        <v>118</v>
+      </c>
+      <c r="J23" s="183">
+        <v>49160</v>
+      </c>
+    </row>
+    <row r="24" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B24" s="543"/>
+      <c r="C24" s="391" t="s">
+        <v>429</v>
+      </c>
+      <c r="D24" s="367" t="s">
+        <v>430</v>
+      </c>
+      <c r="E24" s="77">
+        <v>1372</v>
+      </c>
+      <c r="F24" s="183">
+        <v>47520</v>
+      </c>
+      <c r="G24" s="76" t="s">
+        <v>180</v>
+      </c>
+      <c r="H24" s="79" t="s">
+        <v>434</v>
+      </c>
+      <c r="I24" s="77">
+        <v>111</v>
+      </c>
+      <c r="J24" s="183">
+        <v>57350</v>
+      </c>
+    </row>
+    <row r="25" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B25" s="543"/>
+      <c r="C25" s="391" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D25" s="367" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E25" s="77">
+        <v>82</v>
+      </c>
+      <c r="F25" s="183">
+        <v>42270</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>197</v>
+      </c>
+      <c r="H25" s="380" t="s">
+        <v>198</v>
+      </c>
+      <c r="I25" s="77">
+        <v>15</v>
+      </c>
+      <c r="J25" s="183" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="26" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B26" s="543"/>
+      <c r="C26" s="391" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D26" s="367" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E26" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F26" s="183">
+        <v>48190</v>
+      </c>
+      <c r="G26" s="76" t="s">
+        <v>153</v>
+      </c>
+      <c r="H26" s="79" t="s">
+        <v>154</v>
+      </c>
+      <c r="I26" s="77">
+        <v>71</v>
+      </c>
+      <c r="J26" s="183">
+        <v>75290</v>
+      </c>
+    </row>
+    <row r="27" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B27" s="543"/>
+      <c r="C27" s="391" t="s">
+        <v>465</v>
+      </c>
+      <c r="D27" s="367" t="s">
+        <v>466</v>
+      </c>
+      <c r="E27" s="77">
+        <v>57</v>
+      </c>
+      <c r="F27" s="183">
+        <v>43390</v>
+      </c>
+      <c r="G27" s="105" t="s">
+        <v>432</v>
+      </c>
+      <c r="H27" s="79" t="s">
+        <v>433</v>
+      </c>
+      <c r="I27" s="77">
+        <v>195</v>
+      </c>
+      <c r="J27" s="183">
+        <v>52040</v>
+      </c>
+    </row>
+    <row r="28" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B28" s="543"/>
+      <c r="C28" s="391" t="s">
+        <v>447</v>
+      </c>
+      <c r="D28" s="367" t="s">
+        <v>448</v>
+      </c>
+      <c r="E28" s="77">
+        <v>275</v>
+      </c>
+      <c r="F28" s="183">
+        <v>48370</v>
+      </c>
+      <c r="G28" s="76" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" s="79" t="s">
+        <v>431</v>
+      </c>
+      <c r="I28" s="77">
+        <v>1917</v>
+      </c>
+      <c r="J28" s="183">
+        <v>45630</v>
+      </c>
+    </row>
+    <row r="29" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B29" s="543"/>
+      <c r="C29" s="391" t="s">
+        <v>463</v>
+      </c>
+      <c r="D29" s="367" t="s">
+        <v>464</v>
+      </c>
+      <c r="E29" s="77">
+        <v>96</v>
+      </c>
+      <c r="F29" s="183">
+        <v>48930</v>
+      </c>
+      <c r="G29" s="440" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H29" s="156" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I29" s="77">
+        <v>21</v>
+      </c>
+      <c r="J29" s="183">
+        <v>59180</v>
+      </c>
+    </row>
+    <row r="30" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B30" s="543"/>
+      <c r="C30" s="440" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D30" s="432" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E30" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F30" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G30" s="440" t="s">
+        <v>149</v>
+      </c>
+      <c r="H30" s="156" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I30" s="77">
+        <v>119</v>
+      </c>
+      <c r="J30" s="183">
+        <v>52450</v>
+      </c>
+    </row>
+    <row r="31" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B31" s="543"/>
+      <c r="C31" s="391" t="s">
+        <v>441</v>
+      </c>
+      <c r="D31" s="367" t="s">
+        <v>442</v>
+      </c>
+      <c r="E31" s="77">
+        <v>943</v>
+      </c>
+      <c r="F31" s="183">
+        <v>48290</v>
+      </c>
+      <c r="G31" s="76"/>
+      <c r="H31" s="380"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="76"/>
+    </row>
+    <row r="32" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B32" s="543"/>
+      <c r="C32" s="391" t="s">
+        <v>467</v>
+      </c>
+      <c r="D32" s="367" t="s">
+        <v>468</v>
+      </c>
+      <c r="E32" s="77">
+        <v>58</v>
+      </c>
+      <c r="F32" s="183">
+        <v>52760</v>
+      </c>
+      <c r="G32" s="76"/>
+      <c r="H32" s="380"/>
+      <c r="I32" s="77"/>
+      <c r="J32" s="76"/>
+    </row>
+    <row r="33" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B33" s="543"/>
+      <c r="C33" s="391" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D33" s="367" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E33" s="77">
+        <v>20</v>
+      </c>
+      <c r="F33" s="183">
+        <v>50910</v>
+      </c>
+      <c r="G33" s="76"/>
+      <c r="H33" s="380"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="76"/>
+    </row>
+    <row r="34" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B34" s="543"/>
+      <c r="C34" s="391" t="s">
+        <v>175</v>
+      </c>
+      <c r="D34" s="367" t="s">
+        <v>176</v>
+      </c>
+      <c r="E34" s="77">
+        <v>1685</v>
+      </c>
+      <c r="F34" s="183">
+        <v>49810</v>
+      </c>
+      <c r="G34" s="76"/>
+      <c r="H34" s="380"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="76"/>
+    </row>
+    <row r="35" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B35" s="543"/>
+      <c r="C35" s="391" t="s">
+        <v>461</v>
+      </c>
+      <c r="D35" s="367" t="s">
+        <v>462</v>
+      </c>
+      <c r="E35" s="77">
+        <v>82</v>
+      </c>
+      <c r="F35" s="183">
+        <v>37390</v>
+      </c>
+      <c r="G35" s="76"/>
+      <c r="H35" s="380"/>
+      <c r="I35" s="77"/>
+      <c r="J35" s="76"/>
+    </row>
+    <row r="36" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B36" s="543"/>
+      <c r="C36" s="391" t="s">
+        <v>477</v>
+      </c>
+      <c r="D36" s="367" t="s">
+        <v>478</v>
+      </c>
+      <c r="E36" s="77">
+        <v>36</v>
+      </c>
+      <c r="F36" s="183">
+        <v>55960</v>
+      </c>
+      <c r="G36" s="76"/>
+      <c r="H36" s="380"/>
+      <c r="I36" s="77"/>
+      <c r="J36" s="76"/>
+    </row>
+    <row r="37" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B37" s="543"/>
+      <c r="C37" s="391" t="s">
+        <v>445</v>
+      </c>
+      <c r="D37" s="367" t="s">
+        <v>446</v>
+      </c>
+      <c r="E37" s="77">
+        <v>503</v>
+      </c>
+      <c r="F37" s="183">
+        <v>46350</v>
+      </c>
+      <c r="G37" s="76"/>
+      <c r="H37" s="380"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="76"/>
+    </row>
+    <row r="38" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B38" s="543"/>
+      <c r="C38" s="391" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D38" s="367" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E38" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F38" s="183">
+        <v>52760</v>
+      </c>
+      <c r="G38" s="76"/>
+      <c r="H38" s="380"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="76"/>
+    </row>
+    <row r="39" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B39" s="543"/>
+      <c r="C39" s="391" t="s">
+        <v>435</v>
+      </c>
+      <c r="D39" s="367" t="s">
+        <v>436</v>
+      </c>
+      <c r="E39" s="77">
+        <v>643</v>
+      </c>
+      <c r="F39" s="183">
+        <v>50640</v>
+      </c>
+      <c r="G39" s="76"/>
+      <c r="H39" s="380"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="76"/>
+    </row>
+    <row r="40" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B40" s="543"/>
+      <c r="C40" s="391" t="s">
+        <v>471</v>
+      </c>
+      <c r="D40" s="367" t="s">
+        <v>472</v>
+      </c>
+      <c r="E40" s="77">
+        <v>37</v>
+      </c>
+      <c r="F40" s="183">
+        <v>73420</v>
+      </c>
+      <c r="G40" s="76"/>
+      <c r="H40" s="380"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="76"/>
+    </row>
+    <row r="41" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B41" s="543"/>
+      <c r="C41" s="391" t="s">
+        <v>475</v>
+      </c>
+      <c r="D41" s="367" t="s">
+        <v>476</v>
+      </c>
+      <c r="E41" s="77">
+        <v>16</v>
+      </c>
+      <c r="F41" s="183">
+        <v>52000</v>
+      </c>
+      <c r="G41" s="76"/>
+      <c r="H41" s="380"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="76"/>
+    </row>
+    <row r="42" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B42" s="543"/>
+      <c r="C42" s="391" t="s">
+        <v>451</v>
+      </c>
+      <c r="D42" s="367" t="s">
+        <v>452</v>
+      </c>
+      <c r="E42" s="77">
+        <v>258</v>
+      </c>
+      <c r="F42" s="183">
+        <v>42730</v>
+      </c>
+      <c r="G42" s="76"/>
+      <c r="H42" s="380"/>
+      <c r="I42" s="77"/>
+      <c r="J42" s="76"/>
+    </row>
+    <row r="43" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B43" s="543"/>
+      <c r="C43" s="391" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" s="367" t="s">
+        <v>189</v>
+      </c>
+      <c r="E43" s="77">
+        <v>346</v>
+      </c>
+      <c r="F43" s="183">
+        <v>47500</v>
+      </c>
+      <c r="G43" s="76"/>
+      <c r="H43" s="380"/>
+      <c r="I43" s="77"/>
+      <c r="J43" s="76"/>
+    </row>
+    <row r="44" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B44" s="543"/>
+      <c r="C44" s="391" t="s">
+        <v>449</v>
+      </c>
+      <c r="D44" s="367" t="s">
+        <v>450</v>
+      </c>
+      <c r="E44" s="77">
+        <v>113</v>
+      </c>
+      <c r="F44" s="183">
+        <v>58520</v>
+      </c>
+      <c r="G44" s="76"/>
+      <c r="H44" s="380"/>
+      <c r="I44" s="77"/>
+      <c r="J44" s="76"/>
+    </row>
+    <row r="45" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B45" s="543"/>
+      <c r="C45" s="391" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D45" s="367" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E45" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F45" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G45" s="76"/>
+      <c r="H45" s="380"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="76"/>
+    </row>
+    <row r="46" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B46" s="543"/>
+      <c r="C46" s="391" t="s">
+        <v>469</v>
+      </c>
+      <c r="D46" s="367" t="s">
+        <v>470</v>
+      </c>
+      <c r="E46" s="77">
+        <v>25</v>
+      </c>
+      <c r="F46" s="183">
+        <v>124120</v>
+      </c>
+      <c r="G46" s="76"/>
+      <c r="H46" s="380"/>
+      <c r="I46" s="77"/>
+      <c r="J46" s="76"/>
+    </row>
+    <row r="47" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B47" s="543"/>
+      <c r="C47" s="391" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D47" s="367" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E47" s="77">
+        <v>29</v>
+      </c>
+      <c r="F47" s="183">
+        <v>37060</v>
+      </c>
+      <c r="G47" s="76"/>
+      <c r="H47" s="380"/>
+      <c r="I47" s="77"/>
+      <c r="J47" s="76"/>
+    </row>
+    <row r="48" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B48" s="543"/>
+      <c r="C48" s="391" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D48" s="367" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E48" s="77">
+        <v>25</v>
+      </c>
+      <c r="F48" s="183">
+        <v>41590</v>
+      </c>
+      <c r="G48" s="76"/>
+      <c r="H48" s="380"/>
+      <c r="I48" s="77"/>
+      <c r="J48" s="76"/>
+    </row>
+    <row r="49" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B49" s="543"/>
+      <c r="C49" s="391" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D49" s="367" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E49" s="77">
+        <v>354</v>
+      </c>
+      <c r="F49" s="183">
+        <v>40960</v>
+      </c>
+      <c r="G49" s="76"/>
+      <c r="H49" s="380"/>
+      <c r="I49" s="77"/>
+      <c r="J49" s="76"/>
+    </row>
+    <row r="50" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B50" s="543"/>
+      <c r="C50" s="391" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D50" s="367" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E50" s="77">
+        <v>14</v>
+      </c>
+      <c r="F50" s="183">
+        <v>47350</v>
+      </c>
+      <c r="G50" s="76"/>
+      <c r="H50" s="380"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="76"/>
+    </row>
+    <row r="51" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B51" s="543"/>
+      <c r="C51" s="391" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D51" s="367" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E51" s="77">
+        <v>76</v>
+      </c>
+      <c r="F51" s="183">
+        <v>46940</v>
+      </c>
+      <c r="G51" s="76"/>
+      <c r="H51" s="380"/>
+      <c r="I51" s="77"/>
+      <c r="J51" s="76"/>
+    </row>
+    <row r="52" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B52" s="543"/>
+      <c r="C52" s="391" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D52" s="367" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E52" s="77">
+        <v>41</v>
+      </c>
+      <c r="F52" s="183">
+        <v>42520</v>
+      </c>
+      <c r="G52" s="76"/>
+      <c r="H52" s="380"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="76"/>
+    </row>
+    <row r="53" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B53" s="543"/>
+      <c r="C53" s="391" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D53" s="367" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E53" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F53" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G53" s="76"/>
+      <c r="H53" s="380"/>
+      <c r="I53" s="77"/>
+      <c r="J53" s="76"/>
+    </row>
+    <row r="54" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B54" s="543"/>
+      <c r="C54" s="391" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D54" s="367" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E54" s="77">
+        <v>4</v>
+      </c>
+      <c r="F54" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G54" s="76"/>
+      <c r="H54" s="380"/>
+      <c r="I54" s="77"/>
+      <c r="J54" s="76"/>
+    </row>
+    <row r="55" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B55" s="543"/>
+      <c r="C55" s="391" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D55" s="367" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E55" s="77">
+        <v>26</v>
+      </c>
+      <c r="F55" s="183">
+        <v>49660</v>
+      </c>
+      <c r="G55" s="76"/>
+      <c r="H55" s="380"/>
+      <c r="I55" s="77"/>
+      <c r="J55" s="76"/>
+    </row>
+    <row r="56" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B56" s="543"/>
+      <c r="C56" s="440" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D56" s="432" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E56" s="77">
+        <v>31</v>
+      </c>
+      <c r="F56" s="183">
+        <v>44090</v>
+      </c>
+      <c r="G56" s="76"/>
+      <c r="H56" s="380"/>
+      <c r="I56" s="77"/>
+      <c r="J56" s="76"/>
+    </row>
+    <row r="57" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B57" s="543"/>
+      <c r="C57" s="440" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D57" s="432" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E57" s="77">
+        <v>32</v>
+      </c>
+      <c r="F57" s="183">
+        <v>61310</v>
+      </c>
+      <c r="G57" s="76"/>
+      <c r="H57" s="380"/>
+      <c r="I57" s="77"/>
+      <c r="J57" s="76"/>
+    </row>
+    <row r="58" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B58" s="543"/>
+      <c r="C58" s="391" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D58" s="367" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E58" s="77">
+        <v>112</v>
+      </c>
+      <c r="F58" s="183">
+        <v>42900</v>
+      </c>
+      <c r="G58" s="76"/>
+      <c r="H58" s="380"/>
+      <c r="I58" s="77"/>
+      <c r="J58" s="76"/>
+    </row>
+    <row r="59" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B59" s="543"/>
+      <c r="C59" s="391" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D59" s="367" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E59" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F59" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G59" s="76"/>
+      <c r="H59" s="380"/>
+      <c r="I59" s="77"/>
+      <c r="J59" s="76"/>
+    </row>
+    <row r="60" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B60" s="543"/>
+      <c r="C60" s="391" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D60" s="367" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E60" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F60" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G60" s="76"/>
+      <c r="H60" s="380"/>
+      <c r="I60" s="77"/>
+      <c r="J60" s="76"/>
+    </row>
+    <row r="61" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B61" s="543"/>
+      <c r="C61" s="391" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D61" s="367" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E61" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F61" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G61" s="76"/>
+      <c r="H61" s="380"/>
+      <c r="I61" s="77"/>
+      <c r="J61" s="76"/>
+    </row>
+    <row r="62" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B62" s="543"/>
+      <c r="C62" s="440" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D62" s="432" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E62" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F62" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G62" s="76"/>
+      <c r="H62" s="380"/>
+      <c r="I62" s="77"/>
+      <c r="J62" s="76"/>
+    </row>
+    <row r="63" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B63" s="543"/>
+      <c r="C63" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="D63" s="75" t="s">
+        <v>440</v>
+      </c>
+      <c r="E63" s="77">
+        <v>943</v>
+      </c>
+      <c r="F63" s="183">
+        <v>61830</v>
+      </c>
+      <c r="G63" s="76"/>
+      <c r="H63" s="380"/>
+      <c r="I63" s="77"/>
+      <c r="J63" s="76"/>
+    </row>
+    <row r="64" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B64" s="543"/>
+      <c r="C64" s="74" t="s">
+        <v>453</v>
+      </c>
+      <c r="D64" s="75" t="s">
+        <v>454</v>
+      </c>
+      <c r="E64" s="77">
+        <v>344</v>
+      </c>
+      <c r="F64" s="183">
+        <v>52390</v>
+      </c>
+      <c r="G64" s="76"/>
+      <c r="H64" s="380"/>
+      <c r="I64" s="77"/>
+      <c r="J64" s="76"/>
+    </row>
+    <row r="65" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B65" s="543"/>
+      <c r="C65" s="74" t="s">
+        <v>443</v>
+      </c>
+      <c r="D65" s="79" t="s">
+        <v>444</v>
+      </c>
+      <c r="E65" s="77">
+        <v>585</v>
+      </c>
+      <c r="F65" s="183">
+        <v>47040</v>
+      </c>
+      <c r="G65" s="76"/>
+      <c r="H65" s="380"/>
+      <c r="I65" s="77"/>
+      <c r="J65" s="76"/>
+    </row>
+    <row r="66" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B66" s="543"/>
+      <c r="C66" s="74" t="s">
+        <v>239</v>
+      </c>
+      <c r="D66" s="75" t="s">
+        <v>240</v>
+      </c>
+      <c r="E66" s="77">
+        <v>55</v>
+      </c>
+      <c r="F66" s="183">
+        <v>53010</v>
+      </c>
+      <c r="G66" s="76"/>
+      <c r="H66" s="380"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="76"/>
+    </row>
+    <row r="67" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B67" s="543"/>
+      <c r="C67" s="74" t="s">
+        <v>455</v>
+      </c>
+      <c r="D67" s="75" t="s">
+        <v>456</v>
+      </c>
+      <c r="E67" s="77">
+        <v>304</v>
+      </c>
+      <c r="F67" s="183">
+        <v>75040</v>
+      </c>
+      <c r="G67" s="357"/>
+      <c r="H67" s="357"/>
+      <c r="I67" s="387"/>
+      <c r="J67" s="126"/>
+    </row>
+    <row r="68" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B68" s="543"/>
+      <c r="C68" s="74" t="s">
+        <v>459</v>
+      </c>
+      <c r="D68" s="75" t="s">
+        <v>460</v>
+      </c>
+      <c r="E68" s="77">
+        <v>253</v>
+      </c>
+      <c r="F68" s="183">
+        <v>48290</v>
+      </c>
+      <c r="G68" s="357"/>
+      <c r="H68" s="357"/>
+      <c r="I68" s="387"/>
+      <c r="J68" s="126"/>
+    </row>
+    <row r="69" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B69" s="543"/>
+      <c r="C69" s="440" t="s">
+        <v>119</v>
+      </c>
+      <c r="D69" s="126" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E69" s="77">
+        <v>3331</v>
+      </c>
+      <c r="F69" s="183">
+        <v>39910</v>
+      </c>
+      <c r="G69" s="357"/>
+      <c r="H69" s="357"/>
+      <c r="I69" s="387"/>
+      <c r="J69" s="126"/>
+    </row>
+    <row r="70" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B70" s="543"/>
+      <c r="C70" s="155" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" s="156" t="s">
+        <v>183</v>
+      </c>
+      <c r="E70" s="77">
+        <v>1200</v>
+      </c>
+      <c r="F70" s="183">
+        <v>45930</v>
+      </c>
+      <c r="G70" s="357"/>
+      <c r="H70" s="357"/>
+      <c r="I70" s="387"/>
+      <c r="J70" s="126"/>
+    </row>
+    <row r="71" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B71" s="543"/>
+      <c r="C71" s="369" t="s">
+        <v>272</v>
+      </c>
+      <c r="D71" s="451" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E71" s="77">
+        <v>5412</v>
+      </c>
+      <c r="F71" s="183">
+        <v>46140</v>
+      </c>
+      <c r="G71" s="357"/>
+      <c r="H71" s="357"/>
+      <c r="I71" s="387"/>
+      <c r="J71" s="126"/>
+    </row>
+    <row r="72" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B72" s="543"/>
+      <c r="C72" s="155" t="s">
+        <v>318</v>
+      </c>
+      <c r="D72" s="126" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E72" s="77">
+        <v>1491</v>
+      </c>
+      <c r="F72" s="183">
+        <v>39230</v>
+      </c>
+      <c r="G72" s="76"/>
+      <c r="H72" s="380"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="76"/>
+    </row>
+    <row r="73" spans="2:10" ht="12" customHeight="1" thickBot="1">
+      <c r="B73" s="27"/>
+      <c r="C73" s="150"/>
+      <c r="D73" s="151"/>
+      <c r="E73" s="152"/>
+      <c r="F73" s="153"/>
+      <c r="G73" s="152"/>
+      <c r="H73" s="154"/>
+      <c r="I73" s="159"/>
+      <c r="J73" s="160"/>
+    </row>
+    <row r="74" spans="2:10" ht="56.25" customHeight="1">
+      <c r="B74" s="564" t="s">
+        <v>82</v>
+      </c>
+      <c r="C74" s="82"/>
+      <c r="D74" s="508" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...18 lines deleted...]
-      <c r="C4" s="18" t="s">
+      <c r="E74" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F74" s="618" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G74" s="619" t="s">
+        <v>209</v>
+      </c>
+      <c r="H74" s="620"/>
+      <c r="I74" s="620"/>
+      <c r="J74" s="621"/>
+    </row>
+    <row r="75" spans="2:10" ht="37.5">
+      <c r="B75" s="528"/>
+      <c r="C75" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="D75" s="508"/>
+      <c r="E75" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="618"/>
+      <c r="G75" s="557"/>
+      <c r="H75" s="558"/>
+      <c r="I75" s="558"/>
+      <c r="J75" s="622"/>
+    </row>
+    <row r="76" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B76" s="528"/>
+      <c r="C76" s="452" t="s">
+        <v>496</v>
+      </c>
+      <c r="D76" s="453" t="s">
+        <v>497</v>
+      </c>
+      <c r="E76" s="89">
+        <v>8</v>
+      </c>
+      <c r="F76" s="222">
+        <v>49010</v>
+      </c>
+      <c r="G76" s="557"/>
+      <c r="H76" s="558"/>
+      <c r="I76" s="558"/>
+      <c r="J76" s="622"/>
+    </row>
+    <row r="77" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B77" s="528"/>
+      <c r="C77" s="452" t="s">
+        <v>482</v>
+      </c>
+      <c r="D77" s="453" t="s">
+        <v>483</v>
+      </c>
+      <c r="E77" s="89">
+        <v>1968</v>
+      </c>
+      <c r="F77" s="222">
+        <v>45610</v>
+      </c>
+      <c r="G77" s="557"/>
+      <c r="H77" s="558"/>
+      <c r="I77" s="558"/>
+      <c r="J77" s="622"/>
+    </row>
+    <row r="78" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B78" s="528"/>
+      <c r="C78" s="452" t="s">
+        <v>491</v>
+      </c>
+      <c r="D78" s="453" t="s">
+        <v>492</v>
+      </c>
+      <c r="E78" s="89">
+        <v>68</v>
+      </c>
+      <c r="F78" s="222">
+        <v>47850</v>
+      </c>
+      <c r="G78" s="557"/>
+      <c r="H78" s="558"/>
+      <c r="I78" s="558"/>
+      <c r="J78" s="622"/>
+    </row>
+    <row r="79" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B79" s="528"/>
+      <c r="C79" s="452" t="s">
+        <v>494</v>
+      </c>
+      <c r="D79" s="453" t="s">
+        <v>495</v>
+      </c>
+      <c r="E79" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F79" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G79" s="557"/>
+      <c r="H79" s="558"/>
+      <c r="I79" s="558"/>
+      <c r="J79" s="622"/>
+    </row>
+    <row r="80" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B80" s="528"/>
+      <c r="C80" s="452" t="s">
+        <v>493</v>
+      </c>
+      <c r="D80" s="453" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E80" s="89">
+        <v>26</v>
+      </c>
+      <c r="F80" s="222">
+        <v>54030</v>
+      </c>
+      <c r="G80" s="557"/>
+      <c r="H80" s="558"/>
+      <c r="I80" s="558"/>
+      <c r="J80" s="622"/>
+    </row>
+    <row r="81" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B81" s="528"/>
+      <c r="C81" s="452" t="s">
+        <v>484</v>
+      </c>
+      <c r="D81" s="453" t="s">
+        <v>485</v>
+      </c>
+      <c r="E81" s="89">
         <v>6</v>
       </c>
-      <c r="D4" s="560"/>
-[...4 lines deleted...]
-      <c r="G4" s="18" t="s">
+      <c r="F81" s="222">
+        <v>29110</v>
+      </c>
+      <c r="G81" s="557"/>
+      <c r="H81" s="558"/>
+      <c r="I81" s="558"/>
+      <c r="J81" s="622"/>
+    </row>
+    <row r="82" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B82" s="528"/>
+      <c r="C82" s="452" t="s">
+        <v>486</v>
+      </c>
+      <c r="D82" s="453" t="s">
+        <v>487</v>
+      </c>
+      <c r="E82" s="89">
+        <v>8</v>
+      </c>
+      <c r="F82" s="222">
+        <v>32870</v>
+      </c>
+      <c r="G82" s="557"/>
+      <c r="H82" s="558"/>
+      <c r="I82" s="558"/>
+      <c r="J82" s="622"/>
+    </row>
+    <row r="83" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B83" s="528"/>
+      <c r="C83" s="452" t="s">
+        <v>498</v>
+      </c>
+      <c r="D83" s="453" t="s">
+        <v>499</v>
+      </c>
+      <c r="E83" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F83" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G83" s="557"/>
+      <c r="H83" s="558"/>
+      <c r="I83" s="558"/>
+      <c r="J83" s="622"/>
+    </row>
+    <row r="84" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B84" s="528"/>
+      <c r="C84" s="452" t="s">
+        <v>488</v>
+      </c>
+      <c r="D84" s="453" t="s">
+        <v>489</v>
+      </c>
+      <c r="E84" s="89">
         <v>6</v>
       </c>
-      <c r="H4" s="560"/>
-[...717 lines deleted...]
-      <c r="D36" s="371" t="s">
+      <c r="F84" s="222">
+        <v>31250</v>
+      </c>
+      <c r="G84" s="557"/>
+      <c r="H84" s="558"/>
+      <c r="I84" s="558"/>
+      <c r="J84" s="622"/>
+    </row>
+    <row r="85" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B85" s="528"/>
+      <c r="C85" s="452" t="s">
+        <v>500</v>
+      </c>
+      <c r="D85" s="453" t="s">
+        <v>501</v>
+      </c>
+      <c r="E85" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F85" s="222">
+        <v>33610</v>
+      </c>
+      <c r="G85" s="557"/>
+      <c r="H85" s="558"/>
+      <c r="I85" s="558"/>
+      <c r="J85" s="622"/>
+    </row>
+    <row r="86" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B86" s="528"/>
+      <c r="C86" s="452" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D86" s="453" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E86" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F86" s="222">
+        <v>46050</v>
+      </c>
+      <c r="G86" s="557"/>
+      <c r="H86" s="558"/>
+      <c r="I86" s="558"/>
+      <c r="J86" s="622"/>
+    </row>
+    <row r="87" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B87" s="528"/>
+      <c r="C87" s="452" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D87" s="453" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E87" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F87" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G87" s="557"/>
+      <c r="H87" s="558"/>
+      <c r="I87" s="558"/>
+      <c r="J87" s="622"/>
+    </row>
+    <row r="88" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B88" s="528"/>
+      <c r="C88" s="452" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D88" s="453" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E88" s="89">
+        <v>14</v>
+      </c>
+      <c r="F88" s="222">
+        <v>45890</v>
+      </c>
+      <c r="G88" s="557"/>
+      <c r="H88" s="558"/>
+      <c r="I88" s="558"/>
+      <c r="J88" s="622"/>
+    </row>
+    <row r="89" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B89" s="528"/>
+      <c r="C89" s="452" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D89" s="453" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E89" s="89">
+        <v>49</v>
+      </c>
+      <c r="F89" s="222">
+        <v>56720</v>
+      </c>
+      <c r="G89" s="557"/>
+      <c r="H89" s="558"/>
+      <c r="I89" s="558"/>
+      <c r="J89" s="622"/>
+    </row>
+    <row r="90" spans="2:10" ht="24.75" customHeight="1">
+      <c r="B90" s="528"/>
+      <c r="C90" s="87" t="s">
+        <v>244</v>
+      </c>
+      <c r="D90" s="384" t="s">
+        <v>490</v>
+      </c>
+      <c r="E90" s="89">
+        <v>63</v>
+      </c>
+      <c r="F90" s="222">
+        <v>33900</v>
+      </c>
+      <c r="G90" s="557"/>
+      <c r="H90" s="558"/>
+      <c r="I90" s="558"/>
+      <c r="J90" s="622"/>
+    </row>
+    <row r="91" spans="2:10" ht="24.75" customHeight="1" thickBot="1">
+      <c r="B91" s="528"/>
+      <c r="C91" s="87" t="s">
+        <v>306</v>
+      </c>
+      <c r="D91" s="384" t="s">
         <v>481</v>
       </c>
-      <c r="E36" s="79">
-[...1043 lines deleted...]
-      <c r="J91" s="656"/>
+      <c r="E91" s="89">
+        <v>6584</v>
+      </c>
+      <c r="F91" s="222">
+        <v>35080</v>
+      </c>
+      <c r="G91" s="623"/>
+      <c r="H91" s="624"/>
+      <c r="I91" s="624"/>
+      <c r="J91" s="625"/>
     </row>
     <row r="92" spans="2:10">
-      <c r="B92" s="359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B92" s="356" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E92" s="89"/>
     </row>
     <row r="93" spans="2:10">
-      <c r="C93" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B93" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E93" s="89"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C21:F72">
     <sortCondition ref="C21:C72"/>
   </sortState>
   <mergeCells count="21">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="Q1:R1"/>
     <mergeCell ref="S1:T1"/>
     <mergeCell ref="U1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="B3:B16"/>
     <mergeCell ref="B18:B72"/>
     <mergeCell ref="B74:B91"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="D74:D75"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="F74:F75"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="G74:J91"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="26" orientation="portrait" verticalDpi="599" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I49" sqref="I49"/>
+      <selection activeCell="G57" sqref="G57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="5.25" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="17" width="14.5" style="7" customWidth="1"/>
+    <col min="1" max="1" width="5.25" customWidth="1"/>
+    <col min="2" max="2" width="9.375" customWidth="1"/>
+    <col min="3" max="3" width="59.5" style="6" customWidth="1"/>
+    <col min="4" max="4" width="12.875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="14.5" style="6" customWidth="1"/>
+    <col min="6" max="6" width="9.375" customWidth="1"/>
+    <col min="7" max="7" width="64.625" customWidth="1"/>
+    <col min="8" max="8" width="14.625" style="6" customWidth="1"/>
+    <col min="9" max="9" width="12.75" style="6" customWidth="1"/>
+    <col min="10" max="10" width="9.375" customWidth="1"/>
+    <col min="11" max="11" width="68.625" customWidth="1"/>
+    <col min="12" max="12" width="16.125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="14.5" style="10" customWidth="1"/>
+    <col min="14" max="14" width="9.375" style="115" customWidth="1"/>
+    <col min="15" max="15" width="57" customWidth="1"/>
+    <col min="16" max="16" width="16.125" style="6" customWidth="1"/>
+    <col min="17" max="17" width="14.5" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="31.5">
-      <c r="A1"/>
-[...1 lines deleted...]
-      <c r="C1" s="664" t="s">
+      <c r="C1" s="633" t="s">
+        <v>502</v>
+      </c>
+      <c r="D1" s="633"/>
+      <c r="E1" s="633"/>
+      <c r="F1" s="633"/>
+      <c r="G1" s="633"/>
+      <c r="H1" s="633"/>
+      <c r="I1" s="633"/>
+      <c r="J1" s="633"/>
+      <c r="K1" s="633"/>
+      <c r="L1" s="633"/>
+      <c r="M1" s="633"/>
+      <c r="N1" s="633"/>
+      <c r="O1" s="633"/>
+      <c r="P1" s="633"/>
+      <c r="Q1" s="633"/>
+    </row>
+    <row r="2" spans="1:17" s="114" customFormat="1" ht="26.25">
+      <c r="A2" s="11"/>
+      <c r="B2" s="634" t="s">
+        <v>503</v>
+      </c>
+      <c r="C2" s="635"/>
+      <c r="D2" s="635"/>
+      <c r="E2" s="636"/>
+      <c r="F2" s="637" t="s">
+        <v>504</v>
+      </c>
+      <c r="G2" s="638"/>
+      <c r="H2" s="638"/>
+      <c r="I2" s="639"/>
+      <c r="J2" s="634" t="s">
         <v>505</v>
       </c>
-      <c r="D1" s="664"/>
-[...16 lines deleted...]
-      <c r="B2" s="665" t="s">
+      <c r="K2" s="635"/>
+      <c r="L2" s="635"/>
+      <c r="M2" s="636"/>
+      <c r="N2" s="634" t="s">
         <v>506</v>
       </c>
-      <c r="C2" s="666"/>
-[...2 lines deleted...]
-      <c r="F2" s="668" t="s">
+      <c r="O2" s="635"/>
+      <c r="P2" s="635"/>
+      <c r="Q2" s="636"/>
+    </row>
+    <row r="3" spans="1:17" ht="56.25" customHeight="1">
+      <c r="A3" s="518" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F3" s="117"/>
+      <c r="G3" s="505" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J3" s="117"/>
+      <c r="K3" s="497" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M3" s="494" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N3" s="12"/>
+      <c r="O3" s="497" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="13" t="s">
+        <v>1394</v>
+      </c>
+      <c r="Q3" s="494" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="56.25">
+      <c r="A4" s="519"/>
+      <c r="B4" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="629"/>
+      <c r="D4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="626"/>
+      <c r="F4" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="629"/>
+      <c r="H4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="626"/>
+      <c r="J4" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="628"/>
+      <c r="L4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="626"/>
+      <c r="N4" s="136" t="s">
+        <v>6</v>
+      </c>
+      <c r="O4" s="628"/>
+      <c r="P4" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="626"/>
+    </row>
+    <row r="5" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A5" s="520"/>
+      <c r="B5" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>334</v>
+      </c>
+      <c r="D5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="E5" s="360">
+        <v>54850</v>
+      </c>
+      <c r="F5" s="454" t="s">
+        <v>213</v>
+      </c>
+      <c r="G5" s="386" t="s">
+        <v>334</v>
+      </c>
+      <c r="H5" s="353">
+        <v>6983</v>
+      </c>
+      <c r="I5" s="360">
+        <v>54850</v>
+      </c>
+      <c r="J5" s="414" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K5" s="447" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L5" s="353">
+        <v>366</v>
+      </c>
+      <c r="M5" s="360">
+        <v>67410</v>
+      </c>
+      <c r="N5" s="359" t="s">
+        <v>359</v>
+      </c>
+      <c r="O5" s="447" t="s">
+        <v>360</v>
+      </c>
+      <c r="P5" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="Q5" s="360">
+        <v>63230</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A6" s="520"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="359" t="s">
+        <v>526</v>
+      </c>
+      <c r="G6" s="386" t="s">
+        <v>527</v>
+      </c>
+      <c r="H6" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I6" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J6" s="414" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K6" s="447" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L6" s="353">
+        <v>215</v>
+      </c>
+      <c r="M6" s="360">
+        <v>74280</v>
+      </c>
+      <c r="N6" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="O6" s="474" t="s">
+        <v>352</v>
+      </c>
+      <c r="P6" s="353">
+        <v>641</v>
+      </c>
+      <c r="Q6" s="360">
+        <v>100120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A7" s="520"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="354" t="s">
+        <v>511</v>
+      </c>
+      <c r="G7" s="386" t="s">
+        <v>512</v>
+      </c>
+      <c r="H7" s="353">
+        <v>114</v>
+      </c>
+      <c r="I7" s="360">
+        <v>42720</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="K7" s="51" t="s">
+        <v>336</v>
+      </c>
+      <c r="L7" s="353">
+        <v>1396</v>
+      </c>
+      <c r="M7" s="360">
+        <v>112650</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="O7" s="474" t="s">
+        <v>216</v>
+      </c>
+      <c r="P7" s="353">
+        <v>600</v>
+      </c>
+      <c r="Q7" s="360">
+        <v>81410</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A8" s="520"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="359" t="s">
+        <v>516</v>
+      </c>
+      <c r="G8" s="386" t="s">
+        <v>517</v>
+      </c>
+      <c r="H8" s="353">
+        <v>15</v>
+      </c>
+      <c r="I8" s="360">
+        <v>35990</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>353</v>
+      </c>
+      <c r="K8" s="51" t="s">
+        <v>354</v>
+      </c>
+      <c r="L8" s="353">
+        <v>387</v>
+      </c>
+      <c r="M8" s="360">
+        <v>98810</v>
+      </c>
+      <c r="N8" s="414" t="s">
+        <v>1186</v>
+      </c>
+      <c r="O8" s="447" t="s">
+        <v>1188</v>
+      </c>
+      <c r="P8" s="353">
+        <v>71</v>
+      </c>
+      <c r="Q8" s="360">
+        <v>91070</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A9" s="520"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="359" t="s">
+        <v>513</v>
+      </c>
+      <c r="G9" s="447" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H9" s="353">
+        <v>17</v>
+      </c>
+      <c r="I9" s="360">
+        <v>59160</v>
+      </c>
+      <c r="J9" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="K9" s="51" t="s">
+        <v>334</v>
+      </c>
+      <c r="L9" s="353">
+        <v>6983</v>
+      </c>
+      <c r="M9" s="360">
+        <v>54850</v>
+      </c>
+      <c r="N9" s="414" t="s">
+        <v>1187</v>
+      </c>
+      <c r="O9" s="447" t="s">
+        <v>1189</v>
+      </c>
+      <c r="P9" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="Q9" s="360">
+        <v>83620</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A10" s="520"/>
+      <c r="B10" s="475"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="359" t="s">
+        <v>520</v>
+      </c>
+      <c r="G10" s="386" t="s">
+        <v>521</v>
+      </c>
+      <c r="H10" s="353">
+        <v>73</v>
+      </c>
+      <c r="I10" s="360">
+        <v>37780</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="K10" s="51" t="s">
+        <v>338</v>
+      </c>
+      <c r="L10" s="353">
+        <v>1797</v>
+      </c>
+      <c r="M10" s="360">
+        <v>51710</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="O10" s="474" t="s">
+        <v>348</v>
+      </c>
+      <c r="P10" s="353">
+        <v>290</v>
+      </c>
+      <c r="Q10" s="360">
+        <v>44730</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A11" s="520"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="454" t="s">
         <v>507</v>
       </c>
-      <c r="G2" s="669"/>
-[...2 lines deleted...]
-      <c r="J2" s="665" t="s">
+      <c r="G11" s="386" t="s">
         <v>508</v>
       </c>
-      <c r="K2" s="666"/>
-[...2 lines deleted...]
-      <c r="N2" s="665" t="s">
+      <c r="H11" s="353">
+        <v>713</v>
+      </c>
+      <c r="I11" s="360">
+        <v>30510</v>
+      </c>
+      <c r="J11" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="K11" s="51" t="s">
+        <v>346</v>
+      </c>
+      <c r="L11" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="M11" s="360">
+        <v>38730</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="O11" s="24" t="s">
+        <v>523</v>
+      </c>
+      <c r="P11" s="353">
+        <v>183</v>
+      </c>
+      <c r="Q11" s="360">
+        <v>50400</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A12" s="520"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="454" t="s">
+        <v>524</v>
+      </c>
+      <c r="G12" s="386" t="s">
+        <v>525</v>
+      </c>
+      <c r="H12" s="353" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I12" s="360">
+        <v>48030</v>
+      </c>
+      <c r="J12" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="L12" s="353">
+        <v>2470</v>
+      </c>
+      <c r="M12" s="360">
+        <v>60370</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>330</v>
+      </c>
+      <c r="O12" s="474" t="s">
+        <v>331</v>
+      </c>
+      <c r="P12" s="353">
+        <v>1534</v>
+      </c>
+      <c r="Q12" s="360">
+        <v>48680</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A13" s="520"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="414" t="s">
         <v>509</v>
       </c>
-      <c r="O2" s="666"/>
-[...8 lines deleted...]
-      <c r="C3" s="536" t="s">
+      <c r="G13" s="386" t="s">
+        <v>510</v>
+      </c>
+      <c r="H13" s="353">
+        <v>174</v>
+      </c>
+      <c r="I13" s="360">
+        <v>48130</v>
+      </c>
+      <c r="J13" s="373"/>
+      <c r="K13" s="374"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="O13" s="51" t="s">
+        <v>519</v>
+      </c>
+      <c r="P13" s="353">
+        <v>207</v>
+      </c>
+      <c r="Q13" s="360">
+        <v>79030</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A14" s="520"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="414" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G14" s="447" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H14" s="353">
+        <v>58</v>
+      </c>
+      <c r="I14" s="360">
+        <v>31060</v>
+      </c>
+      <c r="J14" s="21"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="O14" s="474" t="s">
+        <v>255</v>
+      </c>
+      <c r="P14" s="353">
+        <v>406</v>
+      </c>
+      <c r="Q14" s="360">
+        <v>45420</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A15" s="520"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="414" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G15" s="447" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H15" s="353">
+        <v>53</v>
+      </c>
+      <c r="I15" s="360">
+        <v>36760</v>
+      </c>
+      <c r="J15" s="21"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="O15" s="474" t="s">
+        <v>24</v>
+      </c>
+      <c r="P15" s="353">
+        <v>636</v>
+      </c>
+      <c r="Q15" s="360">
+        <v>47700</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A16" s="520"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="414" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G16" s="447" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H16" s="353">
+        <v>122</v>
+      </c>
+      <c r="I16" s="360">
+        <v>48710</v>
+      </c>
+      <c r="J16" s="21"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="414" t="s">
+        <v>1211</v>
+      </c>
+      <c r="O16" s="447" t="s">
+        <v>1210</v>
+      </c>
+      <c r="P16" s="353">
+        <v>146</v>
+      </c>
+      <c r="Q16" s="360">
+        <v>45330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A17" s="520"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G17" s="447" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H17" s="353">
+        <v>18</v>
+      </c>
+      <c r="I17" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J17" s="21"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="373"/>
+      <c r="O17" s="374"/>
+      <c r="P17" s="353"/>
+      <c r="Q17" s="338"/>
+    </row>
+    <row r="18" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A18" s="520"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="414" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G18" s="447" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H18" s="353">
+        <v>146</v>
+      </c>
+      <c r="I18" s="360">
+        <v>45330</v>
+      </c>
+      <c r="J18" s="21"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="373"/>
+      <c r="O18" s="374"/>
+      <c r="P18" s="353"/>
+      <c r="Q18" s="338"/>
+    </row>
+    <row r="19" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A19" s="520"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G19" s="447" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H19" s="353">
+        <v>25</v>
+      </c>
+      <c r="I19" s="360" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J19" s="21"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="373"/>
+      <c r="O19" s="374"/>
+      <c r="P19" s="353"/>
+      <c r="Q19" s="338"/>
+    </row>
+    <row r="20" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A20" s="520"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="414" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G20" s="447" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H20" s="353">
+        <v>156</v>
+      </c>
+      <c r="I20" s="360">
+        <v>47720</v>
+      </c>
+      <c r="J20" s="21"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="373"/>
+      <c r="O20" s="374"/>
+      <c r="P20" s="353"/>
+      <c r="Q20" s="338"/>
+    </row>
+    <row r="21" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A21" s="520"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="414" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G21" s="447" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H21" s="353">
+        <v>64</v>
+      </c>
+      <c r="I21" s="360">
+        <v>65460</v>
+      </c>
+      <c r="J21" s="21"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="22"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="373"/>
+      <c r="O21" s="374"/>
+      <c r="P21" s="353"/>
+      <c r="Q21" s="338"/>
+    </row>
+    <row r="22" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A22" s="520"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="448" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G22" s="421" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H22" s="353">
+        <v>36</v>
+      </c>
+      <c r="I22" s="360">
+        <v>46780</v>
+      </c>
+      <c r="J22" s="21"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="373"/>
+      <c r="O22" s="374"/>
+      <c r="P22" s="353"/>
+      <c r="Q22" s="338"/>
+    </row>
+    <row r="23" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A23" s="520"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="359" t="s">
+        <v>514</v>
+      </c>
+      <c r="G23" s="386" t="s">
+        <v>515</v>
+      </c>
+      <c r="H23" s="353">
+        <v>45</v>
+      </c>
+      <c r="I23" s="360">
+        <v>51290</v>
+      </c>
+      <c r="J23" s="21"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="137"/>
+      <c r="M23" s="137"/>
+      <c r="N23" s="421"/>
+      <c r="O23" s="421"/>
+      <c r="P23" s="353"/>
+      <c r="Q23" s="338"/>
+    </row>
+    <row r="24" spans="1:17" ht="12" customHeight="1">
+      <c r="A24" s="118"/>
+      <c r="B24" s="119"/>
+      <c r="C24" s="120"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="121"/>
+      <c r="F24" s="119"/>
+      <c r="G24" s="122"/>
+      <c r="H24" s="123"/>
+      <c r="I24" s="121"/>
+      <c r="J24" s="119"/>
+      <c r="K24" s="138"/>
+      <c r="L24" s="139"/>
+      <c r="M24" s="140"/>
+      <c r="N24" s="455"/>
+      <c r="O24" s="138"/>
+      <c r="P24" s="139"/>
+      <c r="Q24" s="146"/>
+    </row>
+    <row r="25" spans="1:17" ht="56.25" customHeight="1">
+      <c r="A25" s="500" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="124"/>
+      <c r="C25" s="530" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="536" t="s">
+      <c r="D25" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E25" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F25" s="124"/>
+      <c r="G25" s="530" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="K3" s="528" t="s">
+      <c r="H25" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I25" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J25" s="141"/>
+      <c r="K25" s="499" t="s">
         <v>5</v>
       </c>
-      <c r="L3" s="14" t="s">
-[...6 lines deleted...]
-      <c r="O3" s="528" t="s">
+      <c r="L25" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M25" s="496" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N25" s="124"/>
+      <c r="O25" s="499" t="s">
         <v>5</v>
       </c>
-      <c r="P3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="B4" s="66" t="s">
+      <c r="P25" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="Q25" s="496" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="56.25">
+      <c r="A26" s="501"/>
+      <c r="B26" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="660"/>
-      <c r="D4" s="67" t="s">
+      <c r="C26" s="530"/>
+      <c r="D26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="657"/>
-      <c r="F4" s="68" t="s">
+      <c r="E26" s="496"/>
+      <c r="F26" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="660"/>
-      <c r="H4" s="67" t="s">
+      <c r="G26" s="530"/>
+      <c r="H26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="657"/>
-      <c r="J4" s="68" t="s">
+      <c r="I26" s="496"/>
+      <c r="J26" s="142" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="659"/>
-      <c r="L4" s="67" t="s">
+      <c r="K26" s="499"/>
+      <c r="L26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="657"/>
-      <c r="N4" s="138" t="s">
+      <c r="M26" s="496"/>
+      <c r="N26" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="O4" s="659"/>
-      <c r="P4" s="67" t="s">
+      <c r="O26" s="499"/>
+      <c r="P26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="657"/>
-[...58 lines deleted...]
-      <c r="F6" s="362" t="s">
+      <c r="Q26" s="496"/>
+    </row>
+    <row r="27" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A27" s="502"/>
+      <c r="B27" s="125" t="s">
+        <v>528</v>
+      </c>
+      <c r="C27" s="75" t="s">
         <v>529</v>
       </c>
-      <c r="G6" s="392" t="s">
+      <c r="D27" s="77">
+        <v>4507</v>
+      </c>
+      <c r="E27" s="183">
+        <v>30790</v>
+      </c>
+      <c r="F27" s="125" t="s">
+        <v>567</v>
+      </c>
+      <c r="G27" s="472" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H27" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I27" s="183">
+        <v>74870</v>
+      </c>
+      <c r="J27" s="125" t="s">
+        <v>568</v>
+      </c>
+      <c r="K27" s="75" t="s">
+        <v>569</v>
+      </c>
+      <c r="L27" s="77">
+        <v>16</v>
+      </c>
+      <c r="M27" s="183">
+        <v>42660</v>
+      </c>
+      <c r="N27" s="289" t="s">
+        <v>532</v>
+      </c>
+      <c r="O27" s="293" t="s">
+        <v>533</v>
+      </c>
+      <c r="P27" s="77">
+        <v>1778</v>
+      </c>
+      <c r="Q27" s="183">
+        <v>36930</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A28" s="502"/>
+      <c r="B28" s="125" t="s">
+        <v>534</v>
+      </c>
+      <c r="C28" s="75" t="s">
+        <v>535</v>
+      </c>
+      <c r="D28" s="77">
+        <v>3280</v>
+      </c>
+      <c r="E28" s="183">
+        <v>34500</v>
+      </c>
+      <c r="F28" s="125" t="s">
+        <v>559</v>
+      </c>
+      <c r="G28" s="75" t="s">
+        <v>560</v>
+      </c>
+      <c r="H28" s="77">
+        <v>140</v>
+      </c>
+      <c r="I28" s="183">
+        <v>50120</v>
+      </c>
+      <c r="J28" s="76" t="s">
+        <v>555</v>
+      </c>
+      <c r="K28" s="75" t="s">
+        <v>556</v>
+      </c>
+      <c r="L28" s="77">
+        <v>689</v>
+      </c>
+      <c r="M28" s="183">
+        <v>38130</v>
+      </c>
+      <c r="N28" s="391" t="s">
+        <v>1039</v>
+      </c>
+      <c r="O28" s="392" t="s">
+        <v>1040</v>
+      </c>
+      <c r="P28" s="77">
+        <v>1300</v>
+      </c>
+      <c r="Q28" s="183">
+        <v>40560</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A29" s="502"/>
+      <c r="B29" s="125" t="s">
+        <v>539</v>
+      </c>
+      <c r="C29" s="75" t="s">
+        <v>540</v>
+      </c>
+      <c r="D29" s="77">
+        <v>353</v>
+      </c>
+      <c r="E29" s="183">
+        <v>60010</v>
+      </c>
+      <c r="F29" s="440" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G29" s="156" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H29" s="77">
+        <v>137</v>
+      </c>
+      <c r="I29" s="183">
+        <v>29950</v>
+      </c>
+      <c r="J29" s="76" t="s">
+        <v>561</v>
+      </c>
+      <c r="K29" s="75" t="s">
+        <v>562</v>
+      </c>
+      <c r="L29" s="77">
+        <v>272</v>
+      </c>
+      <c r="M29" s="183">
+        <v>45410</v>
+      </c>
+      <c r="N29" s="289" t="s">
+        <v>228</v>
+      </c>
+      <c r="O29" s="293" t="s">
+        <v>544</v>
+      </c>
+      <c r="P29" s="77">
+        <v>342</v>
+      </c>
+      <c r="Q29" s="183">
+        <v>57300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A30" s="502"/>
+      <c r="B30" s="125" t="s">
+        <v>545</v>
+      </c>
+      <c r="C30" s="75" t="s">
+        <v>546</v>
+      </c>
+      <c r="D30" s="77">
+        <v>714</v>
+      </c>
+      <c r="E30" s="183">
+        <v>30330</v>
+      </c>
+      <c r="F30" s="125" t="s">
+        <v>572</v>
+      </c>
+      <c r="G30" s="75" t="s">
+        <v>573</v>
+      </c>
+      <c r="H30" s="77">
+        <v>73</v>
+      </c>
+      <c r="I30" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J30" s="74" t="s">
+        <v>565</v>
+      </c>
+      <c r="K30" s="75" t="s">
+        <v>566</v>
+      </c>
+      <c r="L30" s="77">
+        <v>89</v>
+      </c>
+      <c r="M30" s="183">
+        <v>30020</v>
+      </c>
+      <c r="N30" s="289" t="s">
+        <v>550</v>
+      </c>
+      <c r="O30" s="329" t="s">
+        <v>551</v>
+      </c>
+      <c r="P30" s="77">
+        <v>558</v>
+      </c>
+      <c r="Q30" s="183">
+        <v>47640</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A31" s="502"/>
+      <c r="B31" s="74" t="s">
+        <v>552</v>
+      </c>
+      <c r="C31" s="75" t="s">
+        <v>553</v>
+      </c>
+      <c r="D31" s="77">
+        <v>245</v>
+      </c>
+      <c r="E31" s="183">
+        <v>49550</v>
+      </c>
+      <c r="F31" s="440" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G31" s="156" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H31" s="77">
+        <v>55</v>
+      </c>
+      <c r="I31" s="183">
+        <v>78370</v>
+      </c>
+      <c r="J31" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="K31" s="75" t="s">
+        <v>549</v>
+      </c>
+      <c r="L31" s="77">
+        <v>2171</v>
+      </c>
+      <c r="M31" s="183">
+        <v>49730</v>
+      </c>
+      <c r="N31" s="289" t="s">
+        <v>376</v>
+      </c>
+      <c r="O31" s="293" t="s">
+        <v>377</v>
+      </c>
+      <c r="P31" s="77">
+        <v>152</v>
+      </c>
+      <c r="Q31" s="183">
+        <v>46750</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A32" s="502"/>
+      <c r="B32" s="391" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C32" s="392" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D32" s="77">
+        <v>25</v>
+      </c>
+      <c r="E32" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>536</v>
+      </c>
+      <c r="G32" s="75" t="s">
+        <v>537</v>
+      </c>
+      <c r="H32" s="77">
+        <v>272</v>
+      </c>
+      <c r="I32" s="183">
+        <v>29480</v>
+      </c>
+      <c r="J32" s="105" t="s">
+        <v>274</v>
+      </c>
+      <c r="K32" s="293" t="s">
+        <v>369</v>
+      </c>
+      <c r="L32" s="77">
+        <v>2305</v>
+      </c>
+      <c r="M32" s="183">
+        <v>40220</v>
+      </c>
+      <c r="N32" s="289" t="s">
+        <v>557</v>
+      </c>
+      <c r="O32" s="293" t="s">
+        <v>558</v>
+      </c>
+      <c r="P32" s="77">
+        <v>334</v>
+      </c>
+      <c r="Q32" s="183">
+        <v>36510</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A33" s="502"/>
+      <c r="B33" s="391" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C33" s="392" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D33" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E33" s="183">
+        <v>34950</v>
+      </c>
+      <c r="F33" s="125" t="s">
+        <v>563</v>
+      </c>
+      <c r="G33" s="75" t="s">
+        <v>564</v>
+      </c>
+      <c r="H33" s="77">
+        <v>26</v>
+      </c>
+      <c r="I33" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J33" s="105" t="s">
+        <v>226</v>
+      </c>
+      <c r="K33" s="75" t="s">
+        <v>554</v>
+      </c>
+      <c r="L33" s="77">
+        <v>1045</v>
+      </c>
+      <c r="M33" s="183">
+        <v>50650</v>
+      </c>
+      <c r="N33" s="289"/>
+      <c r="O33" s="293"/>
+      <c r="P33" s="291"/>
+      <c r="Q33" s="301"/>
+    </row>
+    <row r="34" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A34" s="502"/>
+      <c r="B34" s="74"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="125" t="s">
+        <v>574</v>
+      </c>
+      <c r="G34" s="75" t="s">
+        <v>575</v>
+      </c>
+      <c r="H34" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I34" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J34" s="76" t="s">
+        <v>119</v>
+      </c>
+      <c r="K34" s="75" t="s">
+        <v>543</v>
+      </c>
+      <c r="L34" s="77">
+        <v>3331</v>
+      </c>
+      <c r="M34" s="183">
+        <v>39910</v>
+      </c>
+      <c r="N34" s="289"/>
+      <c r="O34" s="293"/>
+      <c r="P34" s="291"/>
+      <c r="Q34" s="301"/>
+    </row>
+    <row r="35" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A35" s="502"/>
+      <c r="B35" s="125"/>
+      <c r="C35" s="79"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="125" t="s">
+        <v>547</v>
+      </c>
+      <c r="G35" s="75" t="s">
+        <v>548</v>
+      </c>
+      <c r="H35" s="77">
+        <v>227</v>
+      </c>
+      <c r="I35" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J35" s="79"/>
+      <c r="K35" s="79"/>
+      <c r="L35" s="440"/>
+      <c r="M35" s="330"/>
+      <c r="N35" s="289"/>
+      <c r="O35" s="293"/>
+      <c r="P35" s="291"/>
+      <c r="Q35" s="301"/>
+    </row>
+    <row r="36" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A36" s="502"/>
+      <c r="B36" s="125"/>
+      <c r="C36" s="79"/>
+      <c r="D36" s="77"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="125" t="s">
+        <v>541</v>
+      </c>
+      <c r="G36" s="75" t="s">
+        <v>542</v>
+      </c>
+      <c r="H36" s="77">
+        <v>145</v>
+      </c>
+      <c r="I36" s="183">
+        <v>45030</v>
+      </c>
+      <c r="J36" s="79"/>
+      <c r="K36" s="79"/>
+      <c r="L36" s="440"/>
+      <c r="M36" s="330"/>
+      <c r="N36" s="289"/>
+      <c r="O36" s="293"/>
+      <c r="P36" s="291"/>
+      <c r="Q36" s="301"/>
+    </row>
+    <row r="37" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A37" s="502"/>
+      <c r="B37" s="125"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="440" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G37" s="156" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H37" s="77">
+        <v>23</v>
+      </c>
+      <c r="I37" s="183">
+        <v>35090</v>
+      </c>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="440"/>
+      <c r="M37" s="330"/>
+      <c r="N37" s="289"/>
+      <c r="O37" s="293"/>
+      <c r="P37" s="291"/>
+      <c r="Q37" s="301"/>
+    </row>
+    <row r="38" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A38" s="502"/>
+      <c r="B38" s="125"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="77"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="125" t="s">
+        <v>570</v>
+      </c>
+      <c r="G38" s="75" t="s">
+        <v>571</v>
+      </c>
+      <c r="H38" s="77">
+        <v>13</v>
+      </c>
+      <c r="I38" s="183">
+        <v>55800</v>
+      </c>
+      <c r="J38" s="79"/>
+      <c r="K38" s="79"/>
+      <c r="L38" s="440"/>
+      <c r="M38" s="330"/>
+      <c r="N38" s="289"/>
+      <c r="O38" s="293"/>
+      <c r="P38" s="291"/>
+      <c r="Q38" s="301"/>
+    </row>
+    <row r="39" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A39" s="502"/>
+      <c r="B39" s="125"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="440" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G39" s="156" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H39" s="77">
+        <v>8</v>
+      </c>
+      <c r="I39" s="183">
+        <v>35040</v>
+      </c>
+      <c r="J39" s="125"/>
+      <c r="K39" s="75"/>
+      <c r="L39" s="77"/>
+      <c r="M39" s="76"/>
+      <c r="N39" s="125"/>
+      <c r="O39" s="79"/>
+      <c r="P39" s="77"/>
+      <c r="Q39" s="76"/>
+    </row>
+    <row r="40" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A40" s="502"/>
+      <c r="B40" s="125"/>
+      <c r="C40" s="79"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="125" t="s">
         <v>530</v>
       </c>
-      <c r="H6" s="356">
+      <c r="G40" s="75" t="s">
+        <v>531</v>
+      </c>
+      <c r="H40" s="77">
+        <v>380</v>
+      </c>
+      <c r="I40" s="183">
+        <v>31880</v>
+      </c>
+      <c r="J40" s="125"/>
+      <c r="K40" s="75"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="76"/>
+      <c r="N40" s="125"/>
+      <c r="O40" s="79"/>
+      <c r="P40" s="77"/>
+      <c r="Q40" s="76"/>
+    </row>
+    <row r="41" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A41" s="502"/>
+      <c r="B41" s="125"/>
+      <c r="C41" s="79"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="391" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G41" s="392" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H41" s="77">
+        <v>112</v>
+      </c>
+      <c r="I41" s="183">
+        <v>52990</v>
+      </c>
+      <c r="J41" s="125"/>
+      <c r="K41" s="75"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="76"/>
+      <c r="N41" s="125"/>
+      <c r="O41" s="79"/>
+      <c r="P41" s="77"/>
+      <c r="Q41" s="76"/>
+    </row>
+    <row r="42" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A42" s="502"/>
+      <c r="B42" s="125"/>
+      <c r="C42" s="79"/>
+      <c r="D42" s="77"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="391" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G42" s="473" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H42" s="77">
+        <v>166</v>
+      </c>
+      <c r="I42" s="183">
+        <v>37380</v>
+      </c>
+      <c r="J42" s="125"/>
+      <c r="K42" s="75"/>
+      <c r="L42" s="77"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="125"/>
+      <c r="O42" s="79"/>
+      <c r="P42" s="77"/>
+      <c r="Q42" s="76"/>
+    </row>
+    <row r="43" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A43" s="502"/>
+      <c r="B43" s="125"/>
+      <c r="C43" s="79"/>
+      <c r="D43" s="77"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="440" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G43" s="156" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H43" s="77" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I43" s="183" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J43" s="125"/>
+      <c r="K43" s="75"/>
+      <c r="L43" s="77"/>
+      <c r="M43" s="76"/>
+      <c r="N43" s="125"/>
+      <c r="O43" s="79"/>
+      <c r="P43" s="77"/>
+      <c r="Q43" s="76"/>
+    </row>
+    <row r="44" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A44" s="502"/>
+      <c r="B44" s="125"/>
+      <c r="C44" s="79"/>
+      <c r="D44" s="77"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="298" t="s">
+        <v>804</v>
+      </c>
+      <c r="G44" s="342" t="s">
+        <v>805</v>
+      </c>
+      <c r="H44" s="77">
+        <v>477</v>
+      </c>
+      <c r="I44" s="183">
+        <v>29710</v>
+      </c>
+      <c r="J44" s="125"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="77"/>
+      <c r="M44" s="76"/>
+      <c r="N44" s="125"/>
+      <c r="O44" s="79"/>
+      <c r="P44" s="77"/>
+      <c r="Q44" s="76"/>
+    </row>
+    <row r="45" spans="1:17" ht="12" customHeight="1">
+      <c r="A45" s="127"/>
+      <c r="B45" s="128"/>
+      <c r="C45" s="120"/>
+      <c r="D45" s="120"/>
+      <c r="E45" s="121"/>
+      <c r="F45" s="128"/>
+      <c r="G45" s="129"/>
+      <c r="H45" s="123"/>
+      <c r="I45" s="121"/>
+      <c r="J45" s="128"/>
+      <c r="K45" s="138"/>
+      <c r="L45" s="139"/>
+      <c r="M45" s="140"/>
+      <c r="N45" s="128"/>
+      <c r="O45" s="138"/>
+      <c r="P45" s="139"/>
+      <c r="Q45" s="146"/>
+    </row>
+    <row r="46" spans="1:17" ht="56.25" customHeight="1">
+      <c r="A46" s="630" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="130"/>
+      <c r="C46" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E46" s="618" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F46" s="131"/>
+      <c r="G46" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I46" s="618" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J46" s="131"/>
+      <c r="K46" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M46" s="618" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N46" s="131"/>
+      <c r="O46" s="508" t="s">
+        <v>5</v>
+      </c>
+      <c r="P46" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="Q46" s="627" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="56.25">
+      <c r="A47" s="631"/>
+      <c r="B47" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" s="508"/>
+      <c r="D47" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="364" t="s">
-[...177 lines deleted...]
-      <c r="K10" s="53" t="s">
+      <c r="E47" s="618"/>
+      <c r="F47" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="G47" s="595"/>
+      <c r="H47" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="I47" s="618"/>
+      <c r="J47" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="K47" s="595"/>
+      <c r="L47" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="M47" s="618"/>
+      <c r="N47" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="O47" s="595"/>
+      <c r="P47" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="627"/>
+    </row>
+    <row r="48" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A48" s="632"/>
+      <c r="B48" s="364" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C48" s="365" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D48" s="89">
+        <v>5685</v>
+      </c>
+      <c r="E48" s="222">
+        <v>28900</v>
+      </c>
+      <c r="F48" s="442" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G48" s="462" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H48" s="89">
+        <v>17</v>
+      </c>
+      <c r="I48" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J48" s="411" t="s">
+        <v>604</v>
+      </c>
+      <c r="K48" s="463" t="s">
+        <v>605</v>
+      </c>
+      <c r="L48" s="89">
+        <v>2569</v>
+      </c>
+      <c r="M48" s="222">
+        <v>36040</v>
+      </c>
+      <c r="N48" s="143" t="s">
+        <v>302</v>
+      </c>
+      <c r="O48" s="384" t="s">
+        <v>303</v>
+      </c>
+      <c r="P48" s="89">
+        <v>10725</v>
+      </c>
+      <c r="Q48" s="222">
+        <v>28980</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A49" s="632"/>
+      <c r="B49" s="85" t="s">
+        <v>618</v>
+      </c>
+      <c r="C49" s="457" t="s">
+        <v>619</v>
+      </c>
+      <c r="D49" s="89">
+        <v>7922</v>
+      </c>
+      <c r="E49" s="222">
+        <v>28790</v>
+      </c>
+      <c r="F49" s="442" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G49" s="462" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H49" s="89">
+        <v>84</v>
+      </c>
+      <c r="I49" s="222" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J49" s="134" t="s">
+        <v>582</v>
+      </c>
+      <c r="K49" s="464" t="s">
+        <v>583</v>
+      </c>
+      <c r="L49" s="89">
+        <v>7127</v>
+      </c>
+      <c r="M49" s="222">
+        <v>31110</v>
+      </c>
+      <c r="N49" s="143" t="s">
+        <v>584</v>
+      </c>
+      <c r="O49" s="449" t="s">
+        <v>585</v>
+      </c>
+      <c r="P49" s="89">
+        <v>8359</v>
+      </c>
+      <c r="Q49" s="222">
+        <v>29850</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A50" s="632"/>
+      <c r="B50" s="85" t="s">
+        <v>594</v>
+      </c>
+      <c r="C50" s="457" t="s">
+        <v>595</v>
+      </c>
+      <c r="D50" s="89">
+        <v>1964</v>
+      </c>
+      <c r="E50" s="222">
+        <v>29850</v>
+      </c>
+      <c r="F50" s="442" t="s">
+        <v>1252</v>
+      </c>
+      <c r="G50" s="462" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H50" s="89">
+        <v>7</v>
+      </c>
+      <c r="I50" s="222">
+        <v>40980</v>
+      </c>
+      <c r="J50" s="134" t="s">
+        <v>592</v>
+      </c>
+      <c r="K50" s="464" t="s">
+        <v>593</v>
+      </c>
+      <c r="L50" s="89">
+        <v>2297</v>
+      </c>
+      <c r="M50" s="222">
+        <v>30100</v>
+      </c>
+      <c r="N50" s="143" t="s">
+        <v>86</v>
+      </c>
+      <c r="O50" s="111" t="s">
+        <v>87</v>
+      </c>
+      <c r="P50" s="89">
+        <v>7372</v>
+      </c>
+      <c r="Q50" s="222">
+        <v>36480</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A51" s="632"/>
+      <c r="B51" s="85" t="s">
+        <v>622</v>
+      </c>
+      <c r="C51" s="384" t="s">
+        <v>623</v>
+      </c>
+      <c r="D51" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E51" s="222">
+        <v>32150</v>
+      </c>
+      <c r="F51" s="306" t="s">
+        <v>580</v>
+      </c>
+      <c r="G51" s="427" t="s">
+        <v>581</v>
+      </c>
+      <c r="H51" s="89">
+        <v>994</v>
+      </c>
+      <c r="I51" s="222">
+        <v>28600</v>
+      </c>
+      <c r="J51" s="134" t="s">
+        <v>598</v>
+      </c>
+      <c r="K51" s="384" t="s">
+        <v>599</v>
+      </c>
+      <c r="L51" s="89">
+        <v>2737</v>
+      </c>
+      <c r="M51" s="222">
+        <v>35820</v>
+      </c>
+      <c r="N51" s="143" t="s">
+        <v>600</v>
+      </c>
+      <c r="O51" s="86" t="s">
+        <v>601</v>
+      </c>
+      <c r="P51" s="89">
+        <v>120</v>
+      </c>
+      <c r="Q51" s="222">
+        <v>33320</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A52" s="632"/>
+      <c r="B52" s="85" t="s">
+        <v>586</v>
+      </c>
+      <c r="C52" s="457" t="s">
+        <v>587</v>
+      </c>
+      <c r="D52" s="89">
+        <v>2155</v>
+      </c>
+      <c r="E52" s="222">
+        <v>29220</v>
+      </c>
+      <c r="F52" s="306" t="s">
+        <v>591</v>
+      </c>
+      <c r="G52" s="457" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H52" s="89">
+        <v>398</v>
+      </c>
+      <c r="I52" s="222">
+        <v>28600</v>
+      </c>
+      <c r="J52" s="143" t="s">
+        <v>86</v>
+      </c>
+      <c r="K52" s="466" t="s">
+        <v>87</v>
+      </c>
+      <c r="L52" s="89">
+        <v>7372</v>
+      </c>
+      <c r="M52" s="222">
+        <v>36480</v>
+      </c>
+      <c r="N52" s="143" t="s">
+        <v>606</v>
+      </c>
+      <c r="O52" s="384" t="s">
+        <v>607</v>
+      </c>
+      <c r="P52" s="89">
+        <v>10</v>
+      </c>
+      <c r="Q52" s="222">
+        <v>46820</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A53" s="632"/>
+      <c r="B53" s="85" t="s">
+        <v>610</v>
+      </c>
+      <c r="C53" s="457" t="s">
+        <v>611</v>
+      </c>
+      <c r="D53" s="89">
+        <v>2170</v>
+      </c>
+      <c r="E53" s="222">
+        <v>28600</v>
+      </c>
+      <c r="F53" s="442" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G53" s="462" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H53" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I53" s="222">
+        <v>28720</v>
+      </c>
+      <c r="J53" s="134" t="s">
+        <v>608</v>
+      </c>
+      <c r="K53" s="464" t="s">
+        <v>609</v>
+      </c>
+      <c r="L53" s="89">
+        <v>318</v>
+      </c>
+      <c r="M53" s="222">
+        <v>30160</v>
+      </c>
+      <c r="N53" s="133" t="s">
+        <v>316</v>
+      </c>
+      <c r="O53" s="384" t="s">
+        <v>317</v>
+      </c>
+      <c r="P53" s="89">
         <v>341</v>
       </c>
-      <c r="L10" s="356">
-[...358 lines deleted...]
-      <c r="F21" s="468" t="s">
+      <c r="Q53" s="222">
+        <v>34050</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A54" s="632"/>
+      <c r="B54" s="85" t="s">
+        <v>578</v>
+      </c>
+      <c r="C54" s="457" t="s">
+        <v>579</v>
+      </c>
+      <c r="D54" s="89">
+        <v>9930</v>
+      </c>
+      <c r="E54" s="222">
+        <v>28600</v>
+      </c>
+      <c r="F54" s="442" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G54" s="462" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H54" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I54" s="222">
+        <v>28600</v>
+      </c>
+      <c r="J54" s="458" t="s">
+        <v>90</v>
+      </c>
+      <c r="K54" s="467" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L54" s="89">
+        <v>2136</v>
+      </c>
+      <c r="M54" s="222">
+        <v>31600</v>
+      </c>
+      <c r="N54" s="459" t="s">
+        <v>313</v>
+      </c>
+      <c r="O54" s="468" t="s">
+        <v>314</v>
+      </c>
+      <c r="P54" s="89">
+        <v>772</v>
+      </c>
+      <c r="Q54" s="222">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A55" s="632"/>
+      <c r="B55" s="85" t="s">
+        <v>620</v>
+      </c>
+      <c r="C55" s="384" t="s">
+        <v>621</v>
+      </c>
+      <c r="D55" s="89">
+        <v>1293</v>
+      </c>
+      <c r="E55" s="222">
+        <v>29900</v>
+      </c>
+      <c r="F55" s="306" t="s">
+        <v>588</v>
+      </c>
+      <c r="G55" s="457" t="s">
+        <v>589</v>
+      </c>
+      <c r="H55" s="89">
+        <v>785</v>
+      </c>
+      <c r="I55" s="222">
+        <v>28650</v>
+      </c>
+      <c r="J55" s="134" t="s">
+        <v>221</v>
+      </c>
+      <c r="K55" s="456" t="s">
+        <v>222</v>
+      </c>
+      <c r="L55" s="89">
+        <v>3878</v>
+      </c>
+      <c r="M55" s="222">
+        <v>36750</v>
+      </c>
+      <c r="N55" s="469"/>
+      <c r="O55" s="449"/>
+      <c r="P55" s="89"/>
+      <c r="Q55" s="90"/>
+    </row>
+    <row r="56" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A56" s="632"/>
+      <c r="B56" s="85" t="s">
+        <v>616</v>
+      </c>
+      <c r="C56" s="457" t="s">
+        <v>617</v>
+      </c>
+      <c r="D56" s="89">
+        <v>2621</v>
+      </c>
+      <c r="E56" s="222">
+        <v>28600</v>
+      </c>
+      <c r="F56" s="328" t="s">
+        <v>576</v>
+      </c>
+      <c r="G56" s="457" t="s">
+        <v>577</v>
+      </c>
+      <c r="H56" s="89">
+        <v>2360</v>
+      </c>
+      <c r="I56" s="222">
+        <v>28600</v>
+      </c>
+      <c r="J56" s="85" t="s">
+        <v>88</v>
+      </c>
+      <c r="K56" s="384" t="s">
+        <v>246</v>
+      </c>
+      <c r="L56" s="89">
+        <v>4900</v>
+      </c>
+      <c r="M56" s="222">
+        <v>35190</v>
+      </c>
+      <c r="N56" s="469"/>
+      <c r="O56" s="449"/>
+      <c r="P56" s="89"/>
+      <c r="Q56" s="90"/>
+    </row>
+    <row r="57" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A57" s="632"/>
+      <c r="B57" s="85" t="s">
+        <v>614</v>
+      </c>
+      <c r="C57" s="457" t="s">
+        <v>615</v>
+      </c>
+      <c r="D57" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E57" s="222">
+        <v>29890</v>
+      </c>
+      <c r="F57" s="442" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G57" s="462" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H57" s="89">
+        <v>45</v>
+      </c>
+      <c r="I57" s="222">
+        <v>36240</v>
+      </c>
+      <c r="J57" s="85" t="s">
+        <v>612</v>
+      </c>
+      <c r="K57" s="384" t="s">
+        <v>613</v>
+      </c>
+      <c r="L57" s="89">
+        <v>602</v>
+      </c>
+      <c r="M57" s="222">
+        <v>29940</v>
+      </c>
+      <c r="N57" s="469"/>
+      <c r="O57" s="449"/>
+      <c r="P57" s="442"/>
+      <c r="Q57" s="442"/>
+    </row>
+    <row r="58" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A58" s="632"/>
+      <c r="B58" s="85" t="s">
+        <v>602</v>
+      </c>
+      <c r="C58" s="457" t="s">
+        <v>603</v>
+      </c>
+      <c r="D58" s="89">
+        <v>2925</v>
+      </c>
+      <c r="E58" s="222">
+        <v>28600</v>
+      </c>
+      <c r="F58" s="442" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G58" s="462" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H58" s="89">
+        <v>38</v>
+      </c>
+      <c r="I58" s="222">
+        <v>33740</v>
+      </c>
+      <c r="J58" s="411" t="s">
         <v>1275</v>
       </c>
-      <c r="G21" s="470" t="s">
+      <c r="K58" s="449" t="s">
+        <v>1274</v>
+      </c>
+      <c r="L58" s="89">
+        <v>247</v>
+      </c>
+      <c r="M58" s="222">
+        <v>28600</v>
+      </c>
+      <c r="N58" s="144"/>
+      <c r="O58" s="449"/>
+      <c r="P58" s="442"/>
+      <c r="Q58" s="442"/>
+    </row>
+    <row r="59" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A59" s="632"/>
+      <c r="B59" s="465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C59" s="457" t="s">
+        <v>590</v>
+      </c>
+      <c r="D59" s="89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E59" s="222">
+        <v>28600</v>
+      </c>
+      <c r="F59" s="442" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G59" s="462" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H59" s="89">
+        <v>1311</v>
+      </c>
+      <c r="I59" s="222">
+        <v>29850</v>
+      </c>
+      <c r="J59" s="134" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K59" s="449" t="s">
         <v>1276</v>
       </c>
-      <c r="H21" s="356">
-[...1024 lines deleted...]
-      <c r="B50" s="87" t="s">
+      <c r="L59" s="89">
+        <v>39</v>
+      </c>
+      <c r="M59" s="222">
+        <v>29790</v>
+      </c>
+      <c r="N59" s="144"/>
+      <c r="O59" s="449"/>
+      <c r="P59" s="442"/>
+      <c r="Q59" s="442"/>
+    </row>
+    <row r="60" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A60" s="632"/>
+      <c r="B60" s="85"/>
+      <c r="C60" s="384"/>
+      <c r="D60" s="89"/>
+      <c r="E60" s="334"/>
+      <c r="F60" s="442" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G60" s="449" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H60" s="89">
+        <v>1107</v>
+      </c>
+      <c r="I60" s="222">
+        <v>29360</v>
+      </c>
+      <c r="J60" s="450"/>
+      <c r="K60" s="449"/>
+      <c r="L60" s="470"/>
+      <c r="M60" s="471"/>
+      <c r="N60" s="144"/>
+      <c r="O60" s="449"/>
+      <c r="P60" s="442"/>
+      <c r="Q60" s="442"/>
+    </row>
+    <row r="61" spans="1:17" ht="20.25" customHeight="1">
+      <c r="A61" s="632"/>
+      <c r="B61" s="449"/>
+      <c r="C61" s="442"/>
+      <c r="D61" s="89"/>
+      <c r="E61" s="334"/>
+      <c r="F61" s="306" t="s">
+        <v>596</v>
+      </c>
+      <c r="G61" s="457" t="s">
         <v>597</v>
       </c>
-      <c r="C50" s="483" t="s">
-[...516 lines deleted...]
-      <c r="Q61" s="497"/>
+      <c r="H61" s="89">
+        <v>65</v>
+      </c>
+      <c r="I61" s="222">
+        <v>29830</v>
+      </c>
+      <c r="J61" s="134"/>
+      <c r="K61" s="449"/>
+      <c r="L61" s="442"/>
+      <c r="M61" s="471"/>
+      <c r="N61" s="145"/>
+      <c r="O61" s="449"/>
+      <c r="P61" s="442"/>
+      <c r="Q61" s="442"/>
     </row>
     <row r="62" spans="1:17">
-      <c r="A62" s="359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A62" s="356" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D62" s="89"/>
     </row>
     <row r="63" spans="1:17">
-      <c r="A63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A63" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D63" s="89"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B49:E59">
     <sortCondition ref="B49:B59"/>
   </sortState>
   <mergeCells count="32">
     <mergeCell ref="C1:Q1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="A3:A23"/>
     <mergeCell ref="A25:A44"/>
     <mergeCell ref="A46:A61"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="E46:E47"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="G46:G47"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="I25:I26"/>