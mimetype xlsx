--- v1 (2026-10-07)
+++ v2 (2026-10-31)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sdhefilp4367.state.mo.us\DHEWD\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Occupations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Occupation\update\MO-AUSTIN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{762FC399-9B45-4B90-BB08-96DD1D49129B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{86EC1AF2-EA3C-46D7-A750-ED5F0847D867}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="717" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="717" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="6" r:id="rId1"/>
     <sheet name="1. Major Occupation Groups" sheetId="7" r:id="rId2"/>
     <sheet name="2. Top Job Outlook" sheetId="12" r:id="rId3"/>
     <sheet name="3. Top Job Openings" sheetId="8" r:id="rId4"/>
     <sheet name="4. Fastest Growing" sheetId="9" r:id="rId5"/>
     <sheet name="5. All Occupations" sheetId="13" r:id="rId6"/>
     <sheet name="6. Notes" sheetId="14" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5092" uniqueCount="951">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5112" uniqueCount="950">
   <si>
     <t>Estimated Employment</t>
   </si>
   <si>
     <t>Projected Employment</t>
   </si>
   <si>
     <t>Net Change</t>
   </si>
   <si>
     <t>Percent Change</t>
   </si>
   <si>
     <t>00-0000</t>
   </si>
   <si>
     <t>Total, All Occupations</t>
   </si>
   <si>
     <t>11-0000</t>
   </si>
   <si>
     <t>Management Occupations</t>
   </si>
   <si>
@@ -3026,53 +3026,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NEXT jobs typically require moderate/long-term training or experience or education beyond high school</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>C+</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Grade*</t>
   </si>
   <si>
     <t>Career Grades</t>
   </si>
   <si>
     <t xml:space="preserve">Career grades evaluate the relative outlook of occupations in Missouri and its regions. Each occupation is assigned a letter grade from A+ to F using three statistical variables: Projected Percent Employment Growth, Projected Total Openings, and current Median Wage. These grades provide a concise overview of an occupation’s outlook. In 2024-2034 projections cycle, MERIC has refined its career grades methodology to compare occupations with others that require similar levels of education and preparation. A detailed description of career grades methodology and current refinements is available at https://meric.mo.gov/media/pdf/career-grades-methodology. </t>
   </si>
   <si>
     <t>https://meric.mo.gov/media/pdf/career-grades-methodology</t>
   </si>
   <si>
     <t>*A detailed description of career grades methodology and current refinements is available at</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">LATER Top Job Outlook - Kansas City WDA
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
@@ -3847,181 +3844,181 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{4EBCDC64-7D20-459F-8C0D-6B2BE709828D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{94106D13-B244-40BC-A582-0A35ACAFF839}"/>
     <cellStyle name="Normal 2 2" xfId="7" xr:uid="{3DAC04B1-4BAF-46A4-A8EE-B8431C868B5A}"/>
     <cellStyle name="Normal 2 2 2" xfId="8" xr:uid="{47060C97-A92C-409C-BF50-E72F3D9139B0}"/>
     <cellStyle name="Normal 2 2 2 2" xfId="9" xr:uid="{2423F68B-6EBD-44AD-A975-F9A9CED2AC53}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -4310,51 +4307,51 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/emp/documentation/definitions.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DCD7894-8F2A-4EAC-9E80-3FEB61306217}">
   <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="192" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="26" style="2" customWidth="1"/>
     <col min="258" max="258" width="180.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="26" style="2" customWidth="1"/>
     <col min="514" max="514" width="180.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="26" style="2" customWidth="1"/>
     <col min="770" max="770" width="180.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="26" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="180.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="26" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="180.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="26" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="180.7109375" style="2" customWidth="1"/>
@@ -4511,208 +4508,208 @@
     <col min="14339" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="26" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="180.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="26" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="180.7109375" style="2" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="26" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="180.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="26" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="180.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="26" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="180.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="26" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="180.7109375" style="2" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="26" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="180.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="70"/>
+      <c r="A1" s="97" t="s">
+        <v>947</v>
+      </c>
+      <c r="B1" s="97"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>837</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="56" t="s">
         <v>839</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
     </row>
     <row r="7" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="56" t="s">
         <v>841</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
     </row>
     <row r="9" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="56" t="s">
         <v>842</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
     </row>
     <row r="11" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="56" t="s">
         <v>843</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
     </row>
     <row r="13" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="56" t="s">
         <v>844</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
     </row>
     <row r="15" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="56" t="s">
         <v>846</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
     </row>
     <row r="18" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="71" t="s">
+      <c r="A21" s="98" t="s">
         <v>912</v>
       </c>
-      <c r="B21" s="71"/>
+      <c r="B21" s="98"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A22" s="71"/>
-      <c r="B22" s="71"/>
+      <c r="A22" s="98"/>
+      <c r="B22" s="98"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="71"/>
-      <c r="B23" s="71"/>
+      <c r="A23" s="98"/>
+      <c r="B23" s="98"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A24" s="71"/>
-      <c r="B24" s="71"/>
+      <c r="A24" s="98"/>
+      <c r="B24" s="98"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="8"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
@@ -4788,76 +4785,76 @@
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="72" t="s">
+      <c r="A4" s="92" t="s">
         <v>851</v>
       </c>
-      <c r="B4" s="73"/>
+      <c r="B4" s="94"/>
       <c r="C4" s="15">
         <v>2024</v>
       </c>
       <c r="D4" s="15">
         <v>2034</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="95" t="s">
         <v>904</v>
       </c>
-      <c r="F4" s="75"/>
-      <c r="G4" s="76" t="s">
+      <c r="F4" s="96"/>
+      <c r="G4" s="90" t="s">
         <v>905</v>
       </c>
-      <c r="H4" s="77"/>
-[...2 lines deleted...]
-      <c r="K4" s="76" t="s">
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="90" t="s">
         <v>852</v>
       </c>
-      <c r="L4" s="77"/>
-[...1 lines deleted...]
-      <c r="N4" s="75"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="96"/>
     </row>
     <row r="5" spans="1:14" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>853</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>854</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>855</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>856</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>857</v>
@@ -5936,924 +5933,924 @@
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="71" t="s">
+      <c r="A33" s="98" t="s">
         <v>912</v>
       </c>
-      <c r="B33" s="71"/>
-[...1 lines deleted...]
-      <c r="D33" s="71"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="71"/>
-[...2 lines deleted...]
-      <c r="D34" s="71"/>
+      <c r="A34" s="98"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="71"/>
-[...2 lines deleted...]
-      <c r="D35" s="71"/>
+      <c r="A35" s="98"/>
+      <c r="B35" s="98"/>
+      <c r="C35" s="98"/>
+      <c r="D35" s="98"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="71"/>
-[...2 lines deleted...]
-      <c r="D36" s="71"/>
+      <c r="A36" s="98"/>
+      <c r="B36" s="98"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="71"/>
-[...2 lines deleted...]
-      <c r="D37" s="71"/>
+      <c r="A37" s="98"/>
+      <c r="B37" s="98"/>
+      <c r="C37" s="98"/>
+      <c r="D37" s="98"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="71"/>
-[...2 lines deleted...]
-      <c r="D38" s="71"/>
+      <c r="A38" s="98"/>
+      <c r="B38" s="98"/>
+      <c r="C38" s="98"/>
+      <c r="D38" s="98"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="71"/>
-[...2 lines deleted...]
-      <c r="D39" s="71"/>
+      <c r="A39" s="98"/>
+      <c r="B39" s="98"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="98"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="71"/>
-[...2 lines deleted...]
-      <c r="D40" s="71"/>
+      <c r="A40" s="98"/>
+      <c r="B40" s="98"/>
+      <c r="C40" s="98"/>
+      <c r="D40" s="98"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="71"/>
-[...2 lines deleted...]
-      <c r="D41" s="71"/>
+      <c r="A41" s="98"/>
+      <c r="B41" s="98"/>
+      <c r="C41" s="98"/>
+      <c r="D41" s="98"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="A33:D41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB4DC57A-4990-4278-A8D3-359EBDD8F745}">
   <dimension ref="A1:D83"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A66" sqref="A66"/>
+    <sheetView topLeftCell="A50" workbookViewId="0">
+      <selection activeCell="H71" sqref="H71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="86.42578125" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="41" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>916</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="54"/>
       <c r="D1" s="55"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>913</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="54"/>
       <c r="D2" s="55"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>914</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="54"/>
       <c r="D3" s="55"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="54"/>
       <c r="D4" s="55"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="84" t="s">
+      <c r="A5" s="105" t="s">
         <v>917</v>
       </c>
-      <c r="B5" s="85"/>
-[...1 lines deleted...]
-      <c r="D5" s="85"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
     </row>
     <row r="6" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="85"/>
-[...2 lines deleted...]
-      <c r="D6" s="85"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="78" t="s">
+      <c r="A7" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B7" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C7" s="80" t="s">
+      <c r="C7" s="101" t="s">
         <v>852</v>
       </c>
-      <c r="D7" s="82" t="s">
+      <c r="D7" s="103" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="79"/>
-[...2 lines deleted...]
-      <c r="D8" s="83"/>
+      <c r="A8" s="100"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="104"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="25">
         <v>3017</v>
       </c>
       <c r="D9" s="32">
         <v>39865</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="25">
         <v>2873</v>
       </c>
       <c r="D10" s="32">
         <v>41104</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="25">
         <v>2048</v>
       </c>
       <c r="D11" s="32">
         <v>33690</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C12" s="25">
-        <v>1348</v>
+        <v>1536</v>
       </c>
       <c r="D12" s="32">
-        <v>47229</v>
+        <v>33205</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C13" s="25">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="D13" s="32">
-        <v>42112</v>
+        <v>47229</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C14" s="25">
-        <v>968</v>
+        <v>1340</v>
       </c>
       <c r="D14" s="32">
-        <v>47940</v>
+        <v>42112</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C15" s="25">
-        <v>839</v>
+        <v>968</v>
       </c>
       <c r="D15" s="32">
-        <v>34047</v>
+        <v>47940</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C16" s="25">
-        <v>620</v>
+        <v>839</v>
       </c>
       <c r="D16" s="32">
-        <v>49409</v>
+        <v>34047</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C17" s="25">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D17" s="32">
-        <v>47703</v>
+        <v>49409</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C18" s="25">
-        <v>574</v>
+        <v>619</v>
       </c>
       <c r="D18" s="32">
-        <v>37611</v>
+        <v>47703</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C19" s="25">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="D19" s="32">
-        <v>52205</v>
+        <v>37611</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C20" s="25">
-        <v>477</v>
+        <v>562</v>
       </c>
       <c r="D20" s="32">
-        <v>33128</v>
+        <v>52205</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C21" s="25">
-        <v>443</v>
+        <v>477</v>
       </c>
       <c r="D21" s="32">
-        <v>51112</v>
+        <v>33128</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C22" s="25">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D22" s="32">
-        <v>34956</v>
+        <v>51112</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="C23" s="25">
-        <v>272</v>
+        <v>435</v>
       </c>
       <c r="D23" s="32">
-        <v>62543</v>
+        <v>34956</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="B24" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C24" s="25">
-        <v>100</v>
+        <v>272</v>
       </c>
       <c r="D24" s="32">
-        <v>41294</v>
+        <v>62543</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B25" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C25" s="25">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D25" s="32">
-        <v>63011</v>
+        <v>41294</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B26" t="s">
-        <v>700</v>
+        <v>188</v>
       </c>
       <c r="C26" s="25">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="D26" s="32">
-        <v>59476</v>
+        <v>63011</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B27" t="s">
-        <v>178</v>
+        <v>700</v>
       </c>
       <c r="C27" s="25">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D27" s="32">
-        <v>56774</v>
+        <v>59476</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B28" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C28" s="25">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D28" s="32">
-        <v>60922</v>
+        <v>56774</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="38"/>
       <c r="C29" s="25"/>
       <c r="D29" s="32"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="84" t="s">
+      <c r="A30" s="105" t="s">
         <v>918</v>
       </c>
-      <c r="B30" s="85"/>
-[...1 lines deleted...]
-      <c r="D30" s="85"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
     </row>
     <row r="31" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="85"/>
-[...2 lines deleted...]
-      <c r="D31" s="85"/>
+      <c r="A31" s="106"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="78" t="s">
+      <c r="A32" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B32" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C32" s="80" t="s">
+      <c r="C32" s="101" t="s">
         <v>852</v>
       </c>
-      <c r="D32" s="82" t="s">
+      <c r="D32" s="103" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="79"/>
-[...2 lines deleted...]
-      <c r="D33" s="83"/>
+      <c r="A33" s="100"/>
+      <c r="B33" s="100"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="104"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C34" s="25">
-        <v>1536</v>
+        <v>1422</v>
       </c>
       <c r="D34" s="32">
-        <v>33205</v>
+        <v>39170</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C35" s="25">
-        <v>1422</v>
+        <v>1262</v>
       </c>
       <c r="D35" s="32">
-        <v>39170</v>
+        <v>58731</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C36" s="25">
-        <v>1262</v>
+        <v>1227</v>
       </c>
       <c r="D36" s="32">
-        <v>58731</v>
+        <v>38382</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="B37" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C37" s="25">
-        <v>1227</v>
+        <v>996</v>
       </c>
       <c r="D37" s="32">
-        <v>38382</v>
+        <v>58816</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C38" s="25">
-        <v>996</v>
+        <v>864</v>
       </c>
       <c r="D38" s="32">
-        <v>58816</v>
+        <v>40279</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C39" s="25">
-        <v>864</v>
+        <v>680</v>
       </c>
       <c r="D39" s="32">
-        <v>40279</v>
+        <v>53900</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C40" s="25">
-        <v>680</v>
+        <v>617</v>
       </c>
       <c r="D40" s="32">
-        <v>53900</v>
+        <v>79423</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C41" s="25">
-        <v>617</v>
+        <v>557</v>
       </c>
       <c r="D41" s="32">
-        <v>79423</v>
+        <v>45493</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C42" s="25">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="D42" s="32">
-        <v>45493</v>
+        <v>77064</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C43" s="25">
-        <v>536</v>
+        <v>489</v>
       </c>
       <c r="D43" s="32">
-        <v>77064</v>
+        <v>67458</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C44" s="25">
-        <v>489</v>
+        <v>457</v>
       </c>
       <c r="D44" s="32">
-        <v>67458</v>
+        <v>70497</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C45" s="25">
-        <v>457</v>
+        <v>307</v>
       </c>
       <c r="D45" s="32">
-        <v>70497</v>
+        <v>89728</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C46" s="25">
-        <v>307</v>
+        <v>279</v>
       </c>
       <c r="D46" s="32">
-        <v>89728</v>
+        <v>64625</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C47" s="25">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D47" s="32">
-        <v>64625</v>
+        <v>72293</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C48" s="25">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D48" s="32">
-        <v>72293</v>
+        <v>78582</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C49" s="25">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D49" s="32">
-        <v>78582</v>
+        <v>56643</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C50" s="25">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D50" s="32">
-        <v>56643</v>
+        <v>43835</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>576</v>
       </c>
       <c r="C51" s="25">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="D51" s="32">
-        <v>43835</v>
+        <v>64464</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B52" t="s">
-        <v>576</v>
+        <v>710</v>
       </c>
       <c r="C52" s="25">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="D52" s="32">
-        <v>64464</v>
+        <v>45319</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B53" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C53" s="25">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="D53" s="32">
-        <v>45319</v>
+        <v>66167</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="38"/>
       <c r="C54" s="25"/>
       <c r="D54" s="32"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A55" s="84" t="s">
-[...4 lines deleted...]
-      <c r="D55" s="85"/>
+      <c r="A55" s="105" t="s">
+        <v>928</v>
+      </c>
+      <c r="B55" s="106"/>
+      <c r="C55" s="106"/>
+      <c r="D55" s="106"/>
     </row>
     <row r="56" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="85"/>
-[...2 lines deleted...]
-      <c r="D56" s="85"/>
+      <c r="A56" s="106"/>
+      <c r="B56" s="106"/>
+      <c r="C56" s="106"/>
+      <c r="D56" s="106"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="78" t="s">
+      <c r="A57" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B57" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C57" s="80" t="s">
+      <c r="C57" s="101" t="s">
         <v>852</v>
       </c>
-      <c r="D57" s="82" t="s">
+      <c r="D57" s="103" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="79"/>
-[...2 lines deleted...]
-      <c r="D58" s="83"/>
+      <c r="A58" s="100"/>
+      <c r="B58" s="100"/>
+      <c r="C58" s="102"/>
+      <c r="D58" s="104"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="25">
         <v>1358</v>
       </c>
       <c r="D59" s="32">
         <v>109084</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="25">
         <v>965</v>
       </c>
@@ -7110,160 +7107,162 @@
         <v>153</v>
       </c>
       <c r="D78" s="32">
         <v>103320</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" s="28"/>
       <c r="C79" s="25"/>
       <c r="D79" s="32"/>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" s="33" t="s">
         <v>870</v>
       </c>
       <c r="C80" s="39"/>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="40" t="s">
         <v>868</v>
       </c>
       <c r="C81" s="39"/>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="53" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="A30:D31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="A55:D56"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A83" r:id="rId1" xr:uid="{896EB8B5-7744-4F83-B350-D2CD19AF4A91}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{288BEBDF-6418-49EF-BEC9-3AB9F6DAF48E}">
   <dimension ref="A1:D105"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="2" width="86" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="41" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>916</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="11"/>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>865</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="36"/>
       <c r="D3" s="12"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="11"/>
       <c r="D4" s="12"/>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="84" t="s">
+      <c r="A5" s="105" t="s">
         <v>906</v>
       </c>
-      <c r="B5" s="85"/>
-[...1 lines deleted...]
-      <c r="D5" s="85"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="85"/>
-[...2 lines deleted...]
-      <c r="D6" s="85"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="78" t="s">
+      <c r="A7" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B7" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C7" s="86" t="s">
+      <c r="C7" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="D7" s="86" t="s">
+      <c r="D7" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="79"/>
-[...2 lines deleted...]
-      <c r="D8" s="87"/>
+      <c r="A8" s="100"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="25">
         <v>3017</v>
       </c>
       <c r="D9" s="32">
         <v>39865</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="25">
         <v>2873</v>
       </c>
@@ -7282,626 +7281,626 @@
         <v>2048</v>
       </c>
       <c r="D11" s="32">
         <v>33690</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>922</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="25">
         <v>1542</v>
       </c>
       <c r="D12" s="32">
         <v>36858</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C13" s="25">
-        <v>1348</v>
+        <v>1536</v>
       </c>
       <c r="D13" s="32">
-        <v>47229</v>
+        <v>33205</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" s="25">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="D14" s="32">
-        <v>42112</v>
+        <v>47229</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15" s="25">
-        <v>1240</v>
+        <v>1340</v>
       </c>
       <c r="D15" s="32">
-        <v>31249</v>
+        <v>42112</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C16" s="25">
-        <v>968</v>
+        <v>1240</v>
       </c>
       <c r="D16" s="32">
-        <v>47940</v>
+        <v>31249</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="25">
-        <v>839</v>
+        <v>968</v>
       </c>
       <c r="D17" s="32">
-        <v>34047</v>
+        <v>47940</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C18" s="25">
-        <v>620</v>
+        <v>839</v>
       </c>
       <c r="D18" s="32">
-        <v>49409</v>
+        <v>34047</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C19" s="25">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D19" s="32">
-        <v>47703</v>
+        <v>49409</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C20" s="25">
-        <v>574</v>
+        <v>619</v>
       </c>
       <c r="D20" s="32">
-        <v>37611</v>
+        <v>47703</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C21" s="25">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="D21" s="32">
-        <v>52205</v>
+        <v>37611</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C22" s="25">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="D22" s="32">
-        <v>33638</v>
+        <v>52205</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C23" s="25">
-        <v>493</v>
+        <v>547</v>
       </c>
       <c r="D23" s="32">
-        <v>34565</v>
+        <v>33638</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C24" s="25">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="D24" s="32">
-        <v>33128</v>
+        <v>34565</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C25" s="25">
-        <v>443</v>
+        <v>477</v>
       </c>
       <c r="D25" s="32">
-        <v>51112</v>
+        <v>33128</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C26" s="25">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D26" s="32">
-        <v>38721</v>
+        <v>51112</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C27" s="25">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D27" s="32">
-        <v>34956</v>
+        <v>38721</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C28" s="25">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D28" s="32">
-        <v>37881</v>
+        <v>34956</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="38"/>
       <c r="C29" s="25"/>
       <c r="D29" s="32"/>
     </row>
     <row r="30" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="84" t="s">
+      <c r="A30" s="105" t="s">
         <v>907</v>
       </c>
-      <c r="B30" s="85"/>
-[...1 lines deleted...]
-      <c r="D30" s="85"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
     </row>
     <row r="31" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="85"/>
-[...2 lines deleted...]
-      <c r="D31" s="85"/>
+      <c r="A31" s="106"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="78" t="s">
+      <c r="A32" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B32" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="79"/>
-[...2 lines deleted...]
-      <c r="D33" s="87"/>
+      <c r="A33" s="100"/>
+      <c r="B33" s="100"/>
+      <c r="C33" s="108"/>
+      <c r="D33" s="108"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C34" s="25">
-        <v>1536</v>
+        <v>1422</v>
       </c>
       <c r="D34" s="32">
-        <v>33205</v>
+        <v>39170</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C35" s="25">
-        <v>1422</v>
+        <v>1262</v>
       </c>
       <c r="D35" s="32">
-        <v>39170</v>
+        <v>58731</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C36" s="25">
-        <v>1262</v>
+        <v>1227</v>
       </c>
       <c r="D36" s="32">
-        <v>58731</v>
+        <v>38382</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="B37" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C37" s="25">
-        <v>1227</v>
+        <v>996</v>
       </c>
       <c r="D37" s="32">
-        <v>38382</v>
+        <v>58816</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C38" s="25">
-        <v>996</v>
+        <v>864</v>
       </c>
       <c r="D38" s="32">
-        <v>58816</v>
+        <v>40279</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C39" s="25">
-        <v>864</v>
+        <v>680</v>
       </c>
       <c r="D39" s="32">
-        <v>40279</v>
+        <v>53900</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C40" s="25">
-        <v>680</v>
+        <v>617</v>
       </c>
       <c r="D40" s="32">
-        <v>53900</v>
+        <v>79423</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C41" s="25">
-        <v>617</v>
+        <v>557</v>
       </c>
       <c r="D41" s="32">
-        <v>79423</v>
+        <v>45493</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C42" s="25">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="D42" s="32">
-        <v>45493</v>
+        <v>77064</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C43" s="25">
-        <v>536</v>
+        <v>489</v>
       </c>
       <c r="D43" s="32">
-        <v>77064</v>
+        <v>67458</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C44" s="25">
-        <v>489</v>
+        <v>457</v>
       </c>
       <c r="D44" s="32">
-        <v>67458</v>
+        <v>70497</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C45" s="25">
-        <v>457</v>
+        <v>419</v>
       </c>
       <c r="D45" s="32">
-        <v>70497</v>
+        <v>53016</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>922</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C46" s="25">
-        <v>419</v>
+        <v>363</v>
       </c>
       <c r="D46" s="32">
-        <v>53016</v>
+        <v>52497</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="B47" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C47" s="25">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="D47" s="32">
-        <v>52497</v>
+        <v>89728</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C48" s="25">
-        <v>307</v>
+        <v>279</v>
       </c>
       <c r="D48" s="32">
-        <v>89728</v>
+        <v>64625</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C49" s="25">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D49" s="32">
-        <v>64625</v>
+        <v>72293</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C50" s="25">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D50" s="32">
-        <v>72293</v>
+        <v>78582</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C51" s="25">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D51" s="32">
-        <v>78582</v>
+        <v>56643</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B52" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C52" s="25">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D52" s="32">
-        <v>56643</v>
+        <v>43835</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="28" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B53" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C53" s="25">
         <v>263</v>
       </c>
       <c r="D53" s="32">
-        <v>43835</v>
+        <v>76372</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="38"/>
       <c r="C54" s="25"/>
       <c r="D54" s="32"/>
     </row>
     <row r="55" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="84" t="s">
-[...4 lines deleted...]
-      <c r="D55" s="85"/>
+      <c r="A55" s="105" t="s">
+        <v>930</v>
+      </c>
+      <c r="B55" s="106"/>
+      <c r="C55" s="106"/>
+      <c r="D55" s="106"/>
     </row>
     <row r="56" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="85"/>
-[...2 lines deleted...]
-      <c r="D56" s="85"/>
+      <c r="A56" s="106"/>
+      <c r="B56" s="106"/>
+      <c r="C56" s="106"/>
+      <c r="D56" s="106"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="78" t="s">
+      <c r="A57" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B57" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C57" s="86" t="s">
+      <c r="C57" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="D57" s="86" t="s">
+      <c r="D57" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="79"/>
-[...2 lines deleted...]
-      <c r="D58" s="87"/>
+      <c r="A58" s="100"/>
+      <c r="B58" s="100"/>
+      <c r="C58" s="108"/>
+      <c r="D58" s="108"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="25">
         <v>1358</v>
       </c>
       <c r="D59" s="32">
         <v>109084</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="25">
         <v>965</v>
       </c>
@@ -8145,363 +8144,365 @@
       </c>
       <c r="D77" s="32">
         <v>55693</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="28" t="s">
         <v>921</v>
       </c>
       <c r="B78" t="s">
         <v>174</v>
       </c>
       <c r="C78" s="25">
         <v>180</v>
       </c>
       <c r="D78" s="32">
         <v>60277</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" s="38"/>
       <c r="C79" s="25"/>
       <c r="D79" s="32"/>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A80" s="84" t="s">
-[...4 lines deleted...]
-      <c r="D80" s="85"/>
+      <c r="A80" s="105" t="s">
+        <v>941</v>
+      </c>
+      <c r="B80" s="106"/>
+      <c r="C80" s="106"/>
+      <c r="D80" s="106"/>
     </row>
     <row r="81" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="85"/>
-[...2 lines deleted...]
-      <c r="D81" s="85"/>
+      <c r="A81" s="106"/>
+      <c r="B81" s="106"/>
+      <c r="C81" s="106"/>
+      <c r="D81" s="106"/>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A82" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="78" t="s">
+      <c r="A82" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B82" s="99" t="s">
         <v>866</v>
       </c>
-      <c r="C82" s="86" t="s">
+      <c r="C82" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="D82" s="86" t="s">
+      <c r="D82" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="79"/>
-[...2 lines deleted...]
-      <c r="D83" s="87"/>
+      <c r="A83" s="100"/>
+      <c r="B83" s="100"/>
+      <c r="C83" s="108"/>
+      <c r="D83" s="108"/>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" s="28" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="B84" t="s">
         <v>447</v>
       </c>
       <c r="C84" s="25">
         <v>175</v>
       </c>
       <c r="D84" s="32">
         <v>172796</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B85" t="s">
         <v>471</v>
       </c>
       <c r="C85" s="25">
         <v>103</v>
       </c>
       <c r="D85" s="32">
         <v>84626</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B86" t="s">
         <v>554</v>
       </c>
       <c r="C86" s="25">
         <v>63</v>
       </c>
       <c r="D86" s="32">
         <v>181821</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B87" t="s">
         <v>411</v>
       </c>
       <c r="C87" s="25">
         <v>60</v>
       </c>
       <c r="D87" s="32">
         <v>96716</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B88" t="s">
         <v>542</v>
       </c>
       <c r="C88" s="25">
         <v>55</v>
       </c>
       <c r="D88" s="32">
         <v>141261</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B89" t="s">
         <v>544</v>
       </c>
       <c r="C89" s="25">
         <v>43</v>
       </c>
       <c r="D89" s="32">
         <v>105929</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B90" t="s">
         <v>463</v>
       </c>
       <c r="C90" s="25">
         <v>40</v>
       </c>
       <c r="D90" s="32">
         <v>104529</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B91" t="s">
         <v>473</v>
       </c>
       <c r="C91" s="25">
         <v>29</v>
       </c>
       <c r="D91" s="32">
         <v>65265</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B92" t="s">
         <v>479</v>
       </c>
       <c r="C92" s="25">
         <v>27</v>
       </c>
       <c r="D92" s="32">
         <v>77197</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B93" t="s">
         <v>467</v>
       </c>
       <c r="C93" s="25">
         <v>23</v>
       </c>
       <c r="D93" s="32">
         <v>93716</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B94" t="s">
         <v>552</v>
       </c>
       <c r="C94" s="25">
         <v>12</v>
       </c>
       <c r="D94" s="32">
         <v>232270</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B95" t="s">
         <v>419</v>
       </c>
       <c r="C95" s="25">
         <v>11</v>
       </c>
       <c r="D95" s="32">
         <v>106938</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B96" t="s">
         <v>550</v>
       </c>
       <c r="C96" s="25">
         <v>11</v>
       </c>
       <c r="D96" s="32">
         <v>130384</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B97" t="s">
         <v>451</v>
       </c>
       <c r="C97" s="25">
         <v>3</v>
       </c>
       <c r="D97" s="32">
         <v>95566</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" s="28" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B98" t="s">
         <v>449</v>
       </c>
       <c r="C98" s="25">
         <v>2</v>
       </c>
       <c r="D98" s="32">
         <v>156539</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" s="38"/>
       <c r="C99" s="25"/>
       <c r="D99" s="32"/>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" s="33" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" s="40" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" s="53" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="A30:D31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="A55:D56"/>
     <mergeCell ref="A80:D81"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:B83"/>
     <mergeCell ref="C82:C83"/>
     <mergeCell ref="D82:D83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A103" r:id="rId1" xr:uid="{AC362BF5-E9DB-455C-BFD9-79EE71059B31}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FB100A0-DDD1-4528-9BC2-90DFC6E044A2}">
   <dimension ref="A1:E131"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A51" workbookViewId="0">
+      <selection activeCell="L15" sqref="L15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="38" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="26" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="69" customWidth="1"/>
     <col min="5" max="5" width="16" style="28" customWidth="1"/>
     <col min="254" max="254" width="8.42578125" customWidth="1"/>
     <col min="255" max="255" width="68.28515625" customWidth="1"/>
     <col min="256" max="257" width="10.7109375" customWidth="1"/>
     <col min="258" max="258" width="13.7109375" customWidth="1"/>
     <col min="510" max="510" width="8.42578125" customWidth="1"/>
     <col min="511" max="511" width="68.28515625" customWidth="1"/>
     <col min="512" max="513" width="10.7109375" customWidth="1"/>
     <col min="514" max="514" width="13.7109375" customWidth="1"/>
     <col min="766" max="766" width="8.42578125" customWidth="1"/>
     <col min="767" max="767" width="68.28515625" customWidth="1"/>
     <col min="768" max="769" width="10.7109375" customWidth="1"/>
     <col min="770" max="770" width="13.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="8.42578125" customWidth="1"/>
     <col min="1023" max="1023" width="68.28515625" customWidth="1"/>
     <col min="1024" max="1025" width="10.7109375" customWidth="1"/>
     <col min="1026" max="1026" width="13.7109375" customWidth="1"/>
     <col min="1278" max="1278" width="8.42578125" customWidth="1"/>
@@ -8731,500 +8732,500 @@
     <col min="15614" max="15614" width="8.42578125" customWidth="1"/>
     <col min="15615" max="15615" width="68.28515625" customWidth="1"/>
     <col min="15616" max="15617" width="10.7109375" customWidth="1"/>
     <col min="15618" max="15618" width="13.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="8.42578125" customWidth="1"/>
     <col min="15871" max="15871" width="68.28515625" customWidth="1"/>
     <col min="15872" max="15873" width="10.7109375" customWidth="1"/>
     <col min="15874" max="15874" width="13.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="8.42578125" customWidth="1"/>
     <col min="16127" max="16127" width="68.28515625" customWidth="1"/>
     <col min="16128" max="16129" width="10.7109375" customWidth="1"/>
     <col min="16130" max="16130" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="44" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>916</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="43"/>
       <c r="D1" s="64"/>
       <c r="E1" s="42"/>
     </row>
     <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="65"/>
       <c r="E2" s="12"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>869</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="11"/>
       <c r="D3" s="65"/>
       <c r="E3" s="12"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="36"/>
       <c r="D4" s="65"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="84" t="s">
+      <c r="A5" s="105" t="s">
         <v>908</v>
       </c>
-      <c r="B5" s="85"/>
-[...2 lines deleted...]
-      <c r="E5" s="85"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
+      <c r="E5" s="106"/>
     </row>
     <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="85"/>
-[...3 lines deleted...]
-      <c r="E6" s="85"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="78" t="s">
+      <c r="A7" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B7" s="99" t="s">
         <v>866</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>855</v>
       </c>
-      <c r="D7" s="86" t="s">
+      <c r="D7" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="E7" s="86" t="s">
+      <c r="E7" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="79"/>
-      <c r="B8" s="79"/>
+      <c r="A8" s="100"/>
+      <c r="B8" s="100"/>
       <c r="C8" s="21" t="s">
         <v>862</v>
       </c>
-      <c r="D8" s="87"/>
-      <c r="E8" s="87"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C9" s="26">
-        <v>13.39</v>
+        <v>14.900600000000001</v>
       </c>
       <c r="D9" s="66">
-        <v>477</v>
+        <v>1536</v>
       </c>
       <c r="E9" s="32">
-        <v>33128</v>
+        <v>33205</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B10" t="s">
-        <v>176</v>
+        <v>82</v>
       </c>
       <c r="C10" s="26">
-        <v>12.2003</v>
+        <v>13.39</v>
       </c>
       <c r="D10" s="66">
-        <v>272</v>
+        <v>477</v>
       </c>
       <c r="E10" s="32">
-        <v>62543</v>
+        <v>33128</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>911</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="C11" s="26">
-        <v>11.9108</v>
+        <v>12.2003</v>
       </c>
       <c r="D11" s="66">
-        <v>562</v>
+        <v>272</v>
       </c>
       <c r="E11" s="32">
-        <v>52205</v>
+        <v>62543</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B12" t="s">
-        <v>178</v>
+        <v>76</v>
       </c>
       <c r="C12" s="26">
-        <v>11.7021</v>
+        <v>11.9108</v>
       </c>
       <c r="D12" s="66">
-        <v>34</v>
+        <v>562</v>
       </c>
       <c r="E12" s="32">
-        <v>56774</v>
+        <v>52205</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>178</v>
       </c>
       <c r="C13" s="26">
-        <v>10.0746</v>
+        <v>11.7021</v>
       </c>
       <c r="D13" s="66">
-        <v>574</v>
+        <v>34</v>
       </c>
       <c r="E13" s="32">
-        <v>37611</v>
+        <v>56774</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="C14" s="26">
-        <v>7.9276</v>
+        <v>10.0746</v>
       </c>
       <c r="D14" s="66">
-        <v>435</v>
+        <v>574</v>
       </c>
       <c r="E14" s="32">
-        <v>34956</v>
+        <v>37611</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="B15" t="s">
-        <v>180</v>
+        <v>88</v>
       </c>
       <c r="C15" s="26">
-        <v>7.4352999999999998</v>
+        <v>7.9276</v>
       </c>
       <c r="D15" s="66">
-        <v>103</v>
+        <v>435</v>
       </c>
       <c r="E15" s="32">
-        <v>39006</v>
+        <v>34956</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="B16" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C16" s="26">
-        <v>7.2557999999999998</v>
+        <v>7.4352999999999998</v>
       </c>
       <c r="D16" s="66">
-        <v>195</v>
+        <v>103</v>
       </c>
       <c r="E16" s="32">
-        <v>34151</v>
+        <v>39006</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>922</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>182</v>
       </c>
       <c r="C17" s="26">
-        <v>6.31</v>
+        <v>7.2557999999999998</v>
       </c>
       <c r="D17" s="66">
-        <v>493</v>
+        <v>195</v>
       </c>
       <c r="E17" s="32">
-        <v>34565</v>
+        <v>34151</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C18" s="26">
-        <v>6.2539999999999996</v>
+        <v>6.31</v>
       </c>
       <c r="D18" s="66">
-        <v>2873</v>
+        <v>493</v>
       </c>
       <c r="E18" s="32">
-        <v>41104</v>
+        <v>34565</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B19" t="s">
-        <v>184</v>
+        <v>54</v>
       </c>
       <c r="C19" s="26">
-        <v>6.2016</v>
+        <v>6.2539999999999996</v>
       </c>
       <c r="D19" s="66">
-        <v>100</v>
+        <v>2873</v>
       </c>
       <c r="E19" s="32">
-        <v>41294</v>
+        <v>41104</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="B20" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C20" s="26">
-        <v>6.1321000000000003</v>
+        <v>6.2016</v>
       </c>
       <c r="D20" s="66">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="E20" s="32">
-        <v>37867</v>
+        <v>41294</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>186</v>
       </c>
       <c r="C21" s="26">
-        <v>4.3383000000000003</v>
+        <v>6.1321000000000003</v>
       </c>
       <c r="D21" s="66">
-        <v>839</v>
+        <v>39</v>
       </c>
       <c r="E21" s="32">
-        <v>34047</v>
+        <v>37867</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B22" t="s">
-        <v>188</v>
+        <v>68</v>
       </c>
       <c r="C22" s="26">
-        <v>4.2519999999999998</v>
+        <v>4.3383000000000003</v>
       </c>
       <c r="D22" s="66">
-        <v>95</v>
+        <v>839</v>
       </c>
       <c r="E22" s="32">
-        <v>63011</v>
+        <v>34047</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B23" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C23" s="26">
-        <v>4.0880999999999998</v>
+        <v>4.2519999999999998</v>
       </c>
       <c r="D23" s="66">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="E23" s="32">
-        <v>60922</v>
+        <v>63011</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="B24" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C24" s="26">
-        <v>4</v>
+        <v>4.0880999999999998</v>
       </c>
       <c r="D24" s="66">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="E24" s="32">
-        <v>37422</v>
+        <v>60922</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>192</v>
       </c>
       <c r="C25" s="26">
-        <v>3.1417999999999999</v>
+        <v>4</v>
       </c>
       <c r="D25" s="66">
-        <v>443</v>
+        <v>279</v>
       </c>
       <c r="E25" s="32">
-        <v>51112</v>
+        <v>37422</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B26" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="C26" s="26">
-        <v>3.0142000000000002</v>
+        <v>3.1417999999999999</v>
       </c>
       <c r="D26" s="66">
-        <v>3017</v>
+        <v>443</v>
       </c>
       <c r="E26" s="32">
-        <v>39865</v>
+        <v>51112</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B27" t="s">
-        <v>194</v>
+        <v>52</v>
       </c>
       <c r="C27" s="26">
-        <v>1.8109</v>
+        <v>3.0142000000000002</v>
       </c>
       <c r="D27" s="66">
-        <v>64</v>
+        <v>3017</v>
       </c>
       <c r="E27" s="32">
-        <v>43258</v>
+        <v>39865</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C28" s="26">
-        <v>1.6871</v>
+        <v>1.8109</v>
       </c>
       <c r="D28" s="66">
-        <v>166</v>
+        <v>64</v>
       </c>
       <c r="E28" s="32">
-        <v>34158</v>
+        <v>43258</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D29" s="66"/>
       <c r="E29" s="32"/>
     </row>
     <row r="30" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="84" t="s">
+      <c r="A30" s="105" t="s">
         <v>909</v>
       </c>
-      <c r="B30" s="85"/>
-[...2 lines deleted...]
-      <c r="E30" s="85"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
     </row>
     <row r="31" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="85"/>
-[...3 lines deleted...]
-      <c r="E31" s="85"/>
+      <c r="A31" s="106"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="78" t="s">
+      <c r="A32" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B32" s="99" t="s">
         <v>866</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>855</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="79"/>
-      <c r="B33" s="79"/>
+      <c r="A33" s="100"/>
+      <c r="B33" s="100"/>
       <c r="C33" s="21" t="s">
         <v>862</v>
       </c>
-      <c r="D33" s="87"/>
-      <c r="E33" s="87"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="108"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>920</v>
       </c>
       <c r="B34" t="s">
         <v>198</v>
       </c>
       <c r="C34" s="26">
         <v>26.43</v>
       </c>
       <c r="D34" s="66">
         <v>79</v>
       </c>
       <c r="E34" s="32">
         <v>42080</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B35" t="s">
         <v>200</v>
       </c>
@@ -9391,226 +9392,224 @@
         <v>81457</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B45" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="26">
         <v>15.075900000000001</v>
       </c>
       <c r="D45" s="66">
         <v>263</v>
       </c>
       <c r="E45" s="32">
         <v>43835</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B46" t="s">
-        <v>93</v>
+        <v>216</v>
       </c>
       <c r="C46" s="26">
-        <v>14.900600000000001</v>
+        <v>14.8627</v>
       </c>
       <c r="D46" s="66">
-        <v>1536</v>
+        <v>160</v>
       </c>
       <c r="E46" s="32">
-        <v>33205</v>
+        <v>57759</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B47" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C47" s="26">
-        <v>14.8627</v>
+        <v>14.3813</v>
       </c>
       <c r="D47" s="66">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="E47" s="32">
-        <v>57759</v>
+        <v>44505</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
         <v>922</v>
       </c>
       <c r="B48" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C48" s="26">
-        <v>14.3813</v>
+        <v>14.207700000000001</v>
       </c>
       <c r="D48" s="66">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E48" s="32">
-        <v>44505</v>
+        <v>45218</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B49" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C49" s="26">
-        <v>14.207700000000001</v>
+        <v>13.4328</v>
       </c>
       <c r="D49" s="66">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="E49" s="32">
-        <v>45218</v>
+        <v>54511</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B50" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C50" s="26">
-        <v>13.4328</v>
+        <v>13.2841</v>
       </c>
       <c r="D50" s="66">
         <v>41</v>
       </c>
-      <c r="E50" s="32">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="32"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="B51" t="s">
-        <v>224</v>
+        <v>107</v>
       </c>
       <c r="C51" s="26">
-        <v>13.2841</v>
+        <v>13.017899999999999</v>
       </c>
       <c r="D51" s="66">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>617</v>
+      </c>
+      <c r="E51" s="32">
+        <v>79423</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="B52" t="s">
-        <v>107</v>
+        <v>226</v>
       </c>
       <c r="C52" s="26">
-        <v>13.017899999999999</v>
+        <v>12.552300000000001</v>
       </c>
       <c r="D52" s="66">
-        <v>617</v>
+        <v>25</v>
       </c>
       <c r="E52" s="32">
-        <v>79423</v>
+        <v>65736</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="28" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B53" t="s">
-        <v>226</v>
+        <v>109</v>
       </c>
       <c r="C53" s="26">
-        <v>12.552300000000001</v>
+        <v>12.1441</v>
       </c>
       <c r="D53" s="66">
-        <v>25</v>
+        <v>557</v>
       </c>
       <c r="E53" s="32">
-        <v>65736</v>
+        <v>45493</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D54" s="66"/>
       <c r="E54" s="32"/>
     </row>
     <row r="55" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="84" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="85"/>
+      <c r="A55" s="105" t="s">
+        <v>932</v>
+      </c>
+      <c r="B55" s="106"/>
+      <c r="C55" s="106"/>
+      <c r="D55" s="106"/>
+      <c r="E55" s="106"/>
     </row>
     <row r="56" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="85"/>
-[...3 lines deleted...]
-      <c r="E56" s="85"/>
+      <c r="A56" s="106"/>
+      <c r="B56" s="106"/>
+      <c r="C56" s="106"/>
+      <c r="D56" s="106"/>
+      <c r="E56" s="106"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A57" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="78" t="s">
+      <c r="A57" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B57" s="99" t="s">
         <v>866</v>
       </c>
       <c r="C57" s="37" t="s">
         <v>855</v>
       </c>
-      <c r="D57" s="86" t="s">
+      <c r="D57" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="E57" s="86" t="s">
+      <c r="E57" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="79"/>
-      <c r="B58" s="79"/>
+      <c r="A58" s="100"/>
+      <c r="B58" s="100"/>
       <c r="C58" s="21" t="s">
         <v>862</v>
       </c>
-      <c r="D58" s="87"/>
-      <c r="E58" s="87"/>
+      <c r="D58" s="108"/>
+      <c r="E58" s="108"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
         <v>911</v>
       </c>
       <c r="B59" t="s">
         <v>228</v>
       </c>
       <c r="C59" s="26">
         <v>43.699199999999998</v>
       </c>
       <c r="D59" s="66">
         <v>48</v>
       </c>
       <c r="E59" s="32">
         <v>134416</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="28" t="s">
         <v>911</v>
       </c>
       <c r="B60" t="s">
         <v>230</v>
       </c>
@@ -9913,388 +9912,388 @@
         <v>100232</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="28" t="s">
         <v>915</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" s="26">
         <v>12.5067</v>
       </c>
       <c r="D78" s="66">
         <v>124</v>
       </c>
       <c r="E78" s="32">
         <v>106714</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D79" s="66"/>
       <c r="E79" s="32"/>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A80" s="84" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="85"/>
+      <c r="A80" s="105" t="s">
+        <v>942</v>
+      </c>
+      <c r="B80" s="106"/>
+      <c r="C80" s="106"/>
+      <c r="D80" s="106"/>
+      <c r="E80" s="106"/>
     </row>
     <row r="81" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="85"/>
-[...3 lines deleted...]
-      <c r="E81" s="85"/>
+      <c r="A81" s="106"/>
+      <c r="B81" s="106"/>
+      <c r="C81" s="106"/>
+      <c r="D81" s="106"/>
+      <c r="E81" s="106"/>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A82" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="78" t="s">
+      <c r="A82" s="99" t="s">
+        <v>923</v>
+      </c>
+      <c r="B82" s="99" t="s">
         <v>866</v>
       </c>
       <c r="C82" s="37" t="s">
         <v>855</v>
       </c>
-      <c r="D82" s="86" t="s">
+      <c r="D82" s="107" t="s">
         <v>852</v>
       </c>
-      <c r="E82" s="86" t="s">
+      <c r="E82" s="107" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="79"/>
-      <c r="B83" s="79"/>
+      <c r="A83" s="100"/>
+      <c r="B83" s="100"/>
       <c r="C83" s="21" t="s">
         <v>862</v>
       </c>
-      <c r="D83" s="87"/>
-      <c r="E83" s="87"/>
+      <c r="D83" s="108"/>
+      <c r="E83" s="108"/>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="38" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="B84" t="s">
         <v>471</v>
       </c>
       <c r="C84" s="26">
         <v>17.619900000000001</v>
       </c>
       <c r="D84" s="67">
         <v>103</v>
       </c>
       <c r="E84" s="32">
         <v>84626</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B85" t="s">
         <v>544</v>
       </c>
       <c r="C85" s="26">
         <v>12.9071</v>
       </c>
       <c r="D85" s="67">
         <v>43</v>
       </c>
       <c r="E85" s="32">
         <v>105929</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B86" t="s">
         <v>411</v>
       </c>
       <c r="C86" s="26">
         <v>12.381</v>
       </c>
       <c r="D86" s="67">
         <v>60</v>
       </c>
       <c r="E86" s="32">
         <v>96716</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B87" t="s">
         <v>542</v>
       </c>
       <c r="C87" s="26">
         <v>11.955500000000001</v>
       </c>
       <c r="D87" s="67">
         <v>55</v>
       </c>
       <c r="E87" s="32">
         <v>141261</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B88" t="s">
         <v>419</v>
       </c>
       <c r="C88" s="26">
         <v>10.982699999999999</v>
       </c>
       <c r="D88" s="67">
         <v>11</v>
       </c>
       <c r="E88" s="32">
         <v>106938</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B89" t="s">
         <v>550</v>
       </c>
       <c r="C89" s="26">
         <v>9.6153999999999993</v>
       </c>
       <c r="D89" s="67">
         <v>11</v>
       </c>
       <c r="E89" s="32">
         <v>130384</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B90" t="s">
         <v>463</v>
       </c>
       <c r="C90" s="26">
         <v>8.0411999999999999</v>
       </c>
       <c r="D90" s="67">
         <v>40</v>
       </c>
       <c r="E90" s="32">
         <v>104529</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B91" t="s">
         <v>447</v>
       </c>
       <c r="C91" s="26">
         <v>6.4147999999999996</v>
       </c>
       <c r="D91" s="67">
         <v>175</v>
       </c>
       <c r="E91" s="32">
         <v>172796</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B92" t="s">
         <v>552</v>
       </c>
       <c r="C92" s="26">
         <v>4.7887000000000004</v>
       </c>
       <c r="D92" s="67">
         <v>12</v>
       </c>
       <c r="E92" s="32">
         <v>232270</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B93" t="s">
         <v>467</v>
       </c>
       <c r="C93" s="26">
         <v>4.2904</v>
       </c>
       <c r="D93" s="67">
         <v>23</v>
       </c>
       <c r="E93" s="32">
         <v>93716</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B94" t="s">
         <v>473</v>
       </c>
       <c r="C94" s="26">
         <v>3.1008</v>
       </c>
       <c r="D94" s="67">
         <v>29</v>
       </c>
       <c r="E94" s="32">
         <v>65265</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B95" t="s">
         <v>554</v>
       </c>
       <c r="C95" s="26">
         <v>2.7353999999999998</v>
       </c>
       <c r="D95" s="67">
         <v>63</v>
       </c>
       <c r="E95" s="32">
         <v>181821</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B96" t="s">
         <v>479</v>
       </c>
       <c r="C96" s="26">
         <v>0.8</v>
       </c>
       <c r="D96" s="67">
         <v>27</v>
       </c>
       <c r="E96" s="32">
         <v>77197</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B97" t="s">
         <v>451</v>
       </c>
       <c r="C97" s="26">
         <v>-4.6729000000000003</v>
       </c>
       <c r="D97" s="67">
         <v>3</v>
       </c>
       <c r="E97" s="32">
         <v>95566</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="38" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B98" t="s">
         <v>449</v>
       </c>
       <c r="C98" s="26">
         <v>-5.4545000000000003</v>
       </c>
       <c r="D98" s="67">
         <v>2</v>
       </c>
       <c r="E98" s="32">
         <v>156539</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D99" s="67"/>
       <c r="E99" s="32"/>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="33" t="s">
         <v>870</v>
       </c>
       <c r="D100" s="66"/>
       <c r="E100" s="32"/>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="40" t="s">
         <v>868</v>
       </c>
       <c r="D101" s="66"/>
       <c r="E101" s="32"/>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D102" s="66"/>
       <c r="E102" s="32"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="53" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="D103" s="66"/>
       <c r="E103" s="32"/>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D104" s="66"/>
       <c r="E104" s="32"/>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D105" s="66"/>
       <c r="E105" s="32"/>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D106" s="66"/>
       <c r="E106" s="32"/>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D107" s="66"/>
       <c r="E107" s="32"/>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D108" s="66"/>
       <c r="E108" s="32"/>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D109" s="66"/>
       <c r="E109" s="32"/>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D110" s="66"/>
       <c r="E110" s="32"/>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
@@ -10397,51 +10396,53 @@
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="A30:E31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="A55:E56"/>
     <mergeCell ref="A80:E81"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:B83"/>
     <mergeCell ref="D82:D83"/>
     <mergeCell ref="E82:E83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A103" r:id="rId1" xr:uid="{A2C9A830-D3CD-460F-8B57-8047933E83BA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E764F4E7-A749-4217-8A6C-E4BF3C7FA632}">
   <dimension ref="A1:W434"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A205" workbookViewId="0">
+      <selection activeCell="D221" sqref="D221"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="4" max="4" width="97" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.28515625" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>916</v>
@@ -10500,95 +10501,95 @@
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="12"/>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A4" s="72" t="s">
+      <c r="A4" s="92" t="s">
         <v>851</v>
       </c>
-      <c r="B4" s="88"/>
-[...1 lines deleted...]
-      <c r="D4" s="73"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="94"/>
       <c r="E4" s="15">
         <v>2024</v>
       </c>
       <c r="F4" s="15">
         <v>2034</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="95" t="s">
         <v>904</v>
       </c>
-      <c r="H4" s="75"/>
-      <c r="I4" s="76" t="s">
+      <c r="H4" s="96"/>
+      <c r="I4" s="90" t="s">
         <v>905</v>
       </c>
-      <c r="J4" s="77"/>
-[...2 lines deleted...]
-      <c r="M4" s="76" t="s">
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="90" t="s">
         <v>852</v>
       </c>
-      <c r="N4" s="77"/>
-[...2 lines deleted...]
-      <c r="Q4" s="76" t="s">
+      <c r="N4" s="91"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="90" t="s">
         <v>872</v>
       </c>
-      <c r="R4" s="77"/>
-[...1 lines deleted...]
-      <c r="T4" s="76" t="s">
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="90" t="s">
         <v>873</v>
       </c>
-      <c r="U4" s="77"/>
-      <c r="V4" s="77"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
       <c r="W4" s="46" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="47" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>874</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>853</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>854</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>856</v>
       </c>
@@ -10920,51 +10921,51 @@
       </c>
       <c r="Q10" t="s">
         <v>264</v>
       </c>
       <c r="R10" t="s">
         <v>265</v>
       </c>
       <c r="S10" t="s">
         <v>266</v>
       </c>
       <c r="T10" t="s">
         <v>267</v>
       </c>
       <c r="U10" t="s">
         <v>267</v>
       </c>
       <c r="V10" t="s">
         <v>267</v>
       </c>
       <c r="W10" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B11" t="s">
         <v>134</v>
       </c>
       <c r="C11" t="s">
         <v>269</v>
       </c>
       <c r="D11" t="s">
         <v>270</v>
       </c>
       <c r="E11" s="63">
         <v>89</v>
       </c>
       <c r="F11" s="63">
         <v>87</v>
       </c>
       <c r="G11" s="63">
         <v>-2</v>
       </c>
       <c r="H11" s="52">
         <v>-2.2471999999999999E-2</v>
       </c>
       <c r="I11" s="59">
         <v>28600</v>
       </c>
@@ -12658,68 +12659,71 @@
         <v>535</v>
       </c>
       <c r="Q35" t="s">
         <v>264</v>
       </c>
       <c r="R35" t="s">
         <v>271</v>
       </c>
       <c r="S35" t="s">
         <v>266</v>
       </c>
       <c r="T35" t="s">
         <v>272</v>
       </c>
       <c r="U35" t="s">
         <v>267</v>
       </c>
       <c r="V35" t="s">
         <v>272</v>
       </c>
       <c r="W35" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="36" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>919</v>
+      </c>
       <c r="E36" s="63"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
       <c r="H36" s="52"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
       <c r="K36" s="59"/>
       <c r="L36" s="59"/>
       <c r="M36" s="63"/>
       <c r="N36" s="63"/>
       <c r="O36" s="63"/>
       <c r="P36" s="63"/>
     </row>
     <row r="37" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A37" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B37" s="41" t="s">
+      <c r="B37" t="s">
         <v>261</v>
       </c>
       <c r="C37" s="41" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="41" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="62">
         <v>49649</v>
       </c>
       <c r="F37" s="62">
         <v>52569</v>
       </c>
       <c r="G37" s="62">
         <v>2920</v>
       </c>
       <c r="H37" s="57">
         <v>5.8813000000000004E-2</v>
       </c>
       <c r="I37" s="58">
         <v>60651</v>
       </c>
       <c r="J37" s="58">
         <v>88125</v>
@@ -12744,51 +12748,51 @@
       </c>
       <c r="Q37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="R37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V37" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W37" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="38" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B38" t="s">
         <v>134</v>
       </c>
       <c r="C38" t="s">
         <v>320</v>
       </c>
       <c r="D38" t="s">
         <v>321</v>
       </c>
       <c r="E38" s="63"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I38" s="59"/>
       <c r="J38" s="59"/>
       <c r="K38" s="59"/>
       <c r="L38" s="59"/>
       <c r="M38" s="63"/>
       <c r="N38" s="63"/>
       <c r="O38" s="63"/>
       <c r="P38" s="63"/>
       <c r="Q38" t="s">
@@ -13503,51 +13507,51 @@
       </c>
       <c r="Q48" t="s">
         <v>264</v>
       </c>
       <c r="R48" t="s">
         <v>266</v>
       </c>
       <c r="S48" t="s">
         <v>266</v>
       </c>
       <c r="T48" t="s">
         <v>272</v>
       </c>
       <c r="U48" t="s">
         <v>272</v>
       </c>
       <c r="V48" t="s">
         <v>272</v>
       </c>
       <c r="W48" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="49" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>336</v>
       </c>
       <c r="D49" t="s">
         <v>337</v>
       </c>
       <c r="E49" s="63">
         <v>1004</v>
       </c>
       <c r="F49" s="63">
         <v>1039</v>
       </c>
       <c r="G49" s="63">
         <v>35</v>
       </c>
       <c r="H49" s="52">
         <v>3.4861000000000003E-2</v>
       </c>
       <c r="I49" s="59">
         <v>57913</v>
       </c>
@@ -13929,51 +13933,51 @@
       </c>
       <c r="Q54" t="s">
         <v>264</v>
       </c>
       <c r="R54" t="s">
         <v>266</v>
       </c>
       <c r="S54" t="s">
         <v>266</v>
       </c>
       <c r="T54" t="s">
         <v>267</v>
       </c>
       <c r="U54" t="s">
         <v>272</v>
       </c>
       <c r="V54" t="s">
         <v>267</v>
       </c>
       <c r="W54" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="55" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B55" t="s">
         <v>134</v>
       </c>
       <c r="C55" t="s">
         <v>340</v>
       </c>
       <c r="D55" t="s">
         <v>341</v>
       </c>
       <c r="E55" s="63">
         <v>235</v>
       </c>
       <c r="F55" s="63">
         <v>234</v>
       </c>
       <c r="G55" s="63">
         <v>-1</v>
       </c>
       <c r="H55" s="52">
         <v>-4.2550000000000001E-3</v>
       </c>
       <c r="I55" s="59">
         <v>46457</v>
       </c>
@@ -14000,51 +14004,51 @@
       </c>
       <c r="Q55" t="s">
         <v>264</v>
       </c>
       <c r="R55" t="s">
         <v>266</v>
       </c>
       <c r="S55" t="s">
         <v>326</v>
       </c>
       <c r="T55" t="s">
         <v>267</v>
       </c>
       <c r="U55" t="s">
         <v>267</v>
       </c>
       <c r="V55" t="s">
         <v>267</v>
       </c>
       <c r="W55" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="56" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B56" t="s">
         <v>134</v>
       </c>
       <c r="C56" t="s">
         <v>342</v>
       </c>
       <c r="D56" t="s">
         <v>343</v>
       </c>
       <c r="E56" s="63">
         <v>119</v>
       </c>
       <c r="F56" s="63">
         <v>117</v>
       </c>
       <c r="G56" s="63">
         <v>-2</v>
       </c>
       <c r="H56" s="52">
         <v>-1.6807000000000002E-2</v>
       </c>
       <c r="I56" s="59">
         <v>77646</v>
       </c>
@@ -14071,51 +14075,51 @@
       </c>
       <c r="Q56" t="s">
         <v>264</v>
       </c>
       <c r="R56" t="s">
         <v>266</v>
       </c>
       <c r="S56" t="s">
         <v>266</v>
       </c>
       <c r="T56" t="s">
         <v>267</v>
       </c>
       <c r="U56" t="s">
         <v>272</v>
       </c>
       <c r="V56" t="s">
         <v>267</v>
       </c>
       <c r="W56" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="57" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B57" t="s">
         <v>134</v>
       </c>
       <c r="C57" t="s">
         <v>344</v>
       </c>
       <c r="D57" t="s">
         <v>345</v>
       </c>
       <c r="E57" s="63">
         <v>168</v>
       </c>
       <c r="F57" s="63">
         <v>167</v>
       </c>
       <c r="G57" s="63">
         <v>-1</v>
       </c>
       <c r="H57" s="52">
         <v>-5.9519999999999998E-3</v>
       </c>
       <c r="I57" s="59">
         <v>56951</v>
       </c>
@@ -14497,51 +14501,51 @@
       </c>
       <c r="Q62" t="s">
         <v>264</v>
       </c>
       <c r="R62" t="s">
         <v>266</v>
       </c>
       <c r="S62" t="s">
         <v>326</v>
       </c>
       <c r="T62" t="s">
         <v>267</v>
       </c>
       <c r="U62" t="s">
         <v>272</v>
       </c>
       <c r="V62" t="s">
         <v>272</v>
       </c>
       <c r="W62" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B63" t="s">
         <v>134</v>
       </c>
       <c r="C63" t="s">
         <v>354</v>
       </c>
       <c r="D63" t="s">
         <v>355</v>
       </c>
       <c r="E63" s="63">
         <v>1143</v>
       </c>
       <c r="F63" s="63">
         <v>1067</v>
       </c>
       <c r="G63" s="63">
         <v>-76</v>
       </c>
       <c r="H63" s="52">
         <v>-6.6492000000000009E-2</v>
       </c>
       <c r="I63" s="59">
         <v>62203</v>
       </c>
@@ -14568,51 +14572,51 @@
       </c>
       <c r="Q63" t="s">
         <v>264</v>
       </c>
       <c r="R63" t="s">
         <v>271</v>
       </c>
       <c r="S63" t="s">
         <v>298</v>
       </c>
       <c r="T63" t="s">
         <v>272</v>
       </c>
       <c r="U63" t="s">
         <v>267</v>
       </c>
       <c r="V63" t="s">
         <v>272</v>
       </c>
       <c r="W63" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B64" t="s">
         <v>134</v>
       </c>
       <c r="C64" t="s">
         <v>356</v>
       </c>
       <c r="D64" t="s">
         <v>357</v>
       </c>
       <c r="E64" s="63">
         <v>1998</v>
       </c>
       <c r="F64" s="63">
         <v>1914</v>
       </c>
       <c r="G64" s="63">
         <v>-84</v>
       </c>
       <c r="H64" s="52">
         <v>-4.2042000000000003E-2</v>
       </c>
       <c r="I64" s="59">
         <v>45677</v>
       </c>
@@ -14709,68 +14713,71 @@
         <v>68</v>
       </c>
       <c r="Q65" t="s">
         <v>264</v>
       </c>
       <c r="R65" t="s">
         <v>266</v>
       </c>
       <c r="S65" t="s">
         <v>266</v>
       </c>
       <c r="T65" t="s">
         <v>267</v>
       </c>
       <c r="U65" t="s">
         <v>272</v>
       </c>
       <c r="V65" t="s">
         <v>267</v>
       </c>
       <c r="W65" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>919</v>
+      </c>
       <c r="E66" s="63"/>
       <c r="F66" s="63"/>
       <c r="G66" s="63"/>
       <c r="H66" s="52"/>
       <c r="I66" s="59"/>
       <c r="J66" s="59"/>
       <c r="K66" s="59"/>
       <c r="L66" s="59"/>
       <c r="M66" s="63"/>
       <c r="N66" s="63"/>
       <c r="O66" s="63"/>
       <c r="P66" s="63"/>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A67" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B67" s="41" t="s">
+      <c r="B67" t="s">
         <v>261</v>
       </c>
       <c r="C67" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="41" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="62">
         <v>22161</v>
       </c>
       <c r="F67" s="62">
         <v>24552</v>
       </c>
       <c r="G67" s="62">
         <v>2391</v>
       </c>
       <c r="H67" s="57">
         <v>0.10789199999999999</v>
       </c>
       <c r="I67" s="58">
         <v>66882</v>
       </c>
       <c r="J67" s="58">
         <v>100604</v>
@@ -15363,51 +15370,51 @@
       </c>
       <c r="Q75" t="s">
         <v>264</v>
       </c>
       <c r="R75" t="s">
         <v>266</v>
       </c>
       <c r="S75" t="s">
         <v>266</v>
       </c>
       <c r="T75" t="s">
         <v>267</v>
       </c>
       <c r="U75" t="s">
         <v>267</v>
       </c>
       <c r="V75" t="s">
         <v>272</v>
       </c>
       <c r="W75" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B76" t="s">
         <v>134</v>
       </c>
       <c r="C76" t="s">
         <v>369</v>
       </c>
       <c r="D76" t="s">
         <v>370</v>
       </c>
       <c r="E76" s="63"/>
       <c r="F76" s="63"/>
       <c r="G76" s="63"/>
       <c r="H76" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I76" s="59">
         <v>78586</v>
       </c>
       <c r="J76" s="59">
         <v>94981</v>
       </c>
       <c r="K76" s="59">
         <v>89531</v>
       </c>
@@ -15633,51 +15640,51 @@
       </c>
       <c r="Q79" t="s">
         <v>264</v>
       </c>
       <c r="R79" t="s">
         <v>266</v>
       </c>
       <c r="S79" t="s">
         <v>266</v>
       </c>
       <c r="T79" t="s">
         <v>267</v>
       </c>
       <c r="U79" t="s">
         <v>267</v>
       </c>
       <c r="V79" t="s">
         <v>268</v>
       </c>
       <c r="W79" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="80" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B80" t="s">
         <v>134</v>
       </c>
       <c r="C80" t="s">
         <v>375</v>
       </c>
       <c r="D80" t="s">
         <v>376</v>
       </c>
       <c r="E80" s="63">
         <v>265</v>
       </c>
       <c r="F80" s="63">
         <v>275</v>
       </c>
       <c r="G80" s="63">
         <v>10</v>
       </c>
       <c r="H80" s="52">
         <v>3.7735999999999999E-2</v>
       </c>
       <c r="I80" s="59">
         <v>57133</v>
       </c>
@@ -16050,68 +16057,71 @@
         <v>104</v>
       </c>
       <c r="Q85" t="s">
         <v>264</v>
       </c>
       <c r="R85" t="s">
         <v>266</v>
       </c>
       <c r="S85" t="s">
         <v>266</v>
       </c>
       <c r="T85" t="s">
         <v>275</v>
       </c>
       <c r="U85" t="s">
         <v>275</v>
       </c>
       <c r="V85" t="s">
         <v>268</v>
       </c>
       <c r="W85" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>919</v>
+      </c>
       <c r="E86" s="63"/>
       <c r="F86" s="63"/>
       <c r="G86" s="63"/>
       <c r="H86" s="52"/>
       <c r="I86" s="59"/>
       <c r="J86" s="59"/>
       <c r="K86" s="59"/>
       <c r="L86" s="59"/>
       <c r="M86" s="63"/>
       <c r="N86" s="63"/>
       <c r="O86" s="63"/>
       <c r="P86" s="63"/>
     </row>
     <row r="87" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A87" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B87" s="41" t="s">
+      <c r="B87" t="s">
         <v>261</v>
       </c>
       <c r="C87" s="41" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="41" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="62">
         <v>12684</v>
       </c>
       <c r="F87" s="62">
         <v>13646</v>
       </c>
       <c r="G87" s="62">
         <v>962</v>
       </c>
       <c r="H87" s="57">
         <v>7.5843999999999995E-2</v>
       </c>
       <c r="I87" s="58">
         <v>75371</v>
       </c>
       <c r="J87" s="58">
         <v>98247</v>
@@ -16775,51 +16785,51 @@
       </c>
       <c r="Q96" t="s">
         <v>319</v>
       </c>
       <c r="R96" t="s">
         <v>266</v>
       </c>
       <c r="S96" t="s">
         <v>266</v>
       </c>
       <c r="T96" t="s">
         <v>267</v>
       </c>
       <c r="U96" t="s">
         <v>272</v>
       </c>
       <c r="V96" t="s">
         <v>267</v>
       </c>
       <c r="W96" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B97" t="s">
         <v>91</v>
       </c>
       <c r="C97" t="s">
         <v>394</v>
       </c>
       <c r="D97" t="s">
         <v>395</v>
       </c>
       <c r="E97" s="63">
         <v>122</v>
       </c>
       <c r="F97" s="63">
         <v>115</v>
       </c>
       <c r="G97" s="63">
         <v>-7</v>
       </c>
       <c r="H97" s="52">
         <v>-5.7377000000000004E-2</v>
       </c>
       <c r="I97" s="59">
         <v>51520</v>
       </c>
@@ -17200,68 +17210,71 @@
         <v>18</v>
       </c>
       <c r="Q102" t="s">
         <v>293</v>
       </c>
       <c r="R102" t="s">
         <v>266</v>
       </c>
       <c r="S102" t="s">
         <v>298</v>
       </c>
       <c r="T102" t="s">
         <v>267</v>
       </c>
       <c r="U102" t="s">
         <v>272</v>
       </c>
       <c r="V102" t="s">
         <v>267</v>
       </c>
       <c r="W102" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B103" t="s">
+        <v>919</v>
+      </c>
       <c r="E103" s="63"/>
       <c r="F103" s="63"/>
       <c r="G103" s="63"/>
       <c r="H103" s="52"/>
       <c r="I103" s="59"/>
       <c r="J103" s="59"/>
       <c r="K103" s="59"/>
       <c r="L103" s="59"/>
       <c r="M103" s="63"/>
       <c r="N103" s="63"/>
       <c r="O103" s="63"/>
       <c r="P103" s="63"/>
     </row>
     <row r="104" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A104" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B104" s="41" t="s">
+      <c r="B104" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="41" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="41" t="s">
         <v>15</v>
       </c>
       <c r="E104" s="62">
         <v>5649</v>
       </c>
       <c r="F104" s="62">
         <v>6177</v>
       </c>
       <c r="G104" s="62">
         <v>528</v>
       </c>
       <c r="H104" s="57">
         <v>9.3467999999999996E-2</v>
       </c>
       <c r="I104" s="58">
         <v>60685</v>
       </c>
       <c r="J104" s="58">
         <v>86733</v>
@@ -17286,51 +17299,51 @@
       </c>
       <c r="Q104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="R104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V104" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W104" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="105" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B105" t="s">
         <v>134</v>
       </c>
       <c r="C105" t="s">
         <v>408</v>
       </c>
       <c r="D105" t="s">
         <v>409</v>
       </c>
       <c r="E105" s="63"/>
       <c r="F105" s="63"/>
       <c r="G105" s="63"/>
       <c r="H105" s="52"/>
       <c r="I105" s="59">
         <v>43712</v>
       </c>
       <c r="J105" s="59">
         <v>63556</v>
       </c>
       <c r="K105" s="59">
         <v>47496</v>
       </c>
       <c r="L105" s="59">
         <v>77646</v>
@@ -17341,51 +17354,51 @@
       <c r="P105" s="63"/>
       <c r="Q105" t="s">
         <v>264</v>
       </c>
       <c r="R105" t="s">
         <v>266</v>
       </c>
       <c r="S105" t="s">
         <v>266</v>
       </c>
       <c r="T105" t="s">
         <v>268</v>
       </c>
       <c r="U105" t="s">
         <v>275</v>
       </c>
       <c r="V105" t="s">
         <v>275</v>
       </c>
       <c r="W105" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="106" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B106" t="s">
         <v>406</v>
       </c>
       <c r="C106" t="s">
         <v>410</v>
       </c>
       <c r="D106" t="s">
         <v>411</v>
       </c>
       <c r="E106" s="63">
         <v>945</v>
       </c>
       <c r="F106" s="63">
         <v>1062</v>
       </c>
       <c r="G106" s="63">
         <v>117</v>
       </c>
       <c r="H106" s="52">
         <v>0.12381</v>
       </c>
       <c r="I106" s="59">
         <v>69298</v>
       </c>
@@ -17609,51 +17622,51 @@
       </c>
       <c r="Q109" t="s">
         <v>264</v>
       </c>
       <c r="R109" t="s">
         <v>266</v>
       </c>
       <c r="S109" t="s">
         <v>266</v>
       </c>
       <c r="T109" t="s">
         <v>268</v>
       </c>
       <c r="U109" t="s">
         <v>275</v>
       </c>
       <c r="V109" t="s">
         <v>275</v>
       </c>
       <c r="W109" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="110" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B110" t="s">
         <v>406</v>
       </c>
       <c r="C110" t="s">
         <v>418</v>
       </c>
       <c r="D110" t="s">
         <v>419</v>
       </c>
       <c r="E110" s="63">
         <v>173</v>
       </c>
       <c r="F110" s="63">
         <v>192</v>
       </c>
       <c r="G110" s="63">
         <v>19</v>
       </c>
       <c r="H110" s="52">
         <v>0.10982699999999999</v>
       </c>
       <c r="I110" s="59">
         <v>85065</v>
       </c>
@@ -18034,68 +18047,71 @@
         <v>15</v>
       </c>
       <c r="Q115" t="s">
         <v>293</v>
       </c>
       <c r="R115" t="s">
         <v>266</v>
       </c>
       <c r="S115" t="s">
         <v>298</v>
       </c>
       <c r="T115" t="s">
         <v>267</v>
       </c>
       <c r="U115" t="s">
         <v>272</v>
       </c>
       <c r="V115" t="s">
         <v>272</v>
       </c>
       <c r="W115" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="116" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B116" t="s">
+        <v>919</v>
+      </c>
       <c r="E116" s="63"/>
       <c r="F116" s="63"/>
       <c r="G116" s="63"/>
       <c r="H116" s="52"/>
       <c r="I116" s="59"/>
       <c r="J116" s="59"/>
       <c r="K116" s="59"/>
       <c r="L116" s="59"/>
       <c r="M116" s="63"/>
       <c r="N116" s="63"/>
       <c r="O116" s="63"/>
       <c r="P116" s="63"/>
     </row>
     <row r="117" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A117" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B117" s="41" t="s">
+      <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="41" t="s">
         <v>16</v>
       </c>
       <c r="D117" s="41" t="s">
         <v>17</v>
       </c>
       <c r="E117" s="62">
         <v>12826</v>
       </c>
       <c r="F117" s="62">
         <v>13789</v>
       </c>
       <c r="G117" s="62">
         <v>963</v>
       </c>
       <c r="H117" s="57">
         <v>7.508200000000001E-2</v>
       </c>
       <c r="I117" s="58">
         <v>45690</v>
       </c>
       <c r="J117" s="58">
         <v>57267</v>
@@ -18191,51 +18207,51 @@
       </c>
       <c r="Q118" t="s">
         <v>301</v>
       </c>
       <c r="R118" t="s">
         <v>266</v>
       </c>
       <c r="S118" t="s">
         <v>266</v>
       </c>
       <c r="T118" t="s">
         <v>272</v>
       </c>
       <c r="U118" t="s">
         <v>272</v>
       </c>
       <c r="V118" t="s">
         <v>272</v>
       </c>
       <c r="W118" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="119" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B119" t="s">
         <v>134</v>
       </c>
       <c r="C119" t="s">
         <v>428</v>
       </c>
       <c r="D119" t="s">
         <v>429</v>
       </c>
       <c r="E119" s="63">
         <v>342</v>
       </c>
       <c r="F119" s="63">
         <v>357</v>
       </c>
       <c r="G119" s="63">
         <v>15</v>
       </c>
       <c r="H119" s="52">
         <v>4.3860000000000003E-2</v>
       </c>
       <c r="I119" s="59">
         <v>41928</v>
       </c>
@@ -18262,51 +18278,51 @@
       </c>
       <c r="Q119" t="s">
         <v>301</v>
       </c>
       <c r="R119" t="s">
         <v>266</v>
       </c>
       <c r="S119" t="s">
         <v>381</v>
       </c>
       <c r="T119" t="s">
         <v>272</v>
       </c>
       <c r="U119" t="s">
         <v>272</v>
       </c>
       <c r="V119" t="s">
         <v>272</v>
       </c>
       <c r="W119" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="120" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B120" t="s">
         <v>134</v>
       </c>
       <c r="C120" t="s">
         <v>430</v>
       </c>
       <c r="D120" t="s">
         <v>431</v>
       </c>
       <c r="E120" s="63">
         <v>432</v>
       </c>
       <c r="F120" s="63">
         <v>423</v>
       </c>
       <c r="G120" s="63">
         <v>-9</v>
       </c>
       <c r="H120" s="52">
         <v>-2.0833000000000001E-2</v>
       </c>
       <c r="I120" s="59">
         <v>40221</v>
       </c>
@@ -18617,51 +18633,51 @@
       </c>
       <c r="Q124" t="s">
         <v>301</v>
       </c>
       <c r="R124" t="s">
         <v>266</v>
       </c>
       <c r="S124" t="s">
         <v>381</v>
       </c>
       <c r="T124" t="s">
         <v>272</v>
       </c>
       <c r="U124" t="s">
         <v>272</v>
       </c>
       <c r="V124" t="s">
         <v>272</v>
       </c>
       <c r="W124" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="125" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B125" t="s">
         <v>134</v>
       </c>
       <c r="C125" t="s">
         <v>436</v>
       </c>
       <c r="D125" t="s">
         <v>437</v>
       </c>
       <c r="E125" s="63">
         <v>380</v>
       </c>
       <c r="F125" s="63">
         <v>395</v>
       </c>
       <c r="G125" s="63">
         <v>15</v>
       </c>
       <c r="H125" s="52">
         <v>3.9474000000000002E-2</v>
       </c>
       <c r="I125" s="59">
         <v>49580</v>
       </c>
@@ -18688,51 +18704,51 @@
       </c>
       <c r="Q125" t="s">
         <v>264</v>
       </c>
       <c r="R125" t="s">
         <v>266</v>
       </c>
       <c r="S125" t="s">
         <v>266</v>
       </c>
       <c r="T125" t="s">
         <v>272</v>
       </c>
       <c r="U125" t="s">
         <v>267</v>
       </c>
       <c r="V125" t="s">
         <v>272</v>
       </c>
       <c r="W125" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="126" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B126" t="s">
         <v>134</v>
       </c>
       <c r="C126" t="s">
         <v>438</v>
       </c>
       <c r="D126" t="s">
         <v>439</v>
       </c>
       <c r="E126" s="63">
         <v>173</v>
       </c>
       <c r="F126" s="63">
         <v>166</v>
       </c>
       <c r="G126" s="63">
         <v>-7</v>
       </c>
       <c r="H126" s="52">
         <v>-4.0461999999999998E-2</v>
       </c>
       <c r="I126" s="59">
         <v>46842</v>
       </c>
@@ -18901,51 +18917,51 @@
       </c>
       <c r="Q128" t="s">
         <v>293</v>
       </c>
       <c r="R128" t="s">
         <v>266</v>
       </c>
       <c r="S128" t="s">
         <v>308</v>
       </c>
       <c r="T128" t="s">
         <v>272</v>
       </c>
       <c r="U128" t="s">
         <v>272</v>
       </c>
       <c r="V128" t="s">
         <v>272</v>
       </c>
       <c r="W128" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="129" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B129" t="s">
         <v>134</v>
       </c>
       <c r="C129" t="s">
         <v>442</v>
       </c>
       <c r="D129" t="s">
         <v>443</v>
       </c>
       <c r="E129" s="63">
         <v>374</v>
       </c>
       <c r="F129" s="63">
         <v>382</v>
       </c>
       <c r="G129" s="63">
         <v>8</v>
       </c>
       <c r="H129" s="52">
         <v>2.1389999999999999E-2</v>
       </c>
       <c r="I129" s="59">
         <v>39335</v>
       </c>
@@ -19042,66 +19058,69 @@
         <v>25</v>
       </c>
       <c r="Q130" t="s">
         <v>264</v>
       </c>
       <c r="R130" t="s">
         <v>266</v>
       </c>
       <c r="S130" t="s">
         <v>298</v>
       </c>
       <c r="T130" t="s">
         <v>272</v>
       </c>
       <c r="U130" t="s">
         <v>267</v>
       </c>
       <c r="V130" t="s">
         <v>267</v>
       </c>
       <c r="W130" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="131" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B131" t="s">
+        <v>919</v>
+      </c>
       <c r="E131" s="63"/>
       <c r="F131" s="63"/>
       <c r="G131" s="63"/>
       <c r="H131" s="52"/>
       <c r="I131" s="59"/>
       <c r="J131" s="59"/>
       <c r="K131" s="59"/>
       <c r="L131" s="59"/>
       <c r="M131" s="63"/>
       <c r="N131" s="63"/>
       <c r="O131" s="63"/>
       <c r="P131" s="63"/>
     </row>
     <row r="132" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A132" s="41"/>
-      <c r="B132" s="41" t="s">
+      <c r="B132" t="s">
         <v>261</v>
       </c>
       <c r="C132" s="41" t="s">
         <v>18</v>
       </c>
       <c r="D132" s="41" t="s">
         <v>19</v>
       </c>
       <c r="E132" s="62">
         <v>6821</v>
       </c>
       <c r="F132" s="62">
         <v>7138</v>
       </c>
       <c r="G132" s="62">
         <v>317</v>
       </c>
       <c r="H132" s="57">
         <v>4.6474000000000001E-2</v>
       </c>
       <c r="I132" s="58">
         <v>64107</v>
       </c>
       <c r="J132" s="58">
         <v>131248</v>
@@ -19126,51 +19145,51 @@
       </c>
       <c r="Q132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="R132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V132" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W132" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B133" t="s">
         <v>406</v>
       </c>
       <c r="C133" t="s">
         <v>446</v>
       </c>
       <c r="D133" t="s">
         <v>447</v>
       </c>
       <c r="E133" s="63">
         <v>4474</v>
       </c>
       <c r="F133" s="63">
         <v>4761</v>
       </c>
       <c r="G133" s="63">
         <v>287</v>
       </c>
       <c r="H133" s="52">
         <v>6.4147999999999997E-2</v>
       </c>
       <c r="I133" s="59">
         <v>93338</v>
       </c>
@@ -19197,51 +19216,51 @@
       </c>
       <c r="Q133" t="s">
         <v>407</v>
       </c>
       <c r="R133" t="s">
         <v>266</v>
       </c>
       <c r="S133" t="s">
         <v>266</v>
       </c>
       <c r="T133" t="s">
         <v>267</v>
       </c>
       <c r="U133" t="s">
         <v>275</v>
       </c>
       <c r="V133" t="s">
         <v>267</v>
       </c>
       <c r="W133" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="134" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B134" t="s">
         <v>406</v>
       </c>
       <c r="C134" t="s">
         <v>448</v>
       </c>
       <c r="D134" t="s">
         <v>449</v>
       </c>
       <c r="E134" s="63">
         <v>55</v>
       </c>
       <c r="F134" s="63">
         <v>52</v>
       </c>
       <c r="G134" s="63">
         <v>-3</v>
       </c>
       <c r="H134" s="52">
         <v>-5.4545000000000003E-2</v>
       </c>
       <c r="I134" s="59">
         <v>90189</v>
       </c>
@@ -19268,51 +19287,51 @@
       </c>
       <c r="Q134" t="s">
         <v>407</v>
       </c>
       <c r="R134" t="s">
         <v>265</v>
       </c>
       <c r="S134" t="s">
         <v>308</v>
       </c>
       <c r="T134" t="s">
         <v>267</v>
       </c>
       <c r="U134" t="s">
         <v>275</v>
       </c>
       <c r="V134" t="s">
         <v>267</v>
       </c>
       <c r="W134" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="135" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B135" t="s">
         <v>406</v>
       </c>
       <c r="C135" t="s">
         <v>450</v>
       </c>
       <c r="D135" t="s">
         <v>451</v>
       </c>
       <c r="E135" s="63">
         <v>107</v>
       </c>
       <c r="F135" s="63">
         <v>102</v>
       </c>
       <c r="G135" s="63">
         <v>-5</v>
       </c>
       <c r="H135" s="52">
         <v>-4.6729E-2</v>
       </c>
       <c r="I135" s="59">
         <v>42182</v>
       </c>
@@ -19466,66 +19485,69 @@
       <c r="O137" s="63"/>
       <c r="P137" s="63"/>
       <c r="Q137" t="s">
         <v>319</v>
       </c>
       <c r="R137" t="s">
         <v>266</v>
       </c>
       <c r="S137" t="s">
         <v>266</v>
       </c>
       <c r="T137" t="s">
         <v>272</v>
       </c>
       <c r="U137" t="s">
         <v>272</v>
       </c>
       <c r="V137" t="s">
         <v>272</v>
       </c>
       <c r="W137" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B138" t="s">
+        <v>919</v>
+      </c>
       <c r="E138" s="63"/>
       <c r="F138" s="63"/>
       <c r="G138" s="63"/>
       <c r="H138" s="52"/>
       <c r="I138" s="59"/>
       <c r="J138" s="59"/>
       <c r="K138" s="59"/>
       <c r="L138" s="59"/>
       <c r="M138" s="63"/>
       <c r="N138" s="63"/>
       <c r="O138" s="63"/>
       <c r="P138" s="63"/>
     </row>
     <row r="139" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A139" s="41"/>
-      <c r="B139" s="41" t="s">
+      <c r="B139" t="s">
         <v>261</v>
       </c>
       <c r="C139" s="41" t="s">
         <v>20</v>
       </c>
       <c r="D139" s="41" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="62">
         <v>27711</v>
       </c>
       <c r="F139" s="62">
         <v>28510</v>
       </c>
       <c r="G139" s="62">
         <v>799</v>
       </c>
       <c r="H139" s="57">
         <v>2.8833000000000001E-2</v>
       </c>
       <c r="I139" s="58">
         <v>44398</v>
       </c>
       <c r="J139" s="58">
         <v>59491</v>
@@ -19550,51 +19572,51 @@
       </c>
       <c r="Q139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="R139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V139" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W139" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="140" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B140" t="s">
         <v>406</v>
       </c>
       <c r="C140" t="s">
         <v>456</v>
       </c>
       <c r="D140" t="s">
         <v>457</v>
       </c>
       <c r="E140" s="63"/>
       <c r="F140" s="63"/>
       <c r="G140" s="63"/>
       <c r="H140" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I140" s="59">
         <v>62476</v>
       </c>
       <c r="J140" s="59">
         <v>114202</v>
       </c>
       <c r="K140" s="59">
         <v>84380</v>
       </c>
@@ -19607,51 +19629,51 @@
       <c r="P140" s="63"/>
       <c r="Q140" t="s">
         <v>407</v>
       </c>
       <c r="R140" t="s">
         <v>266</v>
       </c>
       <c r="S140" t="s">
         <v>266</v>
       </c>
       <c r="T140" t="s">
         <v>272</v>
       </c>
       <c r="U140" t="s">
         <v>275</v>
       </c>
       <c r="V140" t="s">
         <v>268</v>
       </c>
       <c r="W140" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="141" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B141" t="s">
         <v>406</v>
       </c>
       <c r="C141" t="s">
         <v>458</v>
       </c>
       <c r="D141" t="s">
         <v>459</v>
       </c>
       <c r="E141" s="63"/>
       <c r="F141" s="63"/>
       <c r="G141" s="63"/>
       <c r="H141" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I141" s="59">
         <v>75960</v>
       </c>
       <c r="J141" s="59">
         <v>112292</v>
       </c>
       <c r="K141" s="59">
         <v>100664</v>
       </c>
@@ -19664,51 +19686,51 @@
       <c r="P141" s="63"/>
       <c r="Q141" t="s">
         <v>407</v>
       </c>
       <c r="R141" t="s">
         <v>266</v>
       </c>
       <c r="S141" t="s">
         <v>266</v>
       </c>
       <c r="T141" t="s">
         <v>267</v>
       </c>
       <c r="U141" t="s">
         <v>275</v>
       </c>
       <c r="V141" t="s">
         <v>268</v>
       </c>
       <c r="W141" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="142" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B142" t="s">
         <v>406</v>
       </c>
       <c r="C142" t="s">
         <v>460</v>
       </c>
       <c r="D142" t="s">
         <v>461</v>
       </c>
       <c r="E142" s="63"/>
       <c r="F142" s="63"/>
       <c r="G142" s="63"/>
       <c r="H142" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I142" s="59">
         <v>60530</v>
       </c>
       <c r="J142" s="59">
         <v>72339</v>
       </c>
       <c r="K142" s="59">
         <v>65097</v>
       </c>
@@ -19721,51 +19743,51 @@
       <c r="P142" s="63"/>
       <c r="Q142" t="s">
         <v>407</v>
       </c>
       <c r="R142" t="s">
         <v>266</v>
       </c>
       <c r="S142" t="s">
         <v>266</v>
       </c>
       <c r="T142" t="s">
         <v>275</v>
       </c>
       <c r="U142" t="s">
         <v>275</v>
       </c>
       <c r="V142" t="s">
         <v>275</v>
       </c>
       <c r="W142" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="143" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B143" t="s">
         <v>406</v>
       </c>
       <c r="C143" t="s">
         <v>462</v>
       </c>
       <c r="D143" t="s">
         <v>463</v>
       </c>
       <c r="E143" s="63">
         <v>485</v>
       </c>
       <c r="F143" s="63">
         <v>524</v>
       </c>
       <c r="G143" s="63">
         <v>39</v>
       </c>
       <c r="H143" s="52">
         <v>8.0411999999999997E-2</v>
       </c>
       <c r="I143" s="59">
         <v>66615</v>
       </c>
@@ -19792,51 +19814,51 @@
       </c>
       <c r="Q143" t="s">
         <v>407</v>
       </c>
       <c r="R143" t="s">
         <v>266</v>
       </c>
       <c r="S143" t="s">
         <v>266</v>
       </c>
       <c r="T143" t="s">
         <v>268</v>
       </c>
       <c r="U143" t="s">
         <v>275</v>
       </c>
       <c r="V143" t="s">
         <v>268</v>
       </c>
       <c r="W143" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="144" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B144" t="s">
         <v>406</v>
       </c>
       <c r="C144" t="s">
         <v>464</v>
       </c>
       <c r="D144" t="s">
         <v>465</v>
       </c>
       <c r="E144" s="63"/>
       <c r="F144" s="63"/>
       <c r="G144" s="63"/>
       <c r="H144" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I144" s="59">
         <v>60991</v>
       </c>
       <c r="J144" s="59">
         <v>77183</v>
       </c>
       <c r="K144" s="59">
         <v>62932</v>
       </c>
@@ -19849,51 +19871,51 @@
       <c r="P144" s="63"/>
       <c r="Q144" t="s">
         <v>407</v>
       </c>
       <c r="R144" t="s">
         <v>266</v>
       </c>
       <c r="S144" t="s">
         <v>266</v>
       </c>
       <c r="T144" t="s">
         <v>275</v>
       </c>
       <c r="U144" t="s">
         <v>275</v>
       </c>
       <c r="V144" t="s">
         <v>275</v>
       </c>
       <c r="W144" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="145" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B145" t="s">
         <v>406</v>
       </c>
       <c r="C145" t="s">
         <v>466</v>
       </c>
       <c r="D145" t="s">
         <v>467</v>
       </c>
       <c r="E145" s="63">
         <v>303</v>
       </c>
       <c r="F145" s="63">
         <v>316</v>
       </c>
       <c r="G145" s="63">
         <v>13</v>
       </c>
       <c r="H145" s="52">
         <v>4.2903999999999998E-2</v>
       </c>
       <c r="I145" s="59">
         <v>63350</v>
       </c>
@@ -19920,51 +19942,51 @@
       </c>
       <c r="Q145" t="s">
         <v>407</v>
       </c>
       <c r="R145" t="s">
         <v>266</v>
       </c>
       <c r="S145" t="s">
         <v>266</v>
       </c>
       <c r="T145" t="s">
         <v>275</v>
       </c>
       <c r="U145" t="s">
         <v>275</v>
       </c>
       <c r="V145" t="s">
         <v>268</v>
       </c>
       <c r="W145" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="146" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B146" t="s">
         <v>406</v>
       </c>
       <c r="C146" t="s">
         <v>468</v>
       </c>
       <c r="D146" t="s">
         <v>469</v>
       </c>
       <c r="E146" s="63"/>
       <c r="F146" s="63"/>
       <c r="G146" s="63"/>
       <c r="H146" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I146" s="59">
         <v>79984</v>
       </c>
       <c r="J146" s="59">
         <v>142647</v>
       </c>
       <c r="K146" s="59">
         <v>126902</v>
       </c>
@@ -19977,51 +19999,51 @@
       <c r="P146" s="63"/>
       <c r="Q146" t="s">
         <v>407</v>
       </c>
       <c r="R146" t="s">
         <v>271</v>
       </c>
       <c r="S146" t="s">
         <v>266</v>
       </c>
       <c r="T146" t="s">
         <v>268</v>
       </c>
       <c r="U146" t="s">
         <v>275</v>
       </c>
       <c r="V146" t="s">
         <v>268</v>
       </c>
       <c r="W146" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B147" t="s">
         <v>406</v>
       </c>
       <c r="C147" t="s">
         <v>470</v>
       </c>
       <c r="D147" t="s">
         <v>471</v>
       </c>
       <c r="E147" s="63">
         <v>1084</v>
       </c>
       <c r="F147" s="63">
         <v>1275</v>
       </c>
       <c r="G147" s="63">
         <v>191</v>
       </c>
       <c r="H147" s="52">
         <v>0.17619900000000002</v>
       </c>
       <c r="I147" s="59">
         <v>61499</v>
       </c>
@@ -20048,51 +20070,51 @@
       </c>
       <c r="Q147" t="s">
         <v>407</v>
       </c>
       <c r="R147" t="s">
         <v>271</v>
       </c>
       <c r="S147" t="s">
         <v>266</v>
       </c>
       <c r="T147" t="s">
         <v>268</v>
       </c>
       <c r="U147" t="s">
         <v>275</v>
       </c>
       <c r="V147" t="s">
         <v>268</v>
       </c>
       <c r="W147" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="148" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B148" t="s">
         <v>406</v>
       </c>
       <c r="C148" t="s">
         <v>472</v>
       </c>
       <c r="D148" t="s">
         <v>473</v>
       </c>
       <c r="E148" s="63">
         <v>387</v>
       </c>
       <c r="F148" s="63">
         <v>399</v>
       </c>
       <c r="G148" s="63">
         <v>12</v>
       </c>
       <c r="H148" s="52">
         <v>3.1008000000000001E-2</v>
       </c>
       <c r="I148" s="59">
         <v>47062</v>
       </c>
@@ -20119,51 +20141,51 @@
       </c>
       <c r="Q148" t="s">
         <v>407</v>
       </c>
       <c r="R148" t="s">
         <v>271</v>
       </c>
       <c r="S148" t="s">
         <v>266</v>
       </c>
       <c r="T148" t="s">
         <v>267</v>
       </c>
       <c r="U148" t="s">
         <v>275</v>
       </c>
       <c r="V148" t="s">
         <v>268</v>
       </c>
       <c r="W148" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="149" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B149" t="s">
         <v>134</v>
       </c>
       <c r="C149" t="s">
         <v>474</v>
       </c>
       <c r="D149" t="s">
         <v>475</v>
       </c>
       <c r="E149" s="63"/>
       <c r="F149" s="63"/>
       <c r="G149" s="63"/>
       <c r="H149" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I149" s="59">
         <v>61989</v>
       </c>
       <c r="J149" s="59">
         <v>81498</v>
       </c>
       <c r="K149" s="59">
         <v>75794</v>
       </c>
@@ -20176,51 +20198,51 @@
       <c r="P149" s="63"/>
       <c r="Q149" t="s">
         <v>301</v>
       </c>
       <c r="R149" t="s">
         <v>266</v>
       </c>
       <c r="S149" t="s">
         <v>266</v>
       </c>
       <c r="T149" t="s">
         <v>267</v>
       </c>
       <c r="U149" t="s">
         <v>275</v>
       </c>
       <c r="V149" t="s">
         <v>268</v>
       </c>
       <c r="W149" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="150" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B150" t="s">
         <v>406</v>
       </c>
       <c r="C150" t="s">
         <v>476</v>
       </c>
       <c r="D150" t="s">
         <v>477</v>
       </c>
       <c r="E150" s="63"/>
       <c r="F150" s="63"/>
       <c r="G150" s="63"/>
       <c r="H150" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I150" s="59">
         <v>63624</v>
       </c>
       <c r="J150" s="59">
         <v>82294</v>
       </c>
       <c r="K150" s="59">
         <v>73095</v>
       </c>
@@ -20233,51 +20255,51 @@
       <c r="P150" s="63"/>
       <c r="Q150" t="s">
         <v>407</v>
       </c>
       <c r="R150" t="s">
         <v>266</v>
       </c>
       <c r="S150" t="s">
         <v>266</v>
       </c>
       <c r="T150" t="s">
         <v>267</v>
       </c>
       <c r="U150" t="s">
         <v>275</v>
       </c>
       <c r="V150" t="s">
         <v>268</v>
       </c>
       <c r="W150" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="151" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B151" t="s">
         <v>406</v>
       </c>
       <c r="C151" t="s">
         <v>478</v>
       </c>
       <c r="D151" t="s">
         <v>479</v>
       </c>
       <c r="E151" s="63">
         <v>375</v>
       </c>
       <c r="F151" s="63">
         <v>378</v>
       </c>
       <c r="G151" s="63">
         <v>3</v>
       </c>
       <c r="H151" s="52">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="I151" s="59">
         <v>51595</v>
       </c>
@@ -20304,51 +20326,51 @@
       </c>
       <c r="Q151" t="s">
         <v>407</v>
       </c>
       <c r="R151" t="s">
         <v>266</v>
       </c>
       <c r="S151" t="s">
         <v>266</v>
       </c>
       <c r="T151" t="s">
         <v>267</v>
       </c>
       <c r="U151" t="s">
         <v>275</v>
       </c>
       <c r="V151" t="s">
         <v>268</v>
       </c>
       <c r="W151" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="152" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B152" t="s">
         <v>134</v>
       </c>
       <c r="C152" t="s">
         <v>480</v>
       </c>
       <c r="D152" t="s">
         <v>481</v>
       </c>
       <c r="E152" s="63">
         <v>505</v>
       </c>
       <c r="F152" s="63">
         <v>510</v>
       </c>
       <c r="G152" s="63">
         <v>5</v>
       </c>
       <c r="H152" s="52">
         <v>9.9010000000000001E-3</v>
       </c>
       <c r="I152" s="59">
         <v>45964</v>
       </c>
@@ -20375,51 +20397,51 @@
       </c>
       <c r="Q152" t="s">
         <v>264</v>
       </c>
       <c r="R152" t="s">
         <v>271</v>
       </c>
       <c r="S152" t="s">
         <v>266</v>
       </c>
       <c r="T152" t="s">
         <v>272</v>
       </c>
       <c r="U152" t="s">
         <v>275</v>
       </c>
       <c r="V152" t="s">
         <v>268</v>
       </c>
       <c r="W152" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="153" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B153" t="s">
         <v>406</v>
       </c>
       <c r="C153" t="s">
         <v>482</v>
       </c>
       <c r="D153" t="s">
         <v>483</v>
       </c>
       <c r="E153" s="63"/>
       <c r="F153" s="63"/>
       <c r="G153" s="63"/>
       <c r="H153" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I153" s="59">
         <v>60277</v>
       </c>
       <c r="J153" s="59">
         <v>77497</v>
       </c>
       <c r="K153" s="59">
         <v>63588</v>
       </c>
@@ -20503,51 +20525,51 @@
       </c>
       <c r="Q154" t="s">
         <v>319</v>
       </c>
       <c r="R154" t="s">
         <v>266</v>
       </c>
       <c r="S154" t="s">
         <v>266</v>
       </c>
       <c r="T154" t="s">
         <v>272</v>
       </c>
       <c r="U154" t="s">
         <v>272</v>
       </c>
       <c r="V154" t="s">
         <v>267</v>
       </c>
       <c r="W154" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="155" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B155" t="s">
         <v>134</v>
       </c>
       <c r="C155" t="s">
         <v>486</v>
       </c>
       <c r="D155" t="s">
         <v>487</v>
       </c>
       <c r="E155" s="63">
         <v>171</v>
       </c>
       <c r="F155" s="63">
         <v>168</v>
       </c>
       <c r="G155" s="63">
         <v>-3</v>
       </c>
       <c r="H155" s="52">
         <v>-1.7544000000000001E-2</v>
       </c>
       <c r="I155" s="59">
         <v>48593</v>
       </c>
@@ -20574,51 +20596,51 @@
       </c>
       <c r="Q155" t="s">
         <v>264</v>
       </c>
       <c r="R155" t="s">
         <v>266</v>
       </c>
       <c r="S155" t="s">
         <v>266</v>
       </c>
       <c r="T155" t="s">
         <v>272</v>
       </c>
       <c r="U155" t="s">
         <v>268</v>
       </c>
       <c r="V155" t="s">
         <v>267</v>
       </c>
       <c r="W155" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="156" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B156" t="s">
         <v>134</v>
       </c>
       <c r="C156" t="s">
         <v>488</v>
       </c>
       <c r="D156" t="s">
         <v>489</v>
       </c>
       <c r="E156" s="63">
         <v>2760</v>
       </c>
       <c r="F156" s="63">
         <v>2724</v>
       </c>
       <c r="G156" s="63">
         <v>-36</v>
       </c>
       <c r="H156" s="52">
         <v>-1.3043000000000001E-2</v>
       </c>
       <c r="I156" s="59">
         <v>49003</v>
       </c>
@@ -20645,51 +20667,51 @@
       </c>
       <c r="Q156" t="s">
         <v>264</v>
       </c>
       <c r="R156" t="s">
         <v>266</v>
       </c>
       <c r="S156" t="s">
         <v>266</v>
       </c>
       <c r="T156" t="s">
         <v>272</v>
       </c>
       <c r="U156" t="s">
         <v>268</v>
       </c>
       <c r="V156" t="s">
         <v>267</v>
       </c>
       <c r="W156" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="157" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B157" t="s">
         <v>134</v>
       </c>
       <c r="C157" t="s">
         <v>490</v>
       </c>
       <c r="D157" t="s">
         <v>491</v>
       </c>
       <c r="E157" s="63">
         <v>1002</v>
       </c>
       <c r="F157" s="63">
         <v>991</v>
       </c>
       <c r="G157" s="63">
         <v>-11</v>
       </c>
       <c r="H157" s="52">
         <v>-1.0978000000000002E-2</v>
       </c>
       <c r="I157" s="59">
         <v>50163</v>
       </c>
@@ -20844,51 +20866,51 @@
       <c r="P159" s="63"/>
       <c r="Q159" t="s">
         <v>264</v>
       </c>
       <c r="R159" t="s">
         <v>266</v>
       </c>
       <c r="S159" t="s">
         <v>266</v>
       </c>
       <c r="T159" t="s">
         <v>272</v>
       </c>
       <c r="U159" t="s">
         <v>268</v>
       </c>
       <c r="V159" t="s">
         <v>267</v>
       </c>
       <c r="W159" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="160" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B160" t="s">
         <v>134</v>
       </c>
       <c r="C160" t="s">
         <v>494</v>
       </c>
       <c r="D160" t="s">
         <v>495</v>
       </c>
       <c r="E160" s="63">
         <v>355</v>
       </c>
       <c r="F160" s="63">
         <v>354</v>
       </c>
       <c r="G160" s="63">
         <v>-1</v>
       </c>
       <c r="H160" s="52">
         <v>-2.8170000000000001E-3</v>
       </c>
       <c r="I160" s="59">
         <v>47623</v>
       </c>
@@ -20915,51 +20937,51 @@
       </c>
       <c r="Q160" t="s">
         <v>264</v>
       </c>
       <c r="R160" t="s">
         <v>266</v>
       </c>
       <c r="S160" t="s">
         <v>266</v>
       </c>
       <c r="T160" t="s">
         <v>272</v>
       </c>
       <c r="U160" t="s">
         <v>268</v>
       </c>
       <c r="V160" t="s">
         <v>267</v>
       </c>
       <c r="W160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B161" t="s">
         <v>91</v>
       </c>
       <c r="C161" t="s">
         <v>496</v>
       </c>
       <c r="D161" t="s">
         <v>497</v>
       </c>
       <c r="E161" s="63">
         <v>915</v>
       </c>
       <c r="F161" s="63">
         <v>861</v>
       </c>
       <c r="G161" s="63">
         <v>-54</v>
       </c>
       <c r="H161" s="52">
         <v>-5.9015999999999999E-2</v>
       </c>
       <c r="I161" s="59">
         <v>33705</v>
       </c>
@@ -20986,51 +21008,51 @@
       </c>
       <c r="Q161" t="s">
         <v>293</v>
       </c>
       <c r="R161" t="s">
         <v>271</v>
       </c>
       <c r="S161" t="s">
         <v>266</v>
       </c>
       <c r="T161" t="s">
         <v>272</v>
       </c>
       <c r="U161" t="s">
         <v>272</v>
       </c>
       <c r="V161" t="s">
         <v>267</v>
       </c>
       <c r="W161" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="162" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B162" t="s">
         <v>134</v>
       </c>
       <c r="C162" t="s">
         <v>498</v>
       </c>
       <c r="D162" t="s">
         <v>499</v>
       </c>
       <c r="E162" s="63">
         <v>1246</v>
       </c>
       <c r="F162" s="63">
         <v>1262</v>
       </c>
       <c r="G162" s="63">
         <v>16</v>
       </c>
       <c r="H162" s="52">
         <v>1.2841E-2</v>
       </c>
       <c r="I162" s="59">
         <v>31200</v>
       </c>
@@ -21057,51 +21079,51 @@
       </c>
       <c r="Q162" t="s">
         <v>264</v>
       </c>
       <c r="R162" t="s">
         <v>266</v>
       </c>
       <c r="S162" t="s">
         <v>266</v>
       </c>
       <c r="T162" t="s">
         <v>272</v>
       </c>
       <c r="U162" t="s">
         <v>268</v>
       </c>
       <c r="V162" t="s">
         <v>267</v>
       </c>
       <c r="W162" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="163" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B163" t="s">
         <v>91</v>
       </c>
       <c r="C163" t="s">
         <v>500</v>
       </c>
       <c r="D163" t="s">
         <v>501</v>
       </c>
       <c r="E163" s="63">
         <v>629</v>
       </c>
       <c r="F163" s="63">
         <v>639</v>
       </c>
       <c r="G163" s="63">
         <v>10</v>
       </c>
       <c r="H163" s="52">
         <v>1.5898000000000002E-2</v>
       </c>
       <c r="I163" s="59">
         <v>28600</v>
       </c>
@@ -21128,51 +21150,51 @@
       </c>
       <c r="Q163" t="s">
         <v>362</v>
       </c>
       <c r="R163" t="s">
         <v>266</v>
       </c>
       <c r="S163" t="s">
         <v>266</v>
       </c>
       <c r="T163" t="s">
         <v>272</v>
       </c>
       <c r="U163" t="s">
         <v>268</v>
       </c>
       <c r="V163" t="s">
         <v>267</v>
       </c>
       <c r="W163" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="164" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B164" t="s">
         <v>134</v>
       </c>
       <c r="C164" t="s">
         <v>502</v>
       </c>
       <c r="D164" t="s">
         <v>503</v>
       </c>
       <c r="E164" s="63"/>
       <c r="F164" s="63"/>
       <c r="G164" s="63"/>
       <c r="H164" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I164" s="59">
         <v>35633</v>
       </c>
       <c r="J164" s="59">
         <v>52039</v>
       </c>
       <c r="K164" s="59">
         <v>48069</v>
       </c>
@@ -21185,51 +21207,51 @@
       <c r="P164" s="63"/>
       <c r="Q164" t="s">
         <v>264</v>
       </c>
       <c r="R164" t="s">
         <v>266</v>
       </c>
       <c r="S164" t="s">
         <v>266</v>
       </c>
       <c r="T164" t="s">
         <v>272</v>
       </c>
       <c r="U164" t="s">
         <v>268</v>
       </c>
       <c r="V164" t="s">
         <v>267</v>
       </c>
       <c r="W164" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="165" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B165" t="s">
         <v>134</v>
       </c>
       <c r="C165" t="s">
         <v>504</v>
       </c>
       <c r="D165" t="s">
         <v>505</v>
       </c>
       <c r="E165" s="63">
         <v>592</v>
       </c>
       <c r="F165" s="63">
         <v>622</v>
       </c>
       <c r="G165" s="63">
         <v>30</v>
       </c>
       <c r="H165" s="52">
         <v>5.0675999999999999E-2</v>
       </c>
       <c r="I165" s="59">
         <v>44443</v>
       </c>
@@ -21256,51 +21278,51 @@
       </c>
       <c r="Q165" t="s">
         <v>301</v>
       </c>
       <c r="R165" t="s">
         <v>266</v>
       </c>
       <c r="S165" t="s">
         <v>266</v>
       </c>
       <c r="T165" t="s">
         <v>272</v>
       </c>
       <c r="U165" t="s">
         <v>267</v>
       </c>
       <c r="V165" t="s">
         <v>272</v>
       </c>
       <c r="W165" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="166" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B166" t="s">
         <v>134</v>
       </c>
       <c r="C166" t="s">
         <v>506</v>
       </c>
       <c r="D166" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="63">
         <v>548</v>
       </c>
       <c r="F166" s="63">
         <v>560</v>
       </c>
       <c r="G166" s="63">
         <v>12</v>
       </c>
       <c r="H166" s="52">
         <v>2.1898000000000001E-2</v>
       </c>
       <c r="I166" s="59">
         <v>61963</v>
       </c>
@@ -21454,68 +21476,71 @@
         <v>253</v>
       </c>
       <c r="Q168" t="s">
         <v>362</v>
       </c>
       <c r="R168" t="s">
         <v>266</v>
       </c>
       <c r="S168" t="s">
         <v>266</v>
       </c>
       <c r="T168" t="s">
         <v>272</v>
       </c>
       <c r="U168" t="s">
         <v>272</v>
       </c>
       <c r="V168" t="s">
         <v>309</v>
       </c>
       <c r="W168" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="169" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B169" t="s">
+        <v>919</v>
+      </c>
       <c r="E169" s="63"/>
       <c r="F169" s="63"/>
       <c r="G169" s="63"/>
       <c r="H169" s="52"/>
       <c r="I169" s="59"/>
       <c r="J169" s="59"/>
       <c r="K169" s="59"/>
       <c r="L169" s="59"/>
       <c r="M169" s="63"/>
       <c r="N169" s="63"/>
       <c r="O169" s="63"/>
       <c r="P169" s="63"/>
     </row>
     <row r="170" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A170" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B170" s="41" t="s">
+      <c r="B170" t="s">
         <v>261</v>
       </c>
       <c r="C170" s="41" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="41" t="s">
         <v>23</v>
       </c>
       <c r="E170" s="62">
         <v>11521</v>
       </c>
       <c r="F170" s="62">
         <v>12044</v>
       </c>
       <c r="G170" s="62">
         <v>523</v>
       </c>
       <c r="H170" s="57">
         <v>4.5395000000000005E-2</v>
       </c>
       <c r="I170" s="58">
         <v>41141</v>
       </c>
       <c r="J170" s="58">
         <v>82042</v>
@@ -21745,51 +21770,51 @@
       </c>
       <c r="Q173" t="s">
         <v>264</v>
       </c>
       <c r="R173" t="s">
         <v>266</v>
       </c>
       <c r="S173" t="s">
         <v>266</v>
       </c>
       <c r="T173" t="s">
         <v>272</v>
       </c>
       <c r="U173" t="s">
         <v>272</v>
       </c>
       <c r="V173" t="s">
         <v>272</v>
       </c>
       <c r="W173" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="174" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B174" t="s">
         <v>134</v>
       </c>
       <c r="C174" t="s">
         <v>517</v>
       </c>
       <c r="D174" t="s">
         <v>518</v>
       </c>
       <c r="E174" s="63">
         <v>642</v>
       </c>
       <c r="F174" s="63">
         <v>665</v>
       </c>
       <c r="G174" s="63">
         <v>23</v>
       </c>
       <c r="H174" s="52">
         <v>3.5825999999999997E-2</v>
       </c>
       <c r="I174" s="59">
         <v>53245</v>
       </c>
@@ -21887,51 +21912,51 @@
       </c>
       <c r="Q175" t="s">
         <v>293</v>
       </c>
       <c r="R175" t="s">
         <v>266</v>
       </c>
       <c r="S175" t="s">
         <v>308</v>
       </c>
       <c r="T175" t="s">
         <v>309</v>
       </c>
       <c r="U175" t="s">
         <v>272</v>
       </c>
       <c r="V175" t="s">
         <v>272</v>
       </c>
       <c r="W175" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="176" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B176" t="s">
         <v>134</v>
       </c>
       <c r="C176" t="s">
         <v>521</v>
       </c>
       <c r="D176" t="s">
         <v>522</v>
       </c>
       <c r="E176" s="63">
         <v>234</v>
       </c>
       <c r="F176" s="63">
         <v>243</v>
       </c>
       <c r="G176" s="63">
         <v>9</v>
       </c>
       <c r="H176" s="52">
         <v>3.8462000000000003E-2</v>
       </c>
       <c r="I176" s="59">
         <v>36388</v>
       </c>
@@ -21958,51 +21983,51 @@
       </c>
       <c r="Q176" t="s">
         <v>264</v>
       </c>
       <c r="R176" t="s">
         <v>266</v>
       </c>
       <c r="S176" t="s">
         <v>266</v>
       </c>
       <c r="T176" t="s">
         <v>268</v>
       </c>
       <c r="U176" t="s">
         <v>272</v>
       </c>
       <c r="V176" t="s">
         <v>272</v>
       </c>
       <c r="W176" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="177" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B177" t="s">
         <v>134</v>
       </c>
       <c r="C177" t="s">
         <v>523</v>
       </c>
       <c r="D177" t="s">
         <v>524</v>
       </c>
       <c r="E177" s="63">
         <v>460</v>
       </c>
       <c r="F177" s="63">
         <v>488</v>
       </c>
       <c r="G177" s="63">
         <v>28</v>
       </c>
       <c r="H177" s="52">
         <v>6.087E-2</v>
       </c>
       <c r="I177" s="59">
         <v>51891</v>
       </c>
@@ -22100,51 +22125,51 @@
       </c>
       <c r="Q178" t="s">
         <v>264</v>
       </c>
       <c r="R178" t="s">
         <v>266</v>
       </c>
       <c r="S178" t="s">
         <v>266</v>
       </c>
       <c r="T178" t="s">
         <v>272</v>
       </c>
       <c r="U178" t="s">
         <v>272</v>
       </c>
       <c r="V178" t="s">
         <v>272</v>
       </c>
       <c r="W178" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="179" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B179" t="s">
         <v>134</v>
       </c>
       <c r="C179" t="s">
         <v>525</v>
       </c>
       <c r="D179" t="s">
         <v>526</v>
       </c>
       <c r="E179" s="63">
         <v>133</v>
       </c>
       <c r="F179" s="63">
         <v>143</v>
       </c>
       <c r="G179" s="63">
         <v>10</v>
       </c>
       <c r="H179" s="52">
         <v>7.5187999999999991E-2</v>
       </c>
       <c r="I179" s="59"/>
       <c r="J179" s="59"/>
       <c r="K179" s="59"/>
@@ -22305,51 +22330,51 @@
       </c>
       <c r="Q181" t="s">
         <v>264</v>
       </c>
       <c r="R181" t="s">
         <v>271</v>
       </c>
       <c r="S181" t="s">
         <v>266</v>
       </c>
       <c r="T181" t="s">
         <v>309</v>
       </c>
       <c r="U181" t="s">
         <v>267</v>
       </c>
       <c r="V181" t="s">
         <v>272</v>
       </c>
       <c r="W181" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="182" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B182" t="s">
         <v>134</v>
       </c>
       <c r="C182" t="s">
         <v>531</v>
       </c>
       <c r="D182" t="s">
         <v>532</v>
       </c>
       <c r="E182" s="63">
         <v>106</v>
       </c>
       <c r="F182" s="63">
         <v>108</v>
       </c>
       <c r="G182" s="63">
         <v>2</v>
       </c>
       <c r="H182" s="52">
         <v>1.8867999999999999E-2</v>
       </c>
       <c r="I182" s="59">
         <v>62571</v>
       </c>
@@ -22376,51 +22401,51 @@
       </c>
       <c r="Q182" t="s">
         <v>264</v>
       </c>
       <c r="R182" t="s">
         <v>271</v>
       </c>
       <c r="S182" t="s">
         <v>308</v>
       </c>
       <c r="T182" t="s">
         <v>309</v>
       </c>
       <c r="U182" t="s">
         <v>267</v>
       </c>
       <c r="V182" t="s">
         <v>272</v>
       </c>
       <c r="W182" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="183" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B183" t="s">
         <v>134</v>
       </c>
       <c r="C183" t="s">
         <v>533</v>
       </c>
       <c r="D183" t="s">
         <v>534</v>
       </c>
       <c r="E183" s="63">
         <v>515</v>
       </c>
       <c r="F183" s="63">
         <v>547</v>
       </c>
       <c r="G183" s="63">
         <v>32</v>
       </c>
       <c r="H183" s="52">
         <v>6.2135999999999997E-2</v>
       </c>
       <c r="I183" s="59">
         <v>49107</v>
       </c>
@@ -22447,51 +22472,51 @@
       </c>
       <c r="Q183" t="s">
         <v>264</v>
       </c>
       <c r="R183" t="s">
         <v>266</v>
       </c>
       <c r="S183" t="s">
         <v>326</v>
       </c>
       <c r="T183" t="s">
         <v>309</v>
       </c>
       <c r="U183" t="s">
         <v>267</v>
       </c>
       <c r="V183" t="s">
         <v>272</v>
       </c>
       <c r="W183" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="184" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B184" t="s">
         <v>134</v>
       </c>
       <c r="C184" t="s">
         <v>535</v>
       </c>
       <c r="D184" t="s">
         <v>536</v>
       </c>
       <c r="E184" s="63">
         <v>340</v>
       </c>
       <c r="F184" s="63">
         <v>358</v>
       </c>
       <c r="G184" s="63">
         <v>18</v>
       </c>
       <c r="H184" s="52">
         <v>5.2941000000000002E-2</v>
       </c>
       <c r="I184" s="59">
         <v>41964</v>
       </c>
@@ -22588,66 +22613,69 @@
         <v>27</v>
       </c>
       <c r="Q185" t="s">
         <v>327</v>
       </c>
       <c r="R185" t="s">
         <v>266</v>
       </c>
       <c r="S185" t="s">
         <v>308</v>
       </c>
       <c r="T185" t="s">
         <v>309</v>
       </c>
       <c r="U185" t="s">
         <v>267</v>
       </c>
       <c r="V185" t="s">
         <v>272</v>
       </c>
       <c r="W185" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="186" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B186" t="s">
+        <v>919</v>
+      </c>
       <c r="E186" s="63"/>
       <c r="F186" s="63"/>
       <c r="G186" s="63"/>
       <c r="H186" s="52"/>
       <c r="I186" s="59"/>
       <c r="J186" s="59"/>
       <c r="K186" s="59"/>
       <c r="L186" s="59"/>
       <c r="M186" s="63"/>
       <c r="N186" s="63"/>
       <c r="O186" s="63"/>
       <c r="P186" s="63"/>
     </row>
     <row r="187" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A187" s="41"/>
-      <c r="B187" s="41" t="s">
+      <c r="B187" t="s">
         <v>261</v>
       </c>
       <c r="C187" s="41" t="s">
         <v>24</v>
       </c>
       <c r="D187" s="41" t="s">
         <v>25</v>
       </c>
       <c r="E187" s="62">
         <v>38486</v>
       </c>
       <c r="F187" s="62">
         <v>42098</v>
       </c>
       <c r="G187" s="62">
         <v>3612</v>
       </c>
       <c r="H187" s="57">
         <v>9.3851999999999991E-2</v>
       </c>
       <c r="I187" s="58">
         <v>63107</v>
       </c>
       <c r="J187" s="58">
         <v>94569</v>
@@ -22743,51 +22771,51 @@
       </c>
       <c r="Q188" t="s">
         <v>264</v>
       </c>
       <c r="R188" t="s">
         <v>266</v>
       </c>
       <c r="S188" t="s">
         <v>381</v>
       </c>
       <c r="T188" t="s">
         <v>267</v>
       </c>
       <c r="U188" t="s">
         <v>267</v>
       </c>
       <c r="V188" t="s">
         <v>267</v>
       </c>
       <c r="W188" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="189" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B189" t="s">
         <v>406</v>
       </c>
       <c r="C189" t="s">
         <v>541</v>
       </c>
       <c r="D189" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="63">
         <v>1079</v>
       </c>
       <c r="F189" s="63">
         <v>1208</v>
       </c>
       <c r="G189" s="63">
         <v>129</v>
       </c>
       <c r="H189" s="52">
         <v>0.11955500000000001</v>
       </c>
       <c r="I189" s="59">
         <v>132868</v>
       </c>
@@ -22885,51 +22913,51 @@
       </c>
       <c r="Q190" t="s">
         <v>301</v>
       </c>
       <c r="R190" t="s">
         <v>266</v>
       </c>
       <c r="S190" t="s">
         <v>266</v>
       </c>
       <c r="T190" t="s">
         <v>272</v>
       </c>
       <c r="U190" t="s">
         <v>268</v>
       </c>
       <c r="V190" t="s">
         <v>267</v>
       </c>
       <c r="W190" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="191" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B191" t="s">
         <v>406</v>
       </c>
       <c r="C191" t="s">
         <v>543</v>
       </c>
       <c r="D191" t="s">
         <v>544</v>
       </c>
       <c r="E191" s="63">
         <v>829</v>
       </c>
       <c r="F191" s="63">
         <v>936</v>
       </c>
       <c r="G191" s="63">
         <v>107</v>
       </c>
       <c r="H191" s="52">
         <v>0.12907099999999999</v>
       </c>
       <c r="I191" s="59">
         <v>86975</v>
       </c>
@@ -23240,51 +23268,51 @@
       </c>
       <c r="Q195" t="s">
         <v>264</v>
       </c>
       <c r="R195" t="s">
         <v>266</v>
       </c>
       <c r="S195" t="s">
         <v>266</v>
       </c>
       <c r="T195" t="s">
         <v>272</v>
       </c>
       <c r="U195" t="s">
         <v>268</v>
       </c>
       <c r="V195" t="s">
         <v>267</v>
       </c>
       <c r="W195" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="196" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B196" t="s">
         <v>406</v>
       </c>
       <c r="C196" t="s">
         <v>549</v>
       </c>
       <c r="D196" t="s">
         <v>550</v>
       </c>
       <c r="E196" s="63">
         <v>312</v>
       </c>
       <c r="F196" s="63">
         <v>342</v>
       </c>
       <c r="G196" s="63">
         <v>30</v>
       </c>
       <c r="H196" s="52">
         <v>9.6153999999999989E-2</v>
       </c>
       <c r="I196" s="59">
         <v>104058</v>
       </c>
@@ -23453,51 +23481,51 @@
       </c>
       <c r="Q198" t="s">
         <v>301</v>
       </c>
       <c r="R198" t="s">
         <v>266</v>
       </c>
       <c r="S198" t="s">
         <v>266</v>
       </c>
       <c r="T198" t="s">
         <v>268</v>
       </c>
       <c r="U198" t="s">
         <v>267</v>
       </c>
       <c r="V198" t="s">
         <v>272</v>
       </c>
       <c r="W198" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="199" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B199" t="s">
         <v>406</v>
       </c>
       <c r="C199" t="s">
         <v>551</v>
       </c>
       <c r="D199" t="s">
         <v>552</v>
       </c>
       <c r="E199" s="63">
         <v>355</v>
       </c>
       <c r="F199" s="63">
         <v>372</v>
       </c>
       <c r="G199" s="63">
         <v>17</v>
       </c>
       <c r="H199" s="52">
         <v>4.7887000000000006E-2</v>
       </c>
       <c r="I199" s="59">
         <v>159422</v>
       </c>
@@ -23524,51 +23552,51 @@
       </c>
       <c r="Q199" t="s">
         <v>407</v>
       </c>
       <c r="R199" t="s">
         <v>266</v>
       </c>
       <c r="S199" t="s">
         <v>381</v>
       </c>
       <c r="T199" t="s">
         <v>268</v>
       </c>
       <c r="U199" t="s">
         <v>275</v>
       </c>
       <c r="V199" t="s">
         <v>275</v>
       </c>
       <c r="W199" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="200" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B200" t="s">
         <v>406</v>
       </c>
       <c r="C200" t="s">
         <v>553</v>
       </c>
       <c r="D200" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="63">
         <v>2230</v>
       </c>
       <c r="F200" s="63">
         <v>2291</v>
       </c>
       <c r="G200" s="63">
         <v>61</v>
       </c>
       <c r="H200" s="52">
         <v>2.7354E-2</v>
       </c>
       <c r="I200" s="59">
         <v>67069</v>
       </c>
@@ -24660,51 +24688,51 @@
       </c>
       <c r="Q215" t="s">
         <v>327</v>
       </c>
       <c r="R215" t="s">
         <v>266</v>
       </c>
       <c r="S215" t="s">
         <v>266</v>
       </c>
       <c r="T215" t="s">
         <v>309</v>
       </c>
       <c r="U215" t="s">
         <v>272</v>
       </c>
       <c r="V215" t="s">
         <v>272</v>
       </c>
       <c r="W215" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="216" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B216" t="s">
         <v>91</v>
       </c>
       <c r="C216" t="s">
         <v>579</v>
       </c>
       <c r="D216" t="s">
         <v>580</v>
       </c>
       <c r="E216" s="63">
         <v>246</v>
       </c>
       <c r="F216" s="63">
         <v>247</v>
       </c>
       <c r="G216" s="63">
         <v>1</v>
       </c>
       <c r="H216" s="52">
         <v>4.065E-3</v>
       </c>
       <c r="I216" s="59">
         <v>37574</v>
       </c>
@@ -24872,68 +24900,71 @@
         <v>18</v>
       </c>
       <c r="Q218" t="s">
         <v>319</v>
       </c>
       <c r="R218" t="s">
         <v>266</v>
       </c>
       <c r="S218" t="s">
         <v>266</v>
       </c>
       <c r="T218" t="s">
         <v>309</v>
       </c>
       <c r="U218" t="s">
         <v>272</v>
       </c>
       <c r="V218" t="s">
         <v>272</v>
       </c>
       <c r="W218" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="219" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B219" t="s">
+        <v>919</v>
+      </c>
       <c r="E219" s="63"/>
       <c r="F219" s="63"/>
       <c r="G219" s="63"/>
       <c r="H219" s="52"/>
       <c r="I219" s="59"/>
       <c r="J219" s="59"/>
       <c r="K219" s="59"/>
       <c r="L219" s="59"/>
       <c r="M219" s="63"/>
       <c r="N219" s="63"/>
       <c r="O219" s="63"/>
       <c r="P219" s="63"/>
     </row>
     <row r="220" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A220" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B220" s="41" t="s">
+      <c r="B220" t="s">
         <v>261</v>
       </c>
       <c r="C220" s="41" t="s">
         <v>26</v>
       </c>
       <c r="D220" s="41" t="s">
         <v>27</v>
       </c>
       <c r="E220" s="62">
         <v>20050</v>
       </c>
       <c r="F220" s="62">
         <v>22330</v>
       </c>
       <c r="G220" s="62">
         <v>2280</v>
       </c>
       <c r="H220" s="57">
         <v>0.11371600000000001</v>
       </c>
       <c r="I220" s="58">
         <v>28600</v>
       </c>
       <c r="J220" s="58">
         <v>38346</v>
@@ -24961,51 +24992,51 @@
       </c>
       <c r="R220" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S220" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T220" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U220" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V220" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W220" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="221" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>915</v>
       </c>
       <c r="B221" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C221" t="s">
         <v>92</v>
       </c>
       <c r="D221" t="s">
         <v>93</v>
       </c>
       <c r="E221" s="63">
         <v>8899</v>
       </c>
       <c r="F221" s="63">
         <v>10225</v>
       </c>
       <c r="G221" s="63">
         <v>1326</v>
       </c>
       <c r="H221" s="52">
         <v>0.149006</v>
       </c>
       <c r="I221" s="59">
         <v>28600</v>
       </c>
       <c r="J221" s="59">
         <v>33205</v>
       </c>
@@ -25838,68 +25869,71 @@
         <v>15</v>
       </c>
       <c r="Q233" t="s">
         <v>293</v>
       </c>
       <c r="R233" t="s">
         <v>266</v>
       </c>
       <c r="S233" t="s">
         <v>266</v>
       </c>
       <c r="T233" t="s">
         <v>309</v>
       </c>
       <c r="U233" t="s">
         <v>309</v>
       </c>
       <c r="V233" t="s">
         <v>309</v>
       </c>
       <c r="W233" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="234" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B234" t="s">
+        <v>919</v>
+      </c>
       <c r="E234" s="63"/>
       <c r="F234" s="63"/>
       <c r="G234" s="63"/>
       <c r="H234" s="52"/>
       <c r="I234" s="59"/>
       <c r="J234" s="59"/>
       <c r="K234" s="59"/>
       <c r="L234" s="59"/>
       <c r="M234" s="63"/>
       <c r="N234" s="63"/>
       <c r="O234" s="63"/>
       <c r="P234" s="63"/>
     </row>
     <row r="235" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A235" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B235" s="41" t="s">
+      <c r="B235" t="s">
         <v>261</v>
       </c>
       <c r="C235" s="41" t="s">
         <v>28</v>
       </c>
       <c r="D235" s="41" t="s">
         <v>29</v>
       </c>
       <c r="E235" s="62">
         <v>13979</v>
       </c>
       <c r="F235" s="62">
         <v>13920</v>
       </c>
       <c r="G235" s="62">
         <v>-59</v>
       </c>
       <c r="H235" s="57">
         <v>-4.2209999999999999E-3</v>
       </c>
       <c r="I235" s="58">
         <v>40851</v>
       </c>
       <c r="J235" s="58">
         <v>60820</v>
@@ -26194,51 +26228,51 @@
       <c r="P239" s="63"/>
       <c r="Q239" t="s">
         <v>327</v>
       </c>
       <c r="R239" t="s">
         <v>266</v>
       </c>
       <c r="S239" t="s">
         <v>326</v>
       </c>
       <c r="T239" t="s">
         <v>272</v>
       </c>
       <c r="U239" t="s">
         <v>272</v>
       </c>
       <c r="V239" t="s">
         <v>272</v>
       </c>
       <c r="W239" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="240" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B240" t="s">
         <v>91</v>
       </c>
       <c r="C240" t="s">
         <v>603</v>
       </c>
       <c r="D240" t="s">
         <v>604</v>
       </c>
       <c r="E240" s="63">
         <v>460</v>
       </c>
       <c r="F240" s="63">
         <v>404</v>
       </c>
       <c r="G240" s="63">
         <v>-56</v>
       </c>
       <c r="H240" s="52">
         <v>-0.121739</v>
       </c>
       <c r="I240" s="59">
         <v>42619</v>
       </c>
@@ -26406,68 +26440,71 @@
         <v>620</v>
       </c>
       <c r="Q242" t="s">
         <v>293</v>
       </c>
       <c r="R242" t="s">
         <v>266</v>
       </c>
       <c r="S242" t="s">
         <v>308</v>
       </c>
       <c r="T242" t="s">
         <v>309</v>
       </c>
       <c r="U242" t="s">
         <v>272</v>
       </c>
       <c r="V242" t="s">
         <v>272</v>
       </c>
       <c r="W242" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="243" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B243" t="s">
+        <v>919</v>
+      </c>
       <c r="E243" s="63"/>
       <c r="F243" s="63"/>
       <c r="G243" s="63"/>
       <c r="H243" s="52"/>
       <c r="I243" s="59"/>
       <c r="J243" s="59"/>
       <c r="K243" s="59"/>
       <c r="L243" s="59"/>
       <c r="M243" s="63"/>
       <c r="N243" s="63"/>
       <c r="O243" s="63"/>
       <c r="P243" s="63"/>
     </row>
     <row r="244" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A244" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B244" s="41" t="s">
+      <c r="B244" t="s">
         <v>261</v>
       </c>
       <c r="C244" s="41" t="s">
         <v>30</v>
       </c>
       <c r="D244" s="41" t="s">
         <v>31</v>
       </c>
       <c r="E244" s="62">
         <v>55577</v>
       </c>
       <c r="F244" s="62">
         <v>58880</v>
       </c>
       <c r="G244" s="62">
         <v>3303</v>
       </c>
       <c r="H244" s="57">
         <v>5.9431000000000005E-2</v>
       </c>
       <c r="I244" s="58">
         <v>29788</v>
       </c>
       <c r="J244" s="58">
         <v>36499</v>
@@ -27404,113 +27441,116 @@
       </c>
       <c r="R257" t="s">
         <v>266</v>
       </c>
       <c r="S257" t="s">
         <v>308</v>
       </c>
       <c r="T257" t="s">
         <v>309</v>
       </c>
       <c r="U257" t="s">
         <v>309</v>
       </c>
       <c r="V257" t="s">
         <v>272</v>
       </c>
       <c r="W257" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="258" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>921</v>
       </c>
       <c r="B258" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C258" t="s">
         <v>611</v>
       </c>
       <c r="D258" t="s">
         <v>612</v>
       </c>
       <c r="E258" s="63"/>
       <c r="F258" s="63"/>
       <c r="G258" s="63"/>
       <c r="H258" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I258" s="59"/>
       <c r="J258" s="59"/>
       <c r="K258" s="59"/>
       <c r="L258" s="59"/>
       <c r="M258" s="63"/>
       <c r="N258" s="63"/>
       <c r="O258" s="63"/>
       <c r="P258" s="63"/>
       <c r="Q258" t="s">
         <v>514</v>
       </c>
       <c r="R258" t="s">
         <v>266</v>
       </c>
       <c r="S258" t="s">
         <v>308</v>
       </c>
       <c r="T258" t="s">
         <v>309</v>
       </c>
       <c r="U258" t="s">
         <v>309</v>
       </c>
       <c r="V258" t="s">
         <v>272</v>
       </c>
       <c r="W258" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="259" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B259" t="s">
+        <v>919</v>
+      </c>
       <c r="E259" s="63"/>
       <c r="F259" s="63"/>
       <c r="G259" s="63"/>
       <c r="H259" s="52"/>
       <c r="I259" s="59"/>
       <c r="J259" s="59"/>
       <c r="K259" s="59"/>
       <c r="L259" s="59"/>
       <c r="M259" s="63"/>
       <c r="N259" s="63"/>
       <c r="O259" s="63"/>
       <c r="P259" s="63"/>
     </row>
     <row r="260" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A260" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B260" s="41" t="s">
+      <c r="B260" t="s">
         <v>261</v>
       </c>
       <c r="C260" s="41" t="s">
         <v>32</v>
       </c>
       <c r="D260" s="41" t="s">
         <v>33</v>
       </c>
       <c r="E260" s="62">
         <v>14851</v>
       </c>
       <c r="F260" s="62">
         <v>15161</v>
       </c>
       <c r="G260" s="62">
         <v>310</v>
       </c>
       <c r="H260" s="57">
         <v>2.0874E-2</v>
       </c>
       <c r="I260" s="58">
         <v>32954</v>
       </c>
       <c r="J260" s="58">
         <v>39734</v>
@@ -27960,68 +28000,71 @@
         <v>302</v>
       </c>
       <c r="Q266" t="s">
         <v>514</v>
       </c>
       <c r="R266" t="s">
         <v>266</v>
       </c>
       <c r="S266" t="s">
         <v>308</v>
       </c>
       <c r="T266" t="s">
         <v>309</v>
       </c>
       <c r="U266" t="s">
         <v>309</v>
       </c>
       <c r="V266" t="s">
         <v>272</v>
       </c>
       <c r="W266" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="267" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B267" t="s">
+        <v>919</v>
+      </c>
       <c r="E267" s="63"/>
       <c r="F267" s="63"/>
       <c r="G267" s="63"/>
       <c r="H267" s="52"/>
       <c r="I267" s="59"/>
       <c r="J267" s="59"/>
       <c r="K267" s="59"/>
       <c r="L267" s="59"/>
       <c r="M267" s="63"/>
       <c r="N267" s="63"/>
       <c r="O267" s="63"/>
       <c r="P267" s="63"/>
     </row>
     <row r="268" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A268" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B268" s="41" t="s">
+      <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" s="41" t="s">
         <v>34</v>
       </c>
       <c r="D268" s="41" t="s">
         <v>35</v>
       </c>
       <c r="E268" s="62">
         <v>13922</v>
       </c>
       <c r="F268" s="62">
         <v>13601</v>
       </c>
       <c r="G268" s="62">
         <v>-321</v>
       </c>
       <c r="H268" s="57">
         <v>-2.3056999999999998E-2</v>
       </c>
       <c r="I268" s="58">
         <v>29846</v>
       </c>
       <c r="J268" s="58">
         <v>38447</v>
@@ -28095,51 +28138,51 @@
       <c r="P269" s="63"/>
       <c r="Q269" t="s">
         <v>293</v>
       </c>
       <c r="R269" t="s">
         <v>271</v>
       </c>
       <c r="S269" t="s">
         <v>266</v>
       </c>
       <c r="T269" t="s">
         <v>272</v>
       </c>
       <c r="U269" t="s">
         <v>272</v>
       </c>
       <c r="V269" t="s">
         <v>272</v>
       </c>
       <c r="W269" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="270" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B270" t="s">
         <v>91</v>
       </c>
       <c r="C270" t="s">
         <v>625</v>
       </c>
       <c r="D270" t="s">
         <v>626</v>
       </c>
       <c r="E270" s="63"/>
       <c r="F270" s="63"/>
       <c r="G270" s="63"/>
       <c r="H270" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I270" s="59">
         <v>37359</v>
       </c>
       <c r="J270" s="59">
         <v>48483</v>
       </c>
       <c r="K270" s="59">
         <v>43878</v>
       </c>
@@ -28349,51 +28392,51 @@
       </c>
       <c r="Q273" t="s">
         <v>514</v>
       </c>
       <c r="R273" t="s">
         <v>266</v>
       </c>
       <c r="S273" t="s">
         <v>308</v>
       </c>
       <c r="T273" t="s">
         <v>309</v>
       </c>
       <c r="U273" t="s">
         <v>309</v>
       </c>
       <c r="V273" t="s">
         <v>309</v>
       </c>
       <c r="W273" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="274" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B274" t="s">
         <v>50</v>
       </c>
       <c r="C274" t="s">
         <v>631</v>
       </c>
       <c r="D274" t="s">
         <v>632</v>
       </c>
       <c r="E274" s="63">
         <v>1733</v>
       </c>
       <c r="F274" s="63">
         <v>1529</v>
       </c>
       <c r="G274" s="63">
         <v>-204</v>
       </c>
       <c r="H274" s="52">
         <v>-0.117715</v>
       </c>
       <c r="I274" s="59">
         <v>28600</v>
       </c>
@@ -28420,51 +28463,51 @@
       </c>
       <c r="Q274" t="s">
         <v>514</v>
       </c>
       <c r="R274" t="s">
         <v>266</v>
       </c>
       <c r="S274" t="s">
         <v>308</v>
       </c>
       <c r="T274" t="s">
         <v>309</v>
       </c>
       <c r="U274" t="s">
         <v>272</v>
       </c>
       <c r="V274" t="s">
         <v>309</v>
       </c>
       <c r="W274" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="275" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B275" t="s">
         <v>50</v>
       </c>
       <c r="C275" t="s">
         <v>633</v>
       </c>
       <c r="D275" t="s">
         <v>634</v>
       </c>
       <c r="E275" s="63">
         <v>203</v>
       </c>
       <c r="F275" s="63">
         <v>199</v>
       </c>
       <c r="G275" s="63">
         <v>-4</v>
       </c>
       <c r="H275" s="52">
         <v>-1.9703999999999999E-2</v>
       </c>
       <c r="I275" s="59"/>
       <c r="J275" s="59"/>
       <c r="K275" s="59"/>
@@ -28483,51 +28526,51 @@
       </c>
       <c r="Q275" t="s">
         <v>293</v>
       </c>
       <c r="R275" t="s">
         <v>266</v>
       </c>
       <c r="S275" t="s">
         <v>308</v>
       </c>
       <c r="T275" t="s">
         <v>309</v>
       </c>
       <c r="U275" t="s">
         <v>309</v>
       </c>
       <c r="V275" t="s">
         <v>309</v>
       </c>
       <c r="W275" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="276" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B276" t="s">
         <v>91</v>
       </c>
       <c r="C276" t="s">
         <v>635</v>
       </c>
       <c r="D276" t="s">
         <v>636</v>
       </c>
       <c r="E276" s="63">
         <v>552</v>
       </c>
       <c r="F276" s="63">
         <v>565</v>
       </c>
       <c r="G276" s="63">
         <v>13</v>
       </c>
       <c r="H276" s="52">
         <v>2.3551000000000002E-2</v>
       </c>
       <c r="I276" s="59">
         <v>29615</v>
       </c>
@@ -28554,51 +28597,51 @@
       </c>
       <c r="Q276" t="s">
         <v>327</v>
       </c>
       <c r="R276" t="s">
         <v>266</v>
       </c>
       <c r="S276" t="s">
         <v>266</v>
       </c>
       <c r="T276" t="s">
         <v>309</v>
       </c>
       <c r="U276" t="s">
         <v>309</v>
       </c>
       <c r="V276" t="s">
         <v>272</v>
       </c>
       <c r="W276" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="277" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B277" t="s">
         <v>91</v>
       </c>
       <c r="C277" t="s">
         <v>637</v>
       </c>
       <c r="D277" t="s">
         <v>638</v>
       </c>
       <c r="E277" s="63">
         <v>553</v>
       </c>
       <c r="F277" s="63">
         <v>540</v>
       </c>
       <c r="G277" s="63">
         <v>-13</v>
       </c>
       <c r="H277" s="52">
         <v>-2.3508000000000001E-2</v>
       </c>
       <c r="I277" s="59">
         <v>29502</v>
       </c>
@@ -28696,51 +28739,51 @@
       </c>
       <c r="Q278" t="s">
         <v>327</v>
       </c>
       <c r="R278" t="s">
         <v>266</v>
       </c>
       <c r="S278" t="s">
         <v>266</v>
       </c>
       <c r="T278" t="s">
         <v>309</v>
       </c>
       <c r="U278" t="s">
         <v>309</v>
       </c>
       <c r="V278" t="s">
         <v>272</v>
       </c>
       <c r="W278" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="279" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B279" t="s">
         <v>91</v>
       </c>
       <c r="C279" t="s">
         <v>641</v>
       </c>
       <c r="D279" t="s">
         <v>642</v>
       </c>
       <c r="E279" s="63">
         <v>75</v>
       </c>
       <c r="F279" s="63">
         <v>79</v>
       </c>
       <c r="G279" s="63">
         <v>4</v>
       </c>
       <c r="H279" s="52">
         <v>5.3333000000000005E-2</v>
       </c>
       <c r="I279" s="59">
         <v>30365</v>
       </c>
@@ -28980,51 +29023,51 @@
       </c>
       <c r="Q282" t="s">
         <v>293</v>
       </c>
       <c r="R282" t="s">
         <v>266</v>
       </c>
       <c r="S282" t="s">
         <v>308</v>
       </c>
       <c r="T282" t="s">
         <v>309</v>
       </c>
       <c r="U282" t="s">
         <v>272</v>
       </c>
       <c r="V282" t="s">
         <v>272</v>
       </c>
       <c r="W282" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="283" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B283" t="s">
         <v>91</v>
       </c>
       <c r="C283" t="s">
         <v>647</v>
       </c>
       <c r="D283" t="s">
         <v>648</v>
       </c>
       <c r="E283" s="63"/>
       <c r="F283" s="63"/>
       <c r="G283" s="63"/>
       <c r="H283" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I283" s="59">
         <v>31568</v>
       </c>
       <c r="J283" s="59">
         <v>40190</v>
       </c>
       <c r="K283" s="59">
         <v>35370</v>
       </c>
@@ -29036,68 +29079,71 @@
       <c r="O283" s="63"/>
       <c r="P283" s="63"/>
       <c r="Q283" t="s">
         <v>293</v>
       </c>
       <c r="R283" t="s">
         <v>266</v>
       </c>
       <c r="S283" t="s">
         <v>308</v>
       </c>
       <c r="T283" t="s">
         <v>309</v>
       </c>
       <c r="U283" t="s">
         <v>309</v>
       </c>
       <c r="V283" t="s">
         <v>309</v>
       </c>
       <c r="W283" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="284" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B284" t="s">
+        <v>919</v>
+      </c>
       <c r="E284" s="63"/>
       <c r="F284" s="63"/>
       <c r="G284" s="63"/>
       <c r="H284" s="52"/>
       <c r="I284" s="59"/>
       <c r="J284" s="59"/>
       <c r="K284" s="59"/>
       <c r="L284" s="59"/>
       <c r="M284" s="63"/>
       <c r="N284" s="63"/>
       <c r="O284" s="63"/>
       <c r="P284" s="63"/>
     </row>
     <row r="285" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A285" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B285" s="41" t="s">
+      <c r="B285" t="s">
         <v>261</v>
       </c>
       <c r="C285" s="41" t="s">
         <v>36</v>
       </c>
       <c r="D285" s="41" t="s">
         <v>37</v>
       </c>
       <c r="E285" s="62">
         <v>44312</v>
       </c>
       <c r="F285" s="62">
         <v>44145</v>
       </c>
       <c r="G285" s="62">
         <v>-167</v>
       </c>
       <c r="H285" s="57">
         <v>-3.7690000000000002E-3</v>
       </c>
       <c r="I285" s="58">
         <v>30861</v>
       </c>
       <c r="J285" s="58">
         <v>50195</v>
@@ -29335,51 +29381,51 @@
       </c>
       <c r="Q288" t="s">
         <v>514</v>
       </c>
       <c r="R288" t="s">
         <v>266</v>
       </c>
       <c r="S288" t="s">
         <v>308</v>
       </c>
       <c r="T288" t="s">
         <v>309</v>
       </c>
       <c r="U288" t="s">
         <v>309</v>
       </c>
       <c r="V288" t="s">
         <v>309</v>
       </c>
       <c r="W288" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="289" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B289" t="s">
         <v>50</v>
       </c>
       <c r="C289" t="s">
         <v>651</v>
       </c>
       <c r="D289" t="s">
         <v>652</v>
       </c>
       <c r="E289" s="63"/>
       <c r="F289" s="63"/>
       <c r="G289" s="63"/>
       <c r="H289" s="52" t="s">
         <v>919</v>
       </c>
       <c r="I289" s="59">
         <v>35238</v>
       </c>
       <c r="J289" s="59">
         <v>45687</v>
       </c>
       <c r="K289" s="59">
         <v>39354</v>
       </c>
@@ -29392,51 +29438,51 @@
       <c r="P289" s="63"/>
       <c r="Q289" t="s">
         <v>514</v>
       </c>
       <c r="R289" t="s">
         <v>266</v>
       </c>
       <c r="S289" t="s">
         <v>308</v>
       </c>
       <c r="T289" t="s">
         <v>272</v>
       </c>
       <c r="U289" t="s">
         <v>309</v>
       </c>
       <c r="V289" t="s">
         <v>272</v>
       </c>
       <c r="W289" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="290" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B290" t="s">
         <v>91</v>
       </c>
       <c r="C290" t="s">
         <v>653</v>
       </c>
       <c r="D290" t="s">
         <v>654</v>
       </c>
       <c r="E290" s="63">
         <v>831</v>
       </c>
       <c r="F290" s="63">
         <v>821</v>
       </c>
       <c r="G290" s="63">
         <v>-10</v>
       </c>
       <c r="H290" s="52">
         <v>-1.2034E-2</v>
       </c>
       <c r="I290" s="59">
         <v>35095</v>
       </c>
@@ -29676,51 +29722,51 @@
       </c>
       <c r="Q293" t="s">
         <v>293</v>
       </c>
       <c r="R293" t="s">
         <v>266</v>
       </c>
       <c r="S293" t="s">
         <v>298</v>
       </c>
       <c r="T293" t="s">
         <v>272</v>
       </c>
       <c r="U293" t="s">
         <v>267</v>
       </c>
       <c r="V293" t="s">
         <v>267</v>
       </c>
       <c r="W293" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="294" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B294" t="s">
         <v>134</v>
       </c>
       <c r="C294" t="s">
         <v>657</v>
       </c>
       <c r="D294" t="s">
         <v>658</v>
       </c>
       <c r="E294" s="63">
         <v>686</v>
       </c>
       <c r="F294" s="63">
         <v>661</v>
       </c>
       <c r="G294" s="63">
         <v>-25</v>
       </c>
       <c r="H294" s="52">
         <v>-3.6442999999999996E-2</v>
       </c>
       <c r="I294" s="59">
         <v>60464</v>
       </c>
@@ -29889,51 +29935,51 @@
       </c>
       <c r="Q296" t="s">
         <v>293</v>
       </c>
       <c r="R296" t="s">
         <v>266</v>
       </c>
       <c r="S296" t="s">
         <v>298</v>
       </c>
       <c r="T296" t="s">
         <v>267</v>
       </c>
       <c r="U296" t="s">
         <v>267</v>
       </c>
       <c r="V296" t="s">
         <v>272</v>
       </c>
       <c r="W296" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="297" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B297" t="s">
         <v>134</v>
       </c>
       <c r="C297" t="s">
         <v>661</v>
       </c>
       <c r="D297" t="s">
         <v>662</v>
       </c>
       <c r="E297" s="63">
         <v>470</v>
       </c>
       <c r="F297" s="63">
         <v>468</v>
       </c>
       <c r="G297" s="63">
         <v>-2</v>
       </c>
       <c r="H297" s="52">
         <v>-4.2550000000000001E-3</v>
       </c>
       <c r="I297" s="59">
         <v>61650</v>
       </c>
@@ -30101,68 +30147,71 @@
         <v>72</v>
       </c>
       <c r="Q299" t="s">
         <v>293</v>
       </c>
       <c r="R299" t="s">
         <v>266</v>
       </c>
       <c r="S299" t="s">
         <v>298</v>
       </c>
       <c r="T299" t="s">
         <v>272</v>
       </c>
       <c r="U299" t="s">
         <v>267</v>
       </c>
       <c r="V299" t="s">
         <v>272</v>
       </c>
       <c r="W299" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="300" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B300" t="s">
+        <v>919</v>
+      </c>
       <c r="E300" s="63"/>
       <c r="F300" s="63"/>
       <c r="G300" s="63"/>
       <c r="H300" s="52"/>
       <c r="I300" s="59"/>
       <c r="J300" s="59"/>
       <c r="K300" s="59"/>
       <c r="L300" s="59"/>
       <c r="M300" s="63"/>
       <c r="N300" s="63"/>
       <c r="O300" s="63"/>
       <c r="P300" s="63"/>
     </row>
     <row r="301" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A301" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B301" s="41" t="s">
+      <c r="B301" t="s">
         <v>261</v>
       </c>
       <c r="C301" s="41" t="s">
         <v>38</v>
       </c>
       <c r="D301" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E301" s="62">
         <v>67034</v>
       </c>
       <c r="F301" s="62">
         <v>64551</v>
       </c>
       <c r="G301" s="62">
         <v>-2483</v>
       </c>
       <c r="H301" s="57">
         <v>-3.7040999999999998E-2</v>
       </c>
       <c r="I301" s="58">
         <v>38609</v>
       </c>
       <c r="J301" s="58">
         <v>50439</v>
@@ -30258,51 +30307,51 @@
       </c>
       <c r="Q302" t="s">
         <v>293</v>
       </c>
       <c r="R302" t="s">
         <v>271</v>
       </c>
       <c r="S302" t="s">
         <v>266</v>
       </c>
       <c r="T302" t="s">
         <v>272</v>
       </c>
       <c r="U302" t="s">
         <v>272</v>
       </c>
       <c r="V302" t="s">
         <v>272</v>
       </c>
       <c r="W302" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="303" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B303" t="s">
         <v>50</v>
       </c>
       <c r="C303" t="s">
         <v>665</v>
       </c>
       <c r="D303" t="s">
         <v>666</v>
       </c>
       <c r="E303" s="63">
         <v>204</v>
       </c>
       <c r="F303" s="63">
         <v>157</v>
       </c>
       <c r="G303" s="63">
         <v>-47</v>
       </c>
       <c r="H303" s="52">
         <v>-0.23039200000000001</v>
       </c>
       <c r="I303" s="59">
         <v>36625</v>
       </c>
@@ -30329,51 +30378,51 @@
       </c>
       <c r="Q303" t="s">
         <v>293</v>
       </c>
       <c r="R303" t="s">
         <v>266</v>
       </c>
       <c r="S303" t="s">
         <v>308</v>
       </c>
       <c r="T303" t="s">
         <v>309</v>
       </c>
       <c r="U303" t="s">
         <v>272</v>
       </c>
       <c r="V303" t="s">
         <v>272</v>
       </c>
       <c r="W303" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="304" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B304" t="s">
         <v>91</v>
       </c>
       <c r="C304" t="s">
         <v>667</v>
       </c>
       <c r="D304" t="s">
         <v>668</v>
       </c>
       <c r="E304" s="63">
         <v>546</v>
       </c>
       <c r="F304" s="63">
         <v>497</v>
       </c>
       <c r="G304" s="63">
         <v>-49</v>
       </c>
       <c r="H304" s="52">
         <v>-8.974399999999999E-2</v>
       </c>
       <c r="I304" s="59">
         <v>37480</v>
       </c>
@@ -30542,51 +30591,51 @@
       </c>
       <c r="Q306" t="s">
         <v>362</v>
       </c>
       <c r="R306" t="s">
         <v>266</v>
       </c>
       <c r="S306" t="s">
         <v>298</v>
       </c>
       <c r="T306" t="s">
         <v>272</v>
       </c>
       <c r="U306" t="s">
         <v>272</v>
       </c>
       <c r="V306" t="s">
         <v>272</v>
       </c>
       <c r="W306" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="307" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B307" t="s">
         <v>91</v>
       </c>
       <c r="C307" t="s">
         <v>671</v>
       </c>
       <c r="D307" t="s">
         <v>672</v>
       </c>
       <c r="E307" s="63">
         <v>629</v>
       </c>
       <c r="F307" s="63">
         <v>535</v>
       </c>
       <c r="G307" s="63">
         <v>-94</v>
       </c>
       <c r="H307" s="52">
         <v>-0.14944399999999999</v>
       </c>
       <c r="I307" s="59">
         <v>46595</v>
       </c>
@@ -30613,51 +30662,51 @@
       </c>
       <c r="Q307" t="s">
         <v>293</v>
       </c>
       <c r="R307" t="s">
         <v>266</v>
       </c>
       <c r="S307" t="s">
         <v>298</v>
       </c>
       <c r="T307" t="s">
         <v>272</v>
       </c>
       <c r="U307" t="s">
         <v>272</v>
       </c>
       <c r="V307" t="s">
         <v>272</v>
       </c>
       <c r="W307" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="308" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B308" t="s">
         <v>91</v>
       </c>
       <c r="C308" t="s">
         <v>673</v>
       </c>
       <c r="D308" t="s">
         <v>674</v>
       </c>
       <c r="E308" s="63">
         <v>76</v>
       </c>
       <c r="F308" s="63">
         <v>70</v>
       </c>
       <c r="G308" s="63">
         <v>-6</v>
       </c>
       <c r="H308" s="52">
         <v>-7.8947000000000003E-2</v>
       </c>
       <c r="I308" s="59">
         <v>39932</v>
       </c>
@@ -30684,51 +30733,51 @@
       </c>
       <c r="Q308" t="s">
         <v>293</v>
       </c>
       <c r="R308" t="s">
         <v>266</v>
       </c>
       <c r="S308" t="s">
         <v>298</v>
       </c>
       <c r="T308" t="s">
         <v>309</v>
       </c>
       <c r="U308" t="s">
         <v>272</v>
       </c>
       <c r="V308" t="s">
         <v>309</v>
       </c>
       <c r="W308" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="309" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B309" t="s">
         <v>50</v>
       </c>
       <c r="C309" t="s">
         <v>675</v>
       </c>
       <c r="D309" t="s">
         <v>676</v>
       </c>
       <c r="E309" s="63">
         <v>818</v>
       </c>
       <c r="F309" s="63">
         <v>653</v>
       </c>
       <c r="G309" s="63">
         <v>-165</v>
       </c>
       <c r="H309" s="52">
         <v>-0.201711</v>
       </c>
       <c r="I309" s="59">
         <v>36480</v>
       </c>
@@ -30755,51 +30804,51 @@
       </c>
       <c r="Q309" t="s">
         <v>293</v>
       </c>
       <c r="R309" t="s">
         <v>266</v>
       </c>
       <c r="S309" t="s">
         <v>308</v>
       </c>
       <c r="T309" t="s">
         <v>309</v>
       </c>
       <c r="U309" t="s">
         <v>272</v>
       </c>
       <c r="V309" t="s">
         <v>272</v>
       </c>
       <c r="W309" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="310" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B310" t="s">
         <v>91</v>
       </c>
       <c r="C310" t="s">
         <v>677</v>
       </c>
       <c r="D310" t="s">
         <v>678</v>
       </c>
       <c r="E310" s="63">
         <v>721</v>
       </c>
       <c r="F310" s="63">
         <v>700</v>
       </c>
       <c r="G310" s="63">
         <v>-21</v>
       </c>
       <c r="H310" s="52">
         <v>-2.9125999999999999E-2</v>
       </c>
       <c r="I310" s="59">
         <v>35422</v>
       </c>
@@ -30897,51 +30946,51 @@
       </c>
       <c r="Q311" t="s">
         <v>293</v>
       </c>
       <c r="R311" t="s">
         <v>266</v>
       </c>
       <c r="S311" t="s">
         <v>308</v>
       </c>
       <c r="T311" t="s">
         <v>272</v>
       </c>
       <c r="U311" t="s">
         <v>272</v>
       </c>
       <c r="V311" t="s">
         <v>272</v>
       </c>
       <c r="W311" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="312" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B312" t="s">
         <v>50</v>
       </c>
       <c r="C312" t="s">
         <v>679</v>
       </c>
       <c r="D312" t="s">
         <v>680</v>
       </c>
       <c r="E312" s="63">
         <v>257</v>
       </c>
       <c r="F312" s="63">
         <v>214</v>
       </c>
       <c r="G312" s="63">
         <v>-43</v>
       </c>
       <c r="H312" s="52">
         <v>-0.16731499999999999</v>
       </c>
       <c r="I312" s="59">
         <v>36675</v>
       </c>
@@ -31039,51 +31088,51 @@
       </c>
       <c r="Q313" t="s">
         <v>293</v>
       </c>
       <c r="R313" t="s">
         <v>266</v>
       </c>
       <c r="S313" t="s">
         <v>308</v>
       </c>
       <c r="T313" t="s">
         <v>309</v>
       </c>
       <c r="U313" t="s">
         <v>272</v>
       </c>
       <c r="V313" t="s">
         <v>272</v>
       </c>
       <c r="W313" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="314" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B314" t="s">
         <v>91</v>
       </c>
       <c r="C314" t="s">
         <v>683</v>
       </c>
       <c r="D314" t="s">
         <v>684</v>
       </c>
       <c r="E314" s="63">
         <v>1410</v>
       </c>
       <c r="F314" s="63">
         <v>1257</v>
       </c>
       <c r="G314" s="63">
         <v>-153</v>
       </c>
       <c r="H314" s="52">
         <v>-0.10851100000000001</v>
       </c>
       <c r="I314" s="59">
         <v>39084</v>
       </c>
@@ -31110,51 +31159,51 @@
       </c>
       <c r="Q314" t="s">
         <v>293</v>
       </c>
       <c r="R314" t="s">
         <v>266</v>
       </c>
       <c r="S314" t="s">
         <v>308</v>
       </c>
       <c r="T314" t="s">
         <v>309</v>
       </c>
       <c r="U314" t="s">
         <v>272</v>
       </c>
       <c r="V314" t="s">
         <v>272</v>
       </c>
       <c r="W314" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="315" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B315" t="s">
         <v>50</v>
       </c>
       <c r="C315" t="s">
         <v>685</v>
       </c>
       <c r="D315" t="s">
         <v>686</v>
       </c>
       <c r="E315" s="63">
         <v>234</v>
       </c>
       <c r="F315" s="63">
         <v>210</v>
       </c>
       <c r="G315" s="63">
         <v>-24</v>
       </c>
       <c r="H315" s="52">
         <v>-0.10256399999999999</v>
       </c>
       <c r="I315" s="59">
         <v>29375</v>
       </c>
@@ -31181,51 +31230,51 @@
       </c>
       <c r="Q315" t="s">
         <v>293</v>
       </c>
       <c r="R315" t="s">
         <v>266</v>
       </c>
       <c r="S315" t="s">
         <v>308</v>
       </c>
       <c r="T315" t="s">
         <v>309</v>
       </c>
       <c r="U315" t="s">
         <v>272</v>
       </c>
       <c r="V315" t="s">
         <v>309</v>
       </c>
       <c r="W315" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="316" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B316" t="s">
         <v>91</v>
       </c>
       <c r="C316" t="s">
         <v>687</v>
       </c>
       <c r="D316" t="s">
         <v>688</v>
       </c>
       <c r="E316" s="63">
         <v>696</v>
       </c>
       <c r="F316" s="63">
         <v>609</v>
       </c>
       <c r="G316" s="63">
         <v>-87</v>
       </c>
       <c r="H316" s="52">
         <v>-0.125</v>
       </c>
       <c r="I316" s="59">
         <v>39756</v>
       </c>
@@ -31252,51 +31301,51 @@
       </c>
       <c r="Q316" t="s">
         <v>293</v>
       </c>
       <c r="R316" t="s">
         <v>266</v>
       </c>
       <c r="S316" t="s">
         <v>308</v>
       </c>
       <c r="T316" t="s">
         <v>309</v>
       </c>
       <c r="U316" t="s">
         <v>272</v>
       </c>
       <c r="V316" t="s">
         <v>272</v>
       </c>
       <c r="W316" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="317" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B317" t="s">
         <v>91</v>
       </c>
       <c r="C317" t="s">
         <v>689</v>
       </c>
       <c r="D317" t="s">
         <v>690</v>
       </c>
       <c r="E317" s="63">
         <v>191</v>
       </c>
       <c r="F317" s="63">
         <v>156</v>
       </c>
       <c r="G317" s="63">
         <v>-35</v>
       </c>
       <c r="H317" s="52">
         <v>-0.18324599999999999</v>
       </c>
       <c r="I317" s="59">
         <v>36226</v>
       </c>
@@ -31323,51 +31372,51 @@
       </c>
       <c r="Q317" t="s">
         <v>362</v>
       </c>
       <c r="R317" t="s">
         <v>266</v>
       </c>
       <c r="S317" t="s">
         <v>308</v>
       </c>
       <c r="T317" t="s">
         <v>272</v>
       </c>
       <c r="U317" t="s">
         <v>272</v>
       </c>
       <c r="V317" t="s">
         <v>272</v>
       </c>
       <c r="W317" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="318" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B318" t="s">
         <v>91</v>
       </c>
       <c r="C318" t="s">
         <v>691</v>
       </c>
       <c r="D318" t="s">
         <v>692</v>
       </c>
       <c r="E318" s="63">
         <v>262</v>
       </c>
       <c r="F318" s="63">
         <v>251</v>
       </c>
       <c r="G318" s="63">
         <v>-11</v>
       </c>
       <c r="H318" s="52">
         <v>-4.1985000000000001E-2</v>
       </c>
       <c r="I318" s="59">
         <v>47320</v>
       </c>
@@ -31468,51 +31517,51 @@
       </c>
       <c r="R319" t="s">
         <v>266</v>
       </c>
       <c r="S319" t="s">
         <v>308</v>
       </c>
       <c r="T319" t="s">
         <v>309</v>
       </c>
       <c r="U319" t="s">
         <v>272</v>
       </c>
       <c r="V319" t="s">
         <v>272</v>
       </c>
       <c r="W319" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="320" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>921</v>
       </c>
       <c r="B320" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C320" t="s">
         <v>693</v>
       </c>
       <c r="D320" t="s">
         <v>694</v>
       </c>
       <c r="E320" s="63">
         <v>1798</v>
       </c>
       <c r="F320" s="63">
         <v>1743</v>
       </c>
       <c r="G320" s="63">
         <v>-55</v>
       </c>
       <c r="H320" s="52">
         <v>-3.0590000000000003E-2</v>
       </c>
       <c r="I320" s="59">
         <v>40976</v>
       </c>
       <c r="J320" s="59">
         <v>45668</v>
       </c>
@@ -32246,51 +32295,51 @@
       </c>
       <c r="Q330" t="s">
         <v>293</v>
       </c>
       <c r="R330" t="s">
         <v>271</v>
       </c>
       <c r="S330" t="s">
         <v>266</v>
       </c>
       <c r="T330" t="s">
         <v>272</v>
       </c>
       <c r="U330" t="s">
         <v>272</v>
       </c>
       <c r="V330" t="s">
         <v>272</v>
       </c>
       <c r="W330" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="331" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B331" t="s">
         <v>91</v>
       </c>
       <c r="C331" t="s">
         <v>707</v>
       </c>
       <c r="D331" t="s">
         <v>708</v>
       </c>
       <c r="E331" s="63">
         <v>758</v>
       </c>
       <c r="F331" s="63">
         <v>742</v>
       </c>
       <c r="G331" s="63">
         <v>-16</v>
       </c>
       <c r="H331" s="52">
         <v>-2.1107999999999998E-2</v>
       </c>
       <c r="I331" s="59">
         <v>36267</v>
       </c>
@@ -32459,51 +32508,51 @@
       </c>
       <c r="Q333" t="s">
         <v>293</v>
       </c>
       <c r="R333" t="s">
         <v>266</v>
       </c>
       <c r="S333" t="s">
         <v>308</v>
       </c>
       <c r="T333" t="s">
         <v>309</v>
       </c>
       <c r="U333" t="s">
         <v>272</v>
       </c>
       <c r="V333" t="s">
         <v>272</v>
       </c>
       <c r="W333" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="334" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B334" t="s">
         <v>50</v>
       </c>
       <c r="C334" t="s">
         <v>711</v>
       </c>
       <c r="D334" t="s">
         <v>712</v>
       </c>
       <c r="E334" s="63">
         <v>254</v>
       </c>
       <c r="F334" s="63">
         <v>190</v>
       </c>
       <c r="G334" s="63">
         <v>-64</v>
       </c>
       <c r="H334" s="52">
         <v>-0.251969</v>
       </c>
       <c r="I334" s="59">
         <v>33970</v>
       </c>
@@ -32743,51 +32792,51 @@
       </c>
       <c r="Q337" t="s">
         <v>293</v>
       </c>
       <c r="R337" t="s">
         <v>266</v>
       </c>
       <c r="S337" t="s">
         <v>308</v>
       </c>
       <c r="T337" t="s">
         <v>309</v>
       </c>
       <c r="U337" t="s">
         <v>272</v>
       </c>
       <c r="V337" t="s">
         <v>272</v>
       </c>
       <c r="W337" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="338" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B338" t="s">
         <v>50</v>
       </c>
       <c r="C338" t="s">
         <v>717</v>
       </c>
       <c r="D338" t="s">
         <v>718</v>
       </c>
       <c r="E338" s="63">
         <v>134</v>
       </c>
       <c r="F338" s="63">
         <v>114</v>
       </c>
       <c r="G338" s="63">
         <v>-20</v>
       </c>
       <c r="H338" s="52">
         <v>-0.149254</v>
       </c>
       <c r="I338" s="59">
         <v>36920</v>
       </c>
@@ -32814,54 +32863,54 @@
       </c>
       <c r="Q338" t="s">
         <v>293</v>
       </c>
       <c r="R338" t="s">
         <v>266</v>
       </c>
       <c r="S338" t="s">
         <v>308</v>
       </c>
       <c r="T338" t="s">
         <v>309</v>
       </c>
       <c r="U338" t="s">
         <v>272</v>
       </c>
       <c r="V338" t="s">
         <v>272</v>
       </c>
       <c r="W338" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="339" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B339" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C339" t="s">
         <v>719</v>
       </c>
       <c r="D339" t="s">
         <v>720</v>
       </c>
       <c r="E339" s="63">
         <v>445</v>
       </c>
       <c r="F339" s="63">
         <v>396</v>
       </c>
       <c r="G339" s="63">
         <v>-49</v>
       </c>
       <c r="H339" s="52">
         <v>-0.110112</v>
       </c>
       <c r="I339" s="59">
         <v>44183</v>
       </c>
       <c r="J339" s="59">
         <v>57617</v>
       </c>
@@ -32884,68 +32933,71 @@
         <v>38</v>
       </c>
       <c r="Q339" t="s">
         <v>293</v>
       </c>
       <c r="R339" t="s">
         <v>266</v>
       </c>
       <c r="S339" t="s">
         <v>308</v>
       </c>
       <c r="T339" t="s">
         <v>272</v>
       </c>
       <c r="U339" t="s">
         <v>309</v>
       </c>
       <c r="V339" t="s">
         <v>272</v>
       </c>
       <c r="W339" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="340" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B340" t="s">
+        <v>919</v>
+      </c>
       <c r="E340" s="63"/>
       <c r="F340" s="63"/>
       <c r="G340" s="63"/>
       <c r="H340" s="52"/>
       <c r="I340" s="59"/>
       <c r="J340" s="59"/>
       <c r="K340" s="59"/>
       <c r="L340" s="59"/>
       <c r="M340" s="63"/>
       <c r="N340" s="63"/>
       <c r="O340" s="63"/>
       <c r="P340" s="63"/>
     </row>
     <row r="341" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A341" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B341" s="41" t="s">
+      <c r="B341" t="s">
         <v>261</v>
       </c>
       <c r="C341" s="41" t="s">
         <v>40</v>
       </c>
       <c r="D341" s="41" t="s">
         <v>41</v>
       </c>
       <c r="E341" s="62">
         <v>1538</v>
       </c>
       <c r="F341" s="62">
         <v>1629</v>
       </c>
       <c r="G341" s="62">
         <v>91</v>
       </c>
       <c r="H341" s="57">
         <v>5.9168000000000005E-2</v>
       </c>
       <c r="I341" s="58">
         <v>31683</v>
       </c>
       <c r="J341" s="58">
         <v>41575</v>
@@ -32969,68 +33021,71 @@
         <v>242</v>
       </c>
       <c r="Q341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="R341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="S341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="T341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="U341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="V341" s="41" t="s">
         <v>261</v>
       </c>
       <c r="W341" s="41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="342" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B342" t="s">
+        <v>919</v>
+      </c>
       <c r="E342" s="63"/>
       <c r="F342" s="63"/>
       <c r="G342" s="63"/>
       <c r="H342" s="52"/>
       <c r="I342" s="59"/>
       <c r="J342" s="59"/>
       <c r="K342" s="59"/>
       <c r="L342" s="59"/>
       <c r="M342" s="63"/>
       <c r="N342" s="63"/>
       <c r="O342" s="63"/>
       <c r="P342" s="63"/>
     </row>
     <row r="343" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A343" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B343" s="41" t="s">
+      <c r="B343" t="s">
         <v>261</v>
       </c>
       <c r="C343" s="41" t="s">
         <v>42</v>
       </c>
       <c r="D343" s="41" t="s">
         <v>43</v>
       </c>
       <c r="E343" s="62">
         <v>24941</v>
       </c>
       <c r="F343" s="62">
         <v>27166</v>
       </c>
       <c r="G343" s="62">
         <v>2225</v>
       </c>
       <c r="H343" s="57">
         <v>8.9210999999999985E-2</v>
       </c>
       <c r="I343" s="58">
         <v>50782</v>
       </c>
       <c r="J343" s="58">
         <v>72357</v>
@@ -33906,68 +33961,71 @@
         <v>48</v>
       </c>
       <c r="Q355" t="s">
         <v>293</v>
       </c>
       <c r="R355" t="s">
         <v>265</v>
       </c>
       <c r="S355" t="s">
         <v>298</v>
       </c>
       <c r="T355" t="s">
         <v>267</v>
       </c>
       <c r="U355" t="s">
         <v>267</v>
       </c>
       <c r="V355" t="s">
         <v>272</v>
       </c>
       <c r="W355" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="356" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B356" t="s">
+        <v>919</v>
+      </c>
       <c r="E356" s="63"/>
       <c r="F356" s="63"/>
       <c r="G356" s="63"/>
       <c r="H356" s="52"/>
       <c r="I356" s="59"/>
       <c r="J356" s="59"/>
       <c r="K356" s="59"/>
       <c r="L356" s="59"/>
       <c r="M356" s="63"/>
       <c r="N356" s="63"/>
       <c r="O356" s="63"/>
       <c r="P356" s="63"/>
     </row>
     <row r="357" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A357" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B357" s="41" t="s">
+      <c r="B357" t="s">
         <v>261</v>
       </c>
       <c r="C357" s="41" t="s">
         <v>44</v>
       </c>
       <c r="D357" s="41" t="s">
         <v>45</v>
       </c>
       <c r="E357" s="62">
         <v>25192</v>
       </c>
       <c r="F357" s="62">
         <v>26173</v>
       </c>
       <c r="G357" s="62">
         <v>981</v>
       </c>
       <c r="H357" s="57">
         <v>3.8940999999999996E-2</v>
       </c>
       <c r="I357" s="58">
         <v>46190</v>
       </c>
       <c r="J357" s="58">
         <v>62453</v>
@@ -34986,51 +35044,51 @@
       </c>
       <c r="Q371" t="s">
         <v>293</v>
       </c>
       <c r="R371" t="s">
         <v>266</v>
       </c>
       <c r="S371" t="s">
         <v>298</v>
       </c>
       <c r="T371" t="s">
         <v>272</v>
       </c>
       <c r="U371" t="s">
         <v>272</v>
       </c>
       <c r="V371" t="s">
         <v>272</v>
       </c>
       <c r="W371" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="372" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B372" t="s">
         <v>50</v>
       </c>
       <c r="C372" t="s">
         <v>758</v>
       </c>
       <c r="D372" t="s">
         <v>759</v>
       </c>
       <c r="E372" s="63"/>
       <c r="F372" s="63"/>
       <c r="G372" s="63"/>
       <c r="H372" s="52"/>
       <c r="I372" s="59">
         <v>38517</v>
       </c>
       <c r="J372" s="59">
         <v>42024</v>
       </c>
       <c r="K372" s="59">
         <v>43527</v>
       </c>
       <c r="L372" s="59">
         <v>50020</v>
@@ -35111,68 +35169,71 @@
         <v>26</v>
       </c>
       <c r="Q373" t="s">
         <v>293</v>
       </c>
       <c r="R373" t="s">
         <v>266</v>
       </c>
       <c r="S373" t="s">
         <v>298</v>
       </c>
       <c r="T373" t="s">
         <v>272</v>
       </c>
       <c r="U373" t="s">
         <v>309</v>
       </c>
       <c r="V373" t="s">
         <v>272</v>
       </c>
       <c r="W373" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="374" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B374" t="s">
+        <v>919</v>
+      </c>
       <c r="E374" s="63"/>
       <c r="F374" s="63"/>
       <c r="G374" s="63"/>
       <c r="H374" s="52"/>
       <c r="I374" s="59"/>
       <c r="J374" s="59"/>
       <c r="K374" s="59"/>
       <c r="L374" s="59"/>
       <c r="M374" s="63"/>
       <c r="N374" s="63"/>
       <c r="O374" s="63"/>
       <c r="P374" s="63"/>
     </row>
     <row r="375" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A375" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B375" s="41" t="s">
+      <c r="B375" t="s">
         <v>261</v>
       </c>
       <c r="C375" s="41" t="s">
         <v>46</v>
       </c>
       <c r="D375" s="41" t="s">
         <v>47</v>
       </c>
       <c r="E375" s="62">
         <v>39142</v>
       </c>
       <c r="F375" s="62">
         <v>40516</v>
       </c>
       <c r="G375" s="62">
         <v>1374</v>
       </c>
       <c r="H375" s="57">
         <v>3.5103000000000002E-2</v>
       </c>
       <c r="I375" s="58">
         <v>42383</v>
       </c>
       <c r="J375" s="58">
         <v>56991</v>
@@ -35615,51 +35676,51 @@
       </c>
       <c r="Q381" t="s">
         <v>293</v>
       </c>
       <c r="R381" t="s">
         <v>266</v>
       </c>
       <c r="S381" t="s">
         <v>298</v>
       </c>
       <c r="T381" t="s">
         <v>309</v>
       </c>
       <c r="U381" t="s">
         <v>309</v>
       </c>
       <c r="V381" t="s">
         <v>272</v>
       </c>
       <c r="W381" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="382" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B382" t="s">
         <v>91</v>
       </c>
       <c r="C382" t="s">
         <v>766</v>
       </c>
       <c r="D382" t="s">
         <v>767</v>
       </c>
       <c r="E382" s="63">
         <v>244</v>
       </c>
       <c r="F382" s="63">
         <v>230</v>
       </c>
       <c r="G382" s="63">
         <v>-14</v>
       </c>
       <c r="H382" s="52">
         <v>-5.7377000000000004E-2</v>
       </c>
       <c r="I382" s="59">
         <v>40341</v>
       </c>
@@ -35686,51 +35747,51 @@
       </c>
       <c r="Q382" t="s">
         <v>293</v>
       </c>
       <c r="R382" t="s">
         <v>266</v>
       </c>
       <c r="S382" t="s">
         <v>298</v>
       </c>
       <c r="T382" t="s">
         <v>309</v>
       </c>
       <c r="U382" t="s">
         <v>309</v>
       </c>
       <c r="V382" t="s">
         <v>272</v>
       </c>
       <c r="W382" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="383" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B383" t="s">
         <v>91</v>
       </c>
       <c r="C383" t="s">
         <v>768</v>
       </c>
       <c r="D383" t="s">
         <v>769</v>
       </c>
       <c r="E383" s="63">
         <v>947</v>
       </c>
       <c r="F383" s="63">
         <v>859</v>
       </c>
       <c r="G383" s="63">
         <v>-88</v>
       </c>
       <c r="H383" s="52">
         <v>-9.2925000000000008E-2</v>
       </c>
       <c r="I383" s="59">
         <v>45236</v>
       </c>
@@ -35757,51 +35818,51 @@
       </c>
       <c r="Q383" t="s">
         <v>293</v>
       </c>
       <c r="R383" t="s">
         <v>266</v>
       </c>
       <c r="S383" t="s">
         <v>298</v>
       </c>
       <c r="T383" t="s">
         <v>309</v>
       </c>
       <c r="U383" t="s">
         <v>309</v>
       </c>
       <c r="V383" t="s">
         <v>272</v>
       </c>
       <c r="W383" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="384" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B384" t="s">
         <v>91</v>
       </c>
       <c r="C384" t="s">
         <v>770</v>
       </c>
       <c r="D384" t="s">
         <v>771</v>
       </c>
       <c r="E384" s="63">
         <v>162</v>
       </c>
       <c r="F384" s="63">
         <v>137</v>
       </c>
       <c r="G384" s="63">
         <v>-25</v>
       </c>
       <c r="H384" s="52">
         <v>-0.15432100000000001</v>
       </c>
       <c r="I384" s="59">
         <v>43825</v>
       </c>
@@ -36183,51 +36244,51 @@
       </c>
       <c r="Q389" t="s">
         <v>293</v>
       </c>
       <c r="R389" t="s">
         <v>266</v>
       </c>
       <c r="S389" t="s">
         <v>298</v>
       </c>
       <c r="T389" t="s">
         <v>309</v>
       </c>
       <c r="U389" t="s">
         <v>309</v>
       </c>
       <c r="V389" t="s">
         <v>272</v>
       </c>
       <c r="W389" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="390" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B390" t="s">
         <v>91</v>
       </c>
       <c r="C390" t="s">
         <v>782</v>
       </c>
       <c r="D390" t="s">
         <v>783</v>
       </c>
       <c r="E390" s="63">
         <v>207</v>
       </c>
       <c r="F390" s="63">
         <v>188</v>
       </c>
       <c r="G390" s="63">
         <v>-19</v>
       </c>
       <c r="H390" s="52">
         <v>-9.1786999999999994E-2</v>
       </c>
       <c r="I390" s="59">
         <v>42432</v>
       </c>
@@ -36254,51 +36315,51 @@
       </c>
       <c r="Q390" t="s">
         <v>327</v>
       </c>
       <c r="R390" t="s">
         <v>266</v>
       </c>
       <c r="S390" t="s">
         <v>266</v>
       </c>
       <c r="T390" t="s">
         <v>309</v>
       </c>
       <c r="U390" t="s">
         <v>309</v>
       </c>
       <c r="V390" t="s">
         <v>272</v>
       </c>
       <c r="W390" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="391" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B391" t="s">
         <v>91</v>
       </c>
       <c r="C391" t="s">
         <v>784</v>
       </c>
       <c r="D391" t="s">
         <v>785</v>
       </c>
       <c r="E391" s="63">
         <v>595</v>
       </c>
       <c r="F391" s="63">
         <v>576</v>
       </c>
       <c r="G391" s="63">
         <v>-19</v>
       </c>
       <c r="H391" s="52">
         <v>-3.1932999999999996E-2</v>
       </c>
       <c r="I391" s="59">
         <v>40156</v>
       </c>
@@ -36325,51 +36386,51 @@
       </c>
       <c r="Q391" t="s">
         <v>293</v>
       </c>
       <c r="R391" t="s">
         <v>266</v>
       </c>
       <c r="S391" t="s">
         <v>298</v>
       </c>
       <c r="T391" t="s">
         <v>309</v>
       </c>
       <c r="U391" t="s">
         <v>272</v>
       </c>
       <c r="V391" t="s">
         <v>272</v>
       </c>
       <c r="W391" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="392" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B392" t="s">
         <v>91</v>
       </c>
       <c r="C392" t="s">
         <v>786</v>
       </c>
       <c r="D392" t="s">
         <v>787</v>
       </c>
       <c r="E392" s="63">
         <v>186</v>
       </c>
       <c r="F392" s="63">
         <v>159</v>
       </c>
       <c r="G392" s="63">
         <v>-27</v>
       </c>
       <c r="H392" s="52">
         <v>-0.14516099999999998</v>
       </c>
       <c r="I392" s="59">
         <v>38558</v>
       </c>
@@ -36467,51 +36528,51 @@
       </c>
       <c r="Q393" t="s">
         <v>514</v>
       </c>
       <c r="R393" t="s">
         <v>266</v>
       </c>
       <c r="S393" t="s">
         <v>308</v>
       </c>
       <c r="T393" t="s">
         <v>309</v>
       </c>
       <c r="U393" t="s">
         <v>309</v>
       </c>
       <c r="V393" t="s">
         <v>309</v>
       </c>
       <c r="W393" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="394" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B394" t="s">
         <v>50</v>
       </c>
       <c r="C394" t="s">
         <v>790</v>
       </c>
       <c r="D394" t="s">
         <v>791</v>
       </c>
       <c r="E394" s="63">
         <v>322</v>
       </c>
       <c r="F394" s="63">
         <v>312</v>
       </c>
       <c r="G394" s="63">
         <v>-10</v>
       </c>
       <c r="H394" s="52">
         <v>-3.1056E-2</v>
       </c>
       <c r="I394" s="59">
         <v>34931</v>
       </c>
@@ -36609,51 +36670,51 @@
       </c>
       <c r="Q395" t="s">
         <v>293</v>
       </c>
       <c r="R395" t="s">
         <v>266</v>
       </c>
       <c r="S395" t="s">
         <v>298</v>
       </c>
       <c r="T395" t="s">
         <v>272</v>
       </c>
       <c r="U395" t="s">
         <v>272</v>
       </c>
       <c r="V395" t="s">
         <v>272</v>
       </c>
       <c r="W395" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="396" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B396" t="s">
         <v>91</v>
       </c>
       <c r="C396" t="s">
         <v>794</v>
       </c>
       <c r="D396" t="s">
         <v>795</v>
       </c>
       <c r="E396" s="63">
         <v>319</v>
       </c>
       <c r="F396" s="63">
         <v>321</v>
       </c>
       <c r="G396" s="63">
         <v>2</v>
       </c>
       <c r="H396" s="52">
         <v>6.2700000000000004E-3</v>
       </c>
       <c r="I396" s="59">
         <v>38016</v>
       </c>
@@ -36680,51 +36741,51 @@
       </c>
       <c r="Q396" t="s">
         <v>293</v>
       </c>
       <c r="R396" t="s">
         <v>266</v>
       </c>
       <c r="S396" t="s">
         <v>298</v>
       </c>
       <c r="T396" t="s">
         <v>272</v>
       </c>
       <c r="U396" t="s">
         <v>309</v>
       </c>
       <c r="V396" t="s">
         <v>309</v>
       </c>
       <c r="W396" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="397" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B397" t="s">
         <v>91</v>
       </c>
       <c r="C397" t="s">
         <v>796</v>
       </c>
       <c r="D397" t="s">
         <v>797</v>
       </c>
       <c r="E397" s="63">
         <v>330</v>
       </c>
       <c r="F397" s="63">
         <v>294</v>
       </c>
       <c r="G397" s="63">
         <v>-36</v>
       </c>
       <c r="H397" s="52">
         <v>-0.10909100000000001</v>
       </c>
       <c r="I397" s="59">
         <v>49601</v>
       </c>
@@ -36822,51 +36883,51 @@
       </c>
       <c r="Q398" t="s">
         <v>293</v>
       </c>
       <c r="R398" t="s">
         <v>266</v>
       </c>
       <c r="S398" t="s">
         <v>298</v>
       </c>
       <c r="T398" t="s">
         <v>272</v>
       </c>
       <c r="U398" t="s">
         <v>272</v>
       </c>
       <c r="V398" t="s">
         <v>272</v>
       </c>
       <c r="W398" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="399" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B399" t="s">
         <v>91</v>
       </c>
       <c r="C399" t="s">
         <v>798</v>
       </c>
       <c r="D399" t="s">
         <v>799</v>
       </c>
       <c r="E399" s="63">
         <v>316</v>
       </c>
       <c r="F399" s="63">
         <v>315</v>
       </c>
       <c r="G399" s="63">
         <v>-1</v>
       </c>
       <c r="H399" s="52">
         <v>-3.1649999999999998E-3</v>
       </c>
       <c r="I399" s="59">
         <v>45638</v>
       </c>
@@ -36893,51 +36954,51 @@
       </c>
       <c r="Q399" t="s">
         <v>293</v>
       </c>
       <c r="R399" t="s">
         <v>266</v>
       </c>
       <c r="S399" t="s">
         <v>298</v>
       </c>
       <c r="T399" t="s">
         <v>309</v>
       </c>
       <c r="U399" t="s">
         <v>272</v>
       </c>
       <c r="V399" t="s">
         <v>272</v>
       </c>
       <c r="W399" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="400" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B400" t="s">
         <v>91</v>
       </c>
       <c r="C400" t="s">
         <v>800</v>
       </c>
       <c r="D400" t="s">
         <v>801</v>
       </c>
       <c r="E400" s="63">
         <v>102</v>
       </c>
       <c r="F400" s="63">
         <v>103</v>
       </c>
       <c r="G400" s="63">
         <v>1</v>
       </c>
       <c r="H400" s="52">
         <v>9.8040000000000002E-3</v>
       </c>
       <c r="I400" s="59">
         <v>40811</v>
       </c>
@@ -37106,51 +37167,51 @@
       </c>
       <c r="Q402" t="s">
         <v>293</v>
       </c>
       <c r="R402" t="s">
         <v>266</v>
       </c>
       <c r="S402" t="s">
         <v>298</v>
       </c>
       <c r="T402" t="s">
         <v>309</v>
       </c>
       <c r="U402" t="s">
         <v>309</v>
       </c>
       <c r="V402" t="s">
         <v>272</v>
       </c>
       <c r="W402" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="403" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B403" t="s">
         <v>91</v>
       </c>
       <c r="C403" t="s">
         <v>804</v>
       </c>
       <c r="D403" t="s">
         <v>805</v>
       </c>
       <c r="E403" s="63">
         <v>117</v>
       </c>
       <c r="F403" s="63">
         <v>102</v>
       </c>
       <c r="G403" s="63">
         <v>-15</v>
       </c>
       <c r="H403" s="52">
         <v>-0.12820499999999999</v>
       </c>
       <c r="I403" s="59">
         <v>44594</v>
       </c>
@@ -37389,68 +37450,71 @@
         <v>73</v>
       </c>
       <c r="Q406" t="s">
         <v>293</v>
       </c>
       <c r="R406" t="s">
         <v>266</v>
       </c>
       <c r="S406" t="s">
         <v>298</v>
       </c>
       <c r="T406" t="s">
         <v>309</v>
       </c>
       <c r="U406" t="s">
         <v>272</v>
       </c>
       <c r="V406" t="s">
         <v>272</v>
       </c>
       <c r="W406" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="407" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B407" t="s">
+        <v>919</v>
+      </c>
       <c r="E407" s="63"/>
       <c r="F407" s="63"/>
       <c r="G407" s="63"/>
       <c r="H407" s="52"/>
       <c r="I407" s="59"/>
       <c r="J407" s="59"/>
       <c r="K407" s="59"/>
       <c r="L407" s="59"/>
       <c r="M407" s="63"/>
       <c r="N407" s="63"/>
       <c r="O407" s="63"/>
       <c r="P407" s="63"/>
     </row>
     <row r="408" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A408" s="41" t="s">
         <v>919</v>
       </c>
-      <c r="B408" s="41" t="s">
+      <c r="B408" t="s">
         <v>261</v>
       </c>
       <c r="C408" s="41" t="s">
         <v>48</v>
       </c>
       <c r="D408" s="41" t="s">
         <v>49</v>
       </c>
       <c r="E408" s="62">
         <v>63808</v>
       </c>
       <c r="F408" s="62">
         <v>66464</v>
       </c>
       <c r="G408" s="62">
         <v>2656</v>
       </c>
       <c r="H408" s="57">
         <v>4.1624999999999995E-2</v>
       </c>
       <c r="I408" s="58">
         <v>36065</v>
       </c>
       <c r="J408" s="58">
         <v>47619</v>
@@ -37916,54 +37980,54 @@
       </c>
       <c r="Q415" t="s">
         <v>514</v>
       </c>
       <c r="R415" t="s">
         <v>266</v>
       </c>
       <c r="S415" t="s">
         <v>308</v>
       </c>
       <c r="T415" t="s">
         <v>309</v>
       </c>
       <c r="U415" t="s">
         <v>272</v>
       </c>
       <c r="V415" t="s">
         <v>272</v>
       </c>
       <c r="W415" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="416" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A416" s="29" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B416" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C416" t="s">
         <v>820</v>
       </c>
       <c r="D416" t="s">
         <v>821</v>
       </c>
       <c r="E416" s="63">
         <v>505</v>
       </c>
       <c r="F416" s="63">
         <v>463</v>
       </c>
       <c r="G416" s="63">
         <v>-42</v>
       </c>
       <c r="H416" s="52">
         <v>-8.3168000000000006E-2</v>
       </c>
       <c r="I416" s="59">
         <v>28600</v>
       </c>
       <c r="J416" s="59">
         <v>35969</v>
       </c>
@@ -38050,51 +38114,51 @@
       </c>
       <c r="Q417" t="s">
         <v>293</v>
       </c>
       <c r="R417" t="s">
         <v>271</v>
       </c>
       <c r="S417" t="s">
         <v>298</v>
       </c>
       <c r="T417" t="s">
         <v>309</v>
       </c>
       <c r="U417" t="s">
         <v>272</v>
       </c>
       <c r="V417" t="s">
         <v>272</v>
       </c>
       <c r="W417" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="418" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A418" s="29" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="B418" t="s">
         <v>91</v>
       </c>
       <c r="C418" t="s">
         <v>834</v>
       </c>
       <c r="D418" t="s">
         <v>835</v>
       </c>
       <c r="E418" s="63">
         <v>392</v>
       </c>
       <c r="F418" s="63">
         <v>417</v>
       </c>
       <c r="G418" s="63">
         <v>25</v>
       </c>
       <c r="H418" s="52">
         <v>6.3775999999999999E-2</v>
       </c>
       <c r="I418" s="59"/>
       <c r="J418" s="59"/>
       <c r="K418" s="59"/>
@@ -38113,51 +38177,51 @@
       </c>
       <c r="Q418" t="s">
         <v>293</v>
       </c>
       <c r="R418" t="s">
         <v>266</v>
       </c>
       <c r="S418" t="s">
         <v>298</v>
       </c>
       <c r="T418" t="s">
         <v>309</v>
       </c>
       <c r="U418" t="s">
         <v>272</v>
       </c>
       <c r="V418" t="s">
         <v>272</v>
       </c>
       <c r="W418" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="419" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A419" s="29" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B419" t="s">
         <v>50</v>
       </c>
       <c r="C419" t="s">
         <v>824</v>
       </c>
       <c r="D419" t="s">
         <v>825</v>
       </c>
       <c r="E419" s="63">
         <v>1173</v>
       </c>
       <c r="F419" s="63">
         <v>1086</v>
       </c>
       <c r="G419" s="63">
         <v>-87</v>
       </c>
       <c r="H419" s="52">
         <v>-7.4168999999999999E-2</v>
       </c>
       <c r="I419" s="59">
         <v>28600</v>
       </c>
@@ -38184,51 +38248,51 @@
       </c>
       <c r="Q419" t="s">
         <v>514</v>
       </c>
       <c r="R419" t="s">
         <v>266</v>
       </c>
       <c r="S419" t="s">
         <v>308</v>
       </c>
       <c r="T419" t="s">
         <v>309</v>
       </c>
       <c r="U419" t="s">
         <v>272</v>
       </c>
       <c r="V419" t="s">
         <v>272</v>
       </c>
       <c r="W419" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="420" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A420" s="29" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B420" t="s">
         <v>91</v>
       </c>
       <c r="C420" t="s">
         <v>826</v>
       </c>
       <c r="D420" t="s">
         <v>827</v>
       </c>
       <c r="E420" s="63">
         <v>46</v>
       </c>
       <c r="F420" s="63">
         <v>44</v>
       </c>
       <c r="G420" s="63">
         <v>-2</v>
       </c>
       <c r="H420" s="52">
         <v>-4.3478000000000003E-2</v>
       </c>
       <c r="I420" s="59">
         <v>45940</v>
       </c>
@@ -38395,51 +38459,51 @@
       </c>
       <c r="Q422" t="s">
         <v>514</v>
       </c>
       <c r="R422" t="s">
         <v>266</v>
       </c>
       <c r="S422" t="s">
         <v>308</v>
       </c>
       <c r="T422" t="s">
         <v>309</v>
       </c>
       <c r="U422" t="s">
         <v>309</v>
       </c>
       <c r="V422" t="s">
         <v>309</v>
       </c>
       <c r="W422" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="423" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A423" s="29" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B423" t="s">
         <v>50</v>
       </c>
       <c r="C423" t="s">
         <v>830</v>
       </c>
       <c r="D423" t="s">
         <v>831</v>
       </c>
       <c r="E423" s="63">
         <v>854</v>
       </c>
       <c r="F423" s="63">
         <v>828</v>
       </c>
       <c r="G423" s="63">
         <v>-26</v>
       </c>
       <c r="H423" s="52">
         <v>-3.0445000000000003E-2</v>
       </c>
       <c r="I423" s="59">
         <v>30676</v>
       </c>
@@ -38679,51 +38743,51 @@
       </c>
       <c r="Q426" t="s">
         <v>514</v>
       </c>
       <c r="R426" t="s">
         <v>266</v>
       </c>
       <c r="S426" t="s">
         <v>308</v>
       </c>
       <c r="T426" t="s">
         <v>309</v>
       </c>
       <c r="U426" t="s">
         <v>309</v>
       </c>
       <c r="V426" t="s">
         <v>309</v>
       </c>
       <c r="W426" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="427" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A427" s="29" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B427" t="s">
         <v>50</v>
       </c>
       <c r="C427" t="s">
         <v>832</v>
       </c>
       <c r="D427" t="s">
         <v>833</v>
       </c>
       <c r="E427" s="63">
         <v>283</v>
       </c>
       <c r="F427" s="63">
         <v>276</v>
       </c>
       <c r="G427" s="63">
         <v>-7</v>
       </c>
       <c r="H427" s="52">
         <v>-2.4735E-2</v>
       </c>
       <c r="I427" s="59">
         <v>35818</v>
       </c>
@@ -38760,1156 +38824,1156 @@
       <c r="T427" t="s">
         <v>309</v>
       </c>
       <c r="U427" t="s">
         <v>309</v>
       </c>
       <c r="V427" t="s">
         <v>309</v>
       </c>
       <c r="W427" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="429" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A429" s="33" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="430" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A430" s="40" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="431" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="432" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A432" s="53" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="433" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="434" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A432" r:id="rId1" xr:uid="{76F37A1E-52F5-411D-97C8-EE6F2D53DD3B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBDAA3FE-4B78-4416-8EEC-89CCD0971F28}">
   <dimension ref="A1:R50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="93" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="94"/>
+    <col min="1" max="1" width="11.140625" style="73" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="73"/>
+    <col min="13" max="13" width="34.140625" style="73" customWidth="1"/>
+    <col min="14" max="14" width="40.140625" style="73" customWidth="1"/>
+    <col min="15" max="18" width="9.140625" style="73"/>
+    <col min="19" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="71" t="s">
         <v>879</v>
       </c>
-      <c r="B1" s="92"/>
-[...12 lines deleted...]
-      <c r="O1" s="92"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="95"/>
-[...16 lines deleted...]
-      <c r="R2" s="96"/>
+      <c r="A2" s="75"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="97" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="96"/>
+      <c r="A3" s="77" t="s">
+        <v>943</v>
+      </c>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="80"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="97" t="s">
+      <c r="A4" s="77" t="s">
         <v>880</v>
       </c>
-      <c r="B4" s="97"/>
-[...15 lines deleted...]
-      <c r="R4" s="96"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A5" s="97" t="s">
+      <c r="A5" s="77" t="s">
         <v>881</v>
       </c>
-      <c r="B5" s="97"/>
-[...15 lines deleted...]
-      <c r="R5" s="96"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="78"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A6" s="101" t="s">
+      <c r="A6" s="81" t="s">
         <v>882</v>
       </c>
-      <c r="B6" s="101"/>
-[...15 lines deleted...]
-      <c r="R6" s="96"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="82"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A7" s="101" t="s">
+      <c r="A7" s="81" t="s">
         <v>883</v>
       </c>
-      <c r="B7" s="101"/>
-[...15 lines deleted...]
-      <c r="R7" s="96"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="76"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A8" s="101" t="s">
+      <c r="A8" s="81" t="s">
         <v>884</v>
       </c>
-      <c r="B8" s="101"/>
-[...15 lines deleted...]
-      <c r="R8" s="96"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
+      <c r="N8" s="81"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A9" s="101" t="s">
+      <c r="A9" s="81" t="s">
         <v>885</v>
       </c>
-      <c r="B9" s="101"/>
-[...15 lines deleted...]
-      <c r="R9" s="96"/>
+      <c r="B9" s="81"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="81"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="76"/>
+      <c r="Q9" s="76"/>
+      <c r="R9" s="76"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A10" s="101"/>
-[...16 lines deleted...]
-      <c r="R10" s="96"/>
+      <c r="A10" s="81"/>
+      <c r="B10" s="81"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="81"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="84"/>
+      <c r="P10" s="76"/>
+      <c r="Q10" s="76"/>
+      <c r="R10" s="76"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="60" t="s">
+        <v>924</v>
+      </c>
+      <c r="B11" s="72"/>
+      <c r="C11" s="72"/>
+      <c r="D11" s="72"/>
+      <c r="E11" s="72"/>
+      <c r="F11" s="72"/>
+      <c r="G11" s="72"/>
+      <c r="H11" s="72"/>
+      <c r="I11" s="72"/>
+      <c r="J11" s="72"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="72"/>
+      <c r="M11" s="72"/>
+      <c r="N11" s="83"/>
+      <c r="O11" s="84"/>
+      <c r="P11" s="76"/>
+      <c r="Q11" s="76"/>
+      <c r="R11" s="76"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="109" t="s">
         <v>925</v>
       </c>
-      <c r="B11" s="92"/>
-[...18 lines deleted...]
-      <c r="A12" s="105" t="s">
+      <c r="B12" s="109"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="109"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="109"/>
+      <c r="N12" s="109"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="76"/>
+      <c r="Q12" s="76"/>
+      <c r="R12" s="76"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13" s="109"/>
+      <c r="B13" s="109"/>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="109"/>
+      <c r="K13" s="109"/>
+      <c r="L13" s="109"/>
+      <c r="M13" s="109"/>
+      <c r="N13" s="109"/>
+      <c r="O13" s="84"/>
+      <c r="P13" s="76"/>
+      <c r="Q13" s="76"/>
+      <c r="R13" s="76"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14" s="109"/>
+      <c r="B14" s="109"/>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+      <c r="K14" s="109"/>
+      <c r="L14" s="109"/>
+      <c r="M14" s="109"/>
+      <c r="N14" s="109"/>
+      <c r="O14" s="84"/>
+      <c r="P14" s="76"/>
+      <c r="Q14" s="76"/>
+      <c r="R14" s="76"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15" s="109"/>
+      <c r="B15" s="109"/>
+      <c r="C15" s="109"/>
+      <c r="D15" s="109"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="109"/>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="109"/>
+      <c r="J15" s="109"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="109"/>
+      <c r="M15" s="109"/>
+      <c r="N15" s="109"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="76"/>
+      <c r="Q15" s="76"/>
+      <c r="R15" s="76"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
         <v>926</v>
       </c>
-      <c r="B12" s="105"/>
-[...97 lines deleted...]
-      <c r="R16" s="96"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="83"/>
+      <c r="O16" s="84"/>
+      <c r="P16" s="76"/>
+      <c r="Q16" s="76"/>
+      <c r="R16" s="76"/>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A17" s="101"/>
-[...16 lines deleted...]
-      <c r="R17" s="96"/>
+      <c r="A17" s="81"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="83"/>
+      <c r="M17" s="83"/>
+      <c r="N17" s="83"/>
+      <c r="O17" s="84"/>
+      <c r="P17" s="76"/>
+      <c r="Q17" s="76"/>
+      <c r="R17" s="76"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A18" s="107" t="s">
+      <c r="A18" s="86" t="s">
         <v>886</v>
       </c>
-      <c r="B18" s="95"/>
-[...15 lines deleted...]
-      <c r="R18" s="96"/>
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="75"/>
+      <c r="E18" s="75"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A19" s="95" t="s">
+      <c r="A19" s="75" t="s">
         <v>887</v>
       </c>
-      <c r="B19" s="95"/>
-[...15 lines deleted...]
-      <c r="R19" s="96"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="75"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
+      <c r="L19" s="75"/>
+      <c r="M19" s="75"/>
+      <c r="N19" s="75"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A20" s="95" t="s">
+      <c r="A20" s="75" t="s">
         <v>888</v>
       </c>
-      <c r="B20" s="95"/>
-[...15 lines deleted...]
-      <c r="R20" s="96"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+      <c r="H20" s="75"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="75"/>
+      <c r="K20" s="75"/>
+      <c r="L20" s="75"/>
+      <c r="M20" s="75"/>
+      <c r="N20" s="75"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="76"/>
+      <c r="R20" s="76"/>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A21" s="95" t="s">
+      <c r="A21" s="75" t="s">
         <v>889</v>
       </c>
-      <c r="B21" s="95"/>
-[...15 lines deleted...]
-      <c r="R21" s="96"/>
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="75"/>
+      <c r="L21" s="75"/>
+      <c r="M21" s="75"/>
+      <c r="N21" s="75"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="76"/>
+      <c r="R21" s="76"/>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A22" s="108" t="s">
+      <c r="A22" s="87" t="s">
         <v>890</v>
       </c>
-      <c r="B22" s="95"/>
-[...15 lines deleted...]
-      <c r="R22" s="96"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
     </row>
     <row r="23" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="95"/>
-[...16 lines deleted...]
-      <c r="R23" s="96"/>
+      <c r="A23" s="75"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
+      <c r="Q23" s="76"/>
+      <c r="R23" s="76"/>
     </row>
     <row r="24" spans="1:18" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="90" t="s">
+      <c r="A24" s="113" t="s">
         <v>891</v>
       </c>
-      <c r="B24" s="90"/>
-[...15 lines deleted...]
-      <c r="R24" s="96"/>
+      <c r="B24" s="113"/>
+      <c r="C24" s="113"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="113"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="113"/>
+      <c r="K24" s="113"/>
+      <c r="L24" s="113"/>
+      <c r="M24" s="113"/>
+      <c r="N24" s="113"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="76"/>
+      <c r="Q24" s="76"/>
+      <c r="R24" s="76"/>
     </row>
     <row r="25" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="90" t="s">
+      <c r="A25" s="113" t="s">
         <v>892</v>
       </c>
-      <c r="B25" s="90"/>
-[...15 lines deleted...]
-      <c r="R25" s="96"/>
+      <c r="B25" s="113"/>
+      <c r="C25" s="113"/>
+      <c r="D25" s="113"/>
+      <c r="E25" s="113"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="113"/>
+      <c r="H25" s="113"/>
+      <c r="I25" s="113"/>
+      <c r="J25" s="113"/>
+      <c r="K25" s="113"/>
+      <c r="L25" s="113"/>
+      <c r="M25" s="113"/>
+      <c r="N25" s="113"/>
+      <c r="O25" s="76"/>
+      <c r="P25" s="76"/>
+      <c r="Q25" s="76"/>
+      <c r="R25" s="76"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A26" s="109"/>
-[...16 lines deleted...]
-      <c r="R26" s="96"/>
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="76"/>
+      <c r="P26" s="76"/>
+      <c r="Q26" s="76"/>
+      <c r="R26" s="76"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A27" s="105" t="s">
+      <c r="A27" s="109" t="s">
+        <v>933</v>
+      </c>
+      <c r="B27" s="109"/>
+      <c r="C27" s="109"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="109"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="109"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="76"/>
+      <c r="P27" s="76"/>
+      <c r="Q27" s="76"/>
+      <c r="R27" s="76"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28" s="88"/>
+      <c r="B28" s="88"/>
+      <c r="C28" s="88"/>
+      <c r="D28" s="88"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="88"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="88"/>
+      <c r="I28" s="88"/>
+      <c r="J28" s="88"/>
+      <c r="K28" s="88"/>
+      <c r="L28" s="88"/>
+      <c r="M28" s="88"/>
+      <c r="N28" s="88"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="76"/>
+      <c r="Q28" s="76"/>
+      <c r="R28" s="76"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A29" s="86" t="s">
+        <v>260</v>
+      </c>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="75"/>
+      <c r="O29" s="76"/>
+      <c r="P29" s="76"/>
+      <c r="Q29" s="76"/>
+      <c r="R29" s="76"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30" s="113" t="s">
+        <v>893</v>
+      </c>
+      <c r="B30" s="113"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="113"/>
+      <c r="E30" s="113"/>
+      <c r="F30" s="113"/>
+      <c r="G30" s="113"/>
+      <c r="H30" s="113"/>
+      <c r="I30" s="113"/>
+      <c r="J30" s="113"/>
+      <c r="K30" s="113"/>
+      <c r="L30" s="113"/>
+      <c r="M30" s="113"/>
+      <c r="N30" s="113"/>
+      <c r="O30" s="76"/>
+      <c r="P30" s="76"/>
+      <c r="Q30" s="76"/>
+      <c r="R30" s="76"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31" s="113"/>
+      <c r="B31" s="113"/>
+      <c r="C31" s="113"/>
+      <c r="D31" s="113"/>
+      <c r="E31" s="113"/>
+      <c r="F31" s="113"/>
+      <c r="G31" s="113"/>
+      <c r="H31" s="113"/>
+      <c r="I31" s="113"/>
+      <c r="J31" s="113"/>
+      <c r="K31" s="113"/>
+      <c r="L31" s="113"/>
+      <c r="M31" s="113"/>
+      <c r="N31" s="113"/>
+      <c r="O31" s="76"/>
+      <c r="P31" s="76"/>
+      <c r="Q31" s="76"/>
+      <c r="R31" s="76"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32" s="110" t="s">
         <v>934</v>
       </c>
-      <c r="B27" s="105"/>
-[...102 lines deleted...]
-      <c r="A32" s="111" t="s">
+      <c r="B32" s="110"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="110"/>
+      <c r="G32" s="110"/>
+      <c r="H32" s="110"/>
+      <c r="I32" s="110"/>
+      <c r="J32" s="110"/>
+      <c r="K32" s="110"/>
+      <c r="L32" s="110"/>
+      <c r="M32" s="110"/>
+      <c r="N32" s="110"/>
+      <c r="O32" s="76"/>
+      <c r="P32" s="76"/>
+      <c r="Q32" s="76"/>
+      <c r="R32" s="76"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33" s="81" t="s">
+        <v>894</v>
+      </c>
+      <c r="B33" s="81"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="81"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="81"/>
+      <c r="M33" s="81"/>
+      <c r="N33" s="81"/>
+      <c r="O33" s="82"/>
+      <c r="P33" s="82"/>
+      <c r="Q33" s="82"/>
+      <c r="R33" s="82"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34" s="81" t="s">
+        <v>895</v>
+      </c>
+      <c r="B34" s="81"/>
+      <c r="C34" s="81"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="81"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="81"/>
+      <c r="H34" s="81"/>
+      <c r="I34" s="81"/>
+      <c r="J34" s="81"/>
+      <c r="K34" s="81"/>
+      <c r="L34" s="81"/>
+      <c r="M34" s="81"/>
+      <c r="N34" s="81"/>
+      <c r="O34" s="82"/>
+      <c r="P34" s="82"/>
+      <c r="Q34" s="82"/>
+      <c r="R34" s="82"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35" s="75" t="s">
+        <v>896</v>
+      </c>
+      <c r="B35" s="75"/>
+      <c r="C35" s="75"/>
+      <c r="D35" s="75"/>
+      <c r="E35" s="75"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="75"/>
+      <c r="J35" s="75"/>
+      <c r="K35" s="75"/>
+      <c r="L35" s="75"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="75"/>
+      <c r="O35" s="76"/>
+      <c r="P35" s="76"/>
+      <c r="Q35" s="76"/>
+      <c r="R35" s="76"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36" s="87" t="s">
         <v>935</v>
       </c>
-      <c r="B32" s="111"/>
-[...103 lines deleted...]
-      <c r="R36" s="96"/>
+      <c r="B36" s="75"/>
+      <c r="C36" s="75"/>
+      <c r="D36" s="75"/>
+      <c r="E36" s="75"/>
+      <c r="F36" s="75"/>
+      <c r="G36" s="75"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="75"/>
+      <c r="J36" s="75"/>
+      <c r="K36" s="75"/>
+      <c r="L36" s="75"/>
+      <c r="M36" s="75"/>
+      <c r="N36" s="75"/>
+      <c r="O36" s="76"/>
+      <c r="P36" s="76"/>
+      <c r="Q36" s="76"/>
+      <c r="R36" s="76"/>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A37" s="108"/>
-[...16 lines deleted...]
-      <c r="R37" s="96"/>
+      <c r="A37" s="87"/>
+      <c r="B37" s="75"/>
+      <c r="C37" s="75"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="75"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="75"/>
+      <c r="I37" s="75"/>
+      <c r="J37" s="75"/>
+      <c r="K37" s="75"/>
+      <c r="L37" s="75"/>
+      <c r="M37" s="75"/>
+      <c r="N37" s="75"/>
+      <c r="O37" s="76"/>
+      <c r="P37" s="76"/>
+      <c r="Q37" s="76"/>
+      <c r="R37" s="76"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A38" s="111" t="s">
+      <c r="A38" s="110" t="s">
         <v>897</v>
       </c>
-      <c r="B38" s="111"/>
-[...15 lines deleted...]
-      <c r="R38" s="96"/>
+      <c r="B38" s="110"/>
+      <c r="C38" s="110"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="76"/>
+      <c r="P38" s="76"/>
+      <c r="Q38" s="76"/>
+      <c r="R38" s="76"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A39" s="112" t="s">
+      <c r="A39" s="111" t="s">
         <v>898</v>
       </c>
-      <c r="B39" s="112"/>
-[...15 lines deleted...]
-      <c r="R39" s="113"/>
+      <c r="B39" s="111"/>
+      <c r="C39" s="111"/>
+      <c r="D39" s="111"/>
+      <c r="E39" s="111"/>
+      <c r="F39" s="111"/>
+      <c r="G39" s="111"/>
+      <c r="H39" s="111"/>
+      <c r="I39" s="111"/>
+      <c r="J39" s="111"/>
+      <c r="K39" s="111"/>
+      <c r="L39" s="111"/>
+      <c r="M39" s="111"/>
+      <c r="N39" s="111"/>
+      <c r="O39" s="89"/>
+      <c r="P39" s="89"/>
+      <c r="Q39" s="89"/>
+      <c r="R39" s="89"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A40" s="112"/>
-[...16 lines deleted...]
-      <c r="R40" s="113"/>
+      <c r="A40" s="111"/>
+      <c r="B40" s="111"/>
+      <c r="C40" s="111"/>
+      <c r="D40" s="111"/>
+      <c r="E40" s="111"/>
+      <c r="F40" s="111"/>
+      <c r="G40" s="111"/>
+      <c r="H40" s="111"/>
+      <c r="I40" s="111"/>
+      <c r="J40" s="111"/>
+      <c r="K40" s="111"/>
+      <c r="L40" s="111"/>
+      <c r="M40" s="111"/>
+      <c r="N40" s="111"/>
+      <c r="O40" s="89"/>
+      <c r="P40" s="89"/>
+      <c r="Q40" s="89"/>
+      <c r="R40" s="89"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A41" s="112"/>
-[...16 lines deleted...]
-      <c r="R41" s="113"/>
+      <c r="A41" s="111"/>
+      <c r="B41" s="111"/>
+      <c r="C41" s="111"/>
+      <c r="D41" s="111"/>
+      <c r="E41" s="111"/>
+      <c r="F41" s="111"/>
+      <c r="G41" s="111"/>
+      <c r="H41" s="111"/>
+      <c r="I41" s="111"/>
+      <c r="J41" s="111"/>
+      <c r="K41" s="111"/>
+      <c r="L41" s="111"/>
+      <c r="M41" s="111"/>
+      <c r="N41" s="111"/>
+      <c r="O41" s="89"/>
+      <c r="P41" s="89"/>
+      <c r="Q41" s="89"/>
+      <c r="R41" s="89"/>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A42" s="112"/>
-[...16 lines deleted...]
-      <c r="R42" s="113"/>
+      <c r="A42" s="111"/>
+      <c r="B42" s="111"/>
+      <c r="C42" s="111"/>
+      <c r="D42" s="111"/>
+      <c r="E42" s="111"/>
+      <c r="F42" s="111"/>
+      <c r="G42" s="111"/>
+      <c r="H42" s="111"/>
+      <c r="I42" s="111"/>
+      <c r="J42" s="111"/>
+      <c r="K42" s="111"/>
+      <c r="L42" s="111"/>
+      <c r="M42" s="111"/>
+      <c r="N42" s="111"/>
+      <c r="O42" s="89"/>
+      <c r="P42" s="89"/>
+      <c r="Q42" s="89"/>
+      <c r="R42" s="89"/>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A43" s="112"/>
-[...16 lines deleted...]
-      <c r="R43" s="96"/>
+      <c r="A43" s="111"/>
+      <c r="B43" s="111"/>
+      <c r="C43" s="111"/>
+      <c r="D43" s="111"/>
+      <c r="E43" s="111"/>
+      <c r="F43" s="111"/>
+      <c r="G43" s="111"/>
+      <c r="H43" s="111"/>
+      <c r="I43" s="111"/>
+      <c r="J43" s="111"/>
+      <c r="K43" s="111"/>
+      <c r="L43" s="111"/>
+      <c r="M43" s="111"/>
+      <c r="N43" s="111"/>
+      <c r="O43" s="89"/>
+      <c r="P43" s="89"/>
+      <c r="Q43" s="76"/>
+      <c r="R43" s="76"/>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A44" s="89" t="s">
+      <c r="A44" s="112" t="s">
         <v>899</v>
       </c>
-      <c r="B44" s="89"/>
-[...7 lines deleted...]
-      <c r="J44" s="89"/>
+      <c r="B44" s="112"/>
+      <c r="C44" s="112"/>
+      <c r="D44" s="112"/>
+      <c r="E44" s="112"/>
+      <c r="F44" s="112"/>
+      <c r="G44" s="112"/>
+      <c r="H44" s="112"/>
+      <c r="I44" s="112"/>
+      <c r="J44" s="112"/>
       <c r="K44" s="61"/>
-      <c r="L44" s="95"/>
-[...5 lines deleted...]
-      <c r="R44" s="96"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="75"/>
+      <c r="N44" s="75"/>
+      <c r="O44" s="76"/>
+      <c r="P44" s="76"/>
+      <c r="Q44" s="76"/>
+      <c r="R44" s="76"/>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A45" s="95"/>
-[...16 lines deleted...]
-      <c r="R45" s="96"/>
+      <c r="A45" s="75"/>
+      <c r="B45" s="75"/>
+      <c r="C45" s="75"/>
+      <c r="D45" s="75"/>
+      <c r="E45" s="75"/>
+      <c r="F45" s="75"/>
+      <c r="G45" s="75"/>
+      <c r="H45" s="75"/>
+      <c r="I45" s="75"/>
+      <c r="J45" s="75"/>
+      <c r="K45" s="75"/>
+      <c r="L45" s="75"/>
+      <c r="M45" s="75"/>
+      <c r="N45" s="75"/>
+      <c r="O45" s="76"/>
+      <c r="P45" s="76"/>
+      <c r="Q45" s="76"/>
+      <c r="R45" s="76"/>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" s="60" t="s">
         <v>872</v>
       </c>
       <c r="B46" s="60"/>
       <c r="C46" s="60"/>
-      <c r="D46" s="92"/>
-[...9 lines deleted...]
-      <c r="N46" s="92"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="72"/>
+      <c r="F46" s="72"/>
+      <c r="G46" s="72"/>
+      <c r="H46" s="72"/>
+      <c r="I46" s="72"/>
+      <c r="J46" s="72"/>
+      <c r="K46" s="72"/>
+      <c r="L46" s="72"/>
+      <c r="M46" s="72"/>
+      <c r="N46" s="72"/>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A47" s="95" t="s">
+      <c r="A47" s="75" t="s">
         <v>900</v>
       </c>
-      <c r="B47" s="95"/>
-[...11 lines deleted...]
-      <c r="N47" s="92"/>
+      <c r="B47" s="75"/>
+      <c r="C47" s="75"/>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="75"/>
+      <c r="G47" s="75"/>
+      <c r="H47" s="72"/>
+      <c r="I47" s="72"/>
+      <c r="J47" s="72"/>
+      <c r="K47" s="72"/>
+      <c r="L47" s="72"/>
+      <c r="M47" s="72"/>
+      <c r="N47" s="72"/>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A48" s="95" t="s">
+      <c r="A48" s="75" t="s">
         <v>901</v>
       </c>
-      <c r="B48" s="95"/>
-[...11 lines deleted...]
-      <c r="N48" s="92"/>
+      <c r="B48" s="75"/>
+      <c r="C48" s="75"/>
+      <c r="D48" s="75"/>
+      <c r="E48" s="75"/>
+      <c r="F48" s="75"/>
+      <c r="G48" s="75"/>
+      <c r="H48" s="72"/>
+      <c r="I48" s="72"/>
+      <c r="J48" s="72"/>
+      <c r="K48" s="72"/>
+      <c r="L48" s="72"/>
+      <c r="M48" s="72"/>
+      <c r="N48" s="72"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="95" t="s">
+      <c r="A49" s="75" t="s">
         <v>902</v>
       </c>
-      <c r="B49" s="95"/>
-[...11 lines deleted...]
-      <c r="N49" s="92"/>
+      <c r="B49" s="75"/>
+      <c r="C49" s="75"/>
+      <c r="D49" s="75"/>
+      <c r="E49" s="75"/>
+      <c r="F49" s="75"/>
+      <c r="G49" s="75"/>
+      <c r="H49" s="72"/>
+      <c r="I49" s="72"/>
+      <c r="J49" s="72"/>
+      <c r="K49" s="72"/>
+      <c r="L49" s="72"/>
+      <c r="M49" s="72"/>
+      <c r="N49" s="72"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="106" t="s">
+      <c r="A50" s="85" t="s">
         <v>903</v>
       </c>
-      <c r="B50" s="92"/>
-[...11 lines deleted...]
-      <c r="N50" s="92"/>
+      <c r="B50" s="72"/>
+      <c r="C50" s="72"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="72"/>
+      <c r="F50" s="72"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="72"/>
+      <c r="I50" s="72"/>
+      <c r="J50" s="72"/>
+      <c r="K50" s="72"/>
+      <c r="L50" s="72"/>
+      <c r="M50" s="72"/>
+      <c r="N50" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A12:N15"/>
+    <mergeCell ref="A32:N32"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:N43"/>
     <mergeCell ref="A44:J44"/>
     <mergeCell ref="A24:N24"/>
     <mergeCell ref="A25:N25"/>
     <mergeCell ref="A27:N27"/>
     <mergeCell ref="A30:N31"/>
-    <mergeCell ref="A12:N15"/>
-    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A44:J44" r:id="rId1" display="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" xr:uid="{78F085B6-47EA-4E86-ABB2-DEA7EFE2119C}"/>
     <hyperlink ref="A50" r:id="rId2" display="https://www.bls.gov/emp/documentation/definitions.htm" xr:uid="{19FC53C7-C0B5-4A4A-95B5-A57833F357CD}"/>
     <hyperlink ref="A16" r:id="rId3" xr:uid="{EBD03740-F2C5-4DA8-A6BC-6DF1B07FB64C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>