--- v1 (2026-10-07)
+++ v2 (2026-10-30)
@@ -1,378 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sdhefilp4367.state.mo.us\DHEWD\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Occupations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Occupation\update\Chris\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7B947A7-BECE-4087-AAE0-4DA41AF48587}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{673B9443-CC2E-42A1-B03E-410985A069EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31605" yWindow="2850" windowWidth="21600" windowHeight="11295" tabRatio="734" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="734" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="12" r:id="rId1"/>
     <sheet name="1. Major Occupation Groups" sheetId="6" r:id="rId2"/>
     <sheet name="2. Top Job Outlook" sheetId="10" r:id="rId3"/>
     <sheet name="3. Top Job Openings" sheetId="7" r:id="rId4"/>
     <sheet name="4. Fastest Growing " sheetId="8" r:id="rId5"/>
     <sheet name="5. All Occupations" sheetId="14" r:id="rId6"/>
     <sheet name="6. Notes" sheetId="13" r:id="rId7"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3912" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4215" uniqueCount="787">
   <si>
     <t>Estimated Employment</t>
   </si>
   <si>
     <t>Projected Employment</t>
   </si>
   <si>
     <t>Net Change</t>
   </si>
   <si>
     <t>Percent Change</t>
   </si>
   <si>
     <t>00-0000</t>
   </si>
   <si>
     <t>Total, All Occupations</t>
   </si>
   <si>
     <t>11-0000</t>
   </si>
   <si>
     <t>Management Occupations</t>
   </si>
   <si>
@@ -3057,50 +2771,56 @@
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>LATER jobs typically require a bachelor's degree or higher education</t>
     </r>
   </si>
   <si>
     <t>STEM CORE or Related</t>
   </si>
   <si>
     <t>STEM Core</t>
   </si>
   <si>
     <t>STEM Related</t>
   </si>
   <si>
     <t>Ozark WDA Occupational Projections 2024-2034</t>
   </si>
   <si>
     <t>Fastest Growing Occupations by Now, Next, Later, and Later+ Categories</t>
   </si>
   <si>
     <t>Top occupations by total annual openings. Occupations are organized into NOW, NEXT, LATER, and LATER+, based on the skill level that is typically required.</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>F</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.00&quot;%&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="\ 000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -3484,51 +3204,51 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3659,50 +3379,51 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3757,7095 +3478,51 @@
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="7" xr:uid="{2F1785B4-4164-4AB7-ADEC-A8517A68D14E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{A148B59C-D300-4375-A463-D344773215E8}"/>
     <cellStyle name="Normal 2 2 2" xfId="4" xr:uid="{151C12C2-FEE9-441C-9CBD-383B2E099EAF}"/>
     <cellStyle name="Normal 2 2 2 2" xfId="8" xr:uid="{6C61FCBE-07CD-4962-B809-4CF24E5EC0C6}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...7043 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11306,54 +3983,54 @@
     <col min="14339" max="14592" width="9.140625" style="48"/>
     <col min="14593" max="14593" width="26" style="48" customWidth="1"/>
     <col min="14594" max="14594" width="180.7109375" style="48" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="48"/>
     <col min="14849" max="14849" width="26" style="48" customWidth="1"/>
     <col min="14850" max="14850" width="180.7109375" style="48" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="48"/>
     <col min="15105" max="15105" width="26" style="48" customWidth="1"/>
     <col min="15106" max="15106" width="180.7109375" style="48" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="48"/>
     <col min="15361" max="15361" width="26" style="48" customWidth="1"/>
     <col min="15362" max="15362" width="180.7109375" style="48" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="48"/>
     <col min="15617" max="15617" width="26" style="48" customWidth="1"/>
     <col min="15618" max="15618" width="180.7109375" style="48" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="48"/>
     <col min="15873" max="15873" width="26" style="48" customWidth="1"/>
     <col min="15874" max="15874" width="180.7109375" style="48" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="48"/>
     <col min="16129" max="16129" width="26" style="48" customWidth="1"/>
     <col min="16130" max="16130" width="180.7109375" style="48" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="79" t="s">
         <v>782</v>
       </c>
-      <c r="B1" s="78"/>
+      <c r="B1" s="79"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
     </row>
     <row r="2" spans="1:9" s="49" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="49" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="50" t="s">
         <v>718</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="51" t="s">
         <v>720</v>
       </c>
@@ -11412,102 +4089,102 @@
       <c r="A15" s="51" t="s">
         <v>727</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="53"/>
     </row>
     <row r="17" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="53"/>
     </row>
     <row r="18" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="52" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="79" t="s">
+      <c r="A21" s="80" t="s">
         <v>731</v>
       </c>
-      <c r="B21" s="79"/>
+      <c r="B21" s="80"/>
       <c r="C21" s="54"/>
       <c r="D21" s="55"/>
       <c r="E21" s="55"/>
       <c r="F21" s="55"/>
       <c r="G21" s="55"/>
       <c r="H21" s="55"/>
       <c r="I21" s="55"/>
       <c r="J21" s="55"/>
       <c r="K21" s="55"/>
       <c r="L21" s="55"/>
       <c r="M21" s="55"/>
       <c r="N21" s="55"/>
     </row>
     <row r="22" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A22" s="79"/>
-      <c r="B22" s="79"/>
+      <c r="A22" s="80"/>
+      <c r="B22" s="80"/>
       <c r="C22" s="54"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
       <c r="J22" s="55"/>
       <c r="K22" s="55"/>
       <c r="L22" s="55"/>
       <c r="M22" s="55"/>
       <c r="N22" s="55"/>
     </row>
     <row r="23" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="79"/>
-      <c r="B23" s="79"/>
+      <c r="A23" s="80"/>
+      <c r="B23" s="80"/>
       <c r="C23" s="54"/>
       <c r="D23" s="55"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
       <c r="G23" s="55"/>
       <c r="H23" s="55"/>
       <c r="I23" s="55"/>
       <c r="J23" s="55"/>
       <c r="K23" s="55"/>
       <c r="L23" s="55"/>
       <c r="M23" s="55"/>
       <c r="N23" s="55"/>
     </row>
     <row r="24" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A24" s="79"/>
-      <c r="B24" s="79"/>
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
       <c r="C24" s="54"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
     </row>
     <row r="25" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="56"/>
       <c r="B25" s="55"/>
       <c r="C25" s="54"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
@@ -11517,53 +4194,51 @@
     </row>
     <row r="26" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:14" s="52" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A21:B24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" location="'1. Major Occupation Groups'!A1" display="1. Major Occupation Groups " xr:uid="{D7BDE259-67C6-4FD1-B907-CBA82B104D70}"/>
     <hyperlink ref="A7" location="'2. Top Job Outlook'!A1" display="2. Top Job Outlook" xr:uid="{18FF44BA-F162-4520-A4EA-B5106100B096}"/>
     <hyperlink ref="A9" location="'3. Top Job Openings'!A1" display="3. Top Job Openings" xr:uid="{357FEC00-FD95-4107-8A83-93124A959051}"/>
     <hyperlink ref="A11" location="'4. Fastest Growing '!A1" display="4. Fastest Growing" xr:uid="{BE0A9F2A-E520-4BE8-9909-C3DA9A9039A0}"/>
     <hyperlink ref="A13" location="'5. All Occupations'!A1" display="5. All Occupations" xr:uid="{F023FEB6-29AB-4B9D-BFFB-CF0C8B105BFE}"/>
     <hyperlink ref="A15" location="'6. Notes'!A1" display="6. Notes" xr:uid="{0A2FF348-16A7-498C-830D-B3B869ADBF53}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F5294BC-89E6-4D94-8C10-DF18AB885BA8}">
   <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="57.42578125" style="21" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="20"/>
     <col min="13" max="13" width="7.7109375" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="18.42578125" customWidth="1"/>
     <col min="16" max="16" width="16.28515625" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="22" max="22" width="13.7109375" customWidth="1"/>
     <col min="24" max="24" width="12.42578125" customWidth="1"/>
     <col min="27" max="27" width="11.7109375" customWidth="1"/>
     <col min="29" max="29" width="14.28515625" customWidth="1"/>
@@ -12420,76 +5095,76 @@
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>671</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="6">
         <v>2024</v>
       </c>
       <c r="D4" s="6">
         <v>2034</v>
       </c>
-      <c r="E4" s="82" t="s">
+      <c r="E4" s="83" t="s">
         <v>697</v>
       </c>
-      <c r="F4" s="83"/>
-      <c r="G4" s="84" t="s">
+      <c r="F4" s="84"/>
+      <c r="G4" s="85" t="s">
         <v>698</v>
       </c>
-      <c r="H4" s="85"/>
-[...2 lines deleted...]
-      <c r="K4" s="84" t="s">
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="85" t="s">
         <v>672</v>
       </c>
-      <c r="L4" s="85"/>
-[...1 lines deleted...]
-      <c r="N4" s="83"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="84"/>
     </row>
     <row r="5" spans="1:14" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>673</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>674</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>675</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>676</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>677</v>
@@ -13568,868 +6243,867 @@
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="26"/>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="79" t="s">
+      <c r="A33" s="80" t="s">
         <v>731</v>
       </c>
-      <c r="B33" s="79"/>
-[...1 lines deleted...]
-      <c r="D33" s="79"/>
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="80"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="79"/>
-[...2 lines deleted...]
-      <c r="D34" s="79"/>
+      <c r="A34" s="80"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="80"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="79"/>
-[...2 lines deleted...]
-      <c r="D35" s="79"/>
+      <c r="A35" s="80"/>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="80"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="79"/>
-[...2 lines deleted...]
-      <c r="D36" s="79"/>
+      <c r="A36" s="80"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="80"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="79"/>
-[...2 lines deleted...]
-      <c r="D37" s="79"/>
+      <c r="A37" s="80"/>
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="80"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="79"/>
-[...2 lines deleted...]
-      <c r="D38" s="79"/>
+      <c r="A38" s="80"/>
+      <c r="B38" s="80"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="80"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="79"/>
-[...2 lines deleted...]
-      <c r="D39" s="79"/>
+      <c r="A39" s="80"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="80"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="79"/>
-[...2 lines deleted...]
-      <c r="D40" s="79"/>
+      <c r="A40" s="80"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="80"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="79"/>
-[...2 lines deleted...]
-      <c r="D41" s="79"/>
+      <c r="A41" s="80"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="A33:D41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF9674A3-8EC6-4597-BD39-95100CB16439}">
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:K80"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="86.42578125" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>710</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="42"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>706</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="42"/>
       <c r="D2" s="43"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="27" t="s">
         <v>707</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="42"/>
       <c r="D3" s="43"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="42"/>
       <c r="D4" s="43"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="92" t="s">
+      <c r="A5" s="93" t="s">
         <v>711</v>
       </c>
-      <c r="B5" s="93"/>
-[...1 lines deleted...]
-      <c r="D5" s="93"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
     </row>
     <row r="6" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="93"/>
-[...2 lines deleted...]
-      <c r="D6" s="93"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C7" s="88" t="s">
+      <c r="C7" s="89" t="s">
         <v>672</v>
       </c>
-      <c r="D7" s="90" t="s">
+      <c r="D7" s="91" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="87"/>
-[...2 lines deleted...]
-      <c r="D8" s="91"/>
+      <c r="A8" s="88"/>
+      <c r="B8" s="88"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="92"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="16">
         <v>1659</v>
       </c>
       <c r="D9" s="24">
         <v>38074</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="C10" s="16">
-        <v>1057</v>
+        <v>1132</v>
       </c>
       <c r="D10" s="24">
-        <v>37669</v>
+        <v>34723</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C11" s="16">
-        <v>705</v>
+        <v>1057</v>
       </c>
       <c r="D11" s="24">
-        <v>43101</v>
+        <v>37669</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C12" s="16">
-        <v>674</v>
+        <v>705</v>
       </c>
       <c r="D12" s="24">
-        <v>31040</v>
+        <v>43101</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C13" s="16">
-        <v>613</v>
+        <v>674</v>
       </c>
       <c r="D13" s="24">
-        <v>31400</v>
+        <v>31040</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C14" s="16">
-        <v>476</v>
+        <v>613</v>
       </c>
       <c r="D14" s="24">
-        <v>40067</v>
+        <v>31400</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C15" s="16">
-        <v>344</v>
+        <v>476</v>
       </c>
       <c r="D15" s="24">
-        <v>44758</v>
+        <v>40067</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C16" s="16">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="D16" s="24">
-        <v>37035</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+        <v>44758</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B17" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="16">
+        <v>327</v>
+      </c>
+      <c r="D17" s="24">
+        <v>37035</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C18" s="16">
         <v>274</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D18" s="24">
         <v>38935</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="20" t="s">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
         <v>708</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B19" t="s">
         <v>178</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C19" s="16">
         <v>178</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D19" s="24">
         <v>48069</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="20" t="s">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
         <v>705</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B20" t="s">
         <v>180</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C20" s="14">
         <v>167</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D20" s="20">
         <v>53181</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B21" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C21" s="16">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="D21" s="24">
-        <v>61318</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="C22" s="16">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+      <c r="D22" s="24">
+        <v>61318</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B23" t="s">
-        <v>552</v>
+        <v>176</v>
       </c>
       <c r="C23" s="16">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>716</v>
+      </c>
+      <c r="K23" s="24"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B24" t="s">
-        <v>194</v>
+        <v>552</v>
       </c>
       <c r="C24" s="16">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D24" s="24">
-        <v>59053</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+        <v>60672</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="30"/>
       <c r="C25" s="16"/>
       <c r="D25" s="24"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A26" s="92" t="s">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="93" t="s">
         <v>712</v>
       </c>
-      <c r="B26" s="93"/>
-[...10 lines deleted...]
-      <c r="A28" s="86" t="s">
+      <c r="B26" s="94"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="94"/>
+    </row>
+    <row r="27" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="94"/>
+      <c r="B27" s="94"/>
+      <c r="C27" s="94"/>
+      <c r="D27" s="94"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B28" s="86" t="s">
+      <c r="B28" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C28" s="88" t="s">
+      <c r="C28" s="89" t="s">
         <v>672</v>
       </c>
-      <c r="D28" s="90" t="s">
+      <c r="D28" s="91" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="88"/>
+      <c r="B29" s="88"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="92"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="16">
+        <v>924</v>
+      </c>
+      <c r="D30" s="24">
+        <v>57706</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B30" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C31" s="16">
-        <v>924</v>
+        <v>668</v>
       </c>
       <c r="D31" s="24">
-        <v>57706</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+        <v>36078</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C32" s="16">
-        <v>668</v>
+        <v>498</v>
       </c>
       <c r="D32" s="24">
-        <v>36078</v>
+        <v>35498</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C33" s="16">
-        <v>498</v>
+        <v>378</v>
       </c>
       <c r="D33" s="24">
-        <v>35498</v>
+        <v>47888</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C34" s="16">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="D34" s="24">
-        <v>47888</v>
+        <v>36421</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C35" s="16">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="D35" s="24">
-        <v>36421</v>
+        <v>41846</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C36" s="16">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D36" s="24">
-        <v>41846</v>
+        <v>39823</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="16">
-        <v>306</v>
+        <v>265</v>
       </c>
       <c r="D37" s="24">
-        <v>39823</v>
+        <v>52981</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C38" s="16">
-        <v>265</v>
+        <v>191</v>
       </c>
       <c r="D38" s="24">
-        <v>52981</v>
+        <v>61588</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C39" s="16">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="D39" s="24">
-        <v>61588</v>
+        <v>41215</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C40" s="16">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="D40" s="24">
-        <v>41215</v>
+        <v>36602</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C41" s="16">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D41" s="24">
-        <v>36602</v>
+        <v>41694</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C42" s="16">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D42" s="24">
-        <v>41694</v>
+        <v>52916</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C43" s="16">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D43" s="24">
-        <v>52916</v>
+        <v>41492</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C44" s="16">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D44" s="24">
-        <v>41492</v>
+        <v>62262</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>573</v>
       </c>
       <c r="C45" s="16">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="D45" s="24">
-        <v>62262</v>
+        <v>56723</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B46" t="s">
-        <v>573</v>
+        <v>619</v>
       </c>
       <c r="C46" s="16">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D46" s="24">
-        <v>56723</v>
+        <v>66239</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B47" t="s">
-        <v>619</v>
+        <v>653</v>
       </c>
       <c r="C47" s="16">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D47" s="24">
-        <v>66239</v>
+        <v>48984</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B48" t="s">
-        <v>653</v>
+        <v>208</v>
       </c>
       <c r="C48" s="16">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D48" s="24">
-        <v>48984</v>
+        <v>42882</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B49" t="s">
         <v>224</v>
       </c>
       <c r="C49" s="16">
         <v>112</v>
       </c>
-      <c r="D49" s="24" t="s">
-        <v>716</v>
+      <c r="D49" s="24">
+        <v>59797</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="30"/>
       <c r="C50" s="16"/>
       <c r="D50" s="24"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="92" t="s">
+      <c r="A51" s="93" t="s">
         <v>778</v>
       </c>
-      <c r="B51" s="93"/>
-[...1 lines deleted...]
-      <c r="D51" s="93"/>
+      <c r="B51" s="94"/>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
     </row>
     <row r="52" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="93"/>
-[...2 lines deleted...]
-      <c r="D52" s="93"/>
+      <c r="A52" s="94"/>
+      <c r="B52" s="94"/>
+      <c r="C52" s="94"/>
+      <c r="D52" s="94"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="86" t="s">
+      <c r="A53" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B53" s="86" t="s">
+      <c r="B53" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C53" s="88" t="s">
+      <c r="C53" s="89" t="s">
         <v>672</v>
       </c>
-      <c r="D53" s="90" t="s">
+      <c r="D53" s="91" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="87"/>
-[...2 lines deleted...]
-      <c r="D54" s="91"/>
+      <c r="A54" s="88"/>
+      <c r="B54" s="88"/>
+      <c r="C54" s="90"/>
+      <c r="D54" s="92"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B55" t="s">
         <v>134</v>
       </c>
       <c r="C55" s="16">
         <v>632</v>
       </c>
       <c r="D55" s="24">
         <v>90490</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B56" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="16">
         <v>422</v>
       </c>
@@ -14726,2305 +7400,2321 @@
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="B53:B54"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="A26:D27"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="A51:D52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A79" r:id="rId1" xr:uid="{69FA813C-26DD-4F73-89C9-CF63F0F7C7DA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D38342ED-87BE-4B83-94B7-33769AB7F3C6}">
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="2" width="86" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>710</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>764</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="27" t="s">
         <v>685</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="92" t="s">
+      <c r="A5" s="93" t="s">
         <v>699</v>
       </c>
-      <c r="B5" s="93"/>
-[...1 lines deleted...]
-      <c r="D5" s="93"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="93"/>
-[...2 lines deleted...]
-      <c r="D6" s="93"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C7" s="94" t="s">
+      <c r="C7" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="D7" s="94" t="s">
+      <c r="D7" s="95" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="87"/>
-[...2 lines deleted...]
-      <c r="D8" s="95"/>
+      <c r="A8" s="88"/>
+      <c r="B8" s="88"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="16">
         <v>1659</v>
       </c>
       <c r="D9" s="24">
         <v>38074</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C10" s="16">
-        <v>1057</v>
+        <v>1155</v>
       </c>
       <c r="D10" s="24">
-        <v>37669</v>
+        <v>31352</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C11" s="16">
-        <v>705</v>
+        <v>1132</v>
       </c>
       <c r="D11" s="24">
-        <v>43101</v>
+        <v>34723</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="C12" s="16">
-        <v>674</v>
+        <v>1127</v>
       </c>
       <c r="D12" s="24">
-        <v>31040</v>
+        <v>35671</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="C13" s="16">
-        <v>613</v>
+        <v>1057</v>
       </c>
       <c r="D13" s="24">
-        <v>31400</v>
+        <v>37669</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C14" s="16">
-        <v>476</v>
+        <v>705</v>
       </c>
       <c r="D14" s="24">
-        <v>40067</v>
+        <v>43101</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C15" s="16">
-        <v>344</v>
+        <v>685</v>
       </c>
       <c r="D15" s="24">
-        <v>44758</v>
+        <v>30026</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="C16" s="16">
-        <v>327</v>
+        <v>674</v>
       </c>
       <c r="D16" s="24">
-        <v>37035</v>
+        <v>31040</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="C17" s="16">
-        <v>274</v>
+        <v>613</v>
       </c>
       <c r="D17" s="24">
-        <v>38935</v>
+        <v>31400</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="B18" t="s">
-        <v>178</v>
+        <v>68</v>
       </c>
       <c r="C18" s="16">
-        <v>178</v>
+        <v>492</v>
       </c>
       <c r="D18" s="24">
-        <v>48069</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+        <v>32713</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B19" t="s">
-        <v>180</v>
+        <v>70</v>
       </c>
       <c r="C19" s="16">
-        <v>167</v>
+        <v>476</v>
       </c>
       <c r="D19" s="24">
-        <v>53181</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+        <v>40067</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="B20" t="s">
-        <v>188</v>
+        <v>72</v>
       </c>
       <c r="C20" s="16">
-        <v>138</v>
+        <v>469</v>
       </c>
       <c r="D20" s="24">
-        <v>46562</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+        <v>42632</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B21" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="C21" s="16">
-        <v>42</v>
+        <v>344</v>
       </c>
       <c r="D21" s="24">
-        <v>61318</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+        <v>44758</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>76</v>
       </c>
       <c r="C22" s="16">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+        <v>327</v>
+      </c>
+      <c r="D22" s="24">
+        <v>37035</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B23" t="s">
-        <v>552</v>
+        <v>78</v>
       </c>
       <c r="C23" s="16">
-        <v>17</v>
+        <v>274</v>
       </c>
       <c r="D23" s="24">
-        <v>60672</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+        <v>38935</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="B24" t="s">
-        <v>194</v>
+        <v>80</v>
       </c>
       <c r="C24" s="16">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D24" s="24">
-        <v>59053</v>
-[...8 lines deleted...]
-      <c r="A26" s="92" t="s">
+        <v>33023</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" s="16">
+        <v>225</v>
+      </c>
+      <c r="D25" s="24">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>785</v>
+      </c>
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="16">
+        <v>224</v>
+      </c>
+      <c r="D26" s="24">
+        <v>32511</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="16">
+        <v>208</v>
+      </c>
+      <c r="D27" s="24">
+        <v>35471</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="16">
+        <v>200</v>
+      </c>
+      <c r="D28" s="24">
+        <v>32469</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="31"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="24"/>
+    </row>
+    <row r="30" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="93" t="s">
         <v>700</v>
       </c>
-      <c r="B26" s="93"/>
-[...10 lines deleted...]
-      <c r="A28" s="86" t="s">
+      <c r="B30" s="94"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+    </row>
+    <row r="31" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="94"/>
+      <c r="B31" s="94"/>
+      <c r="C31" s="94"/>
+      <c r="D31" s="94"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B28" s="86" t="s">
+      <c r="B32" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C28" s="94" t="s">
+      <c r="C32" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="D28" s="94" t="s">
+      <c r="D32" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="A31" s="20" t="s">
+    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="88"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="96"/>
+      <c r="D33" s="96"/>
+    </row>
+    <row r="34" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="20" t="s">
         <v>705</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B34" t="s">
         <v>95</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C34" s="16">
         <v>924</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D34" s="24">
         <v>57706</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B35" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="16">
+        <v>668</v>
+      </c>
+      <c r="D35" s="24">
+        <v>36078</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B36" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="16">
+        <v>498</v>
+      </c>
+      <c r="D36" s="24">
+        <v>35498</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="16">
+        <v>378</v>
+      </c>
+      <c r="D37" s="24">
+        <v>47888</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B38" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C38" s="16">
         <v>355</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D38" s="24">
         <v>36421</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A36" s="20" t="s">
+    <row r="39" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B39" t="s">
         <v>105</v>
       </c>
-      <c r="C36" s="16">
+      <c r="C39" s="16">
         <v>309</v>
       </c>
-      <c r="D36" s="24">
+      <c r="D39" s="24">
         <v>41846</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="20" t="s">
+    <row r="40" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="20" t="s">
         <v>708</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B40" t="s">
         <v>107</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C40" s="16">
         <v>306</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D40" s="24">
         <v>39823</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C41" s="16">
-        <v>191</v>
+        <v>265</v>
       </c>
       <c r="D41" s="24">
-        <v>61588</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+        <v>52981</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="16">
+        <v>251</v>
+      </c>
+      <c r="D42" s="24">
+        <v>45486</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B43" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="16">
+        <v>223</v>
+      </c>
+      <c r="D43" s="24">
+        <v>48672</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B44" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="16">
+        <v>191</v>
+      </c>
+      <c r="D44" s="24">
+        <v>61588</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B45" t="s">
         <v>117</v>
       </c>
-      <c r="C42" s="16">
+      <c r="C45" s="16">
         <v>178</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D45" s="24">
         <v>46433</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="20" t="s">
+    <row r="46" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B46" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C46" s="16">
         <v>164</v>
       </c>
-      <c r="D43" s="24">
+      <c r="D46" s="24">
         <v>41215</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C47" s="16">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D47" s="24">
-        <v>52916</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+        <v>36602</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B48" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="16">
+        <v>152</v>
+      </c>
+      <c r="D48" s="24">
+        <v>41694</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B49" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="16">
+        <v>149</v>
+      </c>
+      <c r="D49" s="24">
+        <v>37315</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B50" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" s="16">
+        <v>148</v>
+      </c>
+      <c r="D50" s="24">
+        <v>52916</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B51" t="s">
         <v>129</v>
       </c>
-      <c r="C48" s="16">
+      <c r="C51" s="16">
         <v>146</v>
       </c>
-      <c r="D48" s="24">
+      <c r="D51" s="24">
         <v>41492</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A49" s="20" t="s">
+    <row r="52" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B52" t="s">
         <v>131</v>
       </c>
-      <c r="C49" s="16">
+      <c r="C52" s="16">
         <v>142</v>
       </c>
-      <c r="D49" s="24">
+      <c r="D52" s="24">
         <v>62262</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A51" s="92" t="s">
+    <row r="53" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B53" t="s">
+        <v>510</v>
+      </c>
+      <c r="C53" s="16">
+        <v>138</v>
+      </c>
+      <c r="D53" s="24">
+        <v>37754</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="30"/>
+      <c r="C54" s="16"/>
+      <c r="D54" s="24"/>
+    </row>
+    <row r="55" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="93" t="s">
         <v>774</v>
       </c>
-      <c r="B51" s="93"/>
-[...10 lines deleted...]
-      <c r="A53" s="86" t="s">
+      <c r="B55" s="94"/>
+      <c r="C55" s="94"/>
+      <c r="D55" s="94"/>
+    </row>
+    <row r="56" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="94"/>
+      <c r="B56" s="94"/>
+      <c r="C56" s="94"/>
+      <c r="D56" s="94"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B53" s="86" t="s">
+      <c r="B57" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C53" s="94" t="s">
+      <c r="C57" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="D53" s="94" t="s">
+      <c r="D57" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="A55" s="20" t="s">
+    <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="88"/>
+      <c r="B58" s="88"/>
+      <c r="C58" s="96"/>
+      <c r="D58" s="96"/>
+    </row>
+    <row r="59" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B59" t="s">
         <v>134</v>
       </c>
-      <c r="C55" s="16">
+      <c r="C59" s="16">
         <v>632</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D59" s="24">
         <v>90490</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B60" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C60" s="16">
-        <v>133</v>
+        <v>422</v>
       </c>
       <c r="D60" s="24">
-        <v>83859</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+        <v>81253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B61" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C61" s="16">
-        <v>127</v>
+        <v>232</v>
       </c>
       <c r="D61" s="24">
-        <v>50936</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+        <v>51860</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B62" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C62" s="16">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="D62" s="24">
-        <v>60112</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+        <v>67427</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B63" t="s">
+        <v>142</v>
+      </c>
+      <c r="C63" s="16">
+        <v>143</v>
+      </c>
+      <c r="D63" s="24">
+        <v>77990</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B64" t="s">
+        <v>144</v>
+      </c>
+      <c r="C64" s="16">
+        <v>133</v>
+      </c>
+      <c r="D64" s="24">
+        <v>83859</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B65" t="s">
+        <v>146</v>
+      </c>
+      <c r="C65" s="16">
+        <v>127</v>
+      </c>
+      <c r="D65" s="24">
+        <v>50936</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B66" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="16">
+        <v>113</v>
+      </c>
+      <c r="D66" s="24">
+        <v>60112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B67" t="s">
         <v>150</v>
       </c>
-      <c r="C63" s="16">
+      <c r="C67" s="16">
         <v>99</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D67" s="24">
         <v>109768</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A64" s="20" t="s">
+    <row r="68" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B68" t="s">
+        <v>152</v>
+      </c>
+      <c r="C68" s="16">
+        <v>90</v>
+      </c>
+      <c r="D68" s="24">
+        <v>115094</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
         <v>715</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B69" t="s">
         <v>154</v>
       </c>
-      <c r="C64" s="16">
+      <c r="C69" s="16">
         <v>84</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D69" s="24">
         <v>52803</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A65" s="20" t="s">
+    <row r="70" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B70" t="s">
+        <v>156</v>
+      </c>
+      <c r="C70" s="16">
+        <v>78</v>
+      </c>
+      <c r="D70" s="24">
+        <v>123186</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B71" t="s">
+        <v>158</v>
+      </c>
+      <c r="C71" s="16">
+        <v>76</v>
+      </c>
+      <c r="D71" s="24">
+        <v>77516</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B72" t="s">
         <v>160</v>
       </c>
-      <c r="C65" s="16">
+      <c r="C72" s="16">
         <v>76</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D72" s="24">
         <v>55498</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
-[...97 lines deleted...]
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B73" t="s">
-        <v>254</v>
+        <v>162</v>
       </c>
       <c r="C73" s="16">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="D73" s="24">
-        <v>92731</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+        <v>67166</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B74" t="s">
-        <v>344</v>
+        <v>164</v>
       </c>
       <c r="C74" s="16">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D74" s="24">
-        <v>85579</v>
-[...8 lines deleted...]
-      <c r="A76" s="92" t="s">
+        <v>55361</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B75" t="s">
+        <v>166</v>
+      </c>
+      <c r="C75" s="16">
+        <v>70</v>
+      </c>
+      <c r="D75" s="24">
+        <v>150037</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B76" t="s">
+        <v>168</v>
+      </c>
+      <c r="C76" s="16">
+        <v>69</v>
+      </c>
+      <c r="D76" s="24">
+        <v>58374</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B77" t="s">
+        <v>170</v>
+      </c>
+      <c r="C77" s="16">
+        <v>57</v>
+      </c>
+      <c r="D77" s="24">
+        <v>106316</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="20" t="s">
+        <v>785</v>
+      </c>
+      <c r="B78" t="s">
+        <v>172</v>
+      </c>
+      <c r="C78" s="16">
+        <v>56</v>
+      </c>
+      <c r="D78" s="24">
+        <v>54574</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="30"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="24"/>
+    </row>
+    <row r="80" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="93" t="s">
         <v>773</v>
       </c>
-      <c r="B76" s="93"/>
-[...10 lines deleted...]
-      <c r="A78" s="86" t="s">
+      <c r="B80" s="94"/>
+      <c r="C80" s="94"/>
+      <c r="D80" s="94"/>
+    </row>
+    <row r="81" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="94"/>
+      <c r="B81" s="94"/>
+      <c r="C81" s="94"/>
+      <c r="D81" s="94"/>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B78" s="86" t="s">
+      <c r="B82" s="87" t="s">
         <v>686</v>
       </c>
-      <c r="C78" s="94" t="s">
+      <c r="C82" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="D78" s="94" t="s">
+      <c r="D82" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...59 lines deleted...]
-      </c>
+    <row r="83" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="88"/>
+      <c r="B83" s="88"/>
+      <c r="C83" s="96"/>
+      <c r="D83" s="96"/>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="B84" t="s">
-        <v>450</v>
+        <v>389</v>
       </c>
       <c r="C84" s="16">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D84" s="24">
-        <v>96431</v>
+        <v>102604</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B85" t="s">
-        <v>393</v>
+        <v>446</v>
       </c>
       <c r="C85" s="16">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D85" s="24">
-        <v>84190</v>
+        <v>133763</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B86" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="C86" s="16">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D86" s="24">
-        <v>153767</v>
+        <v>72941</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B87" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="C87" s="16">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D87" s="24">
-        <v>75180</v>
+        <v>71762</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B88" t="s">
-        <v>403</v>
+        <v>450</v>
       </c>
       <c r="C88" s="16">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D88" s="24">
-        <v>79086</v>
+        <v>96431</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B89" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C89" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D89" s="24">
-        <v>82632</v>
+        <v>84190</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B90" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="C90" s="16">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D90" s="24">
-        <v>78477</v>
+        <v>153767</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B91" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="C91" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D91" s="24">
-        <v>95129</v>
+        <v>75180</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B92" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C92" s="16">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D92" s="24">
-        <v>72149</v>
+        <v>79086</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B93" t="s">
-        <v>452</v>
+        <v>391</v>
       </c>
       <c r="C93" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D93" s="24">
-        <v>315788</v>
+        <v>82632</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B94" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="C94" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D94" s="24">
-        <v>73726</v>
+        <v>78477</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B95" t="s">
+        <v>363</v>
+      </c>
+      <c r="C95" s="16">
+        <v>8</v>
+      </c>
+      <c r="D95" s="24">
+        <v>95129</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="B96" t="s">
+        <v>405</v>
+      </c>
+      <c r="C96" s="16">
+        <v>7</v>
+      </c>
+      <c r="D96" s="24">
+        <v>72149</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="B97" t="s">
+        <v>452</v>
+      </c>
+      <c r="C97" s="16">
+        <v>4</v>
+      </c>
+      <c r="D97" s="24">
+        <v>315788</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="B98" t="s">
+        <v>383</v>
+      </c>
+      <c r="C98" s="16">
+        <v>3</v>
+      </c>
+      <c r="D98" s="24">
+        <v>73726</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A99" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="B99" t="s">
         <v>454</v>
       </c>
-      <c r="C95" s="16">
+      <c r="C99" s="16">
         <v>2</v>
       </c>
-      <c r="D95" s="24">
+      <c r="D99" s="24">
         <v>291349</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A97" s="25" t="s">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" s="30"/>
+      <c r="C100" s="16"/>
+      <c r="D100" s="24"/>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A101" s="25" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A98" s="33" t="s">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" s="33" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A99" t="s">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A100" s="58" t="s">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" s="58" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A101" t="s">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A102" t="s">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
         <v>767</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A76:D77"/>
-[...7 lines deleted...]
-    <mergeCell ref="D53:D54"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:D58"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
-    <mergeCell ref="A26:D27"/>
-[...4 lines deleted...]
-    <mergeCell ref="A51:D52"/>
+    <mergeCell ref="A30:D31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="A55:D56"/>
+    <mergeCell ref="A80:D81"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:D83"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A100" r:id="rId1" xr:uid="{28DB8D0F-8F93-4650-8518-DF3A2B29CCB3}"/>
+    <hyperlink ref="A104" r:id="rId1" xr:uid="{28DB8D0F-8F93-4650-8518-DF3A2B29CCB3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E4721E5-9741-4C30-8309-FD0D5C0B493C}">
-  <dimension ref="A1:G106"/>
+  <dimension ref="A1:E106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="30" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>710</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="35"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
     </row>
-    <row r="2" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>783</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>689</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="28"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="92" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="93" t="s">
         <v>702</v>
       </c>
-      <c r="B5" s="93"/>
-[...12 lines deleted...]
-      <c r="A7" s="86" t="s">
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+    </row>
+    <row r="6" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="94"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="87" t="s">
         <v>686</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>675</v>
       </c>
-      <c r="D7" s="94" t="s">
+      <c r="D7" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="E7" s="94" t="s">
+      <c r="E7" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B8" s="87"/>
+    <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88"/>
+      <c r="B8" s="88"/>
       <c r="C8" s="12" t="s">
         <v>682</v>
       </c>
-      <c r="D8" s="95"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>714</v>
       </c>
       <c r="B9" t="s">
         <v>174</v>
       </c>
-      <c r="C9" s="44">
-        <v>0.14350499999999999</v>
+      <c r="C9" s="78">
+        <v>14.3505</v>
       </c>
       <c r="D9">
         <v>81</v>
       </c>
       <c r="E9" s="59">
         <v>35999</v>
       </c>
-      <c r="G9" s="41"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B10" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>0.132353</v>
+        <v>93</v>
+      </c>
+      <c r="C10" s="78">
+        <v>13.962300000000001</v>
       </c>
       <c r="D10">
-        <v>20</v>
-[...6 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1132</v>
+      </c>
+      <c r="E10" s="59">
+        <v>34723</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>0.13042100000000001</v>
+        <v>226</v>
+      </c>
+      <c r="C11" s="78">
+        <v>13.6187</v>
       </c>
       <c r="D11">
-        <v>1659</v>
+        <v>40</v>
       </c>
       <c r="E11" s="59">
-        <v>38074</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34515</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C12" s="78">
+        <v>13.235300000000001</v>
+      </c>
+      <c r="D12">
+        <v>20</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="78">
+        <v>13.0421</v>
+      </c>
+      <c r="D13">
+        <v>1659</v>
+      </c>
+      <c r="E13" s="59">
+        <v>38074</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="C12" s="44">
-[...2 lines deleted...]
-      <c r="D12">
+      <c r="C14" s="78">
+        <v>12.3994</v>
+      </c>
+      <c r="D14">
         <v>274</v>
       </c>
-      <c r="E12" s="59">
+      <c r="E14" s="59">
         <v>38935</v>
       </c>
-      <c r="G12" s="41"/>
-[...2 lines deleted...]
-      <c r="A13" s="20" t="s">
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
         <v>708</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" t="s">
         <v>178</v>
       </c>
-      <c r="C13" s="44">
-[...2 lines deleted...]
-      <c r="D13">
+      <c r="C15" s="78">
+        <v>12.018599999999999</v>
+      </c>
+      <c r="D15">
         <v>178</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E15" s="59">
         <v>48069</v>
       </c>
-      <c r="G13" s="41"/>
-[...37 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="78">
+        <v>11.604100000000001</v>
+      </c>
+      <c r="D16">
+        <v>234</v>
+      </c>
+      <c r="E16" s="59">
+        <v>33023</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B17" t="s">
+        <v>180</v>
+      </c>
+      <c r="C17" s="78">
+        <v>11.2994</v>
+      </c>
+      <c r="D17">
+        <v>167</v>
+      </c>
+      <c r="E17" s="59">
+        <v>53181</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B18" t="s">
         <v>90</v>
       </c>
-      <c r="C16" s="44">
-[...2 lines deleted...]
-      <c r="D16">
+      <c r="C18" s="78">
+        <v>9.9638000000000009</v>
+      </c>
+      <c r="D18">
         <v>197</v>
       </c>
-      <c r="E16" s="59">
+      <c r="E18" s="59">
         <v>37023</v>
       </c>
-      <c r="G16" s="41"/>
-[...2 lines deleted...]
-      <c r="A17" s="20" t="s">
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B19" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="44">
-[...2 lines deleted...]
-      <c r="D17">
+      <c r="C19" s="78">
+        <v>9.7222000000000008</v>
+      </c>
+      <c r="D19">
         <v>674</v>
       </c>
-      <c r="E17" s="59">
+      <c r="E19" s="59">
         <v>31040</v>
       </c>
-      <c r="G17" s="41"/>
-[...2 lines deleted...]
-      <c r="A18" s="20" t="s">
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B20" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="44">
-[...2 lines deleted...]
-      <c r="D18">
+      <c r="C20" s="78">
+        <v>9.6554000000000002</v>
+      </c>
+      <c r="D20">
         <v>613</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E20" s="59">
         <v>31400</v>
       </c>
-      <c r="G18" s="41"/>
-[...37 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
         <v>714</v>
       </c>
       <c r="B21" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>8.4602000000000011E-2</v>
+        <v>528</v>
+      </c>
+      <c r="C21" s="78">
+        <v>8.6735000000000007</v>
       </c>
       <c r="D21">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="E21" s="59">
-        <v>31594</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+        <v>50084</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B22" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>7.8988000000000003E-2</v>
+        <v>182</v>
+      </c>
+      <c r="C22" s="78">
+        <v>8.5495999999999999</v>
       </c>
       <c r="D22">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="E22" s="59">
-        <v>46562</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+        <v>33514</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>714</v>
       </c>
       <c r="B23" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>6.9766999999999996E-2</v>
+        <v>184</v>
+      </c>
+      <c r="C23" s="78">
+        <v>8.4847999999999999</v>
       </c>
       <c r="D23">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="E23" s="59">
-        <v>34070</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+        <v>37220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>6.0976000000000002E-2</v>
+        <v>186</v>
+      </c>
+      <c r="C24" s="78">
+        <v>8.4602000000000004</v>
       </c>
       <c r="D24">
-        <v>327</v>
+        <v>109</v>
       </c>
       <c r="E24" s="59">
-        <v>37035</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+        <v>31594</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B25" t="s">
+        <v>188</v>
+      </c>
+      <c r="C25" s="78">
+        <v>7.8987999999999996</v>
+      </c>
+      <c r="D25">
+        <v>138</v>
+      </c>
+      <c r="E25" s="59">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B26" t="s">
+        <v>190</v>
+      </c>
+      <c r="C26" s="78">
+        <v>6.9767000000000001</v>
+      </c>
+      <c r="D26">
+        <v>51</v>
+      </c>
+      <c r="E26" s="59">
+        <v>34070</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="78">
+        <v>6.0975999999999999</v>
+      </c>
+      <c r="D27">
+        <v>327</v>
+      </c>
+      <c r="E27" s="59">
+        <v>37035</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B28" t="s">
         <v>192</v>
       </c>
-      <c r="C25" s="44">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="C28" s="78">
+        <v>5.9890999999999996</v>
+      </c>
+      <c r="D28">
         <v>42</v>
       </c>
-      <c r="E25" s="59">
+      <c r="E28" s="59">
         <v>61318</v>
       </c>
-      <c r="G25" s="41"/>
-[...55 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D29" s="22"/>
       <c r="E29" s="24"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A30" s="92" t="s">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="93" t="s">
         <v>703</v>
       </c>
-      <c r="B30" s="93"/>
-[...12 lines deleted...]
-      <c r="A32" s="86" t="s">
+      <c r="B30" s="94"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+    </row>
+    <row r="31" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="94"/>
+      <c r="B31" s="94"/>
+      <c r="C31" s="94"/>
+      <c r="D31" s="94"/>
+      <c r="E31" s="94"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B32" s="86" t="s">
+      <c r="B32" s="87" t="s">
         <v>686</v>
       </c>
       <c r="C32" s="29" t="s">
         <v>675</v>
       </c>
-      <c r="D32" s="94" t="s">
+      <c r="D32" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="E32" s="94" t="s">
+      <c r="E32" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B33" s="87"/>
+    <row r="33" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="88"/>
+      <c r="B33" s="88"/>
       <c r="C33" s="12" t="s">
         <v>682</v>
       </c>
-      <c r="D33" s="95"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D33" s="96"/>
+      <c r="E33" s="96"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B34" t="s">
         <v>198</v>
       </c>
-      <c r="C34" s="44">
-        <v>0.260606</v>
+      <c r="C34" s="78">
+        <v>26.060600000000001</v>
       </c>
       <c r="D34" s="20">
         <v>39</v>
       </c>
       <c r="E34" s="59">
         <v>62590</v>
       </c>
-      <c r="G34" s="41"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B35" t="s">
         <v>200</v>
       </c>
-      <c r="C35" s="44">
-        <v>0.21008400000000002</v>
+      <c r="C35" s="78">
+        <v>21.008400000000002</v>
       </c>
       <c r="D35" s="20">
         <v>27</v>
       </c>
       <c r="E35" s="59">
         <v>42237</v>
       </c>
-      <c r="G35" s="41"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B36" t="s">
         <v>202</v>
       </c>
-      <c r="C36" s="44">
-        <v>0.2</v>
+      <c r="C36" s="78">
+        <v>20</v>
       </c>
       <c r="D36" s="20">
         <v>43</v>
       </c>
       <c r="E36" s="59">
         <v>63656</v>
       </c>
-      <c r="G36" s="41"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
-      <c r="C37" s="44">
-        <v>0.19754000000000002</v>
+      <c r="C37" s="78">
+        <v>19.754000000000001</v>
       </c>
       <c r="D37" s="20">
         <v>498</v>
       </c>
       <c r="E37" s="59">
         <v>35498</v>
       </c>
-      <c r="G37" s="41"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B38" t="s">
         <v>204</v>
       </c>
-      <c r="C38" s="44">
-        <v>0.1875</v>
+      <c r="C38" s="78">
+        <v>18.75</v>
       </c>
       <c r="D38" s="20">
         <v>39</v>
       </c>
       <c r="E38" s="59">
         <v>61542</v>
       </c>
-      <c r="G38" s="41"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" s="44">
-        <v>0.16722400000000001</v>
+      <c r="C39" s="78">
+        <v>16.7224</v>
       </c>
       <c r="D39" s="20">
         <v>37</v>
       </c>
       <c r="E39" s="59">
         <v>44019</v>
       </c>
-      <c r="G39" s="41"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B40" t="s">
         <v>208</v>
       </c>
-      <c r="C40" s="44">
-        <v>0.16436800000000001</v>
+      <c r="C40" s="78">
+        <v>16.436800000000002</v>
       </c>
       <c r="D40" s="20">
         <v>112</v>
       </c>
       <c r="E40" s="59">
         <v>42882</v>
       </c>
-      <c r="G40" s="41"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="44">
-        <v>0.15842800000000001</v>
+      <c r="C41" s="78">
+        <v>15.8428</v>
       </c>
       <c r="D41" s="20">
         <v>164</v>
       </c>
       <c r="E41" s="59">
         <v>41215</v>
       </c>
-      <c r="G41" s="41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B42" t="s">
         <v>210</v>
       </c>
-      <c r="C42" s="44">
-        <v>0.15094299999999999</v>
+      <c r="C42" s="78">
+        <v>15.0943</v>
       </c>
       <c r="D42" s="20">
         <v>6</v>
       </c>
       <c r="E42" s="59">
         <v>56572</v>
       </c>
-      <c r="G42" s="41"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B43" t="s">
         <v>212</v>
       </c>
-      <c r="C43" s="44">
-        <v>0.15079399999999998</v>
+      <c r="C43" s="78">
+        <v>15.0794</v>
       </c>
       <c r="D43" s="20">
         <v>19</v>
       </c>
       <c r="E43" s="59">
         <v>51841</v>
       </c>
-      <c r="G43" s="41"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B44" t="s">
         <v>214</v>
       </c>
-      <c r="C44" s="44">
-        <v>0.148649</v>
+      <c r="C44" s="78">
+        <v>14.8649</v>
       </c>
       <c r="D44" s="20">
         <v>20</v>
       </c>
       <c r="E44" s="59">
         <v>64478</v>
       </c>
-      <c r="G44" s="41"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B45" t="s">
         <v>216</v>
       </c>
-      <c r="C45" s="44">
-        <v>0.14757300000000001</v>
+      <c r="C45" s="78">
+        <v>14.757300000000001</v>
       </c>
       <c r="D45" s="20">
         <v>75</v>
       </c>
       <c r="E45" s="59">
         <v>77900</v>
       </c>
-      <c r="G45" s="41"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
         <v>715</v>
       </c>
       <c r="B46" t="s">
         <v>218</v>
       </c>
-      <c r="C46" s="44">
-        <v>0.14569499999999999</v>
+      <c r="C46" s="78">
+        <v>14.5695</v>
       </c>
       <c r="D46" s="20">
         <v>37</v>
       </c>
       <c r="E46" s="59">
         <v>36773</v>
       </c>
-      <c r="G46" s="41"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B47" t="s">
         <v>220</v>
       </c>
-      <c r="C47" s="44">
-        <v>0.14516099999999998</v>
+      <c r="C47" s="78">
+        <v>14.5161</v>
       </c>
       <c r="D47" s="20">
         <v>8</v>
       </c>
       <c r="E47" s="59">
         <v>86136</v>
       </c>
-      <c r="G47" s="41"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B48" t="s">
         <v>222</v>
       </c>
-      <c r="C48" s="44">
-        <v>0.13991799999999999</v>
+      <c r="C48" s="78">
+        <v>13.9918</v>
       </c>
       <c r="D48" s="20">
         <v>20</v>
       </c>
       <c r="E48" s="59">
         <v>86217</v>
       </c>
-      <c r="G48" s="41"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>0.139623</v>
+        <v>224</v>
+      </c>
+      <c r="C49" s="78">
+        <v>13.9491</v>
       </c>
       <c r="D49" s="20">
-        <v>1132</v>
+        <v>112</v>
       </c>
       <c r="E49" s="59">
-        <v>34723</v>
-[...3 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+        <v>59797</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B50" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>0.139491</v>
+        <v>228</v>
+      </c>
+      <c r="C50" s="78">
+        <v>13.6126</v>
       </c>
       <c r="D50" s="20">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="E50" s="59">
-        <v>59797</v>
-[...3 lines deleted...]
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+        <v>73734</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B51" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>0.136187</v>
+        <v>230</v>
+      </c>
+      <c r="C51" s="78">
+        <v>13.5444</v>
       </c>
       <c r="D51" s="20">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="E51" s="59">
-        <v>34515</v>
-[...3 lines deleted...]
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+        <v>58634</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="20" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B52" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>0.136126</v>
+        <v>476</v>
+      </c>
+      <c r="C52" s="78">
+        <v>13.533799999999999</v>
       </c>
       <c r="D52" s="20">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E52" s="59">
-        <v>73734</v>
-[...3 lines deleted...]
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+        <v>70294</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B53" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>0.13544400000000001</v>
+        <v>611</v>
+      </c>
+      <c r="C53" s="78">
+        <v>13.529400000000001</v>
       </c>
       <c r="D53" s="20">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="E53" s="59">
-        <v>58634</v>
-[...3 lines deleted...]
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+        <v>93072</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D54" s="22"/>
       <c r="E54" s="24"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="92" t="s">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="93" t="s">
         <v>777</v>
       </c>
-      <c r="B55" s="93"/>
-[...12 lines deleted...]
-      <c r="A57" s="86" t="s">
+      <c r="B55" s="94"/>
+      <c r="C55" s="94"/>
+      <c r="D55" s="94"/>
+      <c r="E55" s="94"/>
+    </row>
+    <row r="56" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="94"/>
+      <c r="B56" s="94"/>
+      <c r="C56" s="94"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="94"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B57" s="86" t="s">
+      <c r="B57" s="87" t="s">
         <v>686</v>
       </c>
       <c r="C57" s="29" t="s">
         <v>675</v>
       </c>
-      <c r="D57" s="94" t="s">
+      <c r="D57" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="E57" s="94" t="s">
+      <c r="E57" s="95" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B58" s="87"/>
+    <row r="58" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="88"/>
+      <c r="B58" s="88"/>
       <c r="C58" s="12" t="s">
         <v>682</v>
       </c>
-      <c r="D58" s="95"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D58" s="96"/>
+      <c r="E58" s="96"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
         <v>708</v>
       </c>
       <c r="B59" t="s">
         <v>232</v>
       </c>
       <c r="C59" s="17">
         <v>40.760899999999999</v>
       </c>
       <c r="D59" s="22">
         <v>19</v>
       </c>
       <c r="E59" s="24">
         <v>85753</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
         <v>704</v>
       </c>
       <c r="B60" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="17">
         <v>39.319200000000002</v>
       </c>
       <c r="D60" s="22">
         <v>78</v>
       </c>
       <c r="E60" s="24">
         <v>123186</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
         <v>704</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="17">
         <v>24.401399999999999</v>
       </c>
       <c r="D61" s="22">
         <v>90</v>
       </c>
       <c r="E61" s="24">
         <v>115094</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B62" t="s">
         <v>234</v>
       </c>
       <c r="C62" s="17">
         <v>22.377600000000001</v>
       </c>
       <c r="D62" s="22">
         <v>24</v>
       </c>
       <c r="E62" s="24">
         <v>72114</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B63" t="s">
         <v>236</v>
       </c>
       <c r="C63" s="17">
         <v>22.348500000000001</v>
       </c>
       <c r="D63" s="22">
         <v>31</v>
       </c>
       <c r="E63" s="24">
         <v>78201</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B64" t="s">
         <v>238</v>
       </c>
       <c r="C64" s="17">
         <v>22.085899999999999</v>
       </c>
       <c r="D64" s="22">
         <v>13</v>
       </c>
       <c r="E64" s="24">
         <v>100203</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
         <v>705</v>
       </c>
       <c r="B65" t="s">
         <v>240</v>
       </c>
       <c r="C65" s="17">
         <v>21.800899999999999</v>
@@ -17240,90 +9930,90 @@
         <v>67166</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="20" t="s">
         <v>709</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" s="17">
         <v>14.527799999999999</v>
       </c>
       <c r="D78" s="22">
         <v>29</v>
       </c>
       <c r="E78" s="24">
         <v>89328</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D79" s="22"/>
       <c r="E79" s="24"/>
     </row>
     <row r="80" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="92" t="s">
+      <c r="A80" s="93" t="s">
         <v>775</v>
       </c>
-      <c r="B80" s="93"/>
-[...2 lines deleted...]
-      <c r="E80" s="93"/>
+      <c r="B80" s="94"/>
+      <c r="C80" s="94"/>
+      <c r="D80" s="94"/>
+      <c r="E80" s="94"/>
     </row>
     <row r="81" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="93"/>
-[...3 lines deleted...]
-      <c r="E81" s="93"/>
+      <c r="A81" s="94"/>
+      <c r="B81" s="94"/>
+      <c r="C81" s="94"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="94"/>
     </row>
     <row r="82" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="86" t="s">
+      <c r="A82" s="87" t="s">
         <v>776</v>
       </c>
-      <c r="B82" s="86" t="s">
+      <c r="B82" s="87" t="s">
         <v>686</v>
       </c>
       <c r="C82" s="29" t="s">
         <v>675</v>
       </c>
-      <c r="D82" s="94" t="s">
+      <c r="D82" s="95" t="s">
         <v>672</v>
       </c>
-      <c r="E82" s="94" t="s">
+      <c r="E82" s="95" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="87"/>
-      <c r="B83" s="87"/>
+      <c r="A83" s="88"/>
+      <c r="B83" s="88"/>
       <c r="C83" s="12" t="s">
         <v>682</v>
       </c>
-      <c r="D83" s="95"/>
-      <c r="E83" s="95"/>
+      <c r="D83" s="96"/>
+      <c r="E83" s="96"/>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
         <v>769</v>
       </c>
       <c r="B84" t="s">
         <v>395</v>
       </c>
       <c r="C84" s="17">
         <v>20.392199999999999</v>
       </c>
       <c r="D84" s="22">
         <v>25</v>
       </c>
       <c r="E84" s="24">
         <v>71762</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
         <v>765</v>
       </c>
       <c r="B85" t="s">
         <v>383</v>
       </c>
@@ -17595,86 +10285,84 @@
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="58" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>767</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A80:E81"/>
-[...3 lines deleted...]
-    <mergeCell ref="E82:E83"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="E57:E58"/>
     <mergeCell ref="A5:E6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="A30:E31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="A55:E56"/>
+    <mergeCell ref="A80:E81"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="E82:E83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A104" r:id="rId1" xr:uid="{38A3493A-0064-4590-AECB-7A35705B3ABC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="597" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E14C66A3-718B-411F-8A61-32BC6C3AE6DB}">
   <dimension ref="A1:W352"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="97" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
@@ -17732,88 +10420,88 @@
     <row r="3" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="36"/>
       <c r="U3" s="36"/>
       <c r="V3" s="36"/>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>671</v>
       </c>
-      <c r="B4" s="96"/>
-[...1 lines deleted...]
-      <c r="D4" s="81"/>
+      <c r="B4" s="97"/>
+      <c r="C4" s="97"/>
+      <c r="D4" s="82"/>
       <c r="E4" s="6">
         <v>2024</v>
       </c>
       <c r="F4" s="6">
         <v>2034</v>
       </c>
-      <c r="G4" s="82" t="s">
+      <c r="G4" s="83" t="s">
         <v>697</v>
       </c>
-      <c r="H4" s="83"/>
-      <c r="I4" s="84" t="s">
+      <c r="H4" s="84"/>
+      <c r="I4" s="85" t="s">
         <v>698</v>
       </c>
-      <c r="J4" s="85"/>
-[...2 lines deleted...]
-      <c r="M4" s="84" t="s">
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85" t="s">
         <v>672</v>
       </c>
-      <c r="N4" s="85"/>
-[...2 lines deleted...]
-      <c r="Q4" s="84" t="s">
+      <c r="N4" s="86"/>
+      <c r="O4" s="86"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="85" t="s">
         <v>691</v>
       </c>
-      <c r="R4" s="85"/>
-[...1 lines deleted...]
-      <c r="T4" s="84" t="s">
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="85" t="s">
         <v>692</v>
       </c>
-      <c r="U4" s="85"/>
-      <c r="V4" s="85"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
       <c r="W4" s="76" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="37" t="s">
         <v>776</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>693</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>674</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>2</v>
@@ -17940,51 +10628,51 @@
       <c r="D7" s="19"/>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="44"/>
       <c r="I7" s="45"/>
       <c r="J7" s="45"/>
       <c r="K7" s="45"/>
       <c r="L7" s="45"/>
       <c r="M7" s="60"/>
       <c r="N7" s="60"/>
       <c r="O7" s="60"/>
       <c r="P7" s="60"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A8" s="19"/>
-      <c r="B8" s="19" t="s">
+      <c r="B8" t="s">
         <v>261</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="60">
         <v>17453</v>
       </c>
       <c r="F8" s="60">
         <v>19074</v>
       </c>
       <c r="G8" s="60">
         <v>1621</v>
       </c>
       <c r="H8" s="44">
         <v>9.2878000000000002E-2</v>
       </c>
       <c r="I8" s="45">
         <v>59558</v>
       </c>
       <c r="J8" s="45">
         <v>101581</v>
@@ -18008,53 +10696,52 @@
         <v>1535</v>
       </c>
       <c r="Q8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V8" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W8" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A9" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A9" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B9" t="s">
         <v>132</v>
       </c>
       <c r="C9" t="s">
         <v>262</v>
       </c>
       <c r="D9" t="s">
         <v>263</v>
       </c>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I9" s="46">
         <v>113331</v>
       </c>
       <c r="J9" s="46">
         <v>201530</v>
       </c>
       <c r="K9" s="46">
         <v>174616</v>
       </c>
@@ -18066,53 +10753,52 @@
       <c r="O9" s="61"/>
       <c r="P9" s="61"/>
       <c r="Q9" t="s">
         <v>264</v>
       </c>
       <c r="R9" t="s">
         <v>265</v>
       </c>
       <c r="S9" t="s">
         <v>266</v>
       </c>
       <c r="T9" t="s">
         <v>267</v>
       </c>
       <c r="U9" t="s">
         <v>268</v>
       </c>
       <c r="V9" t="s">
         <v>267</v>
       </c>
       <c r="W9" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A10" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A10" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B10" t="s">
         <v>132</v>
       </c>
       <c r="C10" t="s">
         <v>133</v>
       </c>
       <c r="D10" t="s">
         <v>134</v>
       </c>
       <c r="E10" s="61">
         <v>7152</v>
       </c>
       <c r="F10" s="61">
         <v>7744</v>
       </c>
       <c r="G10" s="61">
         <v>592</v>
       </c>
       <c r="H10" s="41">
         <v>8.2774E-2</v>
       </c>
       <c r="I10" s="46">
         <v>50017</v>
       </c>
@@ -18138,53 +10824,52 @@
         <v>632</v>
       </c>
       <c r="Q10" t="s">
         <v>264</v>
       </c>
       <c r="R10" t="s">
         <v>265</v>
       </c>
       <c r="S10" t="s">
         <v>266</v>
       </c>
       <c r="T10" t="s">
         <v>267</v>
       </c>
       <c r="U10" t="s">
         <v>267</v>
       </c>
       <c r="V10" t="s">
         <v>267</v>
       </c>
       <c r="W10" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="11" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A11" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A11" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B11" t="s">
         <v>132</v>
       </c>
       <c r="C11" t="s">
         <v>271</v>
       </c>
       <c r="D11" t="s">
         <v>272</v>
       </c>
       <c r="E11" s="61">
         <v>365</v>
       </c>
       <c r="F11" s="61">
         <v>395</v>
       </c>
       <c r="G11" s="61">
         <v>30</v>
       </c>
       <c r="H11" s="41">
         <v>8.2192000000000001E-2</v>
       </c>
       <c r="I11" s="46">
         <v>89594</v>
       </c>
@@ -18210,53 +10895,52 @@
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>264</v>
       </c>
       <c r="R11" t="s">
         <v>265</v>
       </c>
       <c r="S11" t="s">
         <v>266</v>
       </c>
       <c r="T11" t="s">
         <v>273</v>
       </c>
       <c r="U11" t="s">
         <v>267</v>
       </c>
       <c r="V11" t="s">
         <v>267</v>
       </c>
       <c r="W11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A12" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A12" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B12" t="s">
         <v>132</v>
       </c>
       <c r="C12" t="s">
         <v>274</v>
       </c>
       <c r="D12" t="s">
         <v>275</v>
       </c>
       <c r="E12" s="61">
         <v>747</v>
       </c>
       <c r="F12" s="61">
         <v>742</v>
       </c>
       <c r="G12" s="61">
         <v>-5</v>
       </c>
       <c r="H12" s="41">
         <v>-6.6930000000000002E-3</v>
       </c>
       <c r="I12" s="46">
         <v>75116</v>
       </c>
@@ -18282,53 +10966,52 @@
         <v>54</v>
       </c>
       <c r="Q12" t="s">
         <v>264</v>
       </c>
       <c r="R12" t="s">
         <v>269</v>
       </c>
       <c r="S12" t="s">
         <v>266</v>
       </c>
       <c r="T12" t="s">
         <v>270</v>
       </c>
       <c r="U12" t="s">
         <v>267</v>
       </c>
       <c r="V12" t="s">
         <v>267</v>
       </c>
       <c r="W12" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A13" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A13" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B13" t="s">
         <v>132</v>
       </c>
       <c r="C13" t="s">
         <v>276</v>
       </c>
       <c r="D13" t="s">
         <v>277</v>
       </c>
       <c r="E13" s="61">
         <v>380</v>
       </c>
       <c r="F13" s="61">
         <v>410</v>
       </c>
       <c r="G13" s="61">
         <v>30</v>
       </c>
       <c r="H13" s="41">
         <v>7.8947000000000003E-2</v>
       </c>
       <c r="I13" s="46">
         <v>63640</v>
       </c>
@@ -18354,53 +11037,52 @@
         <v>35</v>
       </c>
       <c r="Q13" t="s">
         <v>264</v>
       </c>
       <c r="R13" t="s">
         <v>269</v>
       </c>
       <c r="S13" t="s">
         <v>266</v>
       </c>
       <c r="T13" t="s">
         <v>267</v>
       </c>
       <c r="U13" t="s">
         <v>267</v>
       </c>
       <c r="V13" t="s">
         <v>270</v>
       </c>
       <c r="W13" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A14" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A14" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B14" t="s">
         <v>132</v>
       </c>
       <c r="C14" t="s">
         <v>278</v>
       </c>
       <c r="D14" t="s">
         <v>279</v>
       </c>
       <c r="E14" s="61">
         <v>244</v>
       </c>
       <c r="F14" s="61">
         <v>261</v>
       </c>
       <c r="G14" s="61">
         <v>17</v>
       </c>
       <c r="H14" s="41">
         <v>6.9671999999999998E-2</v>
       </c>
       <c r="I14" s="46">
         <v>67740</v>
       </c>
@@ -18426,53 +11108,52 @@
         <v>22</v>
       </c>
       <c r="Q14" t="s">
         <v>264</v>
       </c>
       <c r="R14" t="s">
         <v>269</v>
       </c>
       <c r="S14" t="s">
         <v>266</v>
       </c>
       <c r="T14" t="s">
         <v>267</v>
       </c>
       <c r="U14" t="s">
         <v>267</v>
       </c>
       <c r="V14" t="s">
         <v>270</v>
       </c>
       <c r="W14" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A15" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A15" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B15" t="s">
         <v>132</v>
       </c>
       <c r="C15" t="s">
         <v>243</v>
       </c>
       <c r="D15" t="s">
         <v>244</v>
       </c>
       <c r="E15" s="61">
         <v>546</v>
       </c>
       <c r="F15" s="61">
         <v>656</v>
       </c>
       <c r="G15" s="61">
         <v>110</v>
       </c>
       <c r="H15" s="41">
         <v>0.20146500000000001</v>
       </c>
       <c r="I15" s="46">
         <v>99874</v>
       </c>
@@ -18498,53 +11179,52 @@
         <v>49</v>
       </c>
       <c r="Q15" t="s">
         <v>264</v>
       </c>
       <c r="R15" t="s">
         <v>265</v>
       </c>
       <c r="S15" t="s">
         <v>266</v>
       </c>
       <c r="T15" t="s">
         <v>267</v>
       </c>
       <c r="U15" t="s">
         <v>267</v>
       </c>
       <c r="V15" t="s">
         <v>267</v>
       </c>
       <c r="W15" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A16" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A16" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B16" t="s">
         <v>132</v>
       </c>
       <c r="C16" t="s">
         <v>165</v>
       </c>
       <c r="D16" t="s">
         <v>166</v>
       </c>
       <c r="E16" s="61">
         <v>801</v>
       </c>
       <c r="F16" s="61">
         <v>926</v>
       </c>
       <c r="G16" s="61">
         <v>125</v>
       </c>
       <c r="H16" s="41">
         <v>0.156055</v>
       </c>
       <c r="I16" s="46">
         <v>100886</v>
       </c>
@@ -18570,53 +11250,52 @@
         <v>70</v>
       </c>
       <c r="Q16" t="s">
         <v>264</v>
       </c>
       <c r="R16" t="s">
         <v>265</v>
       </c>
       <c r="S16" t="s">
         <v>266</v>
       </c>
       <c r="T16" t="s">
         <v>267</v>
       </c>
       <c r="U16" t="s">
         <v>267</v>
       </c>
       <c r="V16" t="s">
         <v>267</v>
       </c>
       <c r="W16" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A17" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A17" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B17" t="s">
         <v>132</v>
       </c>
       <c r="C17" t="s">
         <v>280</v>
       </c>
       <c r="D17" t="s">
         <v>281</v>
       </c>
       <c r="E17" s="61">
         <v>259</v>
       </c>
       <c r="F17" s="61">
         <v>271</v>
       </c>
       <c r="G17" s="61">
         <v>12</v>
       </c>
       <c r="H17" s="41">
         <v>4.6332000000000005E-2</v>
       </c>
       <c r="I17" s="46">
         <v>81474</v>
       </c>
@@ -18642,53 +11321,52 @@
         <v>19</v>
       </c>
       <c r="Q17" t="s">
         <v>264</v>
       </c>
       <c r="R17" t="s">
         <v>265</v>
       </c>
       <c r="S17" t="s">
         <v>266</v>
       </c>
       <c r="T17" t="s">
         <v>270</v>
       </c>
       <c r="U17" t="s">
         <v>270</v>
       </c>
       <c r="V17" t="s">
         <v>270</v>
       </c>
       <c r="W17" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A18" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A18" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" t="s">
         <v>282</v>
       </c>
       <c r="D18" t="s">
         <v>283</v>
       </c>
       <c r="E18" s="61">
         <v>420</v>
       </c>
       <c r="F18" s="61">
         <v>473</v>
       </c>
       <c r="G18" s="61">
         <v>53</v>
       </c>
       <c r="H18" s="41">
         <v>0.12619</v>
       </c>
       <c r="I18" s="46">
         <v>70689</v>
       </c>
@@ -18714,53 +11392,52 @@
         <v>39</v>
       </c>
       <c r="Q18" t="s">
         <v>284</v>
       </c>
       <c r="R18" t="s">
         <v>265</v>
       </c>
       <c r="S18" t="s">
         <v>266</v>
       </c>
       <c r="T18" t="s">
         <v>270</v>
       </c>
       <c r="U18" t="s">
         <v>270</v>
       </c>
       <c r="V18" t="s">
         <v>270</v>
       </c>
       <c r="W18" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A19" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A19" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B19" t="s">
         <v>132</v>
       </c>
       <c r="C19" t="s">
         <v>285</v>
       </c>
       <c r="D19" t="s">
         <v>286</v>
       </c>
       <c r="E19" s="61">
         <v>275</v>
       </c>
       <c r="F19" s="61">
         <v>299</v>
       </c>
       <c r="G19" s="61">
         <v>24</v>
       </c>
       <c r="H19" s="41">
         <v>8.7272999999999989E-2</v>
       </c>
       <c r="I19" s="46">
         <v>83825</v>
       </c>
@@ -18786,53 +11463,52 @@
         <v>23</v>
       </c>
       <c r="Q19" t="s">
         <v>264</v>
       </c>
       <c r="R19" t="s">
         <v>265</v>
       </c>
       <c r="S19" t="s">
         <v>266</v>
       </c>
       <c r="T19" t="s">
         <v>267</v>
       </c>
       <c r="U19" t="s">
         <v>267</v>
       </c>
       <c r="V19" t="s">
         <v>270</v>
       </c>
       <c r="W19" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A20" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A20" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B20" t="s">
         <v>132</v>
       </c>
       <c r="C20" t="s">
         <v>287</v>
       </c>
       <c r="D20" t="s">
         <v>288</v>
       </c>
       <c r="E20" s="61">
         <v>395</v>
       </c>
       <c r="F20" s="61">
         <v>452</v>
       </c>
       <c r="G20" s="61">
         <v>57</v>
       </c>
       <c r="H20" s="41">
         <v>0.14430400000000002</v>
       </c>
       <c r="I20" s="46">
         <v>74880</v>
       </c>
@@ -18858,53 +11534,52 @@
         <v>37</v>
       </c>
       <c r="Q20" t="s">
         <v>264</v>
       </c>
       <c r="R20" t="s">
         <v>266</v>
       </c>
       <c r="S20" t="s">
         <v>289</v>
       </c>
       <c r="T20" t="s">
         <v>267</v>
       </c>
       <c r="U20" t="s">
         <v>268</v>
       </c>
       <c r="V20" t="s">
         <v>267</v>
       </c>
       <c r="W20" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A21" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A21" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B21" t="s">
         <v>132</v>
       </c>
       <c r="C21" t="s">
         <v>291</v>
       </c>
       <c r="D21" t="s">
         <v>292</v>
       </c>
       <c r="E21" s="61">
         <v>659</v>
       </c>
       <c r="F21" s="61">
         <v>692</v>
       </c>
       <c r="G21" s="61">
         <v>33</v>
       </c>
       <c r="H21" s="41">
         <v>5.0076000000000002E-2</v>
       </c>
       <c r="I21" s="46">
         <v>75200</v>
       </c>
@@ -18930,53 +11605,52 @@
         <v>46</v>
       </c>
       <c r="Q21" t="s">
         <v>290</v>
       </c>
       <c r="R21" t="s">
         <v>269</v>
       </c>
       <c r="S21" t="s">
         <v>266</v>
       </c>
       <c r="T21" t="s">
         <v>267</v>
       </c>
       <c r="U21" t="s">
         <v>267</v>
       </c>
       <c r="V21" t="s">
         <v>267</v>
       </c>
       <c r="W21" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A22" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A22" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" t="s">
         <v>293</v>
       </c>
       <c r="D22" t="s">
         <v>294</v>
       </c>
       <c r="E22" s="61">
         <v>267</v>
       </c>
       <c r="F22" s="61">
         <v>296</v>
       </c>
       <c r="G22" s="61">
         <v>29</v>
       </c>
       <c r="H22" s="41">
         <v>0.108614</v>
       </c>
       <c r="I22" s="46">
         <v>60809</v>
       </c>
@@ -19002,53 +11676,52 @@
         <v>34</v>
       </c>
       <c r="Q22" t="s">
         <v>284</v>
       </c>
       <c r="R22" t="s">
         <v>269</v>
       </c>
       <c r="S22" t="s">
         <v>295</v>
       </c>
       <c r="T22" t="s">
         <v>296</v>
       </c>
       <c r="U22" t="s">
         <v>270</v>
       </c>
       <c r="V22" t="s">
         <v>270</v>
       </c>
       <c r="W22" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A23" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A23" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B23" t="s">
         <v>132</v>
       </c>
       <c r="C23" t="s">
         <v>297</v>
       </c>
       <c r="D23" t="s">
         <v>298</v>
       </c>
       <c r="E23" s="61">
         <v>81</v>
       </c>
       <c r="F23" s="61">
         <v>90</v>
       </c>
       <c r="G23" s="61">
         <v>9</v>
       </c>
       <c r="H23" s="41">
         <v>0.111111</v>
       </c>
       <c r="I23" s="46"/>
       <c r="J23" s="46"/>
       <c r="K23" s="46"/>
@@ -19066,53 +11739,52 @@
         <v>11</v>
       </c>
       <c r="Q23" t="s">
         <v>264</v>
       </c>
       <c r="R23" t="s">
         <v>269</v>
       </c>
       <c r="S23" t="s">
         <v>266</v>
       </c>
       <c r="T23" t="s">
         <v>270</v>
       </c>
       <c r="U23" t="s">
         <v>267</v>
       </c>
       <c r="V23" t="s">
         <v>270</v>
       </c>
       <c r="W23" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A24" s="21" t="str">
-[...1 lines deleted...]
-        <v>A+</v>
+      <c r="A24" s="21" t="s">
+        <v>704</v>
       </c>
       <c r="B24" t="s">
         <v>132</v>
       </c>
       <c r="C24" t="s">
         <v>151</v>
       </c>
       <c r="D24" t="s">
         <v>152</v>
       </c>
       <c r="E24" s="61">
         <v>877</v>
       </c>
       <c r="F24" s="61">
         <v>1091</v>
       </c>
       <c r="G24" s="61">
         <v>214</v>
       </c>
       <c r="H24" s="41">
         <v>0.24401399999999998</v>
       </c>
       <c r="I24" s="46">
         <v>78198</v>
       </c>
@@ -19138,53 +11810,52 @@
         <v>90</v>
       </c>
       <c r="Q24" t="s">
         <v>264</v>
       </c>
       <c r="R24" t="s">
         <v>269</v>
       </c>
       <c r="S24" t="s">
         <v>266</v>
       </c>
       <c r="T24" t="s">
         <v>270</v>
       </c>
       <c r="U24" t="s">
         <v>270</v>
       </c>
       <c r="V24" t="s">
         <v>270</v>
       </c>
       <c r="W24" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A25" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A25" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>299</v>
       </c>
       <c r="D25" t="s">
         <v>300</v>
       </c>
       <c r="E25" s="61">
         <v>685</v>
       </c>
       <c r="F25" s="61">
         <v>735</v>
       </c>
       <c r="G25" s="61">
         <v>50</v>
       </c>
       <c r="H25" s="41">
         <v>7.2993000000000002E-2</v>
       </c>
       <c r="I25" s="46">
         <v>42670</v>
       </c>
@@ -19210,53 +11881,52 @@
         <v>61</v>
       </c>
       <c r="Q25" t="s">
         <v>284</v>
       </c>
       <c r="R25" t="s">
         <v>269</v>
       </c>
       <c r="S25" t="s">
         <v>295</v>
       </c>
       <c r="T25" t="s">
         <v>270</v>
       </c>
       <c r="U25" t="s">
         <v>270</v>
       </c>
       <c r="V25" t="s">
         <v>270</v>
       </c>
       <c r="W25" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="26" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A26" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A26" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B26" t="s">
         <v>132</v>
       </c>
       <c r="C26" t="s">
         <v>301</v>
       </c>
       <c r="D26" t="s">
         <v>302</v>
       </c>
       <c r="E26" s="61">
         <v>346</v>
       </c>
       <c r="F26" s="61">
         <v>381</v>
       </c>
       <c r="G26" s="61">
         <v>35</v>
       </c>
       <c r="H26" s="41">
         <v>0.10115600000000001</v>
       </c>
       <c r="I26" s="46">
         <v>57503</v>
       </c>
@@ -19282,53 +11952,52 @@
         <v>31</v>
       </c>
       <c r="Q26" t="s">
         <v>264</v>
       </c>
       <c r="R26" t="s">
         <v>269</v>
       </c>
       <c r="S26" t="s">
         <v>266</v>
       </c>
       <c r="T26" t="s">
         <v>270</v>
       </c>
       <c r="U26" t="s">
         <v>267</v>
       </c>
       <c r="V26" t="s">
         <v>270</v>
       </c>
       <c r="W26" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="27" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A27" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A27" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B27" t="s">
         <v>132</v>
       </c>
       <c r="C27" t="s">
         <v>149</v>
       </c>
       <c r="D27" t="s">
         <v>150</v>
       </c>
       <c r="E27" s="61">
         <v>1137</v>
       </c>
       <c r="F27" s="61">
         <v>1245</v>
       </c>
       <c r="G27" s="61">
         <v>108</v>
       </c>
       <c r="H27" s="41">
         <v>9.4986999999999988E-2</v>
       </c>
       <c r="I27" s="46">
         <v>72183</v>
       </c>
@@ -19355,71 +12024,74 @@
       </c>
       <c r="Q27" t="s">
         <v>264</v>
       </c>
       <c r="R27" t="s">
         <v>269</v>
       </c>
       <c r="S27" t="s">
         <v>266</v>
       </c>
       <c r="T27" t="s">
         <v>270</v>
       </c>
       <c r="U27" t="s">
         <v>267</v>
       </c>
       <c r="V27" t="s">
         <v>270</v>
       </c>
       <c r="W27" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="28" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A28" s="21"/>
+      <c r="B28" t="s">
+        <v>713</v>
+      </c>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="41"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
       <c r="O28" s="61"/>
       <c r="P28" s="61"/>
       <c r="W28" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="29" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B29" s="19" t="s">
+      <c r="B29" t="s">
         <v>261</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="60">
         <v>13433</v>
       </c>
       <c r="F29" s="60">
         <v>14560</v>
       </c>
       <c r="G29" s="60">
         <v>1127</v>
       </c>
       <c r="H29" s="44">
         <v>8.3897999999999986E-2</v>
       </c>
       <c r="I29" s="45">
         <v>50270</v>
       </c>
       <c r="J29" s="45">
         <v>73684</v>
@@ -19443,53 +12115,52 @@
         <v>1171</v>
       </c>
       <c r="Q29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V29" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W29" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="30" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A30" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A30" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B30" t="s">
         <v>132</v>
       </c>
       <c r="C30" t="s">
         <v>161</v>
       </c>
       <c r="D30" t="s">
         <v>162</v>
       </c>
       <c r="E30" s="61">
         <v>655</v>
       </c>
       <c r="F30" s="61">
         <v>751</v>
       </c>
       <c r="G30" s="61">
         <v>96</v>
       </c>
       <c r="H30" s="41">
         <v>0.146565</v>
       </c>
       <c r="I30" s="46">
         <v>50161</v>
       </c>
@@ -19515,53 +12186,52 @@
         <v>75</v>
       </c>
       <c r="Q30" t="s">
         <v>264</v>
       </c>
       <c r="R30" t="s">
         <v>266</v>
       </c>
       <c r="S30" t="s">
         <v>289</v>
       </c>
       <c r="T30" t="s">
         <v>267</v>
       </c>
       <c r="U30" t="s">
         <v>270</v>
       </c>
       <c r="V30" t="s">
         <v>267</v>
       </c>
       <c r="W30" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="31" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A31" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A31" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B31" t="s">
         <v>132</v>
       </c>
       <c r="C31" t="s">
         <v>306</v>
       </c>
       <c r="D31" t="s">
         <v>307</v>
       </c>
       <c r="E31" s="61">
         <v>390</v>
       </c>
       <c r="F31" s="61">
         <v>436</v>
       </c>
       <c r="G31" s="61">
         <v>46</v>
       </c>
       <c r="H31" s="41">
         <v>0.117949</v>
       </c>
       <c r="I31" s="46">
         <v>48230</v>
       </c>
@@ -19587,53 +12257,52 @@
         <v>37</v>
       </c>
       <c r="Q31" t="s">
         <v>264</v>
       </c>
       <c r="R31" t="s">
         <v>266</v>
       </c>
       <c r="S31" t="s">
         <v>289</v>
       </c>
       <c r="T31" t="s">
         <v>296</v>
       </c>
       <c r="U31" t="s">
         <v>270</v>
       </c>
       <c r="V31" t="s">
         <v>270</v>
       </c>
       <c r="W31" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A32" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A32" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B32" t="s">
         <v>132</v>
       </c>
       <c r="C32" t="s">
         <v>308</v>
       </c>
       <c r="D32" t="s">
         <v>309</v>
       </c>
       <c r="E32" s="61">
         <v>613</v>
       </c>
       <c r="F32" s="61">
         <v>610</v>
       </c>
       <c r="G32" s="61">
         <v>-3</v>
       </c>
       <c r="H32" s="41">
         <v>-4.8939999999999999E-3</v>
       </c>
       <c r="I32" s="46">
         <v>48060</v>
       </c>
@@ -19659,53 +12328,52 @@
         <v>50</v>
       </c>
       <c r="Q32" t="s">
         <v>264</v>
       </c>
       <c r="R32" t="s">
         <v>266</v>
       </c>
       <c r="S32" t="s">
         <v>289</v>
       </c>
       <c r="T32" t="s">
         <v>267</v>
       </c>
       <c r="U32" t="s">
         <v>270</v>
       </c>
       <c r="V32" t="s">
         <v>270</v>
       </c>
       <c r="W32" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A33" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A33" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B33" t="s">
         <v>132</v>
       </c>
       <c r="C33" t="s">
         <v>139</v>
       </c>
       <c r="D33" t="s">
         <v>140</v>
       </c>
       <c r="E33" s="61">
         <v>1568</v>
       </c>
       <c r="F33" s="61">
         <v>1724</v>
       </c>
       <c r="G33" s="61">
         <v>156</v>
       </c>
       <c r="H33" s="41">
         <v>9.9489999999999995E-2</v>
       </c>
       <c r="I33" s="46">
         <v>48445</v>
       </c>
@@ -19731,53 +12399,52 @@
         <v>145</v>
       </c>
       <c r="Q33" t="s">
         <v>264</v>
       </c>
       <c r="R33" t="s">
         <v>266</v>
       </c>
       <c r="S33" t="s">
         <v>266</v>
       </c>
       <c r="T33" t="s">
         <v>270</v>
       </c>
       <c r="U33" t="s">
         <v>270</v>
       </c>
       <c r="V33" t="s">
         <v>270</v>
       </c>
       <c r="W33" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="34" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A34" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A34" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
       <c r="C34" t="s">
         <v>235</v>
       </c>
       <c r="D34" t="s">
         <v>236</v>
       </c>
       <c r="E34" s="61">
         <v>264</v>
       </c>
       <c r="F34" s="61">
         <v>323</v>
       </c>
       <c r="G34" s="61">
         <v>59</v>
       </c>
       <c r="H34" s="41">
         <v>0.22348500000000002</v>
       </c>
       <c r="I34" s="46">
         <v>58940</v>
       </c>
@@ -19803,53 +12470,52 @@
         <v>31</v>
       </c>
       <c r="Q34" t="s">
         <v>264</v>
       </c>
       <c r="R34" t="s">
         <v>266</v>
       </c>
       <c r="S34" t="s">
         <v>266</v>
       </c>
       <c r="T34" t="s">
         <v>267</v>
       </c>
       <c r="U34" t="s">
         <v>267</v>
       </c>
       <c r="V34" t="s">
         <v>267</v>
       </c>
       <c r="W34" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A35" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A35" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" t="s">
         <v>143</v>
       </c>
       <c r="D35" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="61">
         <v>1616</v>
       </c>
       <c r="F35" s="61">
         <v>1791</v>
       </c>
       <c r="G35" s="61">
         <v>175</v>
       </c>
       <c r="H35" s="41">
         <v>0.108292</v>
       </c>
       <c r="I35" s="46">
         <v>59716</v>
       </c>
@@ -19875,53 +12541,52 @@
         <v>133</v>
       </c>
       <c r="Q35" t="s">
         <v>264</v>
       </c>
       <c r="R35" t="s">
         <v>266</v>
       </c>
       <c r="S35" t="s">
         <v>266</v>
       </c>
       <c r="T35" t="s">
         <v>270</v>
       </c>
       <c r="U35" t="s">
         <v>267</v>
       </c>
       <c r="V35" t="s">
         <v>270</v>
       </c>
       <c r="W35" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="36" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A36" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A36" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="s">
         <v>310</v>
       </c>
       <c r="D36" t="s">
         <v>311</v>
       </c>
       <c r="E36" s="61">
         <v>444</v>
       </c>
       <c r="F36" s="61">
         <v>504</v>
       </c>
       <c r="G36" s="61">
         <v>60</v>
       </c>
       <c r="H36" s="41">
         <v>0.13513500000000001</v>
       </c>
       <c r="I36" s="46">
         <v>62853</v>
       </c>
@@ -19947,53 +12612,52 @@
         <v>43</v>
       </c>
       <c r="Q36" t="s">
         <v>264</v>
       </c>
       <c r="R36" t="s">
         <v>269</v>
       </c>
       <c r="S36" t="s">
         <v>266</v>
       </c>
       <c r="T36" t="s">
         <v>270</v>
       </c>
       <c r="U36" t="s">
         <v>270</v>
       </c>
       <c r="V36" t="s">
         <v>270</v>
       </c>
       <c r="W36" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="37" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A37" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A37" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>312</v>
       </c>
       <c r="D37" t="s">
         <v>313</v>
       </c>
       <c r="E37" s="61">
         <v>183</v>
       </c>
       <c r="F37" s="61">
         <v>198</v>
       </c>
       <c r="G37" s="61">
         <v>15</v>
       </c>
       <c r="H37" s="41">
         <v>8.1966999999999998E-2</v>
       </c>
       <c r="I37" s="46">
         <v>39355</v>
       </c>
@@ -20019,53 +12683,52 @@
         <v>20</v>
       </c>
       <c r="Q37" t="s">
         <v>264</v>
       </c>
       <c r="R37" t="s">
         <v>266</v>
       </c>
       <c r="S37" t="s">
         <v>266</v>
       </c>
       <c r="T37" t="s">
         <v>270</v>
       </c>
       <c r="U37" t="s">
         <v>270</v>
       </c>
       <c r="V37" t="s">
         <v>270</v>
       </c>
       <c r="W37" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="38" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A38" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A38" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>314</v>
       </c>
       <c r="D38" t="s">
         <v>315</v>
       </c>
       <c r="E38" s="61">
         <v>267</v>
       </c>
       <c r="F38" s="61">
         <v>294</v>
       </c>
       <c r="G38" s="61">
         <v>27</v>
       </c>
       <c r="H38" s="41">
         <v>0.10112399999999999</v>
       </c>
       <c r="I38" s="46">
         <v>44196</v>
       </c>
@@ -20091,53 +12754,52 @@
         <v>22</v>
       </c>
       <c r="Q38" t="s">
         <v>264</v>
       </c>
       <c r="R38" t="s">
         <v>266</v>
       </c>
       <c r="S38" t="s">
         <v>266</v>
       </c>
       <c r="T38" t="s">
         <v>270</v>
       </c>
       <c r="U38" t="s">
         <v>267</v>
       </c>
       <c r="V38" t="s">
         <v>270</v>
       </c>
       <c r="W38" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A39" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A39" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>316</v>
       </c>
       <c r="D39" t="s">
         <v>317</v>
       </c>
       <c r="E39" s="61">
         <v>84</v>
       </c>
       <c r="F39" s="61">
         <v>95</v>
       </c>
       <c r="G39" s="61">
         <v>11</v>
       </c>
       <c r="H39" s="41">
         <v>0.13095200000000001</v>
       </c>
       <c r="I39" s="46">
         <v>55248</v>
       </c>
@@ -20163,53 +12825,52 @@
         <v>8</v>
       </c>
       <c r="Q39" t="s">
         <v>264</v>
       </c>
       <c r="R39" t="s">
         <v>269</v>
       </c>
       <c r="S39" t="s">
         <v>266</v>
       </c>
       <c r="T39" t="s">
         <v>270</v>
       </c>
       <c r="U39" t="s">
         <v>267</v>
       </c>
       <c r="V39" t="s">
         <v>270</v>
       </c>
       <c r="W39" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A40" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A40" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B40" t="s">
         <v>132</v>
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>164</v>
       </c>
       <c r="E40" s="61">
         <v>698</v>
       </c>
       <c r="F40" s="61">
         <v>807</v>
       </c>
       <c r="G40" s="61">
         <v>109</v>
       </c>
       <c r="H40" s="41">
         <v>0.15615999999999999</v>
       </c>
       <c r="I40" s="46">
         <v>34509</v>
       </c>
@@ -20235,53 +12896,52 @@
         <v>73</v>
       </c>
       <c r="Q40" t="s">
         <v>264</v>
       </c>
       <c r="R40" t="s">
         <v>269</v>
       </c>
       <c r="S40" t="s">
         <v>266</v>
       </c>
       <c r="T40" t="s">
         <v>270</v>
       </c>
       <c r="U40" t="s">
         <v>267</v>
       </c>
       <c r="V40" t="s">
         <v>270</v>
       </c>
       <c r="W40" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="41" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A41" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A41" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B41" t="s">
         <v>132</v>
       </c>
       <c r="C41" t="s">
         <v>147</v>
       </c>
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" s="61">
         <v>1159</v>
       </c>
       <c r="F41" s="61">
         <v>1276</v>
       </c>
       <c r="G41" s="61">
         <v>117</v>
       </c>
       <c r="H41" s="41">
         <v>0.10094900000000001</v>
       </c>
       <c r="I41" s="46">
         <v>38864</v>
       </c>
@@ -20307,53 +12967,52 @@
         <v>113</v>
       </c>
       <c r="Q41" t="s">
         <v>264</v>
       </c>
       <c r="R41" t="s">
         <v>266</v>
       </c>
       <c r="S41" t="s">
         <v>266</v>
       </c>
       <c r="T41" t="s">
         <v>270</v>
       </c>
       <c r="U41" t="s">
         <v>270</v>
       </c>
       <c r="V41" t="s">
         <v>270</v>
       </c>
       <c r="W41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="42" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A42" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A42" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" t="s">
         <v>157</v>
       </c>
       <c r="D42" t="s">
         <v>158</v>
       </c>
       <c r="E42" s="61">
         <v>869</v>
       </c>
       <c r="F42" s="61">
         <v>882</v>
       </c>
       <c r="G42" s="61">
         <v>13</v>
       </c>
       <c r="H42" s="41">
         <v>1.4959999999999999E-2</v>
       </c>
       <c r="I42" s="46">
         <v>55642</v>
       </c>
@@ -20379,53 +13038,52 @@
         <v>76</v>
       </c>
       <c r="Q42" t="s">
         <v>264</v>
       </c>
       <c r="R42" t="s">
         <v>266</v>
       </c>
       <c r="S42" t="s">
         <v>266</v>
       </c>
       <c r="T42" t="s">
         <v>270</v>
       </c>
       <c r="U42" t="s">
         <v>267</v>
       </c>
       <c r="V42" t="s">
         <v>270</v>
       </c>
       <c r="W42" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="43" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A43" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A43" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B43" t="s">
         <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>141</v>
       </c>
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="E43" s="61">
         <v>1635</v>
       </c>
       <c r="F43" s="61">
         <v>1820</v>
       </c>
       <c r="G43" s="61">
         <v>185</v>
       </c>
       <c r="H43" s="41">
         <v>0.11315</v>
       </c>
       <c r="I43" s="46">
         <v>56243</v>
       </c>
@@ -20451,53 +13109,52 @@
         <v>143</v>
       </c>
       <c r="Q43" t="s">
         <v>264</v>
       </c>
       <c r="R43" t="s">
         <v>266</v>
       </c>
       <c r="S43" t="s">
         <v>266</v>
       </c>
       <c r="T43" t="s">
         <v>267</v>
       </c>
       <c r="U43" t="s">
         <v>270</v>
       </c>
       <c r="V43" t="s">
         <v>267</v>
       </c>
       <c r="W43" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A44" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A44" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B44" t="s">
         <v>132</v>
       </c>
       <c r="C44" t="s">
         <v>318</v>
       </c>
       <c r="D44" t="s">
         <v>319</v>
       </c>
       <c r="E44" s="61">
         <v>147</v>
       </c>
       <c r="F44" s="61">
         <v>157</v>
       </c>
       <c r="G44" s="61">
         <v>10</v>
       </c>
       <c r="H44" s="41">
         <v>6.8027000000000004E-2</v>
       </c>
       <c r="I44" s="46">
         <v>45716</v>
       </c>
@@ -20523,53 +13180,52 @@
         <v>13</v>
       </c>
       <c r="Q44" t="s">
         <v>264</v>
       </c>
       <c r="R44" t="s">
         <v>266</v>
       </c>
       <c r="S44" t="s">
         <v>304</v>
       </c>
       <c r="T44" t="s">
         <v>267</v>
       </c>
       <c r="U44" t="s">
         <v>267</v>
       </c>
       <c r="V44" t="s">
         <v>267</v>
       </c>
       <c r="W44" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A45" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A45" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" t="s">
         <v>320</v>
       </c>
       <c r="D45" t="s">
         <v>321</v>
       </c>
       <c r="E45" s="61">
         <v>267</v>
       </c>
       <c r="F45" s="61">
         <v>290</v>
       </c>
       <c r="G45" s="61">
         <v>23</v>
       </c>
       <c r="H45" s="41">
         <v>8.6141999999999996E-2</v>
       </c>
       <c r="I45" s="46">
         <v>68419</v>
       </c>
@@ -20595,53 +13251,52 @@
         <v>19</v>
       </c>
       <c r="Q45" t="s">
         <v>264</v>
       </c>
       <c r="R45" t="s">
         <v>266</v>
       </c>
       <c r="S45" t="s">
         <v>266</v>
       </c>
       <c r="T45" t="s">
         <v>267</v>
       </c>
       <c r="U45" t="s">
         <v>267</v>
       </c>
       <c r="V45" t="s">
         <v>270</v>
       </c>
       <c r="W45" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A46" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A46" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>322</v>
       </c>
       <c r="D46" t="s">
         <v>323</v>
       </c>
       <c r="E46" s="61">
         <v>266</v>
       </c>
       <c r="F46" s="61">
         <v>303</v>
       </c>
       <c r="G46" s="61">
         <v>37</v>
       </c>
       <c r="H46" s="41">
         <v>0.139098</v>
       </c>
       <c r="I46" s="46">
         <v>57377</v>
       </c>
@@ -20667,53 +13322,52 @@
         <v>21</v>
       </c>
       <c r="Q46" t="s">
         <v>264</v>
       </c>
       <c r="R46" t="s">
         <v>266</v>
       </c>
       <c r="S46" t="s">
         <v>304</v>
       </c>
       <c r="T46" t="s">
         <v>270</v>
       </c>
       <c r="U46" t="s">
         <v>270</v>
       </c>
       <c r="V46" t="s">
         <v>270</v>
       </c>
       <c r="W46" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="47" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A47" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A47" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" t="s">
         <v>324</v>
       </c>
       <c r="D47" t="s">
         <v>325</v>
       </c>
       <c r="E47" s="61">
         <v>784</v>
       </c>
       <c r="F47" s="61">
         <v>741</v>
       </c>
       <c r="G47" s="61">
         <v>-43</v>
       </c>
       <c r="H47" s="41">
         <v>-5.4847E-2</v>
       </c>
       <c r="I47" s="46">
         <v>57819</v>
       </c>
@@ -20739,53 +13393,52 @@
         <v>45</v>
       </c>
       <c r="Q47" t="s">
         <v>264</v>
       </c>
       <c r="R47" t="s">
         <v>269</v>
       </c>
       <c r="S47" t="s">
         <v>289</v>
       </c>
       <c r="T47" t="s">
         <v>270</v>
       </c>
       <c r="U47" t="s">
         <v>267</v>
       </c>
       <c r="V47" t="s">
         <v>270</v>
       </c>
       <c r="W47" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="48" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A48" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A48" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>326</v>
       </c>
       <c r="D48" t="s">
         <v>327</v>
       </c>
       <c r="E48" s="61">
         <v>52</v>
       </c>
       <c r="F48" s="61">
         <v>57</v>
       </c>
       <c r="G48" s="61">
         <v>5</v>
       </c>
       <c r="H48" s="41">
         <v>9.6153999999999989E-2</v>
       </c>
       <c r="I48" s="46">
         <v>36694</v>
       </c>
@@ -20811,53 +13464,52 @@
         <v>4</v>
       </c>
       <c r="Q48" t="s">
         <v>264</v>
       </c>
       <c r="R48" t="s">
         <v>266</v>
       </c>
       <c r="S48" t="s">
         <v>289</v>
       </c>
       <c r="T48" t="s">
         <v>270</v>
       </c>
       <c r="U48" t="s">
         <v>270</v>
       </c>
       <c r="V48" t="s">
         <v>270</v>
       </c>
       <c r="W48" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="49" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A49" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A49" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" t="s">
         <v>328</v>
       </c>
       <c r="D49" t="s">
         <v>329</v>
       </c>
       <c r="E49" s="61">
         <v>276</v>
       </c>
       <c r="F49" s="61">
         <v>299</v>
       </c>
       <c r="G49" s="61">
         <v>23</v>
       </c>
       <c r="H49" s="41">
         <v>8.333299999999999E-2</v>
       </c>
       <c r="I49" s="46">
         <v>42767</v>
       </c>
@@ -20884,71 +13536,74 @@
       </c>
       <c r="Q49" t="s">
         <v>264</v>
       </c>
       <c r="R49" t="s">
         <v>266</v>
       </c>
       <c r="S49" t="s">
         <v>266</v>
       </c>
       <c r="T49" t="s">
         <v>267</v>
       </c>
       <c r="U49" t="s">
         <v>270</v>
       </c>
       <c r="V49" t="s">
         <v>267</v>
       </c>
       <c r="W49" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="50" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A50" s="21"/>
+      <c r="B50" t="s">
+        <v>713</v>
+      </c>
       <c r="E50" s="61"/>
       <c r="F50" s="61"/>
       <c r="G50" s="61"/>
       <c r="H50" s="41"/>
       <c r="I50" s="46"/>
       <c r="J50" s="46"/>
       <c r="K50" s="46"/>
       <c r="L50" s="46"/>
       <c r="M50" s="61"/>
       <c r="N50" s="61"/>
       <c r="O50" s="61"/>
       <c r="P50" s="61"/>
       <c r="W50" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="51" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B51" s="19" t="s">
+      <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="60">
         <v>4770</v>
       </c>
       <c r="F51" s="60">
         <v>5328</v>
       </c>
       <c r="G51" s="60">
         <v>558</v>
       </c>
       <c r="H51" s="44">
         <v>0.116981</v>
       </c>
       <c r="I51" s="45">
         <v>55754</v>
       </c>
       <c r="J51" s="45">
         <v>82204</v>
@@ -20972,53 +13627,52 @@
         <v>330</v>
       </c>
       <c r="Q51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V51" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W51" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="52" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A52" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A52" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" t="s">
         <v>330</v>
       </c>
       <c r="D52" t="s">
         <v>331</v>
       </c>
       <c r="E52" s="61">
         <v>309</v>
       </c>
       <c r="F52" s="61">
         <v>347</v>
       </c>
       <c r="G52" s="61">
         <v>38</v>
       </c>
       <c r="H52" s="41">
         <v>0.122977</v>
       </c>
       <c r="I52" s="46">
         <v>60092</v>
       </c>
@@ -21044,53 +13698,52 @@
         <v>22</v>
       </c>
       <c r="Q52" t="s">
         <v>264</v>
       </c>
       <c r="R52" t="s">
         <v>266</v>
       </c>
       <c r="S52" t="s">
         <v>266</v>
       </c>
       <c r="T52" t="s">
         <v>267</v>
       </c>
       <c r="U52" t="s">
         <v>270</v>
       </c>
       <c r="V52" t="s">
         <v>270</v>
       </c>
       <c r="W52" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="53" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A53" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A53" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>241</v>
       </c>
       <c r="D53" t="s">
         <v>242</v>
       </c>
       <c r="E53" s="61">
         <v>190</v>
       </c>
       <c r="F53" s="61">
         <v>230</v>
       </c>
       <c r="G53" s="61">
         <v>40</v>
       </c>
       <c r="H53" s="41">
         <v>0.21052600000000002</v>
       </c>
       <c r="I53" s="46">
         <v>62355</v>
       </c>
@@ -21116,53 +13769,52 @@
         <v>15</v>
       </c>
       <c r="Q53" t="s">
         <v>264</v>
       </c>
       <c r="R53" t="s">
         <v>269</v>
       </c>
       <c r="S53" t="s">
         <v>266</v>
       </c>
       <c r="T53" t="s">
         <v>267</v>
       </c>
       <c r="U53" t="s">
         <v>268</v>
       </c>
       <c r="V53" t="s">
         <v>268</v>
       </c>
       <c r="W53" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="54" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A54" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A54" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B54" t="s">
         <v>91</v>
       </c>
       <c r="C54" t="s">
         <v>332</v>
       </c>
       <c r="D54" t="s">
         <v>333</v>
       </c>
       <c r="E54" s="61">
         <v>174</v>
       </c>
       <c r="F54" s="61">
         <v>190</v>
       </c>
       <c r="G54" s="61">
         <v>16</v>
       </c>
       <c r="H54" s="41">
         <v>9.1953999999999994E-2</v>
       </c>
       <c r="I54" s="46">
         <v>55453</v>
       </c>
@@ -21188,53 +13840,52 @@
         <v>13</v>
       </c>
       <c r="Q54" t="s">
         <v>303</v>
       </c>
       <c r="R54" t="s">
         <v>266</v>
       </c>
       <c r="S54" t="s">
         <v>289</v>
       </c>
       <c r="T54" t="s">
         <v>267</v>
       </c>
       <c r="U54" t="s">
         <v>267</v>
       </c>
       <c r="V54" t="s">
         <v>270</v>
       </c>
       <c r="W54" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="55" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A55" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A55" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B55" t="s">
         <v>91</v>
       </c>
       <c r="C55" t="s">
         <v>334</v>
       </c>
       <c r="D55" t="s">
         <v>335</v>
       </c>
       <c r="E55" s="61">
         <v>1120</v>
       </c>
       <c r="F55" s="61">
         <v>1129</v>
       </c>
       <c r="G55" s="61">
         <v>9</v>
       </c>
       <c r="H55" s="41">
         <v>8.0359999999999997E-3</v>
       </c>
       <c r="I55" s="46">
         <v>44389</v>
       </c>
@@ -21260,53 +13911,52 @@
         <v>69</v>
       </c>
       <c r="Q55" t="s">
         <v>336</v>
       </c>
       <c r="R55" t="s">
         <v>266</v>
       </c>
       <c r="S55" t="s">
         <v>289</v>
       </c>
       <c r="T55" t="s">
         <v>270</v>
       </c>
       <c r="U55" t="s">
         <v>270</v>
       </c>
       <c r="V55" t="s">
         <v>270</v>
       </c>
       <c r="W55" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="56" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A56" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A56" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B56" t="s">
         <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>237</v>
       </c>
       <c r="D56" t="s">
         <v>238</v>
       </c>
       <c r="E56" s="61">
         <v>163</v>
       </c>
       <c r="F56" s="61">
         <v>199</v>
       </c>
       <c r="G56" s="61">
         <v>36</v>
       </c>
       <c r="H56" s="41">
         <v>0.220859</v>
       </c>
       <c r="I56" s="46">
         <v>75256</v>
       </c>
@@ -21332,53 +13982,52 @@
         <v>13</v>
       </c>
       <c r="Q56" t="s">
         <v>264</v>
       </c>
       <c r="R56" t="s">
         <v>265</v>
       </c>
       <c r="S56" t="s">
         <v>266</v>
       </c>
       <c r="T56" t="s">
         <v>270</v>
       </c>
       <c r="U56" t="s">
         <v>267</v>
       </c>
       <c r="V56" t="s">
         <v>267</v>
       </c>
       <c r="W56" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="57" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A57" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A57" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B57" t="s">
         <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>337</v>
       </c>
       <c r="D57" t="s">
         <v>338</v>
       </c>
       <c r="E57" s="61">
         <v>73</v>
       </c>
       <c r="F57" s="61">
         <v>73</v>
       </c>
       <c r="G57" s="61">
         <v>0</v>
       </c>
       <c r="H57" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I57" s="46">
         <v>62494</v>
       </c>
@@ -21404,53 +14053,52 @@
         <v>4</v>
       </c>
       <c r="Q57" t="s">
         <v>264</v>
       </c>
       <c r="R57" t="s">
         <v>266</v>
       </c>
       <c r="S57" t="s">
         <v>266</v>
       </c>
       <c r="T57" t="s">
         <v>267</v>
       </c>
       <c r="U57" t="s">
         <v>270</v>
       </c>
       <c r="V57" t="s">
         <v>267</v>
       </c>
       <c r="W57" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="58" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A58" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A58" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B58" t="s">
         <v>132</v>
       </c>
       <c r="C58" t="s">
         <v>339</v>
       </c>
       <c r="D58" t="s">
         <v>340</v>
       </c>
       <c r="E58" s="61">
         <v>359</v>
       </c>
       <c r="F58" s="61">
         <v>360</v>
       </c>
       <c r="G58" s="61">
         <v>1</v>
       </c>
       <c r="H58" s="41">
         <v>2.7860000000000003E-3</v>
       </c>
       <c r="I58" s="46">
         <v>63466</v>
       </c>
@@ -21476,53 +14124,52 @@
         <v>18</v>
       </c>
       <c r="Q58" t="s">
         <v>264</v>
       </c>
       <c r="R58" t="s">
         <v>266</v>
       </c>
       <c r="S58" t="s">
         <v>266</v>
       </c>
       <c r="T58" t="s">
         <v>267</v>
       </c>
       <c r="U58" t="s">
         <v>267</v>
       </c>
       <c r="V58" t="s">
         <v>270</v>
       </c>
       <c r="W58" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="59" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A59" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A59" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B59" t="s">
         <v>132</v>
       </c>
       <c r="C59" t="s">
         <v>341</v>
       </c>
       <c r="D59" t="s">
         <v>342</v>
       </c>
       <c r="E59" s="61">
         <v>125</v>
       </c>
       <c r="F59" s="61">
         <v>123</v>
       </c>
       <c r="G59" s="61">
         <v>-2</v>
       </c>
       <c r="H59" s="41">
         <v>-1.6E-2</v>
       </c>
       <c r="I59" s="46">
         <v>64764</v>
       </c>
@@ -21548,53 +14195,52 @@
         <v>7</v>
       </c>
       <c r="Q59" t="s">
         <v>264</v>
       </c>
       <c r="R59" t="s">
         <v>266</v>
       </c>
       <c r="S59" t="s">
         <v>266</v>
       </c>
       <c r="T59" t="s">
         <v>267</v>
       </c>
       <c r="U59" t="s">
         <v>267</v>
       </c>
       <c r="V59" t="s">
         <v>267</v>
       </c>
       <c r="W59" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="60" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A60" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A60" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B60" t="s">
         <v>132</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="61">
         <v>782</v>
       </c>
       <c r="F60" s="61">
         <v>947</v>
       </c>
       <c r="G60" s="61">
         <v>165</v>
       </c>
       <c r="H60" s="41">
         <v>0.21099699999999999</v>
       </c>
       <c r="I60" s="46">
         <v>76055</v>
       </c>
@@ -21620,53 +14266,52 @@
         <v>57</v>
       </c>
       <c r="Q60" t="s">
         <v>264</v>
       </c>
       <c r="R60" t="s">
         <v>266</v>
       </c>
       <c r="S60" t="s">
         <v>266</v>
       </c>
       <c r="T60" t="s">
         <v>270</v>
       </c>
       <c r="U60" t="s">
         <v>270</v>
       </c>
       <c r="V60" t="s">
         <v>270</v>
       </c>
       <c r="W60" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="61" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A61" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A61" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B61" t="s">
         <v>132</v>
       </c>
       <c r="C61" t="s">
         <v>233</v>
       </c>
       <c r="D61" t="s">
         <v>234</v>
       </c>
       <c r="E61" s="61">
         <v>286</v>
       </c>
       <c r="F61" s="61">
         <v>350</v>
       </c>
       <c r="G61" s="61">
         <v>64</v>
       </c>
       <c r="H61" s="41">
         <v>0.223776</v>
       </c>
       <c r="I61" s="46">
         <v>51169</v>
       </c>
@@ -21692,53 +14337,52 @@
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>264</v>
       </c>
       <c r="R61" t="s">
         <v>266</v>
       </c>
       <c r="S61" t="s">
         <v>266</v>
       </c>
       <c r="T61" t="s">
         <v>270</v>
       </c>
       <c r="U61" t="s">
         <v>267</v>
       </c>
       <c r="V61" t="s">
         <v>267</v>
       </c>
       <c r="W61" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="62" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A62" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A62" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B62" t="s">
         <v>132</v>
       </c>
       <c r="C62" t="s">
         <v>343</v>
       </c>
       <c r="D62" t="s">
         <v>344</v>
       </c>
       <c r="E62" s="61">
         <v>711</v>
       </c>
       <c r="F62" s="61">
         <v>788</v>
       </c>
       <c r="G62" s="61">
         <v>77</v>
       </c>
       <c r="H62" s="41">
         <v>0.10829800000000001</v>
       </c>
       <c r="I62" s="46">
         <v>58302</v>
       </c>
@@ -21764,53 +14408,52 @@
         <v>50</v>
       </c>
       <c r="Q62" t="s">
         <v>264</v>
       </c>
       <c r="R62" t="s">
         <v>266</v>
       </c>
       <c r="S62" t="s">
         <v>266</v>
       </c>
       <c r="T62" t="s">
         <v>270</v>
       </c>
       <c r="U62" t="s">
         <v>267</v>
       </c>
       <c r="V62" t="s">
         <v>267</v>
       </c>
       <c r="W62" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="63" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A63" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A63" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B63" t="s">
         <v>132</v>
       </c>
       <c r="C63" t="s">
         <v>231</v>
       </c>
       <c r="D63" t="s">
         <v>232</v>
       </c>
       <c r="E63" s="61">
         <v>184</v>
       </c>
       <c r="F63" s="61">
         <v>259</v>
       </c>
       <c r="G63" s="61">
         <v>75</v>
       </c>
       <c r="H63" s="41">
         <v>0.407609</v>
       </c>
       <c r="I63" s="46">
         <v>64990</v>
       </c>
@@ -21837,71 +14480,74 @@
       </c>
       <c r="Q63" t="s">
         <v>264</v>
       </c>
       <c r="R63" t="s">
         <v>266</v>
       </c>
       <c r="S63" t="s">
         <v>266</v>
       </c>
       <c r="T63" t="s">
         <v>273</v>
       </c>
       <c r="U63" t="s">
         <v>273</v>
       </c>
       <c r="V63" t="s">
         <v>268</v>
       </c>
       <c r="W63" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="64" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A64" s="21"/>
+      <c r="B64" t="s">
+        <v>713</v>
+      </c>
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="41"/>
       <c r="I64" s="46"/>
       <c r="J64" s="46"/>
       <c r="K64" s="46"/>
       <c r="L64" s="46"/>
       <c r="M64" s="61"/>
       <c r="N64" s="61"/>
       <c r="O64" s="61"/>
       <c r="P64" s="61"/>
       <c r="W64" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="65" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A65" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B65" s="19" t="s">
+      <c r="B65" t="s">
         <v>261</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="60">
         <v>2891</v>
       </c>
       <c r="F65" s="60">
         <v>3197</v>
       </c>
       <c r="G65" s="60">
         <v>306</v>
       </c>
       <c r="H65" s="44">
         <v>0.105846</v>
       </c>
       <c r="I65" s="45">
         <v>60580</v>
       </c>
       <c r="J65" s="45">
         <v>82785</v>
@@ -21925,53 +14571,52 @@
         <v>236</v>
       </c>
       <c r="Q65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V65" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W65" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A66" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A66" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" t="s">
         <v>345</v>
       </c>
       <c r="D66" t="s">
         <v>346</v>
       </c>
       <c r="E66" s="61">
         <v>182</v>
       </c>
       <c r="F66" s="61">
         <v>206</v>
       </c>
       <c r="G66" s="61">
         <v>24</v>
       </c>
       <c r="H66" s="41">
         <v>0.13186799999999999</v>
       </c>
       <c r="I66" s="46">
         <v>58960</v>
       </c>
@@ -21997,53 +14642,52 @@
         <v>13</v>
       </c>
       <c r="Q66" t="s">
         <v>264</v>
       </c>
       <c r="R66" t="s">
         <v>266</v>
       </c>
       <c r="S66" t="s">
         <v>347</v>
       </c>
       <c r="T66" t="s">
         <v>273</v>
       </c>
       <c r="U66" t="s">
         <v>273</v>
       </c>
       <c r="V66" t="s">
         <v>268</v>
       </c>
       <c r="W66" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A67" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A67" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B67" t="s">
         <v>132</v>
       </c>
       <c r="C67" t="s">
         <v>253</v>
       </c>
       <c r="D67" t="s">
         <v>254</v>
       </c>
       <c r="E67" s="61">
         <v>670</v>
       </c>
       <c r="F67" s="61">
         <v>772</v>
       </c>
       <c r="G67" s="61">
         <v>102</v>
       </c>
       <c r="H67" s="41">
         <v>0.15223900000000001</v>
       </c>
       <c r="I67" s="46">
         <v>70999</v>
       </c>
@@ -22069,53 +14713,52 @@
         <v>52</v>
       </c>
       <c r="Q67" t="s">
         <v>264</v>
       </c>
       <c r="R67" t="s">
         <v>266</v>
       </c>
       <c r="S67" t="s">
         <v>266</v>
       </c>
       <c r="T67" t="s">
         <v>268</v>
       </c>
       <c r="U67" t="s">
         <v>268</v>
       </c>
       <c r="V67" t="s">
         <v>268</v>
       </c>
       <c r="W67" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="68" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A68" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A68" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B68" t="s">
         <v>132</v>
       </c>
       <c r="C68" t="s">
         <v>247</v>
       </c>
       <c r="D68" t="s">
         <v>248</v>
       </c>
       <c r="E68" s="61">
         <v>109</v>
       </c>
       <c r="F68" s="61">
         <v>127</v>
       </c>
       <c r="G68" s="61">
         <v>18</v>
       </c>
       <c r="H68" s="41">
         <v>0.16513800000000001</v>
       </c>
       <c r="I68" s="46">
         <v>85645</v>
       </c>
@@ -22141,53 +14784,52 @@
         <v>9</v>
       </c>
       <c r="Q68" t="s">
         <v>264</v>
       </c>
       <c r="R68" t="s">
         <v>266</v>
       </c>
       <c r="S68" t="s">
         <v>266</v>
       </c>
       <c r="T68" t="s">
         <v>273</v>
       </c>
       <c r="U68" t="s">
         <v>268</v>
       </c>
       <c r="V68" t="s">
         <v>268</v>
       </c>
       <c r="W68" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A69" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A69" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B69" t="s">
         <v>132</v>
       </c>
       <c r="C69" t="s">
         <v>348</v>
       </c>
       <c r="D69" t="s">
         <v>349</v>
       </c>
       <c r="E69" s="61">
         <v>437</v>
       </c>
       <c r="F69" s="61">
         <v>473</v>
       </c>
       <c r="G69" s="61">
         <v>36</v>
       </c>
       <c r="H69" s="41">
         <v>8.2379999999999995E-2</v>
       </c>
       <c r="I69" s="46">
         <v>74743</v>
       </c>
@@ -22213,53 +14855,52 @@
         <v>30</v>
       </c>
       <c r="Q69" t="s">
         <v>264</v>
       </c>
       <c r="R69" t="s">
         <v>266</v>
       </c>
       <c r="S69" t="s">
         <v>266</v>
       </c>
       <c r="T69" t="s">
         <v>267</v>
       </c>
       <c r="U69" t="s">
         <v>268</v>
       </c>
       <c r="V69" t="s">
         <v>268</v>
       </c>
       <c r="W69" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A70" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A70" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B70" t="s">
         <v>132</v>
       </c>
       <c r="C70" t="s">
         <v>251</v>
       </c>
       <c r="D70" t="s">
         <v>252</v>
       </c>
       <c r="E70" s="61">
         <v>269</v>
       </c>
       <c r="F70" s="61">
         <v>311</v>
       </c>
       <c r="G70" s="61">
         <v>42</v>
       </c>
       <c r="H70" s="41">
         <v>0.156134</v>
       </c>
       <c r="I70" s="46">
         <v>68446</v>
       </c>
@@ -22285,53 +14926,52 @@
         <v>19</v>
       </c>
       <c r="Q70" t="s">
         <v>264</v>
       </c>
       <c r="R70" t="s">
         <v>266</v>
       </c>
       <c r="S70" t="s">
         <v>266</v>
       </c>
       <c r="T70" t="s">
         <v>268</v>
       </c>
       <c r="U70" t="s">
         <v>268</v>
       </c>
       <c r="V70" t="s">
         <v>268</v>
       </c>
       <c r="W70" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="71" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A71" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A71" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B71" t="s">
         <v>91</v>
       </c>
       <c r="C71" t="s">
         <v>350</v>
       </c>
       <c r="D71" t="s">
         <v>351</v>
       </c>
       <c r="E71" s="61">
         <v>296</v>
       </c>
       <c r="F71" s="61">
         <v>336</v>
       </c>
       <c r="G71" s="61">
         <v>40</v>
       </c>
       <c r="H71" s="41">
         <v>0.13513500000000001</v>
       </c>
       <c r="I71" s="46">
         <v>48675</v>
       </c>
@@ -22357,53 +14997,52 @@
         <v>31</v>
       </c>
       <c r="Q71" t="s">
         <v>303</v>
       </c>
       <c r="R71" t="s">
         <v>266</v>
       </c>
       <c r="S71" t="s">
         <v>266</v>
       </c>
       <c r="T71" t="s">
         <v>267</v>
       </c>
       <c r="U71" t="s">
         <v>267</v>
       </c>
       <c r="V71" t="s">
         <v>267</v>
       </c>
       <c r="W71" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A72" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A72" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B72" t="s">
         <v>91</v>
       </c>
       <c r="C72" t="s">
         <v>352</v>
       </c>
       <c r="D72" t="s">
         <v>353</v>
       </c>
       <c r="E72" s="61">
         <v>110</v>
       </c>
       <c r="F72" s="61">
         <v>106</v>
       </c>
       <c r="G72" s="61">
         <v>-4</v>
       </c>
       <c r="H72" s="41">
         <v>-3.6364E-2</v>
       </c>
       <c r="I72" s="46">
         <v>48783</v>
       </c>
@@ -22429,53 +15068,52 @@
         <v>10</v>
       </c>
       <c r="Q72" t="s">
         <v>303</v>
       </c>
       <c r="R72" t="s">
         <v>266</v>
       </c>
       <c r="S72" t="s">
         <v>266</v>
       </c>
       <c r="T72" t="s">
         <v>267</v>
       </c>
       <c r="U72" t="s">
         <v>270</v>
       </c>
       <c r="V72" t="s">
         <v>267</v>
       </c>
       <c r="W72" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A73" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A73" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B73" t="s">
         <v>91</v>
       </c>
       <c r="C73" t="s">
         <v>354</v>
       </c>
       <c r="D73" t="s">
         <v>355</v>
       </c>
       <c r="E73" s="61">
         <v>96</v>
       </c>
       <c r="F73" s="61">
         <v>97</v>
       </c>
       <c r="G73" s="61">
         <v>1</v>
       </c>
       <c r="H73" s="41">
         <v>1.0417000000000001E-2</v>
       </c>
       <c r="I73" s="46">
         <v>55215</v>
       </c>
@@ -22501,53 +15139,52 @@
         <v>9</v>
       </c>
       <c r="Q73" t="s">
         <v>303</v>
       </c>
       <c r="R73" t="s">
         <v>266</v>
       </c>
       <c r="S73" t="s">
         <v>266</v>
       </c>
       <c r="T73" t="s">
         <v>270</v>
       </c>
       <c r="U73" t="s">
         <v>267</v>
       </c>
       <c r="V73" t="s">
         <v>267</v>
       </c>
       <c r="W73" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A74" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A74" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B74" t="s">
         <v>91</v>
       </c>
       <c r="C74" t="s">
         <v>356</v>
       </c>
       <c r="D74" t="s">
         <v>357</v>
       </c>
       <c r="E74" s="61">
         <v>85</v>
       </c>
       <c r="F74" s="61">
         <v>78</v>
       </c>
       <c r="G74" s="61">
         <v>-7</v>
       </c>
       <c r="H74" s="41">
         <v>-8.235300000000001E-2</v>
       </c>
       <c r="I74" s="46">
         <v>50357</v>
       </c>
@@ -22573,53 +15210,52 @@
         <v>6</v>
       </c>
       <c r="Q74" t="s">
         <v>303</v>
       </c>
       <c r="R74" t="s">
         <v>266</v>
       </c>
       <c r="S74" t="s">
         <v>266</v>
       </c>
       <c r="T74" t="s">
         <v>270</v>
       </c>
       <c r="U74" t="s">
         <v>270</v>
       </c>
       <c r="V74" t="s">
         <v>270</v>
       </c>
       <c r="W74" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A75" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A75" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B75" t="s">
         <v>91</v>
       </c>
       <c r="C75" t="s">
         <v>211</v>
       </c>
       <c r="D75" t="s">
         <v>212</v>
       </c>
       <c r="E75" s="61">
         <v>126</v>
       </c>
       <c r="F75" s="61">
         <v>145</v>
       </c>
       <c r="G75" s="61">
         <v>19</v>
       </c>
       <c r="H75" s="41">
         <v>0.15079399999999998</v>
       </c>
       <c r="I75" s="46">
         <v>45097</v>
       </c>
@@ -22646,71 +15282,74 @@
       </c>
       <c r="Q75" t="s">
         <v>284</v>
       </c>
       <c r="R75" t="s">
         <v>266</v>
       </c>
       <c r="S75" t="s">
         <v>289</v>
       </c>
       <c r="T75" t="s">
         <v>267</v>
       </c>
       <c r="U75" t="s">
         <v>270</v>
       </c>
       <c r="V75" t="s">
         <v>267</v>
       </c>
       <c r="W75" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A76" s="21"/>
+      <c r="B76" t="s">
+        <v>713</v>
+      </c>
       <c r="E76" s="61"/>
       <c r="F76" s="61"/>
       <c r="G76" s="61"/>
       <c r="H76" s="41"/>
       <c r="I76" s="46"/>
       <c r="J76" s="46"/>
       <c r="K76" s="46"/>
       <c r="L76" s="46"/>
       <c r="M76" s="61"/>
       <c r="N76" s="61"/>
       <c r="O76" s="61"/>
       <c r="P76" s="61"/>
       <c r="W76" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A77" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B77" s="19" t="s">
+      <c r="B77" t="s">
         <v>261</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="60">
         <v>1296</v>
       </c>
       <c r="F77" s="60">
         <v>1439</v>
       </c>
       <c r="G77" s="60">
         <v>143</v>
       </c>
       <c r="H77" s="44">
         <v>0.11034000000000001</v>
       </c>
       <c r="I77" s="45">
         <v>53851</v>
       </c>
       <c r="J77" s="45">
         <v>76804</v>
@@ -22805,53 +15444,52 @@
         <v>9</v>
       </c>
       <c r="Q78" t="s">
         <v>359</v>
       </c>
       <c r="R78" t="s">
         <v>266</v>
       </c>
       <c r="S78" t="s">
         <v>266</v>
       </c>
       <c r="T78" t="s">
         <v>273</v>
       </c>
       <c r="U78" t="s">
         <v>273</v>
       </c>
       <c r="V78" t="s">
         <v>273</v>
       </c>
       <c r="W78" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="79" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A79" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A79" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B79" t="s">
         <v>132</v>
       </c>
       <c r="C79" t="s">
         <v>249</v>
       </c>
       <c r="D79" t="s">
         <v>250</v>
       </c>
       <c r="E79" s="61">
         <v>68</v>
       </c>
       <c r="F79" s="61">
         <v>79</v>
       </c>
       <c r="G79" s="61">
         <v>11</v>
       </c>
       <c r="H79" s="41">
         <v>0.16176500000000002</v>
       </c>
       <c r="I79" s="46">
         <v>54683</v>
       </c>
@@ -22948,53 +15586,52 @@
         <v>8</v>
       </c>
       <c r="Q80" t="s">
         <v>359</v>
       </c>
       <c r="R80" t="s">
         <v>266</v>
       </c>
       <c r="S80" t="s">
         <v>347</v>
       </c>
       <c r="T80" t="s">
         <v>268</v>
       </c>
       <c r="U80" t="s">
         <v>273</v>
       </c>
       <c r="V80" t="s">
         <v>268</v>
       </c>
       <c r="W80" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="81" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A81" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A81" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B81" t="s">
         <v>132</v>
       </c>
       <c r="C81" t="s">
         <v>364</v>
       </c>
       <c r="D81" t="s">
         <v>365</v>
       </c>
       <c r="E81" s="61">
         <v>33</v>
       </c>
       <c r="F81" s="61">
         <v>34</v>
       </c>
       <c r="G81" s="61">
         <v>1</v>
       </c>
       <c r="H81" s="41">
         <v>3.0303E-2</v>
       </c>
       <c r="I81" s="46">
         <v>63128</v>
       </c>
@@ -23020,53 +15657,52 @@
         <v>3</v>
       </c>
       <c r="Q81" t="s">
         <v>264</v>
       </c>
       <c r="R81" t="s">
         <v>266</v>
       </c>
       <c r="S81" t="s">
         <v>266</v>
       </c>
       <c r="T81" t="s">
         <v>268</v>
       </c>
       <c r="U81" t="s">
         <v>268</v>
       </c>
       <c r="V81" t="s">
         <v>268</v>
       </c>
       <c r="W81" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="82" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A82" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A82" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B82" t="s">
         <v>91</v>
       </c>
       <c r="C82" t="s">
         <v>366</v>
       </c>
       <c r="D82" t="s">
         <v>367</v>
       </c>
       <c r="E82" s="61">
         <v>66</v>
       </c>
       <c r="F82" s="61">
         <v>68</v>
       </c>
       <c r="G82" s="61">
         <v>2</v>
       </c>
       <c r="H82" s="41">
         <v>3.0303E-2</v>
       </c>
       <c r="I82" s="46">
         <v>50704</v>
       </c>
@@ -23092,53 +15728,52 @@
         <v>9</v>
       </c>
       <c r="Q82" t="s">
         <v>303</v>
       </c>
       <c r="R82" t="s">
         <v>266</v>
       </c>
       <c r="S82" t="s">
         <v>266</v>
       </c>
       <c r="T82" t="s">
         <v>270</v>
       </c>
       <c r="U82" t="s">
         <v>270</v>
       </c>
       <c r="V82" t="s">
         <v>270</v>
       </c>
       <c r="W82" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="83" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A83" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A83" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B83" t="s">
         <v>132</v>
       </c>
       <c r="C83" t="s">
         <v>368</v>
       </c>
       <c r="D83" t="s">
         <v>369</v>
       </c>
       <c r="E83" s="61"/>
       <c r="F83" s="61"/>
       <c r="G83" s="61"/>
       <c r="H83" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I83" s="46">
         <v>56715</v>
       </c>
       <c r="J83" s="46">
         <v>79408</v>
       </c>
       <c r="K83" s="46">
         <v>79556</v>
       </c>
@@ -23151,71 +15786,74 @@
       <c r="P83" s="61"/>
       <c r="Q83" t="s">
         <v>264</v>
       </c>
       <c r="R83" t="s">
         <v>266</v>
       </c>
       <c r="S83" t="s">
         <v>266</v>
       </c>
       <c r="T83" t="s">
         <v>296</v>
       </c>
       <c r="U83" t="s">
         <v>270</v>
       </c>
       <c r="V83" t="s">
         <v>270</v>
       </c>
       <c r="W83" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A84" s="21"/>
+      <c r="B84" t="s">
+        <v>713</v>
+      </c>
       <c r="E84" s="61"/>
       <c r="F84" s="61"/>
       <c r="G84" s="61"/>
       <c r="H84" s="41"/>
       <c r="I84" s="46"/>
       <c r="J84" s="46"/>
       <c r="K84" s="46"/>
       <c r="L84" s="46"/>
       <c r="M84" s="61"/>
       <c r="N84" s="61"/>
       <c r="O84" s="61"/>
       <c r="P84" s="61"/>
       <c r="W84" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="85" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B85" s="19" t="s">
+      <c r="B85" t="s">
         <v>261</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E85" s="60">
         <v>4991</v>
       </c>
       <c r="F85" s="60">
         <v>5451</v>
       </c>
       <c r="G85" s="60">
         <v>460</v>
       </c>
       <c r="H85" s="44">
         <v>9.2165999999999998E-2</v>
       </c>
       <c r="I85" s="45">
         <v>42026</v>
       </c>
       <c r="J85" s="45">
         <v>52485</v>
@@ -23239,53 +15877,52 @@
         <v>495</v>
       </c>
       <c r="Q85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V85" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W85" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A86" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A86" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B86" t="s">
         <v>132</v>
       </c>
       <c r="C86" t="s">
         <v>167</v>
       </c>
       <c r="D86" t="s">
         <v>168</v>
       </c>
       <c r="E86" s="61">
         <v>785</v>
       </c>
       <c r="F86" s="61">
         <v>850</v>
       </c>
       <c r="G86" s="61">
         <v>65</v>
       </c>
       <c r="H86" s="41">
         <v>8.2803000000000002E-2</v>
       </c>
       <c r="I86" s="46">
         <v>47193</v>
       </c>
@@ -23311,53 +15948,52 @@
         <v>69</v>
       </c>
       <c r="Q86" t="s">
         <v>290</v>
       </c>
       <c r="R86" t="s">
         <v>266</v>
       </c>
       <c r="S86" t="s">
         <v>266</v>
       </c>
       <c r="T86" t="s">
         <v>270</v>
       </c>
       <c r="U86" t="s">
         <v>270</v>
       </c>
       <c r="V86" t="s">
         <v>270</v>
       </c>
       <c r="W86" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="87" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A87" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A87" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B87" t="s">
         <v>132</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87" t="s">
         <v>160</v>
       </c>
       <c r="E87" s="61">
         <v>754</v>
       </c>
       <c r="F87" s="61">
         <v>881</v>
       </c>
       <c r="G87" s="61">
         <v>127</v>
       </c>
       <c r="H87" s="41">
         <v>0.168435</v>
       </c>
       <c r="I87" s="46">
         <v>40447</v>
       </c>
@@ -23383,53 +16019,52 @@
         <v>76</v>
       </c>
       <c r="Q87" t="s">
         <v>290</v>
       </c>
       <c r="R87" t="s">
         <v>266</v>
       </c>
       <c r="S87" t="s">
         <v>347</v>
       </c>
       <c r="T87" t="s">
         <v>296</v>
       </c>
       <c r="U87" t="s">
         <v>267</v>
       </c>
       <c r="V87" t="s">
         <v>270</v>
       </c>
       <c r="W87" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A88" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A88" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B88" t="s">
         <v>132</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88" t="s">
         <v>146</v>
       </c>
       <c r="E88" s="61">
         <v>1393</v>
       </c>
       <c r="F88" s="61">
         <v>1478</v>
       </c>
       <c r="G88" s="61">
         <v>85</v>
       </c>
       <c r="H88" s="41">
         <v>6.1018999999999997E-2</v>
       </c>
       <c r="I88" s="46">
         <v>43804</v>
       </c>
@@ -23455,53 +16090,52 @@
         <v>127</v>
       </c>
       <c r="Q88" t="s">
         <v>264</v>
       </c>
       <c r="R88" t="s">
         <v>266</v>
       </c>
       <c r="S88" t="s">
         <v>266</v>
       </c>
       <c r="T88" t="s">
         <v>270</v>
       </c>
       <c r="U88" t="s">
         <v>270</v>
       </c>
       <c r="V88" t="s">
         <v>270</v>
       </c>
       <c r="W88" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="89" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A89" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A89" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B89" t="s">
         <v>132</v>
       </c>
       <c r="C89" t="s">
         <v>370</v>
       </c>
       <c r="D89" t="s">
         <v>371</v>
       </c>
       <c r="E89" s="61">
         <v>330</v>
       </c>
       <c r="F89" s="61">
         <v>359</v>
       </c>
       <c r="G89" s="61">
         <v>29</v>
       </c>
       <c r="H89" s="41">
         <v>8.7878999999999999E-2</v>
       </c>
       <c r="I89" s="46">
         <v>43716</v>
       </c>
@@ -23527,53 +16161,52 @@
         <v>32</v>
       </c>
       <c r="Q89" t="s">
         <v>290</v>
       </c>
       <c r="R89" t="s">
         <v>266</v>
       </c>
       <c r="S89" t="s">
         <v>347</v>
       </c>
       <c r="T89" t="s">
         <v>270</v>
       </c>
       <c r="U89" t="s">
         <v>270</v>
       </c>
       <c r="V89" t="s">
         <v>270</v>
       </c>
       <c r="W89" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A90" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A90" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B90" t="s">
         <v>132</v>
       </c>
       <c r="C90" t="s">
         <v>372</v>
       </c>
       <c r="D90" t="s">
         <v>373</v>
       </c>
       <c r="E90" s="61">
         <v>79</v>
       </c>
       <c r="F90" s="61">
         <v>88</v>
       </c>
       <c r="G90" s="61">
         <v>9</v>
       </c>
       <c r="H90" s="41">
         <v>0.113924</v>
       </c>
       <c r="I90" s="46">
         <v>42907</v>
       </c>
@@ -23599,53 +16232,52 @@
         <v>10</v>
       </c>
       <c r="Q90" t="s">
         <v>264</v>
       </c>
       <c r="R90" t="s">
         <v>266</v>
       </c>
       <c r="S90" t="s">
         <v>266</v>
       </c>
       <c r="T90" t="s">
         <v>270</v>
       </c>
       <c r="U90" t="s">
         <v>267</v>
       </c>
       <c r="V90" t="s">
         <v>270</v>
       </c>
       <c r="W90" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="91" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A91" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A91" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B91" t="s">
         <v>132</v>
       </c>
       <c r="C91" t="s">
         <v>245</v>
       </c>
       <c r="D91" t="s">
         <v>246</v>
       </c>
       <c r="E91" s="61">
         <v>185</v>
       </c>
       <c r="F91" s="61">
         <v>221</v>
       </c>
       <c r="G91" s="61">
         <v>36</v>
       </c>
       <c r="H91" s="41">
         <v>0.19459499999999999</v>
       </c>
       <c r="I91" s="46">
         <v>46842</v>
       </c>
@@ -23671,53 +16303,52 @@
         <v>21</v>
       </c>
       <c r="Q91" t="s">
         <v>264</v>
       </c>
       <c r="R91" t="s">
         <v>266</v>
       </c>
       <c r="S91" t="s">
         <v>289</v>
       </c>
       <c r="T91" t="s">
         <v>296</v>
       </c>
       <c r="U91" t="s">
         <v>270</v>
       </c>
       <c r="V91" t="s">
         <v>270</v>
       </c>
       <c r="W91" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="92" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A92" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A92" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B92" t="s">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>374</v>
       </c>
       <c r="D92" t="s">
         <v>375</v>
       </c>
       <c r="E92" s="61">
         <v>778</v>
       </c>
       <c r="F92" s="61">
         <v>823</v>
       </c>
       <c r="G92" s="61">
         <v>45</v>
       </c>
       <c r="H92" s="41">
         <v>5.7840999999999997E-2</v>
       </c>
       <c r="I92" s="46">
         <v>35120</v>
       </c>
@@ -23743,53 +16374,52 @@
         <v>86</v>
       </c>
       <c r="Q92" t="s">
         <v>284</v>
       </c>
       <c r="R92" t="s">
         <v>266</v>
       </c>
       <c r="S92" t="s">
         <v>295</v>
       </c>
       <c r="T92" t="s">
         <v>270</v>
       </c>
       <c r="U92" t="s">
         <v>270</v>
       </c>
       <c r="V92" t="s">
         <v>270</v>
       </c>
       <c r="W92" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="93" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A93" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A93" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B93" t="s">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>376</v>
       </c>
       <c r="D93" t="s">
         <v>377</v>
       </c>
       <c r="E93" s="61">
         <v>145</v>
       </c>
       <c r="F93" s="61">
         <v>162</v>
       </c>
       <c r="G93" s="61">
         <v>17</v>
       </c>
       <c r="H93" s="41">
         <v>0.117241</v>
       </c>
       <c r="I93" s="46">
         <v>41058</v>
       </c>
@@ -23815,53 +16445,52 @@
         <v>18</v>
       </c>
       <c r="Q93" t="s">
         <v>284</v>
       </c>
       <c r="R93" t="s">
         <v>266</v>
       </c>
       <c r="S93" t="s">
         <v>295</v>
       </c>
       <c r="T93" t="s">
         <v>270</v>
       </c>
       <c r="U93" t="s">
         <v>270</v>
       </c>
       <c r="V93" t="s">
         <v>270</v>
       </c>
       <c r="W93" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A94" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A94" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B94" t="s">
         <v>132</v>
       </c>
       <c r="C94" t="s">
         <v>378</v>
       </c>
       <c r="D94" t="s">
         <v>379</v>
       </c>
       <c r="E94" s="61"/>
       <c r="F94" s="61"/>
       <c r="G94" s="61"/>
       <c r="H94" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I94" s="46">
         <v>37775</v>
       </c>
       <c r="J94" s="46">
         <v>52318</v>
       </c>
       <c r="K94" s="46">
         <v>51763</v>
       </c>
@@ -23874,69 +16503,72 @@
       <c r="P94" s="61"/>
       <c r="Q94" t="s">
         <v>264</v>
       </c>
       <c r="R94" t="s">
         <v>266</v>
       </c>
       <c r="S94" t="s">
         <v>289</v>
       </c>
       <c r="T94" t="s">
         <v>270</v>
       </c>
       <c r="U94" t="s">
         <v>267</v>
       </c>
       <c r="V94" t="s">
         <v>267</v>
       </c>
       <c r="W94" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A95" s="21"/>
+      <c r="B95" t="s">
+        <v>713</v>
+      </c>
       <c r="E95" s="61"/>
       <c r="F95" s="61"/>
       <c r="G95" s="61"/>
       <c r="H95" s="41"/>
       <c r="I95" s="46"/>
       <c r="J95" s="46"/>
       <c r="K95" s="46"/>
       <c r="L95" s="46"/>
       <c r="M95" s="61"/>
       <c r="N95" s="61"/>
       <c r="O95" s="61"/>
       <c r="P95" s="61"/>
       <c r="W95" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="96" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A96" s="15"/>
-      <c r="B96" s="19" t="s">
+      <c r="B96" t="s">
         <v>261</v>
       </c>
       <c r="C96" s="19" t="s">
         <v>18</v>
       </c>
       <c r="D96" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="60">
         <v>1567</v>
       </c>
       <c r="F96" s="60">
         <v>1718</v>
       </c>
       <c r="G96" s="60">
         <v>151</v>
       </c>
       <c r="H96" s="44">
         <v>9.6362000000000003E-2</v>
       </c>
       <c r="I96" s="45">
         <v>48413</v>
       </c>
       <c r="J96" s="45">
         <v>102770</v>
@@ -24102,53 +16734,52 @@
         <v>3</v>
       </c>
       <c r="Q98" t="s">
         <v>359</v>
       </c>
       <c r="R98" t="s">
         <v>265</v>
       </c>
       <c r="S98" t="s">
         <v>295</v>
       </c>
       <c r="T98" t="s">
         <v>267</v>
       </c>
       <c r="U98" t="s">
         <v>273</v>
       </c>
       <c r="V98" t="s">
         <v>267</v>
       </c>
       <c r="W98" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="99" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A99" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A99" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B99" t="s">
         <v>91</v>
       </c>
       <c r="C99" t="s">
         <v>384</v>
       </c>
       <c r="D99" t="s">
         <v>385</v>
       </c>
       <c r="E99" s="61">
         <v>332</v>
       </c>
       <c r="F99" s="61">
         <v>362</v>
       </c>
       <c r="G99" s="61">
         <v>30</v>
       </c>
       <c r="H99" s="41">
         <v>9.0360999999999997E-2</v>
       </c>
       <c r="I99" s="46">
         <v>46524</v>
       </c>
@@ -24174,53 +16805,52 @@
         <v>39</v>
       </c>
       <c r="Q99" t="s">
         <v>303</v>
       </c>
       <c r="R99" t="s">
         <v>266</v>
       </c>
       <c r="S99" t="s">
         <v>266</v>
       </c>
       <c r="T99" t="s">
         <v>296</v>
       </c>
       <c r="U99" t="s">
         <v>268</v>
       </c>
       <c r="V99" t="s">
         <v>296</v>
       </c>
       <c r="W99" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="100" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A100" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A100" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B100" t="s">
         <v>91</v>
       </c>
       <c r="C100" t="s">
         <v>386</v>
       </c>
       <c r="D100" t="s">
         <v>387</v>
       </c>
       <c r="E100" s="61"/>
       <c r="F100" s="61"/>
       <c r="G100" s="61"/>
       <c r="H100" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I100" s="46">
         <v>41788</v>
       </c>
       <c r="J100" s="46">
         <v>53207</v>
       </c>
       <c r="K100" s="46">
         <v>49193</v>
       </c>
@@ -24233,69 +16863,72 @@
       <c r="P100" s="61"/>
       <c r="Q100" t="s">
         <v>284</v>
       </c>
       <c r="R100" t="s">
         <v>266</v>
       </c>
       <c r="S100" t="s">
         <v>289</v>
       </c>
       <c r="T100" t="s">
         <v>270</v>
       </c>
       <c r="U100" t="s">
         <v>270</v>
       </c>
       <c r="V100" t="s">
         <v>270</v>
       </c>
       <c r="W100" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="101" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A101" s="21"/>
+      <c r="B101" t="s">
+        <v>713</v>
+      </c>
       <c r="E101" s="61"/>
       <c r="F101" s="61"/>
       <c r="G101" s="61"/>
       <c r="H101" s="41"/>
       <c r="I101" s="46"/>
       <c r="J101" s="46"/>
       <c r="K101" s="46"/>
       <c r="L101" s="46"/>
       <c r="M101" s="61"/>
       <c r="N101" s="61"/>
       <c r="O101" s="61"/>
       <c r="P101" s="61"/>
       <c r="W101" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="102" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A102" s="15"/>
-      <c r="B102" s="19" t="s">
+      <c r="B102" t="s">
         <v>261</v>
       </c>
       <c r="C102" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D102" s="19" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="60">
         <v>13649</v>
       </c>
       <c r="F102" s="60">
         <v>14298</v>
       </c>
       <c r="G102" s="60">
         <v>649</v>
       </c>
       <c r="H102" s="44">
         <v>4.7549000000000001E-2</v>
       </c>
       <c r="I102" s="45">
         <v>40377</v>
       </c>
       <c r="J102" s="45">
         <v>55773</v>
@@ -24674,53 +17307,52 @@
         <v>26</v>
       </c>
       <c r="Q107" t="s">
         <v>359</v>
       </c>
       <c r="R107" t="s">
         <v>269</v>
       </c>
       <c r="S107" t="s">
         <v>266</v>
       </c>
       <c r="T107" t="s">
         <v>267</v>
       </c>
       <c r="U107" t="s">
         <v>273</v>
       </c>
       <c r="V107" t="s">
         <v>268</v>
       </c>
       <c r="W107" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="108" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A108" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A108" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B108" t="s">
         <v>132</v>
       </c>
       <c r="C108" t="s">
         <v>398</v>
       </c>
       <c r="D108" t="s">
         <v>399</v>
       </c>
       <c r="E108" s="61">
         <v>418</v>
       </c>
       <c r="F108" s="61">
         <v>439</v>
       </c>
       <c r="G108" s="61">
         <v>21</v>
       </c>
       <c r="H108" s="41">
         <v>5.0239000000000006E-2</v>
       </c>
       <c r="I108" s="46">
         <v>57387</v>
       </c>
@@ -24959,53 +17591,52 @@
         <v>7</v>
       </c>
       <c r="Q111" t="s">
         <v>359</v>
       </c>
       <c r="R111" t="s">
         <v>266</v>
       </c>
       <c r="S111" t="s">
         <v>266</v>
       </c>
       <c r="T111" t="s">
         <v>267</v>
       </c>
       <c r="U111" t="s">
         <v>273</v>
       </c>
       <c r="V111" t="s">
         <v>268</v>
       </c>
       <c r="W111" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="112" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A112" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A112" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B112" t="s">
         <v>132</v>
       </c>
       <c r="C112" t="s">
         <v>406</v>
       </c>
       <c r="D112" t="s">
         <v>407</v>
       </c>
       <c r="E112" s="61">
         <v>163</v>
       </c>
       <c r="F112" s="61">
         <v>169</v>
       </c>
       <c r="G112" s="61">
         <v>6</v>
       </c>
       <c r="H112" s="41">
         <v>3.6810000000000002E-2</v>
       </c>
       <c r="I112" s="46">
         <v>46305</v>
       </c>
@@ -25031,53 +17662,52 @@
         <v>12</v>
       </c>
       <c r="Q112" t="s">
         <v>264</v>
       </c>
       <c r="R112" t="s">
         <v>269</v>
       </c>
       <c r="S112" t="s">
         <v>266</v>
       </c>
       <c r="T112" t="s">
         <v>270</v>
       </c>
       <c r="U112" t="s">
         <v>273</v>
       </c>
       <c r="V112" t="s">
         <v>268</v>
       </c>
       <c r="W112" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="113" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A113" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A113" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B113" t="s">
         <v>91</v>
       </c>
       <c r="C113" t="s">
         <v>408</v>
       </c>
       <c r="D113" t="s">
         <v>409</v>
       </c>
       <c r="E113" s="61">
         <v>308</v>
       </c>
       <c r="F113" s="61">
         <v>319</v>
       </c>
       <c r="G113" s="61">
         <v>11</v>
       </c>
       <c r="H113" s="41">
         <v>3.5714000000000003E-2</v>
       </c>
       <c r="I113" s="46">
         <v>29672</v>
       </c>
@@ -25103,53 +17733,52 @@
         <v>36</v>
       </c>
       <c r="Q113" t="s">
         <v>303</v>
       </c>
       <c r="R113" t="s">
         <v>266</v>
       </c>
       <c r="S113" t="s">
         <v>266</v>
       </c>
       <c r="T113" t="s">
         <v>270</v>
       </c>
       <c r="U113" t="s">
         <v>270</v>
       </c>
       <c r="V113" t="s">
         <v>267</v>
       </c>
       <c r="W113" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="114" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A114" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A114" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B114" t="s">
         <v>132</v>
       </c>
       <c r="C114" t="s">
         <v>410</v>
       </c>
       <c r="D114" t="s">
         <v>411</v>
       </c>
       <c r="E114" s="61">
         <v>115</v>
       </c>
       <c r="F114" s="61">
         <v>116</v>
       </c>
       <c r="G114" s="61">
         <v>1</v>
       </c>
       <c r="H114" s="41">
         <v>8.6960000000000006E-3</v>
       </c>
       <c r="I114" s="46">
         <v>45727</v>
       </c>
@@ -25175,53 +17804,52 @@
         <v>13</v>
       </c>
       <c r="Q114" t="s">
         <v>264</v>
       </c>
       <c r="R114" t="s">
         <v>266</v>
       </c>
       <c r="S114" t="s">
         <v>266</v>
       </c>
       <c r="T114" t="s">
         <v>270</v>
       </c>
       <c r="U114" t="s">
         <v>268</v>
       </c>
       <c r="V114" t="s">
         <v>267</v>
       </c>
       <c r="W114" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="115" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A115" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A115" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B115" t="s">
         <v>132</v>
       </c>
       <c r="C115" t="s">
         <v>171</v>
       </c>
       <c r="D115" t="s">
         <v>172</v>
       </c>
       <c r="E115" s="61">
         <v>814</v>
       </c>
       <c r="F115" s="61">
         <v>824</v>
       </c>
       <c r="G115" s="61">
         <v>10</v>
       </c>
       <c r="H115" s="41">
         <v>1.2284999999999999E-2</v>
       </c>
       <c r="I115" s="46">
         <v>46746</v>
       </c>
@@ -25247,53 +17875,52 @@
         <v>56</v>
       </c>
       <c r="Q115" t="s">
         <v>264</v>
       </c>
       <c r="R115" t="s">
         <v>266</v>
       </c>
       <c r="S115" t="s">
         <v>266</v>
       </c>
       <c r="T115" t="s">
         <v>270</v>
       </c>
       <c r="U115" t="s">
         <v>268</v>
       </c>
       <c r="V115" t="s">
         <v>267</v>
       </c>
       <c r="W115" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="116" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A116" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A116" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B116" t="s">
         <v>132</v>
       </c>
       <c r="C116" t="s">
         <v>412</v>
       </c>
       <c r="D116" t="s">
         <v>413</v>
       </c>
       <c r="E116" s="61">
         <v>98</v>
       </c>
       <c r="F116" s="61">
         <v>99</v>
       </c>
       <c r="G116" s="61">
         <v>1</v>
       </c>
       <c r="H116" s="41">
         <v>1.0204E-2</v>
       </c>
       <c r="I116" s="46">
         <v>46224</v>
       </c>
@@ -25319,53 +17946,52 @@
         <v>6</v>
       </c>
       <c r="Q116" t="s">
         <v>264</v>
       </c>
       <c r="R116" t="s">
         <v>266</v>
       </c>
       <c r="S116" t="s">
         <v>266</v>
       </c>
       <c r="T116" t="s">
         <v>270</v>
       </c>
       <c r="U116" t="s">
         <v>268</v>
       </c>
       <c r="V116" t="s">
         <v>267</v>
       </c>
       <c r="W116" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A117" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A117" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B117" t="s">
         <v>132</v>
       </c>
       <c r="C117" t="s">
         <v>414</v>
       </c>
       <c r="D117" t="s">
         <v>415</v>
       </c>
       <c r="E117" s="61">
         <v>162</v>
       </c>
       <c r="F117" s="61">
         <v>164</v>
       </c>
       <c r="G117" s="61">
         <v>2</v>
       </c>
       <c r="H117" s="41">
         <v>1.2345999999999999E-2</v>
       </c>
       <c r="I117" s="46">
         <v>47342</v>
       </c>
@@ -25391,53 +18017,52 @@
         <v>12</v>
       </c>
       <c r="Q117" t="s">
         <v>264</v>
       </c>
       <c r="R117" t="s">
         <v>266</v>
       </c>
       <c r="S117" t="s">
         <v>266</v>
       </c>
       <c r="T117" t="s">
         <v>270</v>
       </c>
       <c r="U117" t="s">
         <v>268</v>
       </c>
       <c r="V117" t="s">
         <v>267</v>
       </c>
       <c r="W117" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="118" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A118" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A118" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B118" t="s">
         <v>91</v>
       </c>
       <c r="C118" t="s">
         <v>416</v>
       </c>
       <c r="D118" t="s">
         <v>417</v>
       </c>
       <c r="E118" s="61">
         <v>477</v>
       </c>
       <c r="F118" s="61">
         <v>484</v>
       </c>
       <c r="G118" s="61">
         <v>7</v>
       </c>
       <c r="H118" s="41">
         <v>1.4675000000000001E-2</v>
       </c>
       <c r="I118" s="46">
         <v>29784</v>
       </c>
@@ -25463,53 +18088,52 @@
         <v>57</v>
       </c>
       <c r="Q118" t="s">
         <v>284</v>
       </c>
       <c r="R118" t="s">
         <v>269</v>
       </c>
       <c r="S118" t="s">
         <v>266</v>
       </c>
       <c r="T118" t="s">
         <v>270</v>
       </c>
       <c r="U118" t="s">
         <v>270</v>
       </c>
       <c r="V118" t="s">
         <v>267</v>
       </c>
       <c r="W118" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="119" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A119" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A119" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B119" t="s">
         <v>91</v>
       </c>
       <c r="C119" t="s">
         <v>418</v>
       </c>
       <c r="D119" t="s">
         <v>419</v>
       </c>
       <c r="E119" s="61">
         <v>250</v>
       </c>
       <c r="F119" s="61">
         <v>260</v>
       </c>
       <c r="G119" s="61">
         <v>10</v>
       </c>
       <c r="H119" s="41">
         <v>0.04</v>
       </c>
       <c r="I119" s="46">
         <v>28600</v>
       </c>
@@ -25535,53 +18159,52 @@
         <v>44</v>
       </c>
       <c r="Q119" t="s">
         <v>336</v>
       </c>
       <c r="R119" t="s">
         <v>266</v>
       </c>
       <c r="S119" t="s">
         <v>266</v>
       </c>
       <c r="T119" t="s">
         <v>270</v>
       </c>
       <c r="U119" t="s">
         <v>268</v>
       </c>
       <c r="V119" t="s">
         <v>267</v>
       </c>
       <c r="W119" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="120" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A120" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A120" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B120" t="s">
         <v>132</v>
       </c>
       <c r="C120" t="s">
         <v>420</v>
       </c>
       <c r="D120" t="s">
         <v>421</v>
       </c>
       <c r="E120" s="61">
         <v>134</v>
       </c>
       <c r="F120" s="61">
         <v>152</v>
       </c>
       <c r="G120" s="61">
         <v>18</v>
       </c>
       <c r="H120" s="41">
         <v>0.134328</v>
       </c>
       <c r="I120" s="46">
         <v>44390</v>
       </c>
@@ -25607,53 +18230,52 @@
         <v>16</v>
       </c>
       <c r="Q120" t="s">
         <v>290</v>
       </c>
       <c r="R120" t="s">
         <v>266</v>
       </c>
       <c r="S120" t="s">
         <v>266</v>
       </c>
       <c r="T120" t="s">
         <v>270</v>
       </c>
       <c r="U120" t="s">
         <v>267</v>
       </c>
       <c r="V120" t="s">
         <v>270</v>
       </c>
       <c r="W120" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="121" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A121" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A121" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B121" t="s">
         <v>132</v>
       </c>
       <c r="C121" t="s">
         <v>422</v>
       </c>
       <c r="D121" t="s">
         <v>423</v>
       </c>
       <c r="E121" s="61"/>
       <c r="F121" s="61"/>
       <c r="G121" s="61"/>
       <c r="H121" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I121" s="46">
         <v>58238</v>
       </c>
       <c r="J121" s="46">
         <v>68925</v>
       </c>
       <c r="K121" s="46">
         <v>64380</v>
       </c>
@@ -25665,53 +18287,52 @@
       <c r="O121" s="61"/>
       <c r="P121" s="61"/>
       <c r="Q121" t="s">
         <v>290</v>
       </c>
       <c r="R121" t="s">
         <v>265</v>
       </c>
       <c r="S121" t="s">
         <v>266</v>
       </c>
       <c r="T121" t="s">
         <v>296</v>
       </c>
       <c r="U121" t="s">
         <v>268</v>
       </c>
       <c r="V121" t="s">
         <v>270</v>
       </c>
       <c r="W121" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="122" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A122" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A122" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B122" t="s">
         <v>132</v>
       </c>
       <c r="C122" t="s">
         <v>137</v>
       </c>
       <c r="D122" t="s">
         <v>138</v>
       </c>
       <c r="E122" s="61">
         <v>1757</v>
       </c>
       <c r="F122" s="61">
         <v>1871</v>
       </c>
       <c r="G122" s="61">
         <v>114</v>
       </c>
       <c r="H122" s="41">
         <v>6.4882999999999996E-2</v>
       </c>
       <c r="I122" s="46">
         <v>30966</v>
       </c>
@@ -25737,53 +18358,52 @@
         <v>232</v>
       </c>
       <c r="Q122" t="s">
         <v>264</v>
       </c>
       <c r="R122" t="s">
         <v>266</v>
       </c>
       <c r="S122" t="s">
         <v>266</v>
       </c>
       <c r="T122" t="s">
         <v>267</v>
       </c>
       <c r="U122" t="s">
         <v>273</v>
       </c>
       <c r="V122" t="s">
         <v>268</v>
       </c>
       <c r="W122" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="123" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A123" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A123" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B123" t="s">
         <v>91</v>
       </c>
       <c r="C123" t="s">
         <v>124</v>
       </c>
       <c r="D123" t="s">
         <v>125</v>
       </c>
       <c r="E123" s="61">
         <v>1185</v>
       </c>
       <c r="F123" s="61">
         <v>1212</v>
       </c>
       <c r="G123" s="61">
         <v>27</v>
       </c>
       <c r="H123" s="41">
         <v>2.2785000000000003E-2</v>
       </c>
       <c r="I123" s="46">
         <v>28600</v>
       </c>
@@ -25810,71 +18430,74 @@
       </c>
       <c r="Q123" t="s">
         <v>336</v>
       </c>
       <c r="R123" t="s">
         <v>266</v>
       </c>
       <c r="S123" t="s">
         <v>266</v>
       </c>
       <c r="T123" t="s">
         <v>270</v>
       </c>
       <c r="U123" t="s">
         <v>270</v>
       </c>
       <c r="V123" t="s">
         <v>296</v>
       </c>
       <c r="W123" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="124" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A124" s="21"/>
+      <c r="B124" t="s">
+        <v>713</v>
+      </c>
       <c r="E124" s="61"/>
       <c r="F124" s="61"/>
       <c r="G124" s="61"/>
       <c r="H124" s="41"/>
       <c r="I124" s="46"/>
       <c r="J124" s="46"/>
       <c r="K124" s="46"/>
       <c r="L124" s="46"/>
       <c r="M124" s="61"/>
       <c r="N124" s="61"/>
       <c r="O124" s="61"/>
       <c r="P124" s="61"/>
       <c r="W124" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="125" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A125" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B125" s="19" t="s">
+      <c r="B125" t="s">
         <v>261</v>
       </c>
       <c r="C125" s="19" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="60">
         <v>6401</v>
       </c>
       <c r="F125" s="60">
         <v>6756</v>
       </c>
       <c r="G125" s="60">
         <v>355</v>
       </c>
       <c r="H125" s="44">
         <v>5.5460000000000002E-2</v>
       </c>
       <c r="I125" s="45">
         <v>35783</v>
       </c>
       <c r="J125" s="45">
         <v>58284</v>
@@ -25898,53 +18521,52 @@
         <v>688</v>
       </c>
       <c r="Q125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V125" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W125" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="126" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A126" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A126" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B126" t="s">
         <v>91</v>
       </c>
       <c r="C126" t="s">
         <v>425</v>
       </c>
       <c r="D126" t="s">
         <v>426</v>
       </c>
       <c r="E126" s="61">
         <v>176</v>
       </c>
       <c r="F126" s="61">
         <v>158</v>
       </c>
       <c r="G126" s="61">
         <v>-18</v>
       </c>
       <c r="H126" s="41">
         <v>-0.102273</v>
       </c>
       <c r="I126" s="46">
         <v>29491</v>
       </c>
@@ -25970,53 +18592,52 @@
         <v>19</v>
       </c>
       <c r="Q126" t="s">
         <v>284</v>
       </c>
       <c r="R126" t="s">
         <v>266</v>
       </c>
       <c r="S126" t="s">
         <v>289</v>
       </c>
       <c r="T126" t="s">
         <v>296</v>
       </c>
       <c r="U126" t="s">
         <v>270</v>
       </c>
       <c r="V126" t="s">
         <v>270</v>
       </c>
       <c r="W126" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="127" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A127" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A127" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B127" t="s">
         <v>132</v>
       </c>
       <c r="C127" t="s">
         <v>427</v>
       </c>
       <c r="D127" t="s">
         <v>428</v>
       </c>
       <c r="E127" s="61">
         <v>407</v>
       </c>
       <c r="F127" s="61">
         <v>445</v>
       </c>
       <c r="G127" s="61">
         <v>38</v>
       </c>
       <c r="H127" s="41">
         <v>9.3366000000000005E-2</v>
       </c>
       <c r="I127" s="46">
         <v>40846</v>
       </c>
@@ -26103,53 +18724,52 @@
         <v>50</v>
       </c>
       <c r="Q128" t="s">
         <v>336</v>
       </c>
       <c r="R128" t="s">
         <v>266</v>
       </c>
       <c r="S128" t="s">
         <v>304</v>
       </c>
       <c r="T128" t="s">
         <v>261</v>
       </c>
       <c r="U128" t="s">
         <v>267</v>
       </c>
       <c r="V128" t="s">
         <v>270</v>
       </c>
       <c r="W128" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="129" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A129" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A129" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B129" t="s">
         <v>132</v>
       </c>
       <c r="C129" t="s">
         <v>431</v>
       </c>
       <c r="D129" t="s">
         <v>432</v>
       </c>
       <c r="E129" s="61">
         <v>234</v>
       </c>
       <c r="F129" s="61">
         <v>244</v>
       </c>
       <c r="G129" s="61">
         <v>10</v>
       </c>
       <c r="H129" s="41">
         <v>4.2735000000000002E-2</v>
       </c>
       <c r="I129" s="46">
         <v>37615</v>
       </c>
@@ -26175,53 +18795,52 @@
         <v>18</v>
       </c>
       <c r="Q129" t="s">
         <v>264</v>
       </c>
       <c r="R129" t="s">
         <v>269</v>
       </c>
       <c r="S129" t="s">
         <v>266</v>
       </c>
       <c r="T129" t="s">
         <v>270</v>
       </c>
       <c r="U129" t="s">
         <v>267</v>
       </c>
       <c r="V129" t="s">
         <v>270</v>
       </c>
       <c r="W129" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A130" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A130" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B130" t="s">
         <v>132</v>
       </c>
       <c r="C130" t="s">
         <v>153</v>
       </c>
       <c r="D130" t="s">
         <v>154</v>
       </c>
       <c r="E130" s="61">
         <v>595</v>
       </c>
       <c r="F130" s="61">
         <v>651</v>
       </c>
       <c r="G130" s="61">
         <v>56</v>
       </c>
       <c r="H130" s="41">
         <v>9.4117999999999993E-2</v>
       </c>
       <c r="I130" s="46">
         <v>31106</v>
       </c>
@@ -26308,53 +18927,52 @@
         <v>89</v>
       </c>
       <c r="Q131" t="s">
         <v>424</v>
       </c>
       <c r="R131" t="s">
         <v>266</v>
       </c>
       <c r="S131" t="s">
         <v>304</v>
       </c>
       <c r="T131" t="s">
         <v>296</v>
       </c>
       <c r="U131" t="s">
         <v>270</v>
       </c>
       <c r="V131" t="s">
         <v>270</v>
       </c>
       <c r="W131" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="132" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A132" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A132" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B132" t="s">
         <v>132</v>
       </c>
       <c r="C132" t="s">
         <v>435</v>
       </c>
       <c r="D132" t="s">
         <v>436</v>
       </c>
       <c r="E132" s="61">
         <v>79</v>
       </c>
       <c r="F132" s="61">
         <v>70</v>
       </c>
       <c r="G132" s="61">
         <v>-9</v>
       </c>
       <c r="H132" s="41">
         <v>-0.113924</v>
       </c>
       <c r="I132" s="46">
         <v>29309</v>
       </c>
@@ -26380,53 +18998,52 @@
         <v>7</v>
       </c>
       <c r="Q132" t="s">
         <v>264</v>
       </c>
       <c r="R132" t="s">
         <v>266</v>
       </c>
       <c r="S132" t="s">
         <v>266</v>
       </c>
       <c r="T132" t="s">
         <v>296</v>
       </c>
       <c r="U132" t="s">
         <v>268</v>
       </c>
       <c r="V132" t="s">
         <v>270</v>
       </c>
       <c r="W132" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A133" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A133" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B133" t="s">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>437</v>
       </c>
       <c r="D133" t="s">
         <v>438</v>
       </c>
       <c r="E133" s="61">
         <v>421</v>
       </c>
       <c r="F133" s="61">
         <v>469</v>
       </c>
       <c r="G133" s="61">
         <v>48</v>
       </c>
       <c r="H133" s="41">
         <v>0.114014</v>
       </c>
       <c r="I133" s="46">
         <v>44303</v>
       </c>
@@ -26452,53 +19069,52 @@
         <v>41</v>
       </c>
       <c r="Q133" t="s">
         <v>264</v>
       </c>
       <c r="R133" t="s">
         <v>266</v>
       </c>
       <c r="S133" t="s">
         <v>266</v>
       </c>
       <c r="T133" t="s">
         <v>270</v>
       </c>
       <c r="U133" t="s">
         <v>267</v>
       </c>
       <c r="V133" t="s">
         <v>270</v>
       </c>
       <c r="W133" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="134" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A134" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A134" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B134" t="s">
         <v>91</v>
       </c>
       <c r="C134" t="s">
         <v>439</v>
       </c>
       <c r="D134" t="s">
         <v>440</v>
       </c>
       <c r="E134" s="61">
         <v>300</v>
       </c>
       <c r="F134" s="61">
         <v>316</v>
       </c>
       <c r="G134" s="61">
         <v>16</v>
       </c>
       <c r="H134" s="41">
         <v>5.3333000000000005E-2</v>
       </c>
       <c r="I134" s="46">
         <v>39375</v>
       </c>
@@ -26524,53 +19140,52 @@
         <v>25</v>
       </c>
       <c r="Q134" t="s">
         <v>305</v>
       </c>
       <c r="R134" t="s">
         <v>266</v>
       </c>
       <c r="S134" t="s">
         <v>295</v>
       </c>
       <c r="T134" t="s">
         <v>296</v>
       </c>
       <c r="U134" t="s">
         <v>267</v>
       </c>
       <c r="V134" t="s">
         <v>270</v>
       </c>
       <c r="W134" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="135" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A135" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A135" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B135" t="s">
         <v>91</v>
       </c>
       <c r="C135" t="s">
         <v>441</v>
       </c>
       <c r="D135" t="s">
         <v>442</v>
       </c>
       <c r="E135" s="61">
         <v>784</v>
       </c>
       <c r="F135" s="61">
         <v>812</v>
       </c>
       <c r="G135" s="61">
         <v>28</v>
       </c>
       <c r="H135" s="41">
         <v>3.5714000000000003E-2</v>
       </c>
       <c r="I135" s="46">
         <v>30036</v>
       </c>
@@ -26597,69 +19212,72 @@
       </c>
       <c r="Q135" t="s">
         <v>284</v>
       </c>
       <c r="R135" t="s">
         <v>266</v>
       </c>
       <c r="S135" t="s">
         <v>289</v>
       </c>
       <c r="T135" t="s">
         <v>296</v>
       </c>
       <c r="U135" t="s">
         <v>270</v>
       </c>
       <c r="V135" t="s">
         <v>270</v>
       </c>
       <c r="W135" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="136" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A136" s="21"/>
+      <c r="B136" t="s">
+        <v>713</v>
+      </c>
       <c r="E136" s="61"/>
       <c r="F136" s="61"/>
       <c r="G136" s="61"/>
       <c r="H136" s="41"/>
       <c r="I136" s="46"/>
       <c r="J136" s="46"/>
       <c r="K136" s="46"/>
       <c r="L136" s="46"/>
       <c r="M136" s="61"/>
       <c r="N136" s="61"/>
       <c r="O136" s="61"/>
       <c r="P136" s="61"/>
       <c r="W136" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="137" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A137" s="15"/>
-      <c r="B137" s="19" t="s">
+      <c r="B137" t="s">
         <v>261</v>
       </c>
       <c r="C137" s="19" t="s">
         <v>24</v>
       </c>
       <c r="D137" s="19" t="s">
         <v>25</v>
       </c>
       <c r="E137" s="60">
         <v>22148</v>
       </c>
       <c r="F137" s="60">
         <v>24720</v>
       </c>
       <c r="G137" s="60">
         <v>2572</v>
       </c>
       <c r="H137" s="44">
         <v>0.116128</v>
       </c>
       <c r="I137" s="45">
         <v>47711</v>
       </c>
       <c r="J137" s="45">
         <v>85649</v>
@@ -26683,53 +19301,52 @@
         <v>1649</v>
       </c>
       <c r="Q137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V137" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W137" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="138" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A138" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A138" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B138" t="s">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>443</v>
       </c>
       <c r="D138" t="s">
         <v>444</v>
       </c>
       <c r="E138" s="61">
         <v>176</v>
       </c>
       <c r="F138" s="61">
         <v>188</v>
       </c>
       <c r="G138" s="61">
         <v>12</v>
       </c>
       <c r="H138" s="41">
         <v>6.8182000000000006E-2</v>
       </c>
       <c r="I138" s="46">
         <v>52646</v>
       </c>
@@ -26826,53 +19443,52 @@
         <v>30</v>
       </c>
       <c r="Q139" t="s">
         <v>359</v>
       </c>
       <c r="R139" t="s">
         <v>266</v>
       </c>
       <c r="S139" t="s">
         <v>266</v>
       </c>
       <c r="T139" t="s">
         <v>268</v>
       </c>
       <c r="U139" t="s">
         <v>273</v>
       </c>
       <c r="V139" t="s">
         <v>273</v>
       </c>
       <c r="W139" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="140" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A140" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A140" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B140" t="s">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>239</v>
       </c>
       <c r="D140" t="s">
         <v>240</v>
       </c>
       <c r="E140" s="61">
         <v>422</v>
       </c>
       <c r="F140" s="61">
         <v>514</v>
       </c>
       <c r="G140" s="61">
         <v>92</v>
       </c>
       <c r="H140" s="41">
         <v>0.21800899999999998</v>
       </c>
       <c r="I140" s="46">
         <v>118901</v>
       </c>
@@ -26898,53 +19514,52 @@
         <v>31</v>
       </c>
       <c r="Q140" t="s">
         <v>290</v>
       </c>
       <c r="R140" t="s">
         <v>266</v>
       </c>
       <c r="S140" t="s">
         <v>266</v>
       </c>
       <c r="T140" t="s">
         <v>268</v>
       </c>
       <c r="U140" t="s">
         <v>268</v>
       </c>
       <c r="V140" t="s">
         <v>273</v>
       </c>
       <c r="W140" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="141" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A141" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A141" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B141" t="s">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>447</v>
       </c>
       <c r="D141" t="s">
         <v>448</v>
       </c>
       <c r="E141" s="61">
         <v>341</v>
       </c>
       <c r="F141" s="61">
         <v>389</v>
       </c>
       <c r="G141" s="61">
         <v>48</v>
       </c>
       <c r="H141" s="41">
         <v>0.140762</v>
       </c>
       <c r="I141" s="46">
         <v>78700</v>
       </c>
@@ -27041,53 +19656,52 @@
         <v>22</v>
       </c>
       <c r="Q142" t="s">
         <v>359</v>
       </c>
       <c r="R142" t="s">
         <v>266</v>
       </c>
       <c r="S142" t="s">
         <v>266</v>
       </c>
       <c r="T142" t="s">
         <v>270</v>
       </c>
       <c r="U142" t="s">
         <v>268</v>
       </c>
       <c r="V142" t="s">
         <v>267</v>
       </c>
       <c r="W142" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="143" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A143" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A143" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B143" t="s">
         <v>91</v>
       </c>
       <c r="C143" t="s">
         <v>227</v>
       </c>
       <c r="D143" t="s">
         <v>228</v>
       </c>
       <c r="E143" s="61">
         <v>382</v>
       </c>
       <c r="F143" s="61">
         <v>434</v>
       </c>
       <c r="G143" s="61">
         <v>52</v>
       </c>
       <c r="H143" s="41">
         <v>0.136126</v>
       </c>
       <c r="I143" s="46">
         <v>63156</v>
       </c>
@@ -27113,53 +19727,52 @@
         <v>25</v>
       </c>
       <c r="Q143" t="s">
         <v>303</v>
       </c>
       <c r="R143" t="s">
         <v>266</v>
       </c>
       <c r="S143" t="s">
         <v>266</v>
       </c>
       <c r="T143" t="s">
         <v>267</v>
       </c>
       <c r="U143" t="s">
         <v>268</v>
       </c>
       <c r="V143" t="s">
         <v>267</v>
       </c>
       <c r="W143" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="144" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A144" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A144" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B144" t="s">
         <v>132</v>
       </c>
       <c r="C144" t="s">
         <v>255</v>
       </c>
       <c r="D144" t="s">
         <v>256</v>
       </c>
       <c r="E144" s="61">
         <v>413</v>
       </c>
       <c r="F144" s="61">
         <v>473</v>
       </c>
       <c r="G144" s="61">
         <v>60</v>
       </c>
       <c r="H144" s="41">
         <v>0.14527799999999999</v>
       </c>
       <c r="I144" s="46">
         <v>74547</v>
       </c>
@@ -27185,53 +19798,52 @@
         <v>29</v>
       </c>
       <c r="Q144" t="s">
         <v>290</v>
       </c>
       <c r="R144" t="s">
         <v>266</v>
       </c>
       <c r="S144" t="s">
         <v>347</v>
       </c>
       <c r="T144" t="s">
         <v>270</v>
       </c>
       <c r="U144" t="s">
         <v>268</v>
       </c>
       <c r="V144" t="s">
         <v>267</v>
       </c>
       <c r="W144" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="145" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A145" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A145" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B145" t="s">
         <v>132</v>
       </c>
       <c r="C145" t="s">
         <v>135</v>
       </c>
       <c r="D145" t="s">
         <v>136</v>
       </c>
       <c r="E145" s="61">
         <v>7137</v>
       </c>
       <c r="F145" s="61">
         <v>7674</v>
       </c>
       <c r="G145" s="61">
         <v>537</v>
       </c>
       <c r="H145" s="41">
         <v>7.5242000000000003E-2</v>
       </c>
       <c r="I145" s="46">
         <v>74289</v>
       </c>
@@ -27257,53 +19869,52 @@
         <v>422</v>
       </c>
       <c r="Q145" t="s">
         <v>264</v>
       </c>
       <c r="R145" t="s">
         <v>266</v>
       </c>
       <c r="S145" t="s">
         <v>266</v>
       </c>
       <c r="T145" t="s">
         <v>267</v>
       </c>
       <c r="U145" t="s">
         <v>267</v>
       </c>
       <c r="V145" t="s">
         <v>270</v>
       </c>
       <c r="W145" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="146" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A146" s="21" t="str">
-[...1 lines deleted...]
-        <v>A+</v>
+      <c r="A146" s="21" t="s">
+        <v>704</v>
       </c>
       <c r="B146" t="s">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>155</v>
       </c>
       <c r="D146" t="s">
         <v>156</v>
       </c>
       <c r="E146" s="61">
         <v>852</v>
       </c>
       <c r="F146" s="61">
         <v>1187</v>
       </c>
       <c r="G146" s="61">
         <v>335</v>
       </c>
       <c r="H146" s="41">
         <v>0.39319200000000004</v>
       </c>
       <c r="I146" s="46">
         <v>107861</v>
       </c>
@@ -27471,53 +20082,52 @@
         <v>2</v>
       </c>
       <c r="Q148" t="s">
         <v>359</v>
       </c>
       <c r="R148" t="s">
         <v>266</v>
       </c>
       <c r="S148" t="s">
         <v>347</v>
       </c>
       <c r="T148" t="s">
         <v>268</v>
       </c>
       <c r="U148" t="s">
         <v>273</v>
       </c>
       <c r="V148" t="s">
         <v>273</v>
       </c>
       <c r="W148" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="149" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A149" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A149" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B149" t="s">
         <v>132</v>
       </c>
       <c r="C149" t="s">
         <v>455</v>
       </c>
       <c r="D149" t="s">
         <v>456</v>
       </c>
       <c r="E149" s="61">
         <v>513</v>
       </c>
       <c r="F149" s="61">
         <v>529</v>
       </c>
       <c r="G149" s="61">
         <v>16</v>
       </c>
       <c r="H149" s="41">
         <v>3.1189000000000001E-2</v>
       </c>
       <c r="I149" s="46">
         <v>44460</v>
       </c>
@@ -27543,53 +20153,52 @@
         <v>34</v>
       </c>
       <c r="Q149" t="s">
         <v>264</v>
       </c>
       <c r="R149" t="s">
         <v>266</v>
       </c>
       <c r="S149" t="s">
         <v>266</v>
       </c>
       <c r="T149" t="s">
         <v>267</v>
       </c>
       <c r="U149" t="s">
         <v>267</v>
       </c>
       <c r="V149" t="s">
         <v>267</v>
       </c>
       <c r="W149" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="150" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A150" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A150" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B150" t="s">
         <v>91</v>
       </c>
       <c r="C150" t="s">
         <v>219</v>
       </c>
       <c r="D150" t="s">
         <v>220</v>
       </c>
       <c r="E150" s="61">
         <v>124</v>
       </c>
       <c r="F150" s="61">
         <v>142</v>
       </c>
       <c r="G150" s="61">
         <v>18</v>
       </c>
       <c r="H150" s="41">
         <v>0.14516099999999998</v>
       </c>
       <c r="I150" s="46">
         <v>76220</v>
       </c>
@@ -27615,53 +20224,52 @@
         <v>8</v>
       </c>
       <c r="Q150" t="s">
         <v>303</v>
       </c>
       <c r="R150" t="s">
         <v>266</v>
       </c>
       <c r="S150" t="s">
         <v>266</v>
       </c>
       <c r="T150" t="s">
         <v>296</v>
       </c>
       <c r="U150" t="s">
         <v>270</v>
       </c>
       <c r="V150" t="s">
         <v>270</v>
       </c>
       <c r="W150" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="151" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A151" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A151" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B151" t="s">
         <v>91</v>
       </c>
       <c r="C151" t="s">
         <v>457</v>
       </c>
       <c r="D151" t="s">
         <v>458</v>
       </c>
       <c r="E151" s="61">
         <v>693</v>
       </c>
       <c r="F151" s="61">
         <v>735</v>
       </c>
       <c r="G151" s="61">
         <v>42</v>
       </c>
       <c r="H151" s="41">
         <v>6.0606E-2</v>
       </c>
       <c r="I151" s="46">
         <v>58926</v>
       </c>
@@ -27687,53 +20295,52 @@
         <v>41</v>
       </c>
       <c r="Q151" t="s">
         <v>303</v>
       </c>
       <c r="R151" t="s">
         <v>266</v>
       </c>
       <c r="S151" t="s">
         <v>266</v>
       </c>
       <c r="T151" t="s">
         <v>296</v>
       </c>
       <c r="U151" t="s">
         <v>270</v>
       </c>
       <c r="V151" t="s">
         <v>270</v>
       </c>
       <c r="W151" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="152" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A152" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A152" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B152" t="s">
         <v>91</v>
       </c>
       <c r="C152" t="s">
         <v>128</v>
       </c>
       <c r="D152" t="s">
         <v>129</v>
       </c>
       <c r="E152" s="61">
         <v>1398</v>
       </c>
       <c r="F152" s="61">
         <v>1530</v>
       </c>
       <c r="G152" s="61">
         <v>132</v>
       </c>
       <c r="H152" s="41">
         <v>9.4421000000000005E-2</v>
       </c>
       <c r="I152" s="46">
         <v>36460</v>
       </c>
@@ -27759,53 +20366,52 @@
         <v>146</v>
       </c>
       <c r="Q152" t="s">
         <v>284</v>
       </c>
       <c r="R152" t="s">
         <v>266</v>
       </c>
       <c r="S152" t="s">
         <v>289</v>
       </c>
       <c r="T152" t="s">
         <v>270</v>
       </c>
       <c r="U152" t="s">
         <v>270</v>
       </c>
       <c r="V152" t="s">
         <v>270</v>
       </c>
       <c r="W152" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="153" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A153" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A153" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B153" t="s">
         <v>91</v>
       </c>
       <c r="C153" t="s">
         <v>459</v>
       </c>
       <c r="D153" t="s">
         <v>460</v>
       </c>
       <c r="E153" s="61">
         <v>975</v>
       </c>
       <c r="F153" s="61">
         <v>1035</v>
       </c>
       <c r="G153" s="61">
         <v>60</v>
       </c>
       <c r="H153" s="41">
         <v>6.1538000000000002E-2</v>
       </c>
       <c r="I153" s="46">
         <v>53826</v>
       </c>
@@ -27831,53 +20437,52 @@
         <v>87</v>
       </c>
       <c r="Q153" t="s">
         <v>305</v>
       </c>
       <c r="R153" t="s">
         <v>266</v>
       </c>
       <c r="S153" t="s">
         <v>266</v>
       </c>
       <c r="T153" t="s">
         <v>270</v>
       </c>
       <c r="U153" t="s">
         <v>270</v>
       </c>
       <c r="V153" t="s">
         <v>270</v>
       </c>
       <c r="W153" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="154" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A154" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A154" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B154" t="s">
         <v>91</v>
       </c>
       <c r="C154" t="s">
         <v>461</v>
       </c>
       <c r="D154" t="s">
         <v>462</v>
       </c>
       <c r="E154" s="61">
         <v>175</v>
       </c>
       <c r="F154" s="61">
         <v>185</v>
       </c>
       <c r="G154" s="61">
         <v>10</v>
       </c>
       <c r="H154" s="41">
         <v>5.7142999999999999E-2</v>
       </c>
       <c r="I154" s="46">
         <v>36005</v>
       </c>
@@ -27903,53 +20508,52 @@
         <v>16</v>
       </c>
       <c r="Q154" t="s">
         <v>284</v>
       </c>
       <c r="R154" t="s">
         <v>266</v>
       </c>
       <c r="S154" t="s">
         <v>304</v>
       </c>
       <c r="T154" t="s">
         <v>296</v>
       </c>
       <c r="U154" t="s">
         <v>270</v>
       </c>
       <c r="V154" t="s">
         <v>270</v>
       </c>
       <c r="W154" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="155" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A155" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A155" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B155" t="s">
         <v>91</v>
       </c>
       <c r="C155" t="s">
         <v>463</v>
       </c>
       <c r="D155" t="s">
         <v>464</v>
       </c>
       <c r="E155" s="61"/>
       <c r="F155" s="61"/>
       <c r="G155" s="61"/>
       <c r="H155" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I155" s="46">
         <v>37536</v>
       </c>
       <c r="J155" s="46">
         <v>55174</v>
       </c>
       <c r="K155" s="46">
         <v>44012</v>
       </c>
@@ -27962,71 +20566,74 @@
       <c r="P155" s="61"/>
       <c r="Q155" t="s">
         <v>305</v>
       </c>
       <c r="R155" t="s">
         <v>266</v>
       </c>
       <c r="S155" t="s">
         <v>266</v>
       </c>
       <c r="T155" t="s">
         <v>270</v>
       </c>
       <c r="U155" t="s">
         <v>270</v>
       </c>
       <c r="V155" t="s">
         <v>270</v>
       </c>
       <c r="W155" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="156" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A156" s="21"/>
+      <c r="B156" t="s">
+        <v>713</v>
+      </c>
       <c r="E156" s="61"/>
       <c r="F156" s="61"/>
       <c r="G156" s="61"/>
       <c r="H156" s="41"/>
       <c r="I156" s="46"/>
       <c r="J156" s="46"/>
       <c r="K156" s="46"/>
       <c r="L156" s="46"/>
       <c r="M156" s="61"/>
       <c r="N156" s="61"/>
       <c r="O156" s="61"/>
       <c r="P156" s="61"/>
       <c r="W156" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="157" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A157" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B157" s="19" t="s">
+      <c r="B157" t="s">
         <v>261</v>
       </c>
       <c r="C157" s="19" t="s">
         <v>26</v>
       </c>
       <c r="D157" s="19" t="s">
         <v>27</v>
       </c>
       <c r="E157" s="60">
         <v>13529</v>
       </c>
       <c r="F157" s="60">
         <v>15114</v>
       </c>
       <c r="G157" s="60">
         <v>1585</v>
       </c>
       <c r="H157" s="44">
         <v>0.117156</v>
       </c>
       <c r="I157" s="45">
         <v>30401</v>
       </c>
       <c r="J157" s="45">
         <v>37507</v>
@@ -28050,56 +20657,55 @@
         <v>2128</v>
       </c>
       <c r="Q157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V157" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W157" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A158" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A158" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B158" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C158" t="s">
         <v>92</v>
       </c>
       <c r="D158" t="s">
         <v>93</v>
       </c>
       <c r="E158" s="61">
         <v>6625</v>
       </c>
       <c r="F158" s="61">
         <v>7550</v>
       </c>
       <c r="G158" s="61">
         <v>925</v>
       </c>
       <c r="H158" s="41">
         <v>0.139623</v>
       </c>
       <c r="I158" s="46">
         <v>29291</v>
       </c>
       <c r="J158" s="46">
         <v>34723</v>
       </c>
@@ -28122,53 +20728,52 @@
         <v>1132</v>
       </c>
       <c r="Q158" t="s">
         <v>284</v>
       </c>
       <c r="R158" t="s">
         <v>266</v>
       </c>
       <c r="S158" t="s">
         <v>295</v>
       </c>
       <c r="T158" t="s">
         <v>296</v>
       </c>
       <c r="U158" t="s">
         <v>270</v>
       </c>
       <c r="V158" t="s">
         <v>270</v>
       </c>
       <c r="W158" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="159" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A159" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A159" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B159" t="s">
         <v>91</v>
       </c>
       <c r="C159" t="s">
         <v>102</v>
       </c>
       <c r="D159" t="s">
         <v>103</v>
       </c>
       <c r="E159" s="61">
         <v>2394</v>
       </c>
       <c r="F159" s="61">
         <v>2548</v>
       </c>
       <c r="G159" s="61">
         <v>154</v>
       </c>
       <c r="H159" s="41">
         <v>6.4326999999999995E-2</v>
       </c>
       <c r="I159" s="46">
         <v>35002</v>
       </c>
@@ -28194,53 +20799,52 @@
         <v>355</v>
       </c>
       <c r="Q159" t="s">
         <v>305</v>
       </c>
       <c r="R159" t="s">
         <v>266</v>
       </c>
       <c r="S159" t="s">
         <v>266</v>
       </c>
       <c r="T159" t="s">
         <v>296</v>
       </c>
       <c r="U159" t="s">
         <v>270</v>
       </c>
       <c r="V159" t="s">
         <v>270</v>
       </c>
       <c r="W159" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="160" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A160" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A160" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B160" t="s">
         <v>91</v>
       </c>
       <c r="C160" t="s">
         <v>213</v>
       </c>
       <c r="D160" t="s">
         <v>214</v>
       </c>
       <c r="E160" s="61">
         <v>148</v>
       </c>
       <c r="F160" s="61">
         <v>170</v>
       </c>
       <c r="G160" s="61">
         <v>22</v>
       </c>
       <c r="H160" s="41">
         <v>0.148649</v>
       </c>
       <c r="I160" s="46">
         <v>58982</v>
       </c>
@@ -28266,53 +20870,52 @@
         <v>20</v>
       </c>
       <c r="Q160" t="s">
         <v>303</v>
       </c>
       <c r="R160" t="s">
         <v>266</v>
       </c>
       <c r="S160" t="s">
         <v>266</v>
       </c>
       <c r="T160" t="s">
         <v>270</v>
       </c>
       <c r="U160" t="s">
         <v>270</v>
       </c>
       <c r="V160" t="s">
         <v>270</v>
       </c>
       <c r="W160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A161" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A161" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B161" t="s">
         <v>91</v>
       </c>
       <c r="C161" t="s">
         <v>201</v>
       </c>
       <c r="D161" t="s">
         <v>202</v>
       </c>
       <c r="E161" s="61">
         <v>245</v>
       </c>
       <c r="F161" s="61">
         <v>294</v>
       </c>
       <c r="G161" s="61">
         <v>49</v>
       </c>
       <c r="H161" s="41">
         <v>0.2</v>
       </c>
       <c r="I161" s="46">
         <v>55684</v>
       </c>
@@ -28338,53 +20941,52 @@
         <v>43</v>
       </c>
       <c r="Q161" t="s">
         <v>303</v>
       </c>
       <c r="R161" t="s">
         <v>266</v>
       </c>
       <c r="S161" t="s">
         <v>266</v>
       </c>
       <c r="T161" t="s">
         <v>270</v>
       </c>
       <c r="U161" t="s">
         <v>270</v>
       </c>
       <c r="V161" t="s">
         <v>270</v>
       </c>
       <c r="W161" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="162" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A162" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A162" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B162" t="s">
         <v>50</v>
       </c>
       <c r="C162" t="s">
         <v>465</v>
       </c>
       <c r="D162" t="s">
         <v>466</v>
       </c>
       <c r="E162" s="61">
         <v>77</v>
       </c>
       <c r="F162" s="61">
         <v>77</v>
       </c>
       <c r="G162" s="61">
         <v>0</v>
       </c>
       <c r="H162" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I162" s="46">
         <v>29296</v>
       </c>
@@ -28410,53 +21012,52 @@
         <v>11</v>
       </c>
       <c r="Q162" t="s">
         <v>284</v>
       </c>
       <c r="R162" t="s">
         <v>266</v>
       </c>
       <c r="S162" t="s">
         <v>295</v>
       </c>
       <c r="T162" t="s">
         <v>296</v>
       </c>
       <c r="U162" t="s">
         <v>270</v>
       </c>
       <c r="V162" t="s">
         <v>270</v>
       </c>
       <c r="W162" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="163" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A163" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A163" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B163" t="s">
         <v>91</v>
       </c>
       <c r="C163" t="s">
         <v>215</v>
       </c>
       <c r="D163" t="s">
         <v>216</v>
       </c>
       <c r="E163" s="61">
         <v>515</v>
       </c>
       <c r="F163" s="61">
         <v>591</v>
       </c>
       <c r="G163" s="61">
         <v>76</v>
       </c>
       <c r="H163" s="41">
         <v>0.14757300000000001</v>
       </c>
       <c r="I163" s="46">
         <v>59270</v>
       </c>
@@ -28482,53 +21083,52 @@
         <v>75</v>
       </c>
       <c r="Q163" t="s">
         <v>305</v>
       </c>
       <c r="R163" t="s">
         <v>266</v>
       </c>
       <c r="S163" t="s">
         <v>266</v>
       </c>
       <c r="T163" t="s">
         <v>296</v>
       </c>
       <c r="U163" t="s">
         <v>270</v>
       </c>
       <c r="V163" t="s">
         <v>270</v>
       </c>
       <c r="W163" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="164" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A164" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A164" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B164" t="s">
         <v>91</v>
       </c>
       <c r="C164" t="s">
         <v>467</v>
       </c>
       <c r="D164" t="s">
         <v>468</v>
       </c>
       <c r="E164" s="61">
         <v>437</v>
       </c>
       <c r="F164" s="61">
         <v>455</v>
       </c>
       <c r="G164" s="61">
         <v>18</v>
       </c>
       <c r="H164" s="41">
         <v>4.1189999999999997E-2</v>
       </c>
       <c r="I164" s="46">
         <v>36813</v>
       </c>
@@ -28554,53 +21154,52 @@
         <v>59</v>
       </c>
       <c r="Q164" t="s">
         <v>305</v>
       </c>
       <c r="R164" t="s">
         <v>266</v>
       </c>
       <c r="S164" t="s">
         <v>266</v>
       </c>
       <c r="T164" t="s">
         <v>296</v>
       </c>
       <c r="U164" t="s">
         <v>270</v>
       </c>
       <c r="V164" t="s">
         <v>270</v>
       </c>
       <c r="W164" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="165" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A165" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A165" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B165" t="s">
         <v>91</v>
       </c>
       <c r="C165" t="s">
         <v>106</v>
       </c>
       <c r="D165" t="s">
         <v>107</v>
       </c>
       <c r="E165" s="61">
         <v>2216</v>
       </c>
       <c r="F165" s="61">
         <v>2489</v>
       </c>
       <c r="G165" s="61">
         <v>273</v>
       </c>
       <c r="H165" s="41">
         <v>0.123195</v>
       </c>
       <c r="I165" s="46">
         <v>36716</v>
       </c>
@@ -28626,53 +21225,52 @@
         <v>306</v>
       </c>
       <c r="Q165" t="s">
         <v>305</v>
       </c>
       <c r="R165" t="s">
         <v>266</v>
       </c>
       <c r="S165" t="s">
         <v>266</v>
       </c>
       <c r="T165" t="s">
         <v>270</v>
       </c>
       <c r="U165" t="s">
         <v>270</v>
       </c>
       <c r="V165" t="s">
         <v>270</v>
       </c>
       <c r="W165" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="166" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A166" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A166" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B166" t="s">
         <v>91</v>
       </c>
       <c r="C166" t="s">
         <v>469</v>
       </c>
       <c r="D166" t="s">
         <v>470</v>
       </c>
       <c r="E166" s="61">
         <v>332</v>
       </c>
       <c r="F166" s="61">
         <v>350</v>
       </c>
       <c r="G166" s="61">
         <v>18</v>
       </c>
       <c r="H166" s="41">
         <v>5.4217000000000001E-2</v>
       </c>
       <c r="I166" s="46">
         <v>34166</v>
       </c>
@@ -28698,53 +21296,52 @@
         <v>44</v>
       </c>
       <c r="Q166" t="s">
         <v>305</v>
       </c>
       <c r="R166" t="s">
         <v>266</v>
       </c>
       <c r="S166" t="s">
         <v>266</v>
       </c>
       <c r="T166" t="s">
         <v>296</v>
       </c>
       <c r="U166" t="s">
         <v>270</v>
       </c>
       <c r="V166" t="s">
         <v>270</v>
       </c>
       <c r="W166" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="167" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A167" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A167" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B167" t="s">
         <v>91</v>
       </c>
       <c r="C167" t="s">
         <v>471</v>
       </c>
       <c r="D167" t="s">
         <v>472</v>
       </c>
       <c r="E167" s="61">
         <v>87</v>
       </c>
       <c r="F167" s="61">
         <v>92</v>
       </c>
       <c r="G167" s="61">
         <v>5</v>
       </c>
       <c r="H167" s="41">
         <v>5.7470999999999994E-2</v>
       </c>
       <c r="I167" s="46">
         <v>38112</v>
       </c>
@@ -28771,71 +21368,74 @@
       </c>
       <c r="Q167" t="s">
         <v>284</v>
       </c>
       <c r="R167" t="s">
         <v>266</v>
       </c>
       <c r="S167" t="s">
         <v>266</v>
       </c>
       <c r="T167" t="s">
         <v>296</v>
       </c>
       <c r="U167" t="s">
         <v>296</v>
       </c>
       <c r="V167" t="s">
         <v>296</v>
       </c>
       <c r="W167" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="168" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A168" s="21"/>
+      <c r="B168" t="s">
+        <v>713</v>
+      </c>
       <c r="E168" s="61"/>
       <c r="F168" s="61"/>
       <c r="G168" s="61"/>
       <c r="H168" s="41"/>
       <c r="I168" s="46"/>
       <c r="J168" s="46"/>
       <c r="K168" s="46"/>
       <c r="L168" s="46"/>
       <c r="M168" s="61"/>
       <c r="N168" s="61"/>
       <c r="O168" s="61"/>
       <c r="P168" s="61"/>
       <c r="W168" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="169" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B169" s="19" t="s">
+      <c r="B169" t="s">
         <v>261</v>
       </c>
       <c r="C169" s="19" t="s">
         <v>28</v>
       </c>
       <c r="D169" s="19" t="s">
         <v>29</v>
       </c>
       <c r="E169" s="60">
         <v>5496</v>
       </c>
       <c r="F169" s="60">
         <v>5941</v>
       </c>
       <c r="G169" s="60">
         <v>445</v>
       </c>
       <c r="H169" s="44">
         <v>8.0967999999999998E-2</v>
       </c>
       <c r="I169" s="45">
         <v>37142</v>
       </c>
       <c r="J169" s="45">
         <v>52852</v>
@@ -28859,53 +21459,52 @@
         <v>689</v>
       </c>
       <c r="Q169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V169" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W169" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="170" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A170" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A170" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B170" t="s">
         <v>91</v>
       </c>
       <c r="C170" t="s">
         <v>473</v>
       </c>
       <c r="D170" t="s">
         <v>474</v>
       </c>
       <c r="E170" s="61">
         <v>46</v>
       </c>
       <c r="F170" s="61">
         <v>50</v>
       </c>
       <c r="G170" s="61">
         <v>4</v>
       </c>
       <c r="H170" s="41">
         <v>8.6957000000000007E-2</v>
       </c>
       <c r="I170" s="46">
         <v>46842</v>
       </c>
@@ -28931,53 +21530,52 @@
         <v>4</v>
       </c>
       <c r="Q170" t="s">
         <v>284</v>
       </c>
       <c r="R170" t="s">
         <v>269</v>
       </c>
       <c r="S170" t="s">
         <v>266</v>
       </c>
       <c r="T170" t="s">
         <v>296</v>
       </c>
       <c r="U170" t="s">
         <v>267</v>
       </c>
       <c r="V170" t="s">
         <v>296</v>
       </c>
       <c r="W170" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="171" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A171" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A171" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B171" t="s">
         <v>91</v>
       </c>
       <c r="C171" t="s">
         <v>221</v>
       </c>
       <c r="D171" t="s">
         <v>222</v>
       </c>
       <c r="E171" s="61">
         <v>243</v>
       </c>
       <c r="F171" s="61">
         <v>277</v>
       </c>
       <c r="G171" s="61">
         <v>34</v>
       </c>
       <c r="H171" s="41">
         <v>0.13991799999999999</v>
       </c>
       <c r="I171" s="46">
         <v>69659</v>
       </c>
@@ -29003,53 +21601,52 @@
         <v>20</v>
       </c>
       <c r="Q171" t="s">
         <v>284</v>
       </c>
       <c r="R171" t="s">
         <v>269</v>
       </c>
       <c r="S171" t="s">
         <v>289</v>
       </c>
       <c r="T171" t="s">
         <v>270</v>
       </c>
       <c r="U171" t="s">
         <v>267</v>
       </c>
       <c r="V171" t="s">
         <v>270</v>
       </c>
       <c r="W171" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="172" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A172" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A172" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B172" t="s">
         <v>91</v>
       </c>
       <c r="C172" t="s">
         <v>475</v>
       </c>
       <c r="D172" t="s">
         <v>476</v>
       </c>
       <c r="E172" s="61">
         <v>133</v>
       </c>
       <c r="F172" s="61">
         <v>151</v>
       </c>
       <c r="G172" s="61">
         <v>18</v>
       </c>
       <c r="H172" s="41">
         <v>0.13533799999999999</v>
       </c>
       <c r="I172" s="46">
         <v>59250</v>
       </c>
@@ -29075,53 +21672,52 @@
         <v>11</v>
       </c>
       <c r="Q172" t="s">
         <v>305</v>
       </c>
       <c r="R172" t="s">
         <v>269</v>
       </c>
       <c r="S172" t="s">
         <v>289</v>
       </c>
       <c r="T172" t="s">
         <v>267</v>
       </c>
       <c r="U172" t="s">
         <v>267</v>
       </c>
       <c r="V172" t="s">
         <v>270</v>
       </c>
       <c r="W172" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="173" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A173" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A173" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B173" t="s">
         <v>91</v>
       </c>
       <c r="C173" t="s">
         <v>477</v>
       </c>
       <c r="D173" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="61"/>
       <c r="F173" s="61"/>
       <c r="G173" s="61"/>
       <c r="H173" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I173" s="46">
         <v>34612</v>
       </c>
       <c r="J173" s="46">
         <v>45249</v>
       </c>
       <c r="K173" s="46">
         <v>44431</v>
       </c>
@@ -29133,53 +21729,52 @@
       <c r="O173" s="61"/>
       <c r="P173" s="61"/>
       <c r="Q173" t="s">
         <v>305</v>
       </c>
       <c r="R173" t="s">
         <v>266</v>
       </c>
       <c r="S173" t="s">
         <v>304</v>
       </c>
       <c r="T173" t="s">
         <v>270</v>
       </c>
       <c r="U173" t="s">
         <v>270</v>
       </c>
       <c r="V173" t="s">
         <v>270</v>
       </c>
       <c r="W173" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="174" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A174" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A174" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B174" t="s">
         <v>91</v>
       </c>
       <c r="C174" t="s">
         <v>479</v>
       </c>
       <c r="D174" t="s">
         <v>480</v>
       </c>
       <c r="E174" s="61">
         <v>58</v>
       </c>
       <c r="F174" s="61">
         <v>62</v>
       </c>
       <c r="G174" s="61">
         <v>4</v>
       </c>
       <c r="H174" s="41">
         <v>6.8966E-2</v>
       </c>
       <c r="I174" s="46">
         <v>33112</v>
       </c>
@@ -29205,53 +21800,52 @@
         <v>6</v>
       </c>
       <c r="Q174" t="s">
         <v>284</v>
       </c>
       <c r="R174" t="s">
         <v>266</v>
       </c>
       <c r="S174" t="s">
         <v>289</v>
       </c>
       <c r="T174" t="s">
         <v>296</v>
       </c>
       <c r="U174" t="s">
         <v>270</v>
       </c>
       <c r="V174" t="s">
         <v>270</v>
       </c>
       <c r="W174" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="175" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A175" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A175" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B175" t="s">
         <v>91</v>
       </c>
       <c r="C175" t="s">
         <v>481</v>
       </c>
       <c r="D175" t="s">
         <v>482</v>
       </c>
       <c r="E175" s="61">
         <v>726</v>
       </c>
       <c r="F175" s="61">
         <v>746</v>
       </c>
       <c r="G175" s="61">
         <v>20</v>
       </c>
       <c r="H175" s="41">
         <v>2.7548E-2</v>
       </c>
       <c r="I175" s="46">
         <v>46162</v>
       </c>
@@ -29277,53 +21871,52 @@
         <v>68</v>
       </c>
       <c r="Q175" t="s">
         <v>284</v>
       </c>
       <c r="R175" t="s">
         <v>266</v>
       </c>
       <c r="S175" t="s">
         <v>289</v>
       </c>
       <c r="T175" t="s">
         <v>296</v>
       </c>
       <c r="U175" t="s">
         <v>270</v>
       </c>
       <c r="V175" t="s">
         <v>296</v>
       </c>
       <c r="W175" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="176" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A176" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A176" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B176" t="s">
         <v>91</v>
       </c>
       <c r="C176" t="s">
         <v>483</v>
       </c>
       <c r="D176" t="s">
         <v>484</v>
       </c>
       <c r="E176" s="61">
         <v>152</v>
       </c>
       <c r="F176" s="61">
         <v>169</v>
       </c>
       <c r="G176" s="61">
         <v>17</v>
       </c>
       <c r="H176" s="41">
         <v>0.11184200000000001</v>
       </c>
       <c r="I176" s="46">
         <v>54080</v>
       </c>
@@ -29349,53 +21942,52 @@
         <v>13</v>
       </c>
       <c r="Q176" t="s">
         <v>284</v>
       </c>
       <c r="R176" t="s">
         <v>269</v>
       </c>
       <c r="S176" t="s">
         <v>289</v>
       </c>
       <c r="T176" t="s">
         <v>296</v>
       </c>
       <c r="U176" t="s">
         <v>270</v>
       </c>
       <c r="V176" t="s">
         <v>270</v>
       </c>
       <c r="W176" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="177" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A177" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A177" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B177" t="s">
         <v>91</v>
       </c>
       <c r="C177" t="s">
         <v>229</v>
       </c>
       <c r="D177" t="s">
         <v>230</v>
       </c>
       <c r="E177" s="61">
         <v>1137</v>
       </c>
       <c r="F177" s="61">
         <v>1291</v>
       </c>
       <c r="G177" s="61">
         <v>154</v>
       </c>
       <c r="H177" s="41">
         <v>0.13544400000000001</v>
       </c>
       <c r="I177" s="46">
         <v>46756</v>
       </c>
@@ -29421,53 +22013,52 @@
         <v>103</v>
       </c>
       <c r="Q177" t="s">
         <v>284</v>
       </c>
       <c r="R177" t="s">
         <v>266</v>
       </c>
       <c r="S177" t="s">
         <v>289</v>
       </c>
       <c r="T177" t="s">
         <v>296</v>
       </c>
       <c r="U177" t="s">
         <v>270</v>
       </c>
       <c r="V177" t="s">
         <v>270</v>
       </c>
       <c r="W177" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="178" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A178" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A178" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B178" t="s">
         <v>91</v>
       </c>
       <c r="C178" t="s">
         <v>485</v>
       </c>
       <c r="D178" t="s">
         <v>486</v>
       </c>
       <c r="E178" s="61">
         <v>126</v>
       </c>
       <c r="F178" s="61">
         <v>130</v>
       </c>
       <c r="G178" s="61">
         <v>4</v>
       </c>
       <c r="H178" s="41">
         <v>3.1745999999999996E-2</v>
       </c>
       <c r="I178" s="46">
         <v>37222</v>
       </c>
@@ -29493,53 +22084,52 @@
         <v>10</v>
       </c>
       <c r="Q178" t="s">
         <v>284</v>
       </c>
       <c r="R178" t="s">
         <v>269</v>
       </c>
       <c r="S178" t="s">
         <v>289</v>
       </c>
       <c r="T178" t="s">
         <v>270</v>
       </c>
       <c r="U178" t="s">
         <v>270</v>
       </c>
       <c r="V178" t="s">
         <v>270</v>
       </c>
       <c r="W178" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="179" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A179" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A179" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B179" t="s">
         <v>50</v>
       </c>
       <c r="C179" t="s">
         <v>81</v>
       </c>
       <c r="D179" t="s">
         <v>82</v>
       </c>
       <c r="E179" s="61">
         <v>1703</v>
       </c>
       <c r="F179" s="61">
         <v>1752</v>
       </c>
       <c r="G179" s="61">
         <v>49</v>
       </c>
       <c r="H179" s="41">
         <v>2.8773E-2</v>
       </c>
       <c r="I179" s="46">
         <v>33654</v>
       </c>
@@ -29565,53 +22155,52 @@
         <v>225</v>
       </c>
       <c r="Q179" t="s">
         <v>284</v>
       </c>
       <c r="R179" t="s">
         <v>266</v>
       </c>
       <c r="S179" t="s">
         <v>295</v>
       </c>
       <c r="T179" t="s">
         <v>296</v>
       </c>
       <c r="U179" t="s">
         <v>270</v>
       </c>
       <c r="V179" t="s">
         <v>270</v>
       </c>
       <c r="W179" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="180" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A180" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A180" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B180" t="s">
         <v>50</v>
       </c>
       <c r="C180" t="s">
         <v>487</v>
       </c>
       <c r="D180" t="s">
         <v>488</v>
       </c>
       <c r="E180" s="61"/>
       <c r="F180" s="61"/>
       <c r="G180" s="61"/>
       <c r="H180" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I180" s="46">
         <v>28600</v>
       </c>
       <c r="J180" s="46">
         <v>29598</v>
       </c>
       <c r="K180" s="46">
         <v>29122</v>
       </c>
@@ -29624,71 +22213,74 @@
       <c r="P180" s="61"/>
       <c r="Q180" t="s">
         <v>424</v>
       </c>
       <c r="R180" t="s">
         <v>266</v>
       </c>
       <c r="S180" t="s">
         <v>295</v>
       </c>
       <c r="T180" t="s">
         <v>296</v>
       </c>
       <c r="U180" t="s">
         <v>270</v>
       </c>
       <c r="V180" t="s">
         <v>270</v>
       </c>
       <c r="W180" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="181" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A181" s="21"/>
+      <c r="B181" t="s">
+        <v>713</v>
+      </c>
       <c r="E181" s="61"/>
       <c r="F181" s="61"/>
       <c r="G181" s="61"/>
       <c r="H181" s="41"/>
       <c r="I181" s="46"/>
       <c r="J181" s="46"/>
       <c r="K181" s="46"/>
       <c r="L181" s="46"/>
       <c r="M181" s="61"/>
       <c r="N181" s="61"/>
       <c r="O181" s="61"/>
       <c r="P181" s="61"/>
       <c r="W181" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="182" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A182" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B182" s="19" t="s">
+      <c r="B182" t="s">
         <v>261</v>
       </c>
       <c r="C182" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D182" s="19" t="s">
         <v>31</v>
       </c>
       <c r="E182" s="60">
         <v>26460</v>
       </c>
       <c r="F182" s="60">
         <v>27830</v>
       </c>
       <c r="G182" s="60">
         <v>1370</v>
       </c>
       <c r="H182" s="44">
         <v>5.1776000000000003E-2</v>
       </c>
       <c r="I182" s="45">
         <v>28600</v>
       </c>
       <c r="J182" s="45">
         <v>34660</v>
@@ -29712,53 +22304,52 @@
         <v>4899</v>
       </c>
       <c r="Q182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V182" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W182" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="183" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A183" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A183" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B183" t="s">
         <v>91</v>
       </c>
       <c r="C183" t="s">
         <v>489</v>
       </c>
       <c r="D183" t="s">
         <v>490</v>
       </c>
       <c r="E183" s="61">
         <v>120</v>
       </c>
       <c r="F183" s="61">
         <v>133</v>
       </c>
       <c r="G183" s="61">
         <v>13</v>
       </c>
       <c r="H183" s="41">
         <v>0.108333</v>
       </c>
       <c r="I183" s="46">
         <v>47829</v>
       </c>
@@ -29784,53 +22375,52 @@
         <v>15</v>
       </c>
       <c r="Q183" t="s">
         <v>284</v>
       </c>
       <c r="R183" t="s">
         <v>265</v>
       </c>
       <c r="S183" t="s">
         <v>266</v>
       </c>
       <c r="T183" t="s">
         <v>296</v>
       </c>
       <c r="U183" t="s">
         <v>270</v>
       </c>
       <c r="V183" t="s">
         <v>270</v>
       </c>
       <c r="W183" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="184" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A184" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A184" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B184" t="s">
         <v>91</v>
       </c>
       <c r="C184" t="s">
         <v>104</v>
       </c>
       <c r="D184" t="s">
         <v>105</v>
       </c>
       <c r="E184" s="61">
         <v>1936</v>
       </c>
       <c r="F184" s="61">
         <v>2143</v>
       </c>
       <c r="G184" s="61">
         <v>207</v>
       </c>
       <c r="H184" s="41">
         <v>0.106921</v>
       </c>
       <c r="I184" s="46">
         <v>34101</v>
       </c>
@@ -29856,53 +22446,52 @@
         <v>309</v>
       </c>
       <c r="Q184" t="s">
         <v>284</v>
       </c>
       <c r="R184" t="s">
         <v>269</v>
       </c>
       <c r="S184" t="s">
         <v>266</v>
       </c>
       <c r="T184" t="s">
         <v>270</v>
       </c>
       <c r="U184" t="s">
         <v>267</v>
       </c>
       <c r="V184" t="s">
         <v>270</v>
       </c>
       <c r="W184" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="185" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A185" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A185" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B185" t="s">
         <v>50</v>
       </c>
       <c r="C185" t="s">
         <v>61</v>
       </c>
       <c r="D185" t="s">
         <v>62</v>
       </c>
       <c r="E185" s="61">
         <v>5250</v>
       </c>
       <c r="F185" s="61">
         <v>4780</v>
       </c>
       <c r="G185" s="61">
         <v>-470</v>
       </c>
       <c r="H185" s="41">
         <v>-8.9524000000000006E-2</v>
       </c>
       <c r="I185" s="46">
         <v>28600</v>
       </c>
@@ -29928,53 +22517,52 @@
         <v>685</v>
       </c>
       <c r="Q185" t="s">
         <v>424</v>
       </c>
       <c r="R185" t="s">
         <v>266</v>
       </c>
       <c r="S185" t="s">
         <v>295</v>
       </c>
       <c r="T185" t="s">
         <v>296</v>
       </c>
       <c r="U185" t="s">
         <v>296</v>
       </c>
       <c r="V185" t="s">
         <v>296</v>
       </c>
       <c r="W185" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="186" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A186" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A186" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B186" t="s">
         <v>50</v>
       </c>
       <c r="C186" t="s">
         <v>491</v>
       </c>
       <c r="D186" t="s">
         <v>492</v>
       </c>
       <c r="E186" s="61">
         <v>941</v>
       </c>
       <c r="F186" s="61">
         <v>976</v>
       </c>
       <c r="G186" s="61">
         <v>35</v>
       </c>
       <c r="H186" s="41">
         <v>3.7193999999999998E-2</v>
       </c>
       <c r="I186" s="46">
         <v>30273</v>
       </c>
@@ -30000,53 +22588,52 @@
         <v>144</v>
       </c>
       <c r="Q186" t="s">
         <v>424</v>
       </c>
       <c r="R186" t="s">
         <v>266</v>
       </c>
       <c r="S186" t="s">
         <v>295</v>
       </c>
       <c r="T186" t="s">
         <v>270</v>
       </c>
       <c r="U186" t="s">
         <v>270</v>
       </c>
       <c r="V186" t="s">
         <v>270</v>
       </c>
       <c r="W186" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="187" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A187" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A187" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B187" t="s">
         <v>91</v>
       </c>
       <c r="C187" t="s">
         <v>98</v>
       </c>
       <c r="D187" t="s">
         <v>99</v>
       </c>
       <c r="E187" s="61">
         <v>2764</v>
       </c>
       <c r="F187" s="61">
         <v>3310</v>
       </c>
       <c r="G187" s="61">
         <v>546</v>
       </c>
       <c r="H187" s="41">
         <v>0.19754000000000002</v>
       </c>
       <c r="I187" s="46">
         <v>30142</v>
       </c>
@@ -30072,53 +22659,52 @@
         <v>498</v>
       </c>
       <c r="Q187" t="s">
         <v>424</v>
       </c>
       <c r="R187" t="s">
         <v>269</v>
       </c>
       <c r="S187" t="s">
         <v>289</v>
       </c>
       <c r="T187" t="s">
         <v>296</v>
       </c>
       <c r="U187" t="s">
         <v>296</v>
       </c>
       <c r="V187" t="s">
         <v>270</v>
       </c>
       <c r="W187" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="188" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A188" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A188" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B188" t="s">
         <v>50</v>
       </c>
       <c r="C188" t="s">
         <v>75</v>
       </c>
       <c r="D188" t="s">
         <v>76</v>
       </c>
       <c r="E188" s="61">
         <v>1804</v>
       </c>
       <c r="F188" s="61">
         <v>1914</v>
       </c>
       <c r="G188" s="61">
         <v>110</v>
       </c>
       <c r="H188" s="41">
         <v>6.0976000000000002E-2</v>
       </c>
       <c r="I188" s="46">
         <v>28999</v>
       </c>
@@ -30144,53 +22730,52 @@
         <v>327</v>
       </c>
       <c r="Q188" t="s">
         <v>424</v>
       </c>
       <c r="R188" t="s">
         <v>266</v>
       </c>
       <c r="S188" t="s">
         <v>295</v>
       </c>
       <c r="T188" t="s">
         <v>296</v>
       </c>
       <c r="U188" t="s">
         <v>296</v>
       </c>
       <c r="V188" t="s">
         <v>296</v>
       </c>
       <c r="W188" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="189" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A189" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A189" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B189" t="s">
         <v>50</v>
       </c>
       <c r="C189" t="s">
         <v>89</v>
       </c>
       <c r="D189" t="s">
         <v>90</v>
       </c>
       <c r="E189" s="61">
         <v>1104</v>
       </c>
       <c r="F189" s="61">
         <v>1214</v>
       </c>
       <c r="G189" s="61">
         <v>110</v>
       </c>
       <c r="H189" s="41">
         <v>9.9638000000000004E-2</v>
       </c>
       <c r="I189" s="46">
         <v>28600</v>
       </c>
@@ -30216,53 +22801,52 @@
         <v>197</v>
       </c>
       <c r="Q189" t="s">
         <v>424</v>
       </c>
       <c r="R189" t="s">
         <v>266</v>
       </c>
       <c r="S189" t="s">
         <v>295</v>
       </c>
       <c r="T189" t="s">
         <v>270</v>
       </c>
       <c r="U189" t="s">
         <v>296</v>
       </c>
       <c r="V189" t="s">
         <v>270</v>
       </c>
       <c r="W189" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="190" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A190" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A190" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B190" t="s">
         <v>50</v>
       </c>
       <c r="C190" t="s">
         <v>65</v>
       </c>
       <c r="D190" t="s">
         <v>66</v>
       </c>
       <c r="E190" s="61">
         <v>2496</v>
       </c>
       <c r="F190" s="61">
         <v>2737</v>
       </c>
       <c r="G190" s="61">
         <v>241</v>
       </c>
       <c r="H190" s="41">
         <v>9.6554000000000001E-2</v>
       </c>
       <c r="I190" s="46">
         <v>28600</v>
       </c>
@@ -30288,53 +22872,52 @@
         <v>613</v>
       </c>
       <c r="Q190" t="s">
         <v>424</v>
       </c>
       <c r="R190" t="s">
         <v>266</v>
       </c>
       <c r="S190" t="s">
         <v>295</v>
       </c>
       <c r="T190" t="s">
         <v>296</v>
       </c>
       <c r="U190" t="s">
         <v>296</v>
       </c>
       <c r="V190" t="s">
         <v>296</v>
       </c>
       <c r="W190" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="191" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A191" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A191" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B191" t="s">
         <v>50</v>
       </c>
       <c r="C191" t="s">
         <v>57</v>
       </c>
       <c r="D191" t="s">
         <v>58</v>
       </c>
       <c r="E191" s="61">
         <v>5128</v>
       </c>
       <c r="F191" s="61">
         <v>5348</v>
       </c>
       <c r="G191" s="61">
         <v>220</v>
       </c>
       <c r="H191" s="41">
         <v>4.2901999999999996E-2</v>
       </c>
       <c r="I191" s="46">
         <v>28600</v>
       </c>
@@ -30360,53 +22943,52 @@
         <v>1057</v>
       </c>
       <c r="Q191" t="s">
         <v>424</v>
       </c>
       <c r="R191" t="s">
         <v>266</v>
       </c>
       <c r="S191" t="s">
         <v>295</v>
       </c>
       <c r="T191" t="s">
         <v>296</v>
       </c>
       <c r="U191" t="s">
         <v>296</v>
       </c>
       <c r="V191" t="s">
         <v>296</v>
       </c>
       <c r="W191" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="192" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A192" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A192" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B192" t="s">
         <v>50</v>
       </c>
       <c r="C192" t="s">
         <v>185</v>
       </c>
       <c r="D192" t="s">
         <v>186</v>
       </c>
       <c r="E192" s="61">
         <v>591</v>
       </c>
       <c r="F192" s="61">
         <v>641</v>
       </c>
       <c r="G192" s="61">
         <v>50</v>
       </c>
       <c r="H192" s="41">
         <v>8.4602000000000011E-2</v>
       </c>
       <c r="I192" s="46">
         <v>29144</v>
       </c>
@@ -30432,53 +23014,52 @@
         <v>109</v>
       </c>
       <c r="Q192" t="s">
         <v>424</v>
       </c>
       <c r="R192" t="s">
         <v>266</v>
       </c>
       <c r="S192" t="s">
         <v>295</v>
       </c>
       <c r="T192" t="s">
         <v>296</v>
       </c>
       <c r="U192" t="s">
         <v>296</v>
       </c>
       <c r="V192" t="s">
         <v>296</v>
       </c>
       <c r="W192" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="193" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A193" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A193" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B193" t="s">
         <v>50</v>
       </c>
       <c r="C193" t="s">
         <v>79</v>
       </c>
       <c r="D193" t="s">
         <v>80</v>
       </c>
       <c r="E193" s="61">
         <v>1172</v>
       </c>
       <c r="F193" s="61">
         <v>1308</v>
       </c>
       <c r="G193" s="61">
         <v>136</v>
       </c>
       <c r="H193" s="41">
         <v>0.11604100000000001</v>
       </c>
       <c r="I193" s="46">
         <v>28600</v>
       </c>
@@ -30504,53 +23085,52 @@
         <v>234</v>
       </c>
       <c r="Q193" t="s">
         <v>424</v>
       </c>
       <c r="R193" t="s">
         <v>266</v>
       </c>
       <c r="S193" t="s">
         <v>295</v>
       </c>
       <c r="T193" t="s">
         <v>296</v>
       </c>
       <c r="U193" t="s">
         <v>296</v>
       </c>
       <c r="V193" t="s">
         <v>270</v>
       </c>
       <c r="W193" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="194" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A194" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A194" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B194" t="s">
         <v>50</v>
       </c>
       <c r="C194" t="s">
         <v>493</v>
       </c>
       <c r="D194" t="s">
         <v>494</v>
       </c>
       <c r="E194" s="61"/>
       <c r="F194" s="61"/>
       <c r="G194" s="61"/>
       <c r="H194" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I194" s="46">
         <v>29267</v>
       </c>
       <c r="J194" s="46">
         <v>32711</v>
       </c>
       <c r="K194" s="46">
         <v>30475</v>
       </c>
@@ -30562,53 +23142,52 @@
       <c r="O194" s="61"/>
       <c r="P194" s="61"/>
       <c r="Q194" t="s">
         <v>424</v>
       </c>
       <c r="R194" t="s">
         <v>266</v>
       </c>
       <c r="S194" t="s">
         <v>295</v>
       </c>
       <c r="T194" t="s">
         <v>296</v>
       </c>
       <c r="U194" t="s">
         <v>296</v>
       </c>
       <c r="V194" t="s">
         <v>296</v>
       </c>
       <c r="W194" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="195" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A195" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A195" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B195" t="s">
         <v>50</v>
       </c>
       <c r="C195" t="s">
         <v>67</v>
       </c>
       <c r="D195" t="s">
         <v>68</v>
       </c>
       <c r="E195" s="61">
         <v>1851</v>
       </c>
       <c r="F195" s="61">
         <v>1950</v>
       </c>
       <c r="G195" s="61">
         <v>99</v>
       </c>
       <c r="H195" s="41">
         <v>5.3484999999999998E-2</v>
       </c>
       <c r="I195" s="46">
         <v>28600</v>
       </c>
@@ -30634,122 +23213,124 @@
         <v>492</v>
       </c>
       <c r="Q195" t="s">
         <v>424</v>
       </c>
       <c r="R195" t="s">
         <v>266</v>
       </c>
       <c r="S195" t="s">
         <v>295</v>
       </c>
       <c r="T195" t="s">
         <v>296</v>
       </c>
       <c r="U195" t="s">
         <v>296</v>
       </c>
       <c r="V195" t="s">
         <v>270</v>
       </c>
       <c r="W195" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="196" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A196" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A196" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B196" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C196" t="s">
         <v>495</v>
       </c>
       <c r="D196" t="s">
         <v>496</v>
       </c>
       <c r="E196" s="61"/>
       <c r="F196" s="61"/>
       <c r="G196" s="61"/>
       <c r="H196" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I196" s="46"/>
       <c r="J196" s="46"/>
       <c r="K196" s="46"/>
       <c r="L196" s="46"/>
       <c r="M196" s="61"/>
       <c r="N196" s="61"/>
       <c r="O196" s="61"/>
       <c r="P196" s="61"/>
       <c r="Q196" t="s">
         <v>424</v>
       </c>
       <c r="R196" t="s">
         <v>266</v>
       </c>
       <c r="S196" t="s">
         <v>295</v>
       </c>
       <c r="T196" t="s">
         <v>296</v>
       </c>
       <c r="U196" t="s">
         <v>296</v>
       </c>
       <c r="V196" t="s">
         <v>270</v>
       </c>
       <c r="W196" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="197" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A197" s="21"/>
+      <c r="B197" t="s">
+        <v>713</v>
+      </c>
       <c r="E197" s="61"/>
       <c r="F197" s="61"/>
       <c r="G197" s="61"/>
       <c r="H197" s="41"/>
       <c r="I197" s="46"/>
       <c r="J197" s="46"/>
       <c r="K197" s="46"/>
       <c r="L197" s="46"/>
       <c r="M197" s="61"/>
       <c r="N197" s="61"/>
       <c r="O197" s="61"/>
       <c r="P197" s="61"/>
       <c r="W197" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="198" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A198" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B198" s="19" t="s">
+      <c r="B198" t="s">
         <v>261</v>
       </c>
       <c r="C198" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D198" s="19" t="s">
         <v>33</v>
       </c>
       <c r="E198" s="60">
         <v>8318</v>
       </c>
       <c r="F198" s="60">
         <v>9191</v>
       </c>
       <c r="G198" s="60">
         <v>873</v>
       </c>
       <c r="H198" s="44">
         <v>0.104953</v>
       </c>
       <c r="I198" s="45">
         <v>30451</v>
       </c>
       <c r="J198" s="45">
         <v>36867</v>
@@ -30773,53 +23354,52 @@
         <v>1267</v>
       </c>
       <c r="Q198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V198" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W198" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="199" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A199" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A199" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B199" t="s">
         <v>91</v>
       </c>
       <c r="C199" t="s">
         <v>497</v>
       </c>
       <c r="D199" t="s">
         <v>498</v>
       </c>
       <c r="E199" s="61">
         <v>281</v>
       </c>
       <c r="F199" s="61">
         <v>302</v>
       </c>
       <c r="G199" s="61">
         <v>21</v>
       </c>
       <c r="H199" s="41">
         <v>7.4732999999999994E-2</v>
       </c>
       <c r="I199" s="46">
         <v>36764</v>
       </c>
@@ -30845,53 +23425,52 @@
         <v>36</v>
       </c>
       <c r="Q199" t="s">
         <v>284</v>
       </c>
       <c r="R199" t="s">
         <v>269</v>
       </c>
       <c r="S199" t="s">
         <v>266</v>
       </c>
       <c r="T199" t="s">
         <v>270</v>
       </c>
       <c r="U199" t="s">
         <v>270</v>
       </c>
       <c r="V199" t="s">
         <v>270</v>
       </c>
       <c r="W199" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="200" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A200" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A200" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B200" t="s">
         <v>91</v>
       </c>
       <c r="C200" t="s">
         <v>499</v>
       </c>
       <c r="D200" t="s">
         <v>500</v>
       </c>
       <c r="E200" s="61">
         <v>184</v>
       </c>
       <c r="F200" s="61">
         <v>201</v>
       </c>
       <c r="G200" s="61">
         <v>17</v>
       </c>
       <c r="H200" s="41">
         <v>9.2391000000000001E-2</v>
       </c>
       <c r="I200" s="46">
         <v>42893</v>
       </c>
@@ -30917,53 +23496,52 @@
         <v>21</v>
       </c>
       <c r="Q200" t="s">
         <v>284</v>
       </c>
       <c r="R200" t="s">
         <v>269</v>
       </c>
       <c r="S200" t="s">
         <v>266</v>
       </c>
       <c r="T200" t="s">
         <v>267</v>
       </c>
       <c r="U200" t="s">
         <v>267</v>
       </c>
       <c r="V200" t="s">
         <v>270</v>
       </c>
       <c r="W200" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="201" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A201" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A201" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B201" t="s">
         <v>91</v>
       </c>
       <c r="C201" t="s">
         <v>96</v>
       </c>
       <c r="D201" t="s">
         <v>97</v>
       </c>
       <c r="E201" s="61">
         <v>4188</v>
       </c>
       <c r="F201" s="61">
         <v>4665</v>
       </c>
       <c r="G201" s="61">
         <v>477</v>
       </c>
       <c r="H201" s="41">
         <v>0.113897</v>
       </c>
       <c r="I201" s="46">
         <v>30485</v>
       </c>
@@ -30989,53 +23567,52 @@
         <v>668</v>
       </c>
       <c r="Q201" t="s">
         <v>424</v>
       </c>
       <c r="R201" t="s">
         <v>266</v>
       </c>
       <c r="S201" t="s">
         <v>295</v>
       </c>
       <c r="T201" t="s">
         <v>296</v>
       </c>
       <c r="U201" t="s">
         <v>296</v>
       </c>
       <c r="V201" t="s">
         <v>296</v>
       </c>
       <c r="W201" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="202" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A202" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A202" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B202" t="s">
         <v>50</v>
       </c>
       <c r="C202" t="s">
         <v>87</v>
       </c>
       <c r="D202" t="s">
         <v>88</v>
       </c>
       <c r="E202" s="61">
         <v>1347</v>
       </c>
       <c r="F202" s="61">
         <v>1399</v>
       </c>
       <c r="G202" s="61">
         <v>52</v>
       </c>
       <c r="H202" s="41">
         <v>3.8603999999999999E-2</v>
       </c>
       <c r="I202" s="46">
         <v>29157</v>
       </c>
@@ -31061,53 +23638,52 @@
         <v>200</v>
       </c>
       <c r="Q202" t="s">
         <v>424</v>
       </c>
       <c r="R202" t="s">
         <v>266</v>
       </c>
       <c r="S202" t="s">
         <v>295</v>
       </c>
       <c r="T202" t="s">
         <v>296</v>
       </c>
       <c r="U202" t="s">
         <v>296</v>
       </c>
       <c r="V202" t="s">
         <v>296</v>
       </c>
       <c r="W202" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="203" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A203" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A203" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B203" t="s">
         <v>50</v>
       </c>
       <c r="C203" t="s">
         <v>77</v>
       </c>
       <c r="D203" t="s">
         <v>78</v>
       </c>
       <c r="E203" s="61">
         <v>1863</v>
       </c>
       <c r="F203" s="61">
         <v>2094</v>
       </c>
       <c r="G203" s="61">
         <v>231</v>
       </c>
       <c r="H203" s="41">
         <v>0.12399399999999999</v>
       </c>
       <c r="I203" s="46">
         <v>34432</v>
       </c>
@@ -31134,71 +23710,74 @@
       </c>
       <c r="Q203" t="s">
         <v>424</v>
       </c>
       <c r="R203" t="s">
         <v>266</v>
       </c>
       <c r="S203" t="s">
         <v>295</v>
       </c>
       <c r="T203" t="s">
         <v>296</v>
       </c>
       <c r="U203" t="s">
         <v>296</v>
       </c>
       <c r="V203" t="s">
         <v>270</v>
       </c>
       <c r="W203" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="204" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A204" s="21"/>
+      <c r="B204" t="s">
+        <v>713</v>
+      </c>
       <c r="E204" s="61"/>
       <c r="F204" s="61"/>
       <c r="G204" s="61"/>
       <c r="H204" s="41"/>
       <c r="I204" s="46"/>
       <c r="J204" s="46"/>
       <c r="K204" s="46"/>
       <c r="L204" s="46"/>
       <c r="M204" s="61"/>
       <c r="N204" s="61"/>
       <c r="O204" s="61"/>
       <c r="P204" s="61"/>
       <c r="W204" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="205" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A205" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B205" s="19" t="s">
+      <c r="B205" t="s">
         <v>261</v>
       </c>
       <c r="C205" s="19" t="s">
         <v>34</v>
       </c>
       <c r="D205" s="19" t="s">
         <v>35</v>
       </c>
       <c r="E205" s="60">
         <v>9587</v>
       </c>
       <c r="F205" s="60">
         <v>10313</v>
       </c>
       <c r="G205" s="60">
         <v>726</v>
       </c>
       <c r="H205" s="44">
         <v>7.5728000000000004E-2</v>
       </c>
       <c r="I205" s="45">
         <v>28600</v>
       </c>
       <c r="J205" s="45">
         <v>36243</v>
@@ -31222,53 +23801,52 @@
         <v>1910</v>
       </c>
       <c r="Q205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V205" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W205" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="206" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A206" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A206" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B206" t="s">
         <v>91</v>
       </c>
       <c r="C206" t="s">
         <v>501</v>
       </c>
       <c r="D206" t="s">
         <v>502</v>
       </c>
       <c r="E206" s="61">
         <v>294</v>
       </c>
       <c r="F206" s="61">
         <v>327</v>
       </c>
       <c r="G206" s="61">
         <v>33</v>
       </c>
       <c r="H206" s="41">
         <v>0.11224500000000001</v>
       </c>
       <c r="I206" s="46">
         <v>37066</v>
       </c>
@@ -31294,53 +23872,52 @@
         <v>34</v>
       </c>
       <c r="Q206" t="s">
         <v>284</v>
       </c>
       <c r="R206" t="s">
         <v>269</v>
       </c>
       <c r="S206" t="s">
         <v>266</v>
       </c>
       <c r="T206" t="s">
         <v>270</v>
       </c>
       <c r="U206" t="s">
         <v>270</v>
       </c>
       <c r="V206" t="s">
         <v>270</v>
       </c>
       <c r="W206" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="207" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A207" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A207" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B207" t="s">
         <v>91</v>
       </c>
       <c r="C207" t="s">
         <v>503</v>
       </c>
       <c r="D207" t="s">
         <v>504</v>
       </c>
       <c r="E207" s="61">
         <v>153</v>
       </c>
       <c r="F207" s="61">
         <v>166</v>
       </c>
       <c r="G207" s="61">
         <v>13</v>
       </c>
       <c r="H207" s="41">
         <v>8.4967000000000001E-2</v>
       </c>
       <c r="I207" s="46">
         <v>36969</v>
       </c>
@@ -31366,53 +23943,52 @@
         <v>17</v>
       </c>
       <c r="Q207" t="s">
         <v>284</v>
       </c>
       <c r="R207" t="s">
         <v>269</v>
       </c>
       <c r="S207" t="s">
         <v>266</v>
       </c>
       <c r="T207" t="s">
         <v>270</v>
       </c>
       <c r="U207" t="s">
         <v>270</v>
       </c>
       <c r="V207" t="s">
         <v>270</v>
       </c>
       <c r="W207" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="208" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A208" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A208" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B208" t="s">
         <v>50</v>
       </c>
       <c r="C208" t="s">
         <v>505</v>
       </c>
       <c r="D208" t="s">
         <v>506</v>
       </c>
       <c r="E208" s="61"/>
       <c r="F208" s="61"/>
       <c r="G208" s="61"/>
       <c r="H208" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I208" s="46">
         <v>28646</v>
       </c>
       <c r="J208" s="46">
         <v>33769</v>
       </c>
       <c r="K208" s="46">
         <v>29388</v>
       </c>
@@ -31424,53 +24000,52 @@
       <c r="O208" s="61"/>
       <c r="P208" s="61"/>
       <c r="Q208" t="s">
         <v>284</v>
       </c>
       <c r="R208" t="s">
         <v>266</v>
       </c>
       <c r="S208" t="s">
         <v>295</v>
       </c>
       <c r="T208" t="s">
         <v>296</v>
       </c>
       <c r="U208" t="s">
         <v>296</v>
       </c>
       <c r="V208" t="s">
         <v>270</v>
       </c>
       <c r="W208" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="209" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A209" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A209" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B209" t="s">
         <v>50</v>
       </c>
       <c r="C209" t="s">
         <v>507</v>
       </c>
       <c r="D209" t="s">
         <v>508</v>
       </c>
       <c r="E209" s="61">
         <v>402</v>
       </c>
       <c r="F209" s="61">
         <v>403</v>
       </c>
       <c r="G209" s="61">
         <v>1</v>
       </c>
       <c r="H209" s="41">
         <v>2.4879999999999998E-3</v>
       </c>
       <c r="I209" s="46">
         <v>28600</v>
       </c>
@@ -31496,53 +24071,52 @@
         <v>101</v>
       </c>
       <c r="Q209" t="s">
         <v>424</v>
       </c>
       <c r="R209" t="s">
         <v>266</v>
       </c>
       <c r="S209" t="s">
         <v>295</v>
       </c>
       <c r="T209" t="s">
         <v>296</v>
       </c>
       <c r="U209" t="s">
         <v>296</v>
       </c>
       <c r="V209" t="s">
         <v>296</v>
       </c>
       <c r="W209" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="210" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A210" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A210" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B210" t="s">
         <v>50</v>
       </c>
       <c r="C210" t="s">
         <v>63</v>
       </c>
       <c r="D210" t="s">
         <v>64</v>
       </c>
       <c r="E210" s="61">
         <v>2448</v>
       </c>
       <c r="F210" s="61">
         <v>2686</v>
       </c>
       <c r="G210" s="61">
         <v>238</v>
       </c>
       <c r="H210" s="41">
         <v>9.7222000000000003E-2</v>
       </c>
       <c r="I210" s="46">
         <v>28600</v>
       </c>
@@ -31568,53 +24142,52 @@
         <v>674</v>
       </c>
       <c r="Q210" t="s">
         <v>424</v>
       </c>
       <c r="R210" t="s">
         <v>266</v>
       </c>
       <c r="S210" t="s">
         <v>295</v>
       </c>
       <c r="T210" t="s">
         <v>296</v>
       </c>
       <c r="U210" t="s">
         <v>270</v>
       </c>
       <c r="V210" t="s">
         <v>296</v>
       </c>
       <c r="W210" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="211" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A211" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A211" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B211" t="s">
         <v>91</v>
       </c>
       <c r="C211" t="s">
         <v>509</v>
       </c>
       <c r="D211" t="s">
         <v>510</v>
       </c>
       <c r="E211" s="61">
         <v>1049</v>
       </c>
       <c r="F211" s="61">
         <v>1111</v>
       </c>
       <c r="G211" s="61">
         <v>62</v>
       </c>
       <c r="H211" s="41">
         <v>5.9104000000000004E-2</v>
       </c>
       <c r="I211" s="46">
         <v>28600</v>
       </c>
@@ -31640,53 +24213,52 @@
         <v>138</v>
       </c>
       <c r="Q211" t="s">
         <v>305</v>
       </c>
       <c r="R211" t="s">
         <v>266</v>
       </c>
       <c r="S211" t="s">
         <v>266</v>
       </c>
       <c r="T211" t="s">
         <v>296</v>
       </c>
       <c r="U211" t="s">
         <v>296</v>
       </c>
       <c r="V211" t="s">
         <v>270</v>
       </c>
       <c r="W211" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="212" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A212" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A212" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B212" t="s">
         <v>91</v>
       </c>
       <c r="C212" t="s">
         <v>511</v>
       </c>
       <c r="D212" t="s">
         <v>512</v>
       </c>
       <c r="E212" s="61">
         <v>243</v>
       </c>
       <c r="F212" s="61">
         <v>260</v>
       </c>
       <c r="G212" s="61">
         <v>17</v>
       </c>
       <c r="H212" s="41">
         <v>6.9958999999999993E-2</v>
       </c>
       <c r="I212" s="46">
         <v>32774</v>
       </c>
@@ -31712,53 +24284,52 @@
         <v>29</v>
       </c>
       <c r="Q212" t="s">
         <v>305</v>
       </c>
       <c r="R212" t="s">
         <v>266</v>
       </c>
       <c r="S212" t="s">
         <v>266</v>
       </c>
       <c r="T212" t="s">
         <v>296</v>
       </c>
       <c r="U212" t="s">
         <v>296</v>
       </c>
       <c r="V212" t="s">
         <v>296</v>
       </c>
       <c r="W212" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="213" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A213" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A213" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B213" t="s">
         <v>91</v>
       </c>
       <c r="C213" t="s">
         <v>217</v>
       </c>
       <c r="D213" t="s">
         <v>218</v>
       </c>
       <c r="E213" s="61">
         <v>151</v>
       </c>
       <c r="F213" s="61">
         <v>173</v>
       </c>
       <c r="G213" s="61">
         <v>22</v>
       </c>
       <c r="H213" s="41">
         <v>0.14569499999999999</v>
       </c>
       <c r="I213" s="46">
         <v>29528</v>
       </c>
@@ -31784,53 +24355,52 @@
         <v>37</v>
       </c>
       <c r="Q213" t="s">
         <v>284</v>
       </c>
       <c r="R213" t="s">
         <v>266</v>
       </c>
       <c r="S213" t="s">
         <v>289</v>
       </c>
       <c r="T213" t="s">
         <v>296</v>
       </c>
       <c r="U213" t="s">
         <v>267</v>
       </c>
       <c r="V213" t="s">
         <v>270</v>
       </c>
       <c r="W213" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="214" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A214" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A214" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B214" t="s">
         <v>50</v>
       </c>
       <c r="C214" t="s">
         <v>83</v>
       </c>
       <c r="D214" t="s">
         <v>84</v>
       </c>
       <c r="E214" s="61">
         <v>1334</v>
       </c>
       <c r="F214" s="61">
         <v>1344</v>
       </c>
       <c r="G214" s="61">
         <v>10</v>
       </c>
       <c r="H214" s="41">
         <v>7.4960000000000001E-3</v>
       </c>
       <c r="I214" s="46">
         <v>28755</v>
       </c>
@@ -31856,53 +24426,52 @@
         <v>224</v>
       </c>
       <c r="Q214" t="s">
         <v>284</v>
       </c>
       <c r="R214" t="s">
         <v>266</v>
       </c>
       <c r="S214" t="s">
         <v>295</v>
       </c>
       <c r="T214" t="s">
         <v>296</v>
       </c>
       <c r="U214" t="s">
         <v>270</v>
       </c>
       <c r="V214" t="s">
         <v>296</v>
       </c>
       <c r="W214" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="215" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A215" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A215" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B215" t="s">
         <v>91</v>
       </c>
       <c r="C215" t="s">
         <v>118</v>
       </c>
       <c r="D215" t="s">
         <v>119</v>
       </c>
       <c r="E215" s="61">
         <v>789</v>
       </c>
       <c r="F215" s="61">
         <v>914</v>
       </c>
       <c r="G215" s="61">
         <v>125</v>
       </c>
       <c r="H215" s="41">
         <v>0.15842800000000001</v>
       </c>
       <c r="I215" s="46">
         <v>30300</v>
       </c>
@@ -31928,53 +24497,52 @@
         <v>164</v>
       </c>
       <c r="Q215" t="s">
         <v>284</v>
       </c>
       <c r="R215" t="s">
         <v>266</v>
       </c>
       <c r="S215" t="s">
         <v>295</v>
       </c>
       <c r="T215" t="s">
         <v>270</v>
       </c>
       <c r="U215" t="s">
         <v>270</v>
       </c>
       <c r="V215" t="s">
         <v>270</v>
       </c>
       <c r="W215" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="216" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A216" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A216" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B216" t="s">
         <v>91</v>
       </c>
       <c r="C216" t="s">
         <v>120</v>
       </c>
       <c r="D216" t="s">
         <v>121</v>
       </c>
       <c r="E216" s="61">
         <v>702</v>
       </c>
       <c r="F216" s="61">
         <v>768</v>
       </c>
       <c r="G216" s="61">
         <v>66</v>
       </c>
       <c r="H216" s="41">
         <v>9.4017000000000003E-2</v>
       </c>
       <c r="I216" s="46">
         <v>28998</v>
       </c>
@@ -32001,71 +24569,74 @@
       </c>
       <c r="Q216" t="s">
         <v>284</v>
       </c>
       <c r="R216" t="s">
         <v>266</v>
       </c>
       <c r="S216" t="s">
         <v>295</v>
       </c>
       <c r="T216" t="s">
         <v>296</v>
       </c>
       <c r="U216" t="s">
         <v>270</v>
       </c>
       <c r="V216" t="s">
         <v>270</v>
       </c>
       <c r="W216" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="217" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A217" s="21"/>
+      <c r="B217" t="s">
+        <v>713</v>
+      </c>
       <c r="E217" s="61"/>
       <c r="F217" s="61"/>
       <c r="G217" s="61"/>
       <c r="H217" s="41"/>
       <c r="I217" s="46"/>
       <c r="J217" s="46"/>
       <c r="K217" s="46"/>
       <c r="L217" s="46"/>
       <c r="M217" s="61"/>
       <c r="N217" s="61"/>
       <c r="O217" s="61"/>
       <c r="P217" s="61"/>
       <c r="W217" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="218" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A218" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B218" s="19" t="s">
+      <c r="B218" t="s">
         <v>261</v>
       </c>
       <c r="C218" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D218" s="19" t="s">
         <v>37</v>
       </c>
       <c r="E218" s="60">
         <v>26789</v>
       </c>
       <c r="F218" s="60">
         <v>26851</v>
       </c>
       <c r="G218" s="60">
         <v>62</v>
       </c>
       <c r="H218" s="44">
         <v>2.3140000000000001E-3</v>
       </c>
       <c r="I218" s="45">
         <v>29391</v>
       </c>
       <c r="J218" s="45">
         <v>43746</v>
@@ -32089,53 +24660,52 @@
         <v>3589</v>
       </c>
       <c r="Q218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V218" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W218" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="219" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A219" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A219" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B219" t="s">
         <v>91</v>
       </c>
       <c r="C219" t="s">
         <v>112</v>
       </c>
       <c r="D219" t="s">
         <v>113</v>
       </c>
       <c r="E219" s="61">
         <v>2388</v>
       </c>
       <c r="F219" s="61">
         <v>2367</v>
       </c>
       <c r="G219" s="61">
         <v>-21</v>
       </c>
       <c r="H219" s="41">
         <v>-8.7939999999999997E-3</v>
       </c>
       <c r="I219" s="46">
         <v>36030</v>
       </c>
@@ -32161,53 +24731,52 @@
         <v>223</v>
       </c>
       <c r="Q219" t="s">
         <v>284</v>
       </c>
       <c r="R219" t="s">
         <v>269</v>
       </c>
       <c r="S219" t="s">
         <v>266</v>
       </c>
       <c r="T219" t="s">
         <v>270</v>
       </c>
       <c r="U219" t="s">
         <v>270</v>
       </c>
       <c r="V219" t="s">
         <v>270</v>
       </c>
       <c r="W219" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="220" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A220" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A220" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B220" t="s">
         <v>91</v>
       </c>
       <c r="C220" t="s">
         <v>513</v>
       </c>
       <c r="D220" t="s">
         <v>514</v>
       </c>
       <c r="E220" s="61">
         <v>290</v>
       </c>
       <c r="F220" s="61">
         <v>307</v>
       </c>
       <c r="G220" s="61">
         <v>17</v>
       </c>
       <c r="H220" s="41">
         <v>5.8620999999999999E-2</v>
       </c>
       <c r="I220" s="46">
         <v>53523</v>
       </c>
@@ -32233,53 +24802,52 @@
         <v>26</v>
       </c>
       <c r="Q220" t="s">
         <v>284</v>
       </c>
       <c r="R220" t="s">
         <v>269</v>
       </c>
       <c r="S220" t="s">
         <v>266</v>
       </c>
       <c r="T220" t="s">
         <v>267</v>
       </c>
       <c r="U220" t="s">
         <v>267</v>
       </c>
       <c r="V220" t="s">
         <v>270</v>
       </c>
       <c r="W220" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="221" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A221" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A221" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B221" t="s">
         <v>50</v>
       </c>
       <c r="C221" t="s">
         <v>53</v>
       </c>
       <c r="D221" t="s">
         <v>54</v>
       </c>
       <c r="E221" s="61">
         <v>6166</v>
       </c>
       <c r="F221" s="61">
         <v>6040</v>
       </c>
       <c r="G221" s="61">
         <v>-126</v>
       </c>
       <c r="H221" s="41">
         <v>-2.0434999999999998E-2</v>
       </c>
       <c r="I221" s="46">
         <v>28600</v>
       </c>
@@ -32305,53 +24873,52 @@
         <v>1155</v>
       </c>
       <c r="Q221" t="s">
         <v>424</v>
       </c>
       <c r="R221" t="s">
         <v>266</v>
       </c>
       <c r="S221" t="s">
         <v>295</v>
       </c>
       <c r="T221" t="s">
         <v>296</v>
       </c>
       <c r="U221" t="s">
         <v>296</v>
       </c>
       <c r="V221" t="s">
         <v>296</v>
       </c>
       <c r="W221" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="222" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A222" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A222" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B222" t="s">
         <v>50</v>
       </c>
       <c r="C222" t="s">
         <v>515</v>
       </c>
       <c r="D222" t="s">
         <v>516</v>
       </c>
       <c r="E222" s="61">
         <v>335</v>
       </c>
       <c r="F222" s="61">
         <v>302</v>
       </c>
       <c r="G222" s="61">
         <v>-33</v>
       </c>
       <c r="H222" s="41">
         <v>-9.8506999999999997E-2</v>
       </c>
       <c r="I222" s="46">
         <v>32518</v>
       </c>
@@ -32377,53 +24944,52 @@
         <v>31</v>
       </c>
       <c r="Q222" t="s">
         <v>424</v>
       </c>
       <c r="R222" t="s">
         <v>266</v>
       </c>
       <c r="S222" t="s">
         <v>295</v>
       </c>
       <c r="T222" t="s">
         <v>270</v>
       </c>
       <c r="U222" t="s">
         <v>296</v>
       </c>
       <c r="V222" t="s">
         <v>270</v>
       </c>
       <c r="W222" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="223" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A223" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A223" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B223" t="s">
         <v>91</v>
       </c>
       <c r="C223" t="s">
         <v>517</v>
       </c>
       <c r="D223" t="s">
         <v>518</v>
       </c>
       <c r="E223" s="61">
         <v>635</v>
       </c>
       <c r="F223" s="61">
         <v>689</v>
       </c>
       <c r="G223" s="61">
         <v>54</v>
       </c>
       <c r="H223" s="41">
         <v>8.5039000000000003E-2</v>
       </c>
       <c r="I223" s="46">
         <v>31237</v>
       </c>
@@ -32449,53 +25015,52 @@
         <v>75</v>
       </c>
       <c r="Q223" t="s">
         <v>424</v>
       </c>
       <c r="R223" t="s">
         <v>266</v>
       </c>
       <c r="S223" t="s">
         <v>289</v>
       </c>
       <c r="T223" t="s">
         <v>296</v>
       </c>
       <c r="U223" t="s">
         <v>296</v>
       </c>
       <c r="V223" t="s">
         <v>270</v>
       </c>
       <c r="W223" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="224" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A224" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A224" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B224" t="s">
         <v>50</v>
       </c>
       <c r="C224" t="s">
         <v>55</v>
       </c>
       <c r="D224" t="s">
         <v>56</v>
       </c>
       <c r="E224" s="61">
         <v>7772</v>
       </c>
       <c r="F224" s="61">
         <v>7911</v>
       </c>
       <c r="G224" s="61">
         <v>139</v>
       </c>
       <c r="H224" s="41">
         <v>1.7884999999999998E-2</v>
       </c>
       <c r="I224" s="46">
         <v>28945</v>
       </c>
@@ -32521,53 +25086,52 @@
         <v>1127</v>
       </c>
       <c r="Q224" t="s">
         <v>424</v>
       </c>
       <c r="R224" t="s">
         <v>266</v>
       </c>
       <c r="S224" t="s">
         <v>295</v>
       </c>
       <c r="T224" t="s">
         <v>296</v>
       </c>
       <c r="U224" t="s">
         <v>270</v>
       </c>
       <c r="V224" t="s">
         <v>270</v>
       </c>
       <c r="W224" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="225" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A225" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A225" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B225" t="s">
         <v>91</v>
       </c>
       <c r="C225" t="s">
         <v>519</v>
       </c>
       <c r="D225" t="s">
         <v>520</v>
       </c>
       <c r="E225" s="61"/>
       <c r="F225" s="61"/>
       <c r="G225" s="61"/>
       <c r="H225" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I225" s="46">
         <v>43969</v>
       </c>
       <c r="J225" s="46">
         <v>70541</v>
       </c>
       <c r="K225" s="46">
         <v>50607</v>
       </c>
@@ -32579,53 +25143,52 @@
       <c r="O225" s="61"/>
       <c r="P225" s="61"/>
       <c r="Q225" t="s">
         <v>284</v>
       </c>
       <c r="R225" t="s">
         <v>266</v>
       </c>
       <c r="S225" t="s">
         <v>289</v>
       </c>
       <c r="T225" t="s">
         <v>296</v>
       </c>
       <c r="U225" t="s">
         <v>270</v>
       </c>
       <c r="V225" t="s">
         <v>270</v>
       </c>
       <c r="W225" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="226" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A226" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A226" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B226" t="s">
         <v>91</v>
       </c>
       <c r="C226" t="s">
         <v>521</v>
       </c>
       <c r="D226" t="s">
         <v>522</v>
       </c>
       <c r="E226" s="61">
         <v>672</v>
       </c>
       <c r="F226" s="61">
         <v>706</v>
       </c>
       <c r="G226" s="61">
         <v>34</v>
       </c>
       <c r="H226" s="41">
         <v>5.0595000000000001E-2</v>
       </c>
       <c r="I226" s="46">
         <v>37319</v>
       </c>
@@ -32651,53 +25214,52 @@
         <v>57</v>
       </c>
       <c r="Q226" t="s">
         <v>284</v>
       </c>
       <c r="R226" t="s">
         <v>266</v>
       </c>
       <c r="S226" t="s">
         <v>289</v>
       </c>
       <c r="T226" t="s">
         <v>270</v>
       </c>
       <c r="U226" t="s">
         <v>267</v>
       </c>
       <c r="V226" t="s">
         <v>267</v>
       </c>
       <c r="W226" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="227" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A227" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A227" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B227" t="s">
         <v>91</v>
       </c>
       <c r="C227" t="s">
         <v>207</v>
       </c>
       <c r="D227" t="s">
         <v>208</v>
       </c>
       <c r="E227" s="61">
         <v>870</v>
       </c>
       <c r="F227" s="61">
         <v>1013</v>
       </c>
       <c r="G227" s="61">
         <v>143</v>
       </c>
       <c r="H227" s="41">
         <v>0.16436800000000001</v>
       </c>
       <c r="I227" s="46">
         <v>28600</v>
       </c>
@@ -32723,53 +25285,52 @@
         <v>112</v>
       </c>
       <c r="Q227" t="s">
         <v>284</v>
       </c>
       <c r="R227" t="s">
         <v>266</v>
       </c>
       <c r="S227" t="s">
         <v>289</v>
       </c>
       <c r="T227" t="s">
         <v>270</v>
       </c>
       <c r="U227" t="s">
         <v>267</v>
       </c>
       <c r="V227" t="s">
         <v>270</v>
       </c>
       <c r="W227" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="228" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A228" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A228" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B228" t="s">
         <v>91</v>
       </c>
       <c r="C228" t="s">
         <v>130</v>
       </c>
       <c r="D228" t="s">
         <v>131</v>
       </c>
       <c r="E228" s="61">
         <v>1421</v>
       </c>
       <c r="F228" s="61">
         <v>1465</v>
       </c>
       <c r="G228" s="61">
         <v>44</v>
       </c>
       <c r="H228" s="41">
         <v>3.0964000000000002E-2</v>
       </c>
       <c r="I228" s="46">
         <v>36776</v>
       </c>
@@ -32795,53 +25356,52 @@
         <v>142</v>
       </c>
       <c r="Q228" t="s">
         <v>284</v>
       </c>
       <c r="R228" t="s">
         <v>266</v>
       </c>
       <c r="S228" t="s">
         <v>289</v>
       </c>
       <c r="T228" t="s">
         <v>267</v>
       </c>
       <c r="U228" t="s">
         <v>267</v>
       </c>
       <c r="V228" t="s">
         <v>270</v>
       </c>
       <c r="W228" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="229" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A229" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A229" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B229" t="s">
         <v>91</v>
       </c>
       <c r="C229" t="s">
         <v>523</v>
       </c>
       <c r="D229" t="s">
         <v>524</v>
       </c>
       <c r="E229" s="61"/>
       <c r="F229" s="61"/>
       <c r="G229" s="61"/>
       <c r="H229" s="41"/>
       <c r="I229" s="46">
         <v>45686</v>
       </c>
       <c r="J229" s="46">
         <v>69012</v>
       </c>
       <c r="K229" s="46">
         <v>59130</v>
       </c>
       <c r="L229" s="46">
         <v>79242</v>
@@ -32851,53 +25411,52 @@
       <c r="O229" s="61"/>
       <c r="P229" s="61"/>
       <c r="Q229" t="s">
         <v>284</v>
       </c>
       <c r="R229" t="s">
         <v>266</v>
       </c>
       <c r="S229" t="s">
         <v>289</v>
       </c>
       <c r="T229" t="s">
         <v>267</v>
       </c>
       <c r="U229" t="s">
         <v>267</v>
       </c>
       <c r="V229" t="s">
         <v>270</v>
       </c>
       <c r="W229" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="230" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A230" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A230" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B230" t="s">
         <v>91</v>
       </c>
       <c r="C230" t="s">
         <v>525</v>
       </c>
       <c r="D230" t="s">
         <v>526</v>
       </c>
       <c r="E230" s="61">
         <v>402</v>
       </c>
       <c r="F230" s="61">
         <v>420</v>
       </c>
       <c r="G230" s="61">
         <v>18</v>
       </c>
       <c r="H230" s="41">
         <v>4.4775999999999996E-2</v>
       </c>
       <c r="I230" s="46">
         <v>28600</v>
       </c>
@@ -32923,56 +25482,55 @@
         <v>36</v>
       </c>
       <c r="Q230" t="s">
         <v>284</v>
       </c>
       <c r="R230" t="s">
         <v>266</v>
       </c>
       <c r="S230" t="s">
         <v>289</v>
       </c>
       <c r="T230" t="s">
         <v>270</v>
       </c>
       <c r="U230" t="s">
         <v>267</v>
       </c>
       <c r="V230" t="s">
         <v>270</v>
       </c>
       <c r="W230" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="231" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A231" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A231" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B231" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C231" t="s">
         <v>527</v>
       </c>
       <c r="D231" t="s">
         <v>528</v>
       </c>
       <c r="E231" s="61">
         <v>196</v>
       </c>
       <c r="F231" s="61">
         <v>213</v>
       </c>
       <c r="G231" s="61">
         <v>17</v>
       </c>
       <c r="H231" s="41">
         <v>8.6735000000000007E-2</v>
       </c>
       <c r="I231" s="46">
         <v>30764</v>
       </c>
       <c r="J231" s="46">
         <v>50084</v>
       </c>
@@ -32996,71 +25554,74 @@
       </c>
       <c r="Q231" t="s">
         <v>284</v>
       </c>
       <c r="R231" t="s">
         <v>266</v>
       </c>
       <c r="S231" t="s">
         <v>266</v>
       </c>
       <c r="T231" t="s">
         <v>296</v>
       </c>
       <c r="U231" t="s">
         <v>296</v>
       </c>
       <c r="V231" t="s">
         <v>270</v>
       </c>
       <c r="W231" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="232" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A232" s="21"/>
+      <c r="B232" t="s">
+        <v>713</v>
+      </c>
       <c r="E232" s="61"/>
       <c r="F232" s="61"/>
       <c r="G232" s="61"/>
       <c r="H232" s="41"/>
       <c r="I232" s="46"/>
       <c r="J232" s="46"/>
       <c r="K232" s="46"/>
       <c r="L232" s="46"/>
       <c r="M232" s="61"/>
       <c r="N232" s="61"/>
       <c r="O232" s="61"/>
       <c r="P232" s="61"/>
       <c r="W232" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="233" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A233" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B233" s="19" t="s">
+      <c r="B233" t="s">
         <v>261</v>
       </c>
       <c r="C233" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D233" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E233" s="60">
         <v>30659</v>
       </c>
       <c r="F233" s="60">
         <v>30441</v>
       </c>
       <c r="G233" s="60">
         <v>-218</v>
       </c>
       <c r="H233" s="44">
         <v>-7.11E-3</v>
       </c>
       <c r="I233" s="45">
         <v>35584</v>
       </c>
       <c r="J233" s="45">
         <v>45061</v>
@@ -33084,53 +25645,52 @@
         <v>3327</v>
       </c>
       <c r="Q233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V233" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W233" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="234" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A234" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A234" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B234" t="s">
         <v>91</v>
       </c>
       <c r="C234" t="s">
         <v>114</v>
       </c>
       <c r="D234" t="s">
         <v>115</v>
       </c>
       <c r="E234" s="61">
         <v>1990</v>
       </c>
       <c r="F234" s="61">
         <v>2028</v>
       </c>
       <c r="G234" s="61">
         <v>38</v>
       </c>
       <c r="H234" s="41">
         <v>1.9095000000000001E-2</v>
       </c>
       <c r="I234" s="46">
         <v>46694</v>
       </c>
@@ -33156,53 +25716,52 @@
         <v>191</v>
       </c>
       <c r="Q234" t="s">
         <v>284</v>
       </c>
       <c r="R234" t="s">
         <v>269</v>
       </c>
       <c r="S234" t="s">
         <v>266</v>
       </c>
       <c r="T234" t="s">
         <v>270</v>
       </c>
       <c r="U234" t="s">
         <v>270</v>
       </c>
       <c r="V234" t="s">
         <v>270</v>
       </c>
       <c r="W234" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="235" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A235" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A235" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B235" t="s">
         <v>50</v>
       </c>
       <c r="C235" t="s">
         <v>529</v>
       </c>
       <c r="D235" t="s">
         <v>530</v>
       </c>
       <c r="E235" s="61"/>
       <c r="F235" s="61"/>
       <c r="G235" s="61"/>
       <c r="H235" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I235" s="46">
         <v>34281</v>
       </c>
       <c r="J235" s="46">
         <v>36379</v>
       </c>
       <c r="K235" s="46">
         <v>36372</v>
       </c>
@@ -33214,53 +25773,52 @@
       <c r="O235" s="61"/>
       <c r="P235" s="61"/>
       <c r="Q235" t="s">
         <v>284</v>
       </c>
       <c r="R235" t="s">
         <v>266</v>
       </c>
       <c r="S235" t="s">
         <v>295</v>
       </c>
       <c r="T235" t="s">
         <v>296</v>
       </c>
       <c r="U235" t="s">
         <v>270</v>
       </c>
       <c r="V235" t="s">
         <v>270</v>
       </c>
       <c r="W235" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="236" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A236" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A236" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B236" t="s">
         <v>91</v>
       </c>
       <c r="C236" t="s">
         <v>531</v>
       </c>
       <c r="D236" t="s">
         <v>532</v>
       </c>
       <c r="E236" s="61">
         <v>174</v>
       </c>
       <c r="F236" s="61">
         <v>167</v>
       </c>
       <c r="G236" s="61">
         <v>-7</v>
       </c>
       <c r="H236" s="41">
         <v>-4.0229999999999995E-2</v>
       </c>
       <c r="I236" s="46">
         <v>37134</v>
       </c>
@@ -33286,53 +25844,52 @@
         <v>16</v>
       </c>
       <c r="Q236" t="s">
         <v>284</v>
       </c>
       <c r="R236" t="s">
         <v>266</v>
       </c>
       <c r="S236" t="s">
         <v>289</v>
       </c>
       <c r="T236" t="s">
         <v>296</v>
       </c>
       <c r="U236" t="s">
         <v>270</v>
       </c>
       <c r="V236" t="s">
         <v>270</v>
       </c>
       <c r="W236" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="237" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A237" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A237" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B237" t="s">
         <v>91</v>
       </c>
       <c r="C237" t="s">
         <v>533</v>
       </c>
       <c r="D237" t="s">
         <v>534</v>
       </c>
       <c r="E237" s="61">
         <v>826</v>
       </c>
       <c r="F237" s="61">
         <v>831</v>
       </c>
       <c r="G237" s="61">
         <v>5</v>
       </c>
       <c r="H237" s="41">
         <v>6.0529999999999994E-3</v>
       </c>
       <c r="I237" s="46">
         <v>37826</v>
       </c>
@@ -33358,53 +25915,52 @@
         <v>81</v>
       </c>
       <c r="Q237" t="s">
         <v>284</v>
       </c>
       <c r="R237" t="s">
         <v>266</v>
       </c>
       <c r="S237" t="s">
         <v>289</v>
       </c>
       <c r="T237" t="s">
         <v>270</v>
       </c>
       <c r="U237" t="s">
         <v>270</v>
       </c>
       <c r="V237" t="s">
         <v>270</v>
       </c>
       <c r="W237" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="238" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A238" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A238" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B238" t="s">
         <v>91</v>
       </c>
       <c r="C238" t="s">
         <v>116</v>
       </c>
       <c r="D238" t="s">
         <v>117</v>
       </c>
       <c r="E238" s="61">
         <v>1583</v>
       </c>
       <c r="F238" s="61">
         <v>1558</v>
       </c>
       <c r="G238" s="61">
         <v>-25</v>
       </c>
       <c r="H238" s="41">
         <v>-1.5792999999999998E-2</v>
       </c>
       <c r="I238" s="46">
         <v>38603</v>
       </c>
@@ -33430,53 +25986,52 @@
         <v>178</v>
       </c>
       <c r="Q238" t="s">
         <v>336</v>
       </c>
       <c r="R238" t="s">
         <v>266</v>
       </c>
       <c r="S238" t="s">
         <v>289</v>
       </c>
       <c r="T238" t="s">
         <v>270</v>
       </c>
       <c r="U238" t="s">
         <v>270</v>
       </c>
       <c r="V238" t="s">
         <v>270</v>
       </c>
       <c r="W238" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="239" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A239" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A239" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B239" t="s">
         <v>91</v>
       </c>
       <c r="C239" t="s">
         <v>535</v>
       </c>
       <c r="D239" t="s">
         <v>536</v>
       </c>
       <c r="E239" s="61">
         <v>235</v>
       </c>
       <c r="F239" s="61">
         <v>202</v>
       </c>
       <c r="G239" s="61">
         <v>-33</v>
       </c>
       <c r="H239" s="41">
         <v>-0.140426</v>
       </c>
       <c r="I239" s="46">
         <v>41137</v>
       </c>
@@ -33502,53 +26057,52 @@
         <v>20</v>
       </c>
       <c r="Q239" t="s">
         <v>284</v>
       </c>
       <c r="R239" t="s">
         <v>266</v>
       </c>
       <c r="S239" t="s">
         <v>289</v>
       </c>
       <c r="T239" t="s">
         <v>270</v>
       </c>
       <c r="U239" t="s">
         <v>270</v>
       </c>
       <c r="V239" t="s">
         <v>270</v>
       </c>
       <c r="W239" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="240" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A240" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A240" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B240" t="s">
         <v>91</v>
       </c>
       <c r="C240" t="s">
         <v>537</v>
       </c>
       <c r="D240" t="s">
         <v>538</v>
       </c>
       <c r="E240" s="61"/>
       <c r="F240" s="61"/>
       <c r="G240" s="61"/>
       <c r="H240" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I240" s="46">
         <v>39007</v>
       </c>
       <c r="J240" s="46">
         <v>46090</v>
       </c>
       <c r="K240" s="46">
         <v>45267</v>
       </c>
@@ -33560,53 +26114,52 @@
       <c r="O240" s="61"/>
       <c r="P240" s="61"/>
       <c r="Q240" t="s">
         <v>284</v>
       </c>
       <c r="R240" t="s">
         <v>266</v>
       </c>
       <c r="S240" t="s">
         <v>289</v>
       </c>
       <c r="T240" t="s">
         <v>296</v>
       </c>
       <c r="U240" t="s">
         <v>270</v>
       </c>
       <c r="V240" t="s">
         <v>296</v>
       </c>
       <c r="W240" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="241" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A241" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A241" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B241" t="s">
         <v>50</v>
       </c>
       <c r="C241" t="s">
         <v>539</v>
       </c>
       <c r="D241" t="s">
         <v>540</v>
       </c>
       <c r="E241" s="61">
         <v>1116</v>
       </c>
       <c r="F241" s="61">
         <v>944</v>
       </c>
       <c r="G241" s="61">
         <v>-172</v>
       </c>
       <c r="H241" s="41">
         <v>-0.15412200000000001</v>
       </c>
       <c r="I241" s="46">
         <v>31023</v>
       </c>
@@ -33632,53 +26185,52 @@
         <v>92</v>
       </c>
       <c r="Q241" t="s">
         <v>284</v>
       </c>
       <c r="R241" t="s">
         <v>266</v>
       </c>
       <c r="S241" t="s">
         <v>295</v>
       </c>
       <c r="T241" t="s">
         <v>296</v>
       </c>
       <c r="U241" t="s">
         <v>270</v>
       </c>
       <c r="V241" t="s">
         <v>270</v>
       </c>
       <c r="W241" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="242" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A242" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A242" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B242" t="s">
         <v>91</v>
       </c>
       <c r="C242" t="s">
         <v>205</v>
       </c>
       <c r="D242" t="s">
         <v>206</v>
       </c>
       <c r="E242" s="61">
         <v>299</v>
       </c>
       <c r="F242" s="61">
         <v>349</v>
       </c>
       <c r="G242" s="61">
         <v>50</v>
       </c>
       <c r="H242" s="41">
         <v>0.16722400000000001</v>
       </c>
       <c r="I242" s="46">
         <v>36857</v>
       </c>
@@ -33704,53 +26256,52 @@
         <v>37</v>
       </c>
       <c r="Q242" t="s">
         <v>284</v>
       </c>
       <c r="R242" t="s">
         <v>266</v>
       </c>
       <c r="S242" t="s">
         <v>304</v>
       </c>
       <c r="T242" t="s">
         <v>296</v>
       </c>
       <c r="U242" t="s">
         <v>270</v>
       </c>
       <c r="V242" t="s">
         <v>270</v>
       </c>
       <c r="W242" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="243" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A243" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A243" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B243" t="s">
         <v>50</v>
       </c>
       <c r="C243" t="s">
         <v>59</v>
       </c>
       <c r="D243" t="s">
         <v>60</v>
       </c>
       <c r="E243" s="61">
         <v>5545</v>
       </c>
       <c r="F243" s="61">
         <v>5431</v>
       </c>
       <c r="G243" s="61">
         <v>-114</v>
       </c>
       <c r="H243" s="41">
         <v>-2.0558999999999997E-2</v>
       </c>
       <c r="I243" s="46">
         <v>34983</v>
       </c>
@@ -33776,53 +26327,52 @@
         <v>705</v>
       </c>
       <c r="Q243" t="s">
         <v>284</v>
       </c>
       <c r="R243" t="s">
         <v>266</v>
       </c>
       <c r="S243" t="s">
         <v>295</v>
       </c>
       <c r="T243" t="s">
         <v>270</v>
       </c>
       <c r="U243" t="s">
         <v>270</v>
       </c>
       <c r="V243" t="s">
         <v>270</v>
       </c>
       <c r="W243" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="244" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A244" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A244" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B244" t="s">
         <v>91</v>
       </c>
       <c r="C244" t="s">
         <v>199</v>
       </c>
       <c r="D244" t="s">
         <v>200</v>
       </c>
       <c r="E244" s="61">
         <v>238</v>
       </c>
       <c r="F244" s="61">
         <v>288</v>
       </c>
       <c r="G244" s="61">
         <v>50</v>
       </c>
       <c r="H244" s="41">
         <v>0.21008400000000002</v>
       </c>
       <c r="I244" s="46">
         <v>38896</v>
       </c>
@@ -33848,53 +26398,52 @@
         <v>27</v>
       </c>
       <c r="Q244" t="s">
         <v>284</v>
       </c>
       <c r="R244" t="s">
         <v>266</v>
       </c>
       <c r="S244" t="s">
         <v>289</v>
       </c>
       <c r="T244" t="s">
         <v>270</v>
       </c>
       <c r="U244" t="s">
         <v>267</v>
       </c>
       <c r="V244" t="s">
         <v>270</v>
       </c>
       <c r="W244" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="245" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A245" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A245" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B245" t="s">
         <v>50</v>
       </c>
       <c r="C245" t="s">
         <v>541</v>
       </c>
       <c r="D245" t="s">
         <v>542</v>
       </c>
       <c r="E245" s="61">
         <v>107</v>
       </c>
       <c r="F245" s="61">
         <v>99</v>
       </c>
       <c r="G245" s="61">
         <v>-8</v>
       </c>
       <c r="H245" s="41">
         <v>-7.4765999999999999E-2</v>
       </c>
       <c r="I245" s="46">
         <v>30165</v>
       </c>
@@ -33920,53 +26469,52 @@
         <v>11</v>
       </c>
       <c r="Q245" t="s">
         <v>284</v>
       </c>
       <c r="R245" t="s">
         <v>266</v>
       </c>
       <c r="S245" t="s">
         <v>295</v>
       </c>
       <c r="T245" t="s">
         <v>270</v>
       </c>
       <c r="U245" t="s">
         <v>296</v>
       </c>
       <c r="V245" t="s">
         <v>270</v>
       </c>
       <c r="W245" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="246" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A246" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A246" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B246" t="s">
         <v>50</v>
       </c>
       <c r="C246" t="s">
         <v>189</v>
       </c>
       <c r="D246" t="s">
         <v>190</v>
       </c>
       <c r="E246" s="61">
         <v>301</v>
       </c>
       <c r="F246" s="61">
         <v>322</v>
       </c>
       <c r="G246" s="61">
         <v>21</v>
       </c>
       <c r="H246" s="41">
         <v>6.9766999999999996E-2</v>
       </c>
       <c r="I246" s="46">
         <v>29817</v>
       </c>
@@ -33992,53 +26540,52 @@
         <v>51</v>
       </c>
       <c r="Q246" t="s">
         <v>284</v>
       </c>
       <c r="R246" t="s">
         <v>266</v>
       </c>
       <c r="S246" t="s">
         <v>295</v>
       </c>
       <c r="T246" t="s">
         <v>296</v>
       </c>
       <c r="U246" t="s">
         <v>270</v>
       </c>
       <c r="V246" t="s">
         <v>270</v>
       </c>
       <c r="W246" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="247" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A247" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A247" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B247" t="s">
         <v>91</v>
       </c>
       <c r="C247" t="s">
         <v>543</v>
       </c>
       <c r="D247" t="s">
         <v>544</v>
       </c>
       <c r="E247" s="61">
         <v>803</v>
       </c>
       <c r="F247" s="61">
         <v>755</v>
       </c>
       <c r="G247" s="61">
         <v>-48</v>
       </c>
       <c r="H247" s="41">
         <v>-5.9775999999999996E-2</v>
       </c>
       <c r="I247" s="46">
         <v>38073</v>
       </c>
@@ -34064,53 +26611,52 @@
         <v>56</v>
       </c>
       <c r="Q247" t="s">
         <v>284</v>
       </c>
       <c r="R247" t="s">
         <v>266</v>
       </c>
       <c r="S247" t="s">
         <v>295</v>
       </c>
       <c r="T247" t="s">
         <v>296</v>
       </c>
       <c r="U247" t="s">
         <v>270</v>
       </c>
       <c r="V247" t="s">
         <v>270</v>
       </c>
       <c r="W247" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="248" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A248" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A248" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B248" t="s">
         <v>91</v>
       </c>
       <c r="C248" t="s">
         <v>545</v>
       </c>
       <c r="D248" t="s">
         <v>546</v>
       </c>
       <c r="E248" s="61">
         <v>248</v>
       </c>
       <c r="F248" s="61">
         <v>245</v>
       </c>
       <c r="G248" s="61">
         <v>-3</v>
       </c>
       <c r="H248" s="41">
         <v>-1.2097E-2</v>
       </c>
       <c r="I248" s="46">
         <v>39575</v>
       </c>
@@ -34136,53 +26682,52 @@
         <v>26</v>
       </c>
       <c r="Q248" t="s">
         <v>303</v>
       </c>
       <c r="R248" t="s">
         <v>266</v>
       </c>
       <c r="S248" t="s">
         <v>266</v>
       </c>
       <c r="T248" t="s">
         <v>270</v>
       </c>
       <c r="U248" t="s">
         <v>270</v>
       </c>
       <c r="V248" t="s">
         <v>270</v>
       </c>
       <c r="W248" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="249" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A249" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A249" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B249" t="s">
         <v>50</v>
       </c>
       <c r="C249" t="s">
         <v>85</v>
       </c>
       <c r="D249" t="s">
         <v>86</v>
       </c>
       <c r="E249" s="61">
         <v>1582</v>
       </c>
       <c r="F249" s="61">
         <v>1619</v>
       </c>
       <c r="G249" s="61">
         <v>37</v>
       </c>
       <c r="H249" s="41">
         <v>2.3387999999999999E-2</v>
       </c>
       <c r="I249" s="46">
         <v>31035</v>
       </c>
@@ -34208,56 +26753,55 @@
         <v>208</v>
       </c>
       <c r="Q249" t="s">
         <v>284</v>
       </c>
       <c r="R249" t="s">
         <v>266</v>
       </c>
       <c r="S249" t="s">
         <v>295</v>
       </c>
       <c r="T249" t="s">
         <v>296</v>
       </c>
       <c r="U249" t="s">
         <v>270</v>
       </c>
       <c r="V249" t="s">
         <v>270</v>
       </c>
       <c r="W249" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="250" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A250" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A250" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B250" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C250" t="s">
         <v>547</v>
       </c>
       <c r="D250" t="s">
         <v>548</v>
       </c>
       <c r="E250" s="61">
         <v>192</v>
       </c>
       <c r="F250" s="61">
         <v>201</v>
       </c>
       <c r="G250" s="61">
         <v>9</v>
       </c>
       <c r="H250" s="41">
         <v>4.6875E-2</v>
       </c>
       <c r="I250" s="46">
         <v>39211</v>
       </c>
       <c r="J250" s="46">
         <v>46511</v>
       </c>
@@ -34280,53 +26824,52 @@
         <v>24</v>
       </c>
       <c r="Q250" t="s">
         <v>284</v>
       </c>
       <c r="R250" t="s">
         <v>266</v>
       </c>
       <c r="S250" t="s">
         <v>295</v>
       </c>
       <c r="T250" t="s">
         <v>296</v>
       </c>
       <c r="U250" t="s">
         <v>270</v>
       </c>
       <c r="V250" t="s">
         <v>270</v>
       </c>
       <c r="W250" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="251" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A251" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A251" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B251" t="s">
         <v>91</v>
       </c>
       <c r="C251" t="s">
         <v>549</v>
       </c>
       <c r="D251" t="s">
         <v>550</v>
       </c>
       <c r="E251" s="61">
         <v>452</v>
       </c>
       <c r="F251" s="61">
         <v>474</v>
       </c>
       <c r="G251" s="61">
         <v>22</v>
       </c>
       <c r="H251" s="41">
         <v>4.8673000000000001E-2</v>
       </c>
       <c r="I251" s="46">
         <v>42877</v>
       </c>
@@ -34352,53 +26895,52 @@
         <v>42</v>
       </c>
       <c r="Q251" t="s">
         <v>284</v>
       </c>
       <c r="R251" t="s">
         <v>266</v>
       </c>
       <c r="S251" t="s">
         <v>289</v>
       </c>
       <c r="T251" t="s">
         <v>296</v>
       </c>
       <c r="U251" t="s">
         <v>270</v>
       </c>
       <c r="V251" t="s">
         <v>270</v>
       </c>
       <c r="W251" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="252" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A252" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A252" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B252" t="s">
         <v>50</v>
       </c>
       <c r="C252" t="s">
         <v>193</v>
       </c>
       <c r="D252" t="s">
         <v>194</v>
       </c>
       <c r="E252" s="61">
         <v>136</v>
       </c>
       <c r="F252" s="61">
         <v>144</v>
       </c>
       <c r="G252" s="61">
         <v>8</v>
       </c>
       <c r="H252" s="41">
         <v>5.8823999999999994E-2</v>
       </c>
       <c r="I252" s="46">
         <v>42598</v>
       </c>
@@ -34424,53 +26966,52 @@
         <v>13</v>
       </c>
       <c r="Q252" t="s">
         <v>424</v>
       </c>
       <c r="R252" t="s">
         <v>266</v>
       </c>
       <c r="S252" t="s">
         <v>295</v>
       </c>
       <c r="T252" t="s">
         <v>296</v>
       </c>
       <c r="U252" t="s">
         <v>270</v>
       </c>
       <c r="V252" t="s">
         <v>270</v>
       </c>
       <c r="W252" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="253" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A253" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A253" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B253" t="s">
         <v>50</v>
       </c>
       <c r="C253" t="s">
         <v>191</v>
       </c>
       <c r="D253" t="s">
         <v>192</v>
       </c>
       <c r="E253" s="61">
         <v>551</v>
       </c>
       <c r="F253" s="61">
         <v>584</v>
       </c>
       <c r="G253" s="61">
         <v>33</v>
       </c>
       <c r="H253" s="41">
         <v>5.9891E-2</v>
       </c>
       <c r="I253" s="46">
         <v>43118</v>
       </c>
@@ -34496,53 +27037,52 @@
         <v>42</v>
       </c>
       <c r="Q253" t="s">
         <v>424</v>
       </c>
       <c r="R253" t="s">
         <v>266</v>
       </c>
       <c r="S253" t="s">
         <v>295</v>
       </c>
       <c r="T253" t="s">
         <v>296</v>
       </c>
       <c r="U253" t="s">
         <v>270</v>
       </c>
       <c r="V253" t="s">
         <v>270</v>
       </c>
       <c r="W253" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="254" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A254" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A254" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B254" t="s">
         <v>50</v>
       </c>
       <c r="C254" t="s">
         <v>551</v>
       </c>
       <c r="D254" t="s">
         <v>552</v>
       </c>
       <c r="E254" s="61">
         <v>200</v>
       </c>
       <c r="F254" s="61">
         <v>201</v>
       </c>
       <c r="G254" s="61">
         <v>1</v>
       </c>
       <c r="H254" s="41">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="I254" s="46">
         <v>54330</v>
       </c>
@@ -34568,53 +27108,52 @@
         <v>17</v>
       </c>
       <c r="Q254" t="s">
         <v>424</v>
       </c>
       <c r="R254" t="s">
         <v>266</v>
       </c>
       <c r="S254" t="s">
         <v>295</v>
       </c>
       <c r="T254" t="s">
         <v>296</v>
       </c>
       <c r="U254" t="s">
         <v>296</v>
       </c>
       <c r="V254" t="s">
         <v>296</v>
       </c>
       <c r="W254" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="255" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A255" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A255" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B255" t="s">
         <v>91</v>
       </c>
       <c r="C255" t="s">
         <v>553</v>
       </c>
       <c r="D255" t="s">
         <v>554</v>
       </c>
       <c r="E255" s="61">
         <v>715</v>
       </c>
       <c r="F255" s="61">
         <v>689</v>
       </c>
       <c r="G255" s="61">
         <v>-26</v>
       </c>
       <c r="H255" s="41">
         <v>-3.6364E-2</v>
       </c>
       <c r="I255" s="46">
         <v>42484</v>
       </c>
@@ -34640,53 +27179,52 @@
         <v>61</v>
       </c>
       <c r="Q255" t="s">
         <v>284</v>
       </c>
       <c r="R255" t="s">
         <v>266</v>
       </c>
       <c r="S255" t="s">
         <v>289</v>
       </c>
       <c r="T255" t="s">
         <v>270</v>
       </c>
       <c r="U255" t="s">
         <v>270</v>
       </c>
       <c r="V255" t="s">
         <v>270</v>
       </c>
       <c r="W255" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="256" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A256" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A256" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B256" t="s">
         <v>50</v>
       </c>
       <c r="C256" t="s">
         <v>555</v>
       </c>
       <c r="D256" t="s">
         <v>556</v>
       </c>
       <c r="E256" s="61">
         <v>1149</v>
       </c>
       <c r="F256" s="61">
         <v>1055</v>
       </c>
       <c r="G256" s="61">
         <v>-94</v>
       </c>
       <c r="H256" s="41">
         <v>-8.1809999999999994E-2</v>
       </c>
       <c r="I256" s="46">
         <v>35814</v>
       </c>
@@ -34712,53 +27250,52 @@
         <v>92</v>
       </c>
       <c r="Q256" t="s">
         <v>284</v>
       </c>
       <c r="R256" t="s">
         <v>266</v>
       </c>
       <c r="S256" t="s">
         <v>295</v>
       </c>
       <c r="T256" t="s">
         <v>296</v>
       </c>
       <c r="U256" t="s">
         <v>270</v>
       </c>
       <c r="V256" t="s">
         <v>270</v>
       </c>
       <c r="W256" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="257" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A257" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A257" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B257" t="s">
         <v>50</v>
       </c>
       <c r="C257" t="s">
         <v>557</v>
       </c>
       <c r="D257" t="s">
         <v>558</v>
       </c>
       <c r="E257" s="61">
         <v>126</v>
       </c>
       <c r="F257" s="61">
         <v>126</v>
       </c>
       <c r="G257" s="61">
         <v>0</v>
       </c>
       <c r="H257" s="41" t="s">
         <v>713</v>
       </c>
       <c r="I257" s="46">
         <v>39108</v>
       </c>
@@ -34784,53 +27321,52 @@
         <v>14</v>
       </c>
       <c r="Q257" t="s">
         <v>284</v>
       </c>
       <c r="R257" t="s">
         <v>266</v>
       </c>
       <c r="S257" t="s">
         <v>295</v>
       </c>
       <c r="T257" t="s">
         <v>296</v>
       </c>
       <c r="U257" t="s">
         <v>296</v>
       </c>
       <c r="V257" t="s">
         <v>270</v>
       </c>
       <c r="W257" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="258" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A258" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A258" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B258" t="s">
         <v>91</v>
       </c>
       <c r="C258" t="s">
         <v>559</v>
       </c>
       <c r="D258" t="s">
         <v>560</v>
       </c>
       <c r="E258" s="61">
         <v>785</v>
       </c>
       <c r="F258" s="61">
         <v>809</v>
       </c>
       <c r="G258" s="61">
         <v>24</v>
       </c>
       <c r="H258" s="41">
         <v>3.0573000000000003E-2</v>
       </c>
       <c r="I258" s="46">
         <v>47376</v>
       </c>
@@ -34856,53 +27392,52 @@
         <v>83</v>
       </c>
       <c r="Q258" t="s">
         <v>284</v>
       </c>
       <c r="R258" t="s">
         <v>269</v>
       </c>
       <c r="S258" t="s">
         <v>266</v>
       </c>
       <c r="T258" t="s">
         <v>270</v>
       </c>
       <c r="U258" t="s">
         <v>270</v>
       </c>
       <c r="V258" t="s">
         <v>270</v>
       </c>
       <c r="W258" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="259" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A259" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A259" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B259" t="s">
         <v>50</v>
       </c>
       <c r="C259" t="s">
         <v>73</v>
       </c>
       <c r="D259" t="s">
         <v>74</v>
       </c>
       <c r="E259" s="61">
         <v>3095</v>
       </c>
       <c r="F259" s="61">
         <v>3187</v>
       </c>
       <c r="G259" s="61">
         <v>92</v>
       </c>
       <c r="H259" s="41">
         <v>2.9725000000000001E-2</v>
       </c>
       <c r="I259" s="46">
         <v>35894</v>
       </c>
@@ -34928,53 +27463,52 @@
         <v>344</v>
       </c>
       <c r="Q259" t="s">
         <v>284</v>
       </c>
       <c r="R259" t="s">
         <v>266</v>
       </c>
       <c r="S259" t="s">
         <v>295</v>
       </c>
       <c r="T259" t="s">
         <v>296</v>
       </c>
       <c r="U259" t="s">
         <v>270</v>
       </c>
       <c r="V259" t="s">
         <v>270</v>
       </c>
       <c r="W259" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="260" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A260" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A260" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B260" t="s">
         <v>50</v>
       </c>
       <c r="C260" t="s">
         <v>561</v>
       </c>
       <c r="D260" t="s">
         <v>562</v>
       </c>
       <c r="E260" s="61">
         <v>311</v>
       </c>
       <c r="F260" s="61">
         <v>243</v>
       </c>
       <c r="G260" s="61">
         <v>-68</v>
       </c>
       <c r="H260" s="41">
         <v>-0.21864999999999998</v>
       </c>
       <c r="I260" s="46">
         <v>35262</v>
       </c>
@@ -35000,53 +27534,52 @@
         <v>23</v>
       </c>
       <c r="Q260" t="s">
         <v>284</v>
       </c>
       <c r="R260" t="s">
         <v>266</v>
       </c>
       <c r="S260" t="s">
         <v>295</v>
       </c>
       <c r="T260" t="s">
         <v>296</v>
       </c>
       <c r="U260" t="s">
         <v>296</v>
       </c>
       <c r="V260" t="s">
         <v>270</v>
       </c>
       <c r="W260" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="261" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A261" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A261" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B261" t="s">
         <v>50</v>
       </c>
       <c r="C261" t="s">
         <v>71</v>
       </c>
       <c r="D261" t="s">
         <v>72</v>
       </c>
       <c r="E261" s="61">
         <v>4099</v>
       </c>
       <c r="F261" s="61">
         <v>4016</v>
       </c>
       <c r="G261" s="61">
         <v>-83</v>
       </c>
       <c r="H261" s="41">
         <v>-2.0249000000000003E-2</v>
       </c>
       <c r="I261" s="46">
         <v>34293</v>
       </c>
@@ -35072,56 +27605,55 @@
         <v>469</v>
       </c>
       <c r="Q261" t="s">
         <v>284</v>
       </c>
       <c r="R261" t="s">
         <v>266</v>
       </c>
       <c r="S261" t="s">
         <v>295</v>
       </c>
       <c r="T261" t="s">
         <v>296</v>
       </c>
       <c r="U261" t="s">
         <v>270</v>
       </c>
       <c r="V261" t="s">
         <v>270</v>
       </c>
       <c r="W261" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="262" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A262" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A262" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B262" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C262" t="s">
         <v>563</v>
       </c>
       <c r="D262" t="s">
         <v>564</v>
       </c>
       <c r="E262" s="61">
         <v>155</v>
       </c>
       <c r="F262" s="61">
         <v>151</v>
       </c>
       <c r="G262" s="61">
         <v>-4</v>
       </c>
       <c r="H262" s="41">
         <v>-2.5805999999999999E-2</v>
       </c>
       <c r="I262" s="46">
         <v>36046</v>
       </c>
       <c r="J262" s="46">
         <v>48868</v>
       </c>
@@ -35145,71 +27677,74 @@
       </c>
       <c r="Q262" t="s">
         <v>284</v>
       </c>
       <c r="R262" t="s">
         <v>266</v>
       </c>
       <c r="S262" t="s">
         <v>295</v>
       </c>
       <c r="T262" t="s">
         <v>270</v>
       </c>
       <c r="U262" t="s">
         <v>296</v>
       </c>
       <c r="V262" t="s">
         <v>270</v>
       </c>
       <c r="W262" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="263" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A263" s="21"/>
+      <c r="B263" t="s">
+        <v>713</v>
+      </c>
       <c r="E263" s="61"/>
       <c r="F263" s="61"/>
       <c r="G263" s="61"/>
       <c r="H263" s="41"/>
       <c r="I263" s="46"/>
       <c r="J263" s="46"/>
       <c r="K263" s="46"/>
       <c r="L263" s="46"/>
       <c r="M263" s="61"/>
       <c r="N263" s="61"/>
       <c r="O263" s="61"/>
       <c r="P263" s="61"/>
       <c r="W263" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="264" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A264" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B264" s="19" t="s">
+      <c r="B264" t="s">
         <v>261</v>
       </c>
       <c r="C264" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D264" s="19" t="s">
         <v>41</v>
       </c>
       <c r="E264" s="60">
         <v>867</v>
       </c>
       <c r="F264" s="60">
         <v>886</v>
       </c>
       <c r="G264" s="60">
         <v>19</v>
       </c>
       <c r="H264" s="44">
         <v>2.1915E-2</v>
       </c>
       <c r="I264" s="45">
         <v>34792</v>
       </c>
       <c r="J264" s="45">
         <v>41542</v>
@@ -35233,53 +27768,52 @@
         <v>131</v>
       </c>
       <c r="Q264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V264" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W264" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="265" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A265" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A265" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B265" t="s">
         <v>50</v>
       </c>
       <c r="C265" t="s">
         <v>565</v>
       </c>
       <c r="D265" t="s">
         <v>566</v>
       </c>
       <c r="E265" s="61">
         <v>379</v>
       </c>
       <c r="F265" s="61">
         <v>376</v>
       </c>
       <c r="G265" s="61">
         <v>-3</v>
       </c>
       <c r="H265" s="41">
         <v>-7.9159999999999994E-3</v>
       </c>
       <c r="I265" s="46">
         <v>37204</v>
       </c>
@@ -35306,71 +27840,74 @@
       </c>
       <c r="Q265" t="s">
         <v>424</v>
       </c>
       <c r="R265" t="s">
         <v>266</v>
       </c>
       <c r="S265" t="s">
         <v>295</v>
       </c>
       <c r="T265" t="s">
         <v>296</v>
       </c>
       <c r="U265" t="s">
         <v>296</v>
       </c>
       <c r="V265" t="s">
         <v>296</v>
       </c>
       <c r="W265" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="266" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A266" s="21"/>
+      <c r="B266" t="s">
+        <v>713</v>
+      </c>
       <c r="E266" s="61"/>
       <c r="F266" s="61"/>
       <c r="G266" s="61"/>
       <c r="H266" s="41"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
       <c r="L266" s="46"/>
       <c r="M266" s="61"/>
       <c r="N266" s="61"/>
       <c r="O266" s="61"/>
       <c r="P266" s="61"/>
       <c r="W266" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="267" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A267" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B267" s="19" t="s">
+      <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D267" s="19" t="s">
         <v>43</v>
       </c>
       <c r="E267" s="60">
         <v>10452</v>
       </c>
       <c r="F267" s="60">
         <v>11491</v>
       </c>
       <c r="G267" s="60">
         <v>1039</v>
       </c>
       <c r="H267" s="44">
         <v>9.9406999999999995E-2</v>
       </c>
       <c r="I267" s="45">
         <v>45761</v>
       </c>
       <c r="J267" s="45">
         <v>60271</v>
@@ -35394,53 +27931,52 @@
         <v>956</v>
       </c>
       <c r="Q267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V267" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W267" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="268" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A268" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A268" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B268" t="s">
         <v>91</v>
       </c>
       <c r="C268" t="s">
         <v>567</v>
       </c>
       <c r="D268" t="s">
         <v>568</v>
       </c>
       <c r="E268" s="61">
         <v>1159</v>
       </c>
       <c r="F268" s="61">
         <v>1286</v>
       </c>
       <c r="G268" s="61">
         <v>127</v>
       </c>
       <c r="H268" s="41">
         <v>0.10957700000000001</v>
       </c>
       <c r="I268" s="46">
         <v>63935</v>
       </c>
@@ -35466,53 +28002,52 @@
         <v>103</v>
       </c>
       <c r="Q268" t="s">
         <v>284</v>
       </c>
       <c r="R268" t="s">
         <v>265</v>
       </c>
       <c r="S268" t="s">
         <v>266</v>
       </c>
       <c r="T268" t="s">
         <v>270</v>
       </c>
       <c r="U268" t="s">
         <v>267</v>
       </c>
       <c r="V268" t="s">
         <v>270</v>
       </c>
       <c r="W268" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="269" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A269" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A269" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B269" t="s">
         <v>91</v>
       </c>
       <c r="C269" t="s">
         <v>569</v>
       </c>
       <c r="D269" t="s">
         <v>570</v>
       </c>
       <c r="E269" s="61">
         <v>324</v>
       </c>
       <c r="F269" s="61">
         <v>349</v>
       </c>
       <c r="G269" s="61">
         <v>25</v>
       </c>
       <c r="H269" s="41">
         <v>7.7160000000000006E-2</v>
       </c>
       <c r="I269" s="46">
         <v>51096</v>
       </c>
@@ -35538,53 +28073,52 @@
         <v>26</v>
       </c>
       <c r="Q269" t="s">
         <v>284</v>
       </c>
       <c r="R269" t="s">
         <v>266</v>
       </c>
       <c r="S269" t="s">
         <v>571</v>
       </c>
       <c r="T269" t="s">
         <v>270</v>
       </c>
       <c r="U269" t="s">
         <v>296</v>
       </c>
       <c r="V269" t="s">
         <v>270</v>
       </c>
       <c r="W269" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="270" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A270" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A270" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B270" t="s">
         <v>91</v>
       </c>
       <c r="C270" t="s">
         <v>572</v>
       </c>
       <c r="D270" t="s">
         <v>573</v>
       </c>
       <c r="E270" s="61">
         <v>1491</v>
       </c>
       <c r="F270" s="61">
         <v>1623</v>
       </c>
       <c r="G270" s="61">
         <v>132</v>
       </c>
       <c r="H270" s="41">
         <v>8.8530999999999999E-2</v>
       </c>
       <c r="I270" s="46">
         <v>45551</v>
       </c>
@@ -35610,53 +28144,52 @@
         <v>124</v>
       </c>
       <c r="Q270" t="s">
         <v>284</v>
       </c>
       <c r="R270" t="s">
         <v>266</v>
       </c>
       <c r="S270" t="s">
         <v>571</v>
       </c>
       <c r="T270" t="s">
         <v>270</v>
       </c>
       <c r="U270" t="s">
         <v>270</v>
       </c>
       <c r="V270" t="s">
         <v>270</v>
       </c>
       <c r="W270" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="271" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A271" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A271" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B271" t="s">
         <v>91</v>
       </c>
       <c r="C271" t="s">
         <v>574</v>
       </c>
       <c r="D271" t="s">
         <v>575</v>
       </c>
       <c r="E271" s="61">
         <v>462</v>
       </c>
       <c r="F271" s="61">
         <v>485</v>
       </c>
       <c r="G271" s="61">
         <v>23</v>
       </c>
       <c r="H271" s="41">
         <v>4.9783999999999995E-2</v>
       </c>
       <c r="I271" s="46">
         <v>44451</v>
       </c>
@@ -35682,53 +28215,52 @@
         <v>34</v>
       </c>
       <c r="Q271" t="s">
         <v>424</v>
       </c>
       <c r="R271" t="s">
         <v>266</v>
       </c>
       <c r="S271" t="s">
         <v>289</v>
       </c>
       <c r="T271" t="s">
         <v>267</v>
       </c>
       <c r="U271" t="s">
         <v>270</v>
       </c>
       <c r="V271" t="s">
         <v>270</v>
       </c>
       <c r="W271" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="272" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A272" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A272" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B272" t="s">
         <v>50</v>
       </c>
       <c r="C272" t="s">
         <v>179</v>
       </c>
       <c r="D272" t="s">
         <v>180</v>
       </c>
       <c r="E272" s="61">
         <v>1770</v>
       </c>
       <c r="F272" s="61">
         <v>1970</v>
       </c>
       <c r="G272" s="61">
         <v>200</v>
       </c>
       <c r="H272" s="41">
         <v>0.112994</v>
       </c>
       <c r="I272" s="46">
         <v>39538</v>
       </c>
@@ -35754,53 +28286,52 @@
         <v>167</v>
       </c>
       <c r="Q272" t="s">
         <v>424</v>
       </c>
       <c r="R272" t="s">
         <v>266</v>
       </c>
       <c r="S272" t="s">
         <v>295</v>
       </c>
       <c r="T272" t="s">
         <v>296</v>
       </c>
       <c r="U272" t="s">
         <v>270</v>
       </c>
       <c r="V272" t="s">
         <v>270</v>
       </c>
       <c r="W272" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="273" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A273" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A273" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B273" t="s">
         <v>91</v>
       </c>
       <c r="C273" t="s">
         <v>576</v>
       </c>
       <c r="D273" t="s">
         <v>577</v>
       </c>
       <c r="E273" s="61">
         <v>772</v>
       </c>
       <c r="F273" s="61">
         <v>850</v>
       </c>
       <c r="G273" s="61">
         <v>78</v>
       </c>
       <c r="H273" s="41">
         <v>0.101036</v>
       </c>
       <c r="I273" s="46">
         <v>47695</v>
       </c>
@@ -35826,53 +28357,52 @@
         <v>73</v>
       </c>
       <c r="Q273" t="s">
         <v>284</v>
       </c>
       <c r="R273" t="s">
         <v>266</v>
       </c>
       <c r="S273" t="s">
         <v>289</v>
       </c>
       <c r="T273" t="s">
         <v>296</v>
       </c>
       <c r="U273" t="s">
         <v>270</v>
       </c>
       <c r="V273" t="s">
         <v>270</v>
       </c>
       <c r="W273" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="274" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A274" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A274" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B274" t="s">
         <v>91</v>
       </c>
       <c r="C274" t="s">
         <v>223</v>
       </c>
       <c r="D274" t="s">
         <v>224</v>
       </c>
       <c r="E274" s="61">
         <v>1061</v>
       </c>
       <c r="F274" s="61">
         <v>1209</v>
       </c>
       <c r="G274" s="61">
         <v>148</v>
       </c>
       <c r="H274" s="41">
         <v>0.139491</v>
       </c>
       <c r="I274" s="46">
         <v>46586</v>
       </c>
@@ -35898,53 +28428,52 @@
         <v>112</v>
       </c>
       <c r="Q274" t="s">
         <v>284</v>
       </c>
       <c r="R274" t="s">
         <v>266</v>
       </c>
       <c r="S274" t="s">
         <v>571</v>
       </c>
       <c r="T274" t="s">
         <v>270</v>
       </c>
       <c r="U274" t="s">
         <v>267</v>
       </c>
       <c r="V274" t="s">
         <v>267</v>
       </c>
       <c r="W274" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="275" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A275" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A275" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B275" t="s">
         <v>91</v>
       </c>
       <c r="C275" t="s">
         <v>578</v>
       </c>
       <c r="D275" t="s">
         <v>579</v>
       </c>
       <c r="E275" s="61">
         <v>397</v>
       </c>
       <c r="F275" s="61">
         <v>416</v>
       </c>
       <c r="G275" s="61">
         <v>19</v>
       </c>
       <c r="H275" s="41">
         <v>4.7858999999999999E-2</v>
       </c>
       <c r="I275" s="46">
         <v>39153</v>
       </c>
@@ -35970,53 +28499,52 @@
         <v>33</v>
       </c>
       <c r="Q275" t="s">
         <v>424</v>
       </c>
       <c r="R275" t="s">
         <v>266</v>
       </c>
       <c r="S275" t="s">
         <v>289</v>
       </c>
       <c r="T275" t="s">
         <v>296</v>
       </c>
       <c r="U275" t="s">
         <v>270</v>
       </c>
       <c r="V275" t="s">
         <v>270</v>
       </c>
       <c r="W275" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="276" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A276" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A276" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B276" t="s">
         <v>91</v>
       </c>
       <c r="C276" t="s">
         <v>580</v>
       </c>
       <c r="D276" t="s">
         <v>581</v>
       </c>
       <c r="E276" s="61">
         <v>882</v>
       </c>
       <c r="F276" s="61">
         <v>959</v>
       </c>
       <c r="G276" s="61">
         <v>77</v>
       </c>
       <c r="H276" s="41">
         <v>8.7302000000000005E-2</v>
       </c>
       <c r="I276" s="46">
         <v>47865</v>
       </c>
@@ -36042,53 +28570,52 @@
         <v>82</v>
       </c>
       <c r="Q276" t="s">
         <v>284</v>
       </c>
       <c r="R276" t="s">
         <v>266</v>
       </c>
       <c r="S276" t="s">
         <v>571</v>
       </c>
       <c r="T276" t="s">
         <v>270</v>
       </c>
       <c r="U276" t="s">
         <v>270</v>
       </c>
       <c r="V276" t="s">
         <v>270</v>
       </c>
       <c r="W276" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="277" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A277" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A277" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B277" t="s">
         <v>91</v>
       </c>
       <c r="C277" t="s">
         <v>582</v>
       </c>
       <c r="D277" t="s">
         <v>583</v>
       </c>
       <c r="E277" s="61">
         <v>209</v>
       </c>
       <c r="F277" s="61">
         <v>228</v>
       </c>
       <c r="G277" s="61">
         <v>19</v>
       </c>
       <c r="H277" s="41">
         <v>9.090899999999999E-2</v>
       </c>
       <c r="I277" s="46">
         <v>39024</v>
       </c>
@@ -36114,53 +28641,52 @@
         <v>17</v>
       </c>
       <c r="Q277" t="s">
         <v>424</v>
       </c>
       <c r="R277" t="s">
         <v>266</v>
       </c>
       <c r="S277" t="s">
         <v>289</v>
       </c>
       <c r="T277" t="s">
         <v>296</v>
       </c>
       <c r="U277" t="s">
         <v>296</v>
       </c>
       <c r="V277" t="s">
         <v>296</v>
       </c>
       <c r="W277" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="278" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A278" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A278" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B278" t="s">
         <v>91</v>
       </c>
       <c r="C278" t="s">
         <v>584</v>
       </c>
       <c r="D278" t="s">
         <v>585</v>
       </c>
       <c r="E278" s="61">
         <v>354</v>
       </c>
       <c r="F278" s="61">
         <v>370</v>
       </c>
       <c r="G278" s="61">
         <v>16</v>
       </c>
       <c r="H278" s="41">
         <v>4.5198000000000002E-2</v>
       </c>
       <c r="I278" s="46">
         <v>46998</v>
       </c>
@@ -36186,53 +28712,52 @@
         <v>31</v>
       </c>
       <c r="Q278" t="s">
         <v>284</v>
       </c>
       <c r="R278" t="s">
         <v>266</v>
       </c>
       <c r="S278" t="s">
         <v>571</v>
       </c>
       <c r="T278" t="s">
         <v>270</v>
       </c>
       <c r="U278" t="s">
         <v>270</v>
       </c>
       <c r="V278" t="s">
         <v>270</v>
       </c>
       <c r="W278" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="279" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A279" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A279" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B279" t="s">
         <v>91</v>
       </c>
       <c r="C279" t="s">
         <v>586</v>
       </c>
       <c r="D279" t="s">
         <v>587</v>
       </c>
       <c r="E279" s="61">
         <v>176</v>
       </c>
       <c r="F279" s="61">
         <v>193</v>
       </c>
       <c r="G279" s="61">
         <v>17</v>
       </c>
       <c r="H279" s="41">
         <v>9.659100000000001E-2</v>
       </c>
       <c r="I279" s="46">
         <v>41600</v>
       </c>
@@ -36259,71 +28784,74 @@
       </c>
       <c r="Q279" t="s">
         <v>284</v>
       </c>
       <c r="R279" t="s">
         <v>269</v>
       </c>
       <c r="S279" t="s">
         <v>304</v>
       </c>
       <c r="T279" t="s">
         <v>296</v>
       </c>
       <c r="U279" t="s">
         <v>270</v>
       </c>
       <c r="V279" t="s">
         <v>270</v>
       </c>
       <c r="W279" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="280" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A280" s="21"/>
+      <c r="B280" t="s">
+        <v>713</v>
+      </c>
       <c r="E280" s="61"/>
       <c r="F280" s="61"/>
       <c r="G280" s="61"/>
       <c r="H280" s="41"/>
       <c r="I280" s="46"/>
       <c r="J280" s="46"/>
       <c r="K280" s="46"/>
       <c r="L280" s="46"/>
       <c r="M280" s="61"/>
       <c r="N280" s="61"/>
       <c r="O280" s="61"/>
       <c r="P280" s="61"/>
       <c r="W280" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="281" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A281" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B281" s="19" t="s">
+      <c r="B281" t="s">
         <v>261</v>
       </c>
       <c r="C281" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D281" s="19" t="s">
         <v>45</v>
       </c>
       <c r="E281" s="60">
         <v>13381</v>
       </c>
       <c r="F281" s="60">
         <v>14444</v>
       </c>
       <c r="G281" s="60">
         <v>1063</v>
       </c>
       <c r="H281" s="44">
         <v>7.9440999999999998E-2</v>
       </c>
       <c r="I281" s="45">
         <v>40932</v>
       </c>
       <c r="J281" s="45">
         <v>55981</v>
@@ -36347,53 +28875,52 @@
         <v>1310</v>
       </c>
       <c r="Q281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V281" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W281" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="282" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A282" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A282" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B282" t="s">
         <v>91</v>
       </c>
       <c r="C282" t="s">
         <v>588</v>
       </c>
       <c r="D282" t="s">
         <v>589</v>
       </c>
       <c r="E282" s="61">
         <v>1096</v>
       </c>
       <c r="F282" s="61">
         <v>1184</v>
       </c>
       <c r="G282" s="61">
         <v>88</v>
       </c>
       <c r="H282" s="41">
         <v>8.0291999999999988E-2</v>
       </c>
       <c r="I282" s="46">
         <v>58399</v>
       </c>
@@ -36419,53 +28946,52 @@
         <v>101</v>
       </c>
       <c r="Q282" t="s">
         <v>284</v>
       </c>
       <c r="R282" t="s">
         <v>269</v>
       </c>
       <c r="S282" t="s">
         <v>266</v>
       </c>
       <c r="T282" t="s">
         <v>270</v>
       </c>
       <c r="U282" t="s">
         <v>267</v>
       </c>
       <c r="V282" t="s">
         <v>267</v>
       </c>
       <c r="W282" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="283" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A283" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A283" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B283" t="s">
         <v>91</v>
       </c>
       <c r="C283" t="s">
         <v>590</v>
       </c>
       <c r="D283" t="s">
         <v>591</v>
       </c>
       <c r="E283" s="61">
         <v>150</v>
       </c>
       <c r="F283" s="61">
         <v>152</v>
       </c>
       <c r="G283" s="61">
         <v>2</v>
       </c>
       <c r="H283" s="41">
         <v>1.3332999999999999E-2</v>
       </c>
       <c r="I283" s="46">
         <v>37547</v>
       </c>
@@ -36491,53 +29017,52 @@
         <v>14</v>
       </c>
       <c r="Q283" t="s">
         <v>336</v>
       </c>
       <c r="R283" t="s">
         <v>266</v>
       </c>
       <c r="S283" t="s">
         <v>295</v>
       </c>
       <c r="T283" t="s">
         <v>267</v>
       </c>
       <c r="U283" t="s">
         <v>267</v>
       </c>
       <c r="V283" t="s">
         <v>267</v>
       </c>
       <c r="W283" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="284" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A284" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A284" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B284" t="s">
         <v>91</v>
       </c>
       <c r="C284" t="s">
         <v>592</v>
       </c>
       <c r="D284" t="s">
         <v>593</v>
       </c>
       <c r="E284" s="61">
         <v>229</v>
       </c>
       <c r="F284" s="61">
         <v>206</v>
       </c>
       <c r="G284" s="61">
         <v>-23</v>
       </c>
       <c r="H284" s="41">
         <v>-0.100437</v>
       </c>
       <c r="I284" s="46">
         <v>46106</v>
       </c>
@@ -36563,53 +29088,52 @@
         <v>18</v>
       </c>
       <c r="Q284" t="s">
         <v>305</v>
       </c>
       <c r="R284" t="s">
         <v>266</v>
       </c>
       <c r="S284" t="s">
         <v>289</v>
       </c>
       <c r="T284" t="s">
         <v>270</v>
       </c>
       <c r="U284" t="s">
         <v>270</v>
       </c>
       <c r="V284" t="s">
         <v>270</v>
       </c>
       <c r="W284" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="285" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A285" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A285" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B285" t="s">
         <v>91</v>
       </c>
       <c r="C285" t="s">
         <v>594</v>
       </c>
       <c r="D285" t="s">
         <v>595</v>
       </c>
       <c r="E285" s="61">
         <v>64</v>
       </c>
       <c r="F285" s="61">
         <v>62</v>
       </c>
       <c r="G285" s="61">
         <v>-2</v>
       </c>
       <c r="H285" s="41">
         <v>-3.125E-2</v>
       </c>
       <c r="I285" s="46">
         <v>38425</v>
       </c>
@@ -36635,53 +29159,52 @@
         <v>5</v>
       </c>
       <c r="Q285" t="s">
         <v>305</v>
       </c>
       <c r="R285" t="s">
         <v>266</v>
       </c>
       <c r="S285" t="s">
         <v>304</v>
       </c>
       <c r="T285" t="s">
         <v>270</v>
       </c>
       <c r="U285" t="s">
         <v>267</v>
       </c>
       <c r="V285" t="s">
         <v>270</v>
       </c>
       <c r="W285" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="286" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A286" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A286" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B286" t="s">
         <v>91</v>
       </c>
       <c r="C286" t="s">
         <v>596</v>
       </c>
       <c r="D286" t="s">
         <v>597</v>
       </c>
       <c r="E286" s="61">
         <v>312</v>
       </c>
       <c r="F286" s="61">
         <v>342</v>
       </c>
       <c r="G286" s="61">
         <v>30</v>
       </c>
       <c r="H286" s="41">
         <v>9.6153999999999989E-2</v>
       </c>
       <c r="I286" s="46">
         <v>47311</v>
       </c>
@@ -36707,53 +29230,52 @@
         <v>33</v>
       </c>
       <c r="Q286" t="s">
         <v>284</v>
       </c>
       <c r="R286" t="s">
         <v>266</v>
       </c>
       <c r="S286" t="s">
         <v>289</v>
       </c>
       <c r="T286" t="s">
         <v>270</v>
       </c>
       <c r="U286" t="s">
         <v>270</v>
       </c>
       <c r="V286" t="s">
         <v>270</v>
       </c>
       <c r="W286" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="287" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A287" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A287" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B287" t="s">
         <v>91</v>
       </c>
       <c r="C287" t="s">
         <v>598</v>
       </c>
       <c r="D287" t="s">
         <v>599</v>
       </c>
       <c r="E287" s="61">
         <v>164</v>
       </c>
       <c r="F287" s="61">
         <v>181</v>
       </c>
       <c r="G287" s="61">
         <v>17</v>
       </c>
       <c r="H287" s="41">
         <v>0.103659</v>
       </c>
       <c r="I287" s="46">
         <v>60757</v>
       </c>
@@ -36779,53 +29301,52 @@
         <v>15</v>
       </c>
       <c r="Q287" t="s">
         <v>305</v>
       </c>
       <c r="R287" t="s">
         <v>266</v>
       </c>
       <c r="S287" t="s">
         <v>266</v>
       </c>
       <c r="T287" t="s">
         <v>270</v>
       </c>
       <c r="U287" t="s">
         <v>267</v>
       </c>
       <c r="V287" t="s">
         <v>267</v>
       </c>
       <c r="W287" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="288" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A288" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A288" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B288" t="s">
         <v>91</v>
       </c>
       <c r="C288" t="s">
         <v>600</v>
       </c>
       <c r="D288" t="s">
         <v>601</v>
       </c>
       <c r="E288" s="61">
         <v>405</v>
       </c>
       <c r="F288" s="61">
         <v>439</v>
       </c>
       <c r="G288" s="61">
         <v>34</v>
       </c>
       <c r="H288" s="41">
         <v>8.3950999999999998E-2</v>
       </c>
       <c r="I288" s="46">
         <v>45648</v>
       </c>
@@ -36851,53 +29372,52 @@
         <v>38</v>
       </c>
       <c r="Q288" t="s">
         <v>284</v>
       </c>
       <c r="R288" t="s">
         <v>266</v>
       </c>
       <c r="S288" t="s">
         <v>304</v>
       </c>
       <c r="T288" t="s">
         <v>296</v>
       </c>
       <c r="U288" t="s">
         <v>270</v>
       </c>
       <c r="V288" t="s">
         <v>296</v>
       </c>
       <c r="W288" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="289" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A289" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A289" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B289" t="s">
         <v>91</v>
       </c>
       <c r="C289" t="s">
         <v>108</v>
       </c>
       <c r="D289" t="s">
         <v>109</v>
       </c>
       <c r="E289" s="61">
         <v>2799</v>
       </c>
       <c r="F289" s="61">
         <v>3070</v>
       </c>
       <c r="G289" s="61">
         <v>271</v>
       </c>
       <c r="H289" s="41">
         <v>9.6820000000000003E-2</v>
       </c>
       <c r="I289" s="46">
         <v>37889</v>
       </c>
@@ -36923,53 +29443,52 @@
         <v>265</v>
       </c>
       <c r="Q289" t="s">
         <v>305</v>
       </c>
       <c r="R289" t="s">
         <v>266</v>
       </c>
       <c r="S289" t="s">
         <v>295</v>
       </c>
       <c r="T289" t="s">
         <v>270</v>
       </c>
       <c r="U289" t="s">
         <v>270</v>
       </c>
       <c r="V289" t="s">
         <v>270</v>
       </c>
       <c r="W289" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="290" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A290" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A290" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B290" t="s">
         <v>91</v>
       </c>
       <c r="C290" t="s">
         <v>602</v>
       </c>
       <c r="D290" t="s">
         <v>603</v>
       </c>
       <c r="E290" s="61">
         <v>917</v>
       </c>
       <c r="F290" s="61">
         <v>1013</v>
       </c>
       <c r="G290" s="61">
         <v>96</v>
       </c>
       <c r="H290" s="41">
         <v>0.10468899999999999</v>
       </c>
       <c r="I290" s="46">
         <v>46025</v>
       </c>
@@ -36995,53 +29514,52 @@
         <v>87</v>
       </c>
       <c r="Q290" t="s">
         <v>284</v>
       </c>
       <c r="R290" t="s">
         <v>266</v>
       </c>
       <c r="S290" t="s">
         <v>304</v>
       </c>
       <c r="T290" t="s">
         <v>296</v>
       </c>
       <c r="U290" t="s">
         <v>270</v>
       </c>
       <c r="V290" t="s">
         <v>270</v>
       </c>
       <c r="W290" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="291" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A291" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A291" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B291" t="s">
         <v>91</v>
       </c>
       <c r="C291" t="s">
         <v>203</v>
       </c>
       <c r="D291" t="s">
         <v>204</v>
       </c>
       <c r="E291" s="61">
         <v>368</v>
       </c>
       <c r="F291" s="61">
         <v>437</v>
       </c>
       <c r="G291" s="61">
         <v>69</v>
       </c>
       <c r="H291" s="41">
         <v>0.1875</v>
       </c>
       <c r="I291" s="46">
         <v>49916</v>
       </c>
@@ -37067,53 +29585,52 @@
         <v>39</v>
       </c>
       <c r="Q291" t="s">
         <v>284</v>
       </c>
       <c r="R291" t="s">
         <v>266</v>
       </c>
       <c r="S291" t="s">
         <v>304</v>
       </c>
       <c r="T291" t="s">
         <v>296</v>
       </c>
       <c r="U291" t="s">
         <v>296</v>
       </c>
       <c r="V291" t="s">
         <v>296</v>
       </c>
       <c r="W291" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="292" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A292" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A292" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B292" t="s">
         <v>91</v>
       </c>
       <c r="C292" t="s">
         <v>604</v>
       </c>
       <c r="D292" t="s">
         <v>605</v>
       </c>
       <c r="E292" s="61">
         <v>84</v>
       </c>
       <c r="F292" s="61">
         <v>95</v>
       </c>
       <c r="G292" s="61">
         <v>11</v>
       </c>
       <c r="H292" s="41">
         <v>0.13095200000000001</v>
       </c>
       <c r="I292" s="46">
         <v>44720</v>
       </c>
@@ -37139,53 +29656,52 @@
         <v>9</v>
       </c>
       <c r="Q292" t="s">
         <v>284</v>
       </c>
       <c r="R292" t="s">
         <v>266</v>
       </c>
       <c r="S292" t="s">
         <v>289</v>
       </c>
       <c r="T292" t="s">
         <v>296</v>
       </c>
       <c r="U292" t="s">
         <v>296</v>
       </c>
       <c r="V292" t="s">
         <v>270</v>
       </c>
       <c r="W292" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="293" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A293" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A293" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B293" t="s">
         <v>50</v>
       </c>
       <c r="C293" t="s">
         <v>175</v>
       </c>
       <c r="D293" t="s">
         <v>176</v>
       </c>
       <c r="E293" s="61">
         <v>136</v>
       </c>
       <c r="F293" s="61">
         <v>154</v>
       </c>
       <c r="G293" s="61">
         <v>18</v>
       </c>
       <c r="H293" s="41">
         <v>0.132353</v>
       </c>
       <c r="I293" s="46"/>
       <c r="J293" s="46"/>
       <c r="K293" s="46"/>
@@ -37203,53 +29719,52 @@
         <v>20</v>
       </c>
       <c r="Q293" t="s">
         <v>284</v>
       </c>
       <c r="R293" t="s">
         <v>266</v>
       </c>
       <c r="S293" t="s">
         <v>295</v>
       </c>
       <c r="T293" t="s">
         <v>296</v>
       </c>
       <c r="U293" t="s">
         <v>296</v>
       </c>
       <c r="V293" t="s">
         <v>270</v>
       </c>
       <c r="W293" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="294" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A294" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A294" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B294" t="s">
         <v>91</v>
       </c>
       <c r="C294" t="s">
         <v>606</v>
       </c>
       <c r="D294" t="s">
         <v>607</v>
       </c>
       <c r="E294" s="61">
         <v>850</v>
       </c>
       <c r="F294" s="61">
         <v>952</v>
       </c>
       <c r="G294" s="61">
         <v>102</v>
       </c>
       <c r="H294" s="41">
         <v>0.12</v>
       </c>
       <c r="I294" s="46">
         <v>45158</v>
       </c>
@@ -37275,53 +29790,52 @@
         <v>84</v>
       </c>
       <c r="Q294" t="s">
         <v>305</v>
       </c>
       <c r="R294" t="s">
         <v>266</v>
       </c>
       <c r="S294" t="s">
         <v>304</v>
       </c>
       <c r="T294" t="s">
         <v>270</v>
       </c>
       <c r="U294" t="s">
         <v>270</v>
       </c>
       <c r="V294" t="s">
         <v>270</v>
       </c>
       <c r="W294" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="295" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A295" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A295" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B295" t="s">
         <v>91</v>
       </c>
       <c r="C295" t="s">
         <v>197</v>
       </c>
       <c r="D295" t="s">
         <v>198</v>
       </c>
       <c r="E295" s="61">
         <v>330</v>
       </c>
       <c r="F295" s="61">
         <v>416</v>
       </c>
       <c r="G295" s="61">
         <v>86</v>
       </c>
       <c r="H295" s="41">
         <v>0.260606</v>
       </c>
       <c r="I295" s="46">
         <v>52077</v>
       </c>
@@ -37347,53 +29861,52 @@
         <v>39</v>
       </c>
       <c r="Q295" t="s">
         <v>284</v>
       </c>
       <c r="R295" t="s">
         <v>266</v>
       </c>
       <c r="S295" t="s">
         <v>304</v>
       </c>
       <c r="T295" t="s">
         <v>270</v>
       </c>
       <c r="U295" t="s">
         <v>270</v>
       </c>
       <c r="V295" t="s">
         <v>270</v>
       </c>
       <c r="W295" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="296" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A296" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A296" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B296" t="s">
         <v>91</v>
       </c>
       <c r="C296" t="s">
         <v>608</v>
       </c>
       <c r="D296" t="s">
         <v>609</v>
       </c>
       <c r="E296" s="61">
         <v>220</v>
       </c>
       <c r="F296" s="61">
         <v>201</v>
       </c>
       <c r="G296" s="61">
         <v>-19</v>
       </c>
       <c r="H296" s="41">
         <v>-8.6363999999999996E-2</v>
       </c>
       <c r="I296" s="46">
         <v>56808</v>
       </c>
@@ -37419,53 +29932,52 @@
         <v>17</v>
       </c>
       <c r="Q296" t="s">
         <v>284</v>
       </c>
       <c r="R296" t="s">
         <v>266</v>
       </c>
       <c r="S296" t="s">
         <v>304</v>
       </c>
       <c r="T296" t="s">
         <v>270</v>
       </c>
       <c r="U296" t="s">
         <v>270</v>
       </c>
       <c r="V296" t="s">
         <v>270</v>
       </c>
       <c r="W296" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="297" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A297" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A297" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B297" t="s">
         <v>91</v>
       </c>
       <c r="C297" t="s">
         <v>610</v>
       </c>
       <c r="D297" t="s">
         <v>611</v>
       </c>
       <c r="E297" s="61">
         <v>170</v>
       </c>
       <c r="F297" s="61">
         <v>193</v>
       </c>
       <c r="G297" s="61">
         <v>23</v>
       </c>
       <c r="H297" s="41">
         <v>0.135294</v>
       </c>
       <c r="I297" s="46">
         <v>83341</v>
       </c>
@@ -37491,53 +30003,52 @@
         <v>15</v>
       </c>
       <c r="Q297" t="s">
         <v>284</v>
       </c>
       <c r="R297" t="s">
         <v>266</v>
       </c>
       <c r="S297" t="s">
         <v>304</v>
       </c>
       <c r="T297" t="s">
         <v>270</v>
       </c>
       <c r="U297" t="s">
         <v>270</v>
       </c>
       <c r="V297" t="s">
         <v>270</v>
       </c>
       <c r="W297" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="298" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A298" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A298" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B298" t="s">
         <v>91</v>
       </c>
       <c r="C298" t="s">
         <v>612</v>
       </c>
       <c r="D298" t="s">
         <v>613</v>
       </c>
       <c r="E298" s="61">
         <v>154</v>
       </c>
       <c r="F298" s="61">
         <v>153</v>
       </c>
       <c r="G298" s="61">
         <v>-1</v>
       </c>
       <c r="H298" s="41">
         <v>-6.4939999999999998E-3</v>
       </c>
       <c r="I298" s="46">
         <v>47960</v>
       </c>
@@ -37563,53 +30074,52 @@
         <v>14</v>
       </c>
       <c r="Q298" t="s">
         <v>284</v>
       </c>
       <c r="R298" t="s">
         <v>266</v>
       </c>
       <c r="S298" t="s">
         <v>304</v>
       </c>
       <c r="T298" t="s">
         <v>296</v>
       </c>
       <c r="U298" t="s">
         <v>270</v>
       </c>
       <c r="V298" t="s">
         <v>270</v>
       </c>
       <c r="W298" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="299" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A299" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A299" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B299" t="s">
         <v>91</v>
       </c>
       <c r="C299" t="s">
         <v>614</v>
       </c>
       <c r="D299" t="s">
         <v>615</v>
       </c>
       <c r="E299" s="61">
         <v>189</v>
       </c>
       <c r="F299" s="61">
         <v>156</v>
       </c>
       <c r="G299" s="61">
         <v>-33</v>
       </c>
       <c r="H299" s="41">
         <v>-0.17460300000000001</v>
       </c>
       <c r="I299" s="46">
         <v>37913</v>
       </c>
@@ -37635,53 +30145,52 @@
         <v>12</v>
       </c>
       <c r="Q299" t="s">
         <v>303</v>
       </c>
       <c r="R299" t="s">
         <v>266</v>
       </c>
       <c r="S299" t="s">
         <v>289</v>
       </c>
       <c r="T299" t="s">
         <v>270</v>
       </c>
       <c r="U299" t="s">
         <v>267</v>
       </c>
       <c r="V299" t="s">
         <v>270</v>
       </c>
       <c r="W299" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="300" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A300" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A300" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B300" t="s">
         <v>91</v>
       </c>
       <c r="C300" t="s">
         <v>100</v>
       </c>
       <c r="D300" t="s">
         <v>101</v>
       </c>
       <c r="E300" s="61">
         <v>3739</v>
       </c>
       <c r="F300" s="61">
         <v>3956</v>
       </c>
       <c r="G300" s="61">
         <v>217</v>
       </c>
       <c r="H300" s="41">
         <v>5.8036999999999998E-2</v>
       </c>
       <c r="I300" s="46">
         <v>37503</v>
       </c>
@@ -37707,53 +30216,52 @@
         <v>378</v>
       </c>
       <c r="Q300" t="s">
         <v>284</v>
       </c>
       <c r="R300" t="s">
         <v>266</v>
       </c>
       <c r="S300" t="s">
         <v>289</v>
       </c>
       <c r="T300" t="s">
         <v>270</v>
       </c>
       <c r="U300" t="s">
         <v>270</v>
       </c>
       <c r="V300" t="s">
         <v>270</v>
       </c>
       <c r="W300" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="301" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A301" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A301" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B301" t="s">
         <v>91</v>
       </c>
       <c r="C301" t="s">
         <v>616</v>
       </c>
       <c r="D301" t="s">
         <v>617</v>
       </c>
       <c r="E301" s="61">
         <v>133</v>
       </c>
       <c r="F301" s="61">
         <v>144</v>
       </c>
       <c r="G301" s="61">
         <v>11</v>
       </c>
       <c r="H301" s="41">
         <v>8.2707000000000003E-2</v>
       </c>
       <c r="I301" s="46">
         <v>43227</v>
       </c>
@@ -37780,71 +30288,74 @@
       </c>
       <c r="Q301" t="s">
         <v>284</v>
       </c>
       <c r="R301" t="s">
         <v>266</v>
       </c>
       <c r="S301" t="s">
         <v>289</v>
       </c>
       <c r="T301" t="s">
         <v>270</v>
       </c>
       <c r="U301" t="s">
         <v>296</v>
       </c>
       <c r="V301" t="s">
         <v>270</v>
       </c>
       <c r="W301" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="302" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A302" s="21"/>
+      <c r="B302" t="s">
+        <v>713</v>
+      </c>
       <c r="E302" s="61"/>
       <c r="F302" s="61"/>
       <c r="G302" s="61"/>
       <c r="H302" s="41"/>
       <c r="I302" s="46"/>
       <c r="J302" s="46"/>
       <c r="K302" s="46"/>
       <c r="L302" s="46"/>
       <c r="M302" s="61"/>
       <c r="N302" s="61"/>
       <c r="O302" s="61"/>
       <c r="P302" s="61"/>
       <c r="W302" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="303" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A303" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B303" s="19" t="s">
+      <c r="B303" t="s">
         <v>261</v>
       </c>
       <c r="C303" s="19" t="s">
         <v>46</v>
       </c>
       <c r="D303" s="19" t="s">
         <v>47</v>
       </c>
       <c r="E303" s="60">
         <v>15793</v>
       </c>
       <c r="F303" s="60">
         <v>16035</v>
       </c>
       <c r="G303" s="60">
         <v>242</v>
       </c>
       <c r="H303" s="44">
         <v>1.5323E-2</v>
       </c>
       <c r="I303" s="45">
         <v>37440</v>
       </c>
       <c r="J303" s="45">
         <v>47485</v>
@@ -37868,53 +30379,52 @@
         <v>1794</v>
       </c>
       <c r="Q303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V303" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W303" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="304" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A304" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A304" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B304" t="s">
         <v>91</v>
       </c>
       <c r="C304" t="s">
         <v>618</v>
       </c>
       <c r="D304" t="s">
         <v>619</v>
       </c>
       <c r="E304" s="61">
         <v>1250</v>
       </c>
       <c r="F304" s="61">
         <v>1277</v>
       </c>
       <c r="G304" s="61">
         <v>27</v>
       </c>
       <c r="H304" s="41">
         <v>2.1600000000000001E-2</v>
       </c>
       <c r="I304" s="46">
         <v>52119</v>
       </c>
@@ -37940,53 +30450,52 @@
         <v>123</v>
       </c>
       <c r="Q304" t="s">
         <v>284</v>
       </c>
       <c r="R304" t="s">
         <v>269</v>
       </c>
       <c r="S304" t="s">
         <v>266</v>
       </c>
       <c r="T304" t="s">
         <v>270</v>
       </c>
       <c r="U304" t="s">
         <v>270</v>
       </c>
       <c r="V304" t="s">
         <v>270</v>
       </c>
       <c r="W304" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="305" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A305" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A305" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B305" t="s">
         <v>91</v>
       </c>
       <c r="C305" t="s">
         <v>620</v>
       </c>
       <c r="D305" t="s">
         <v>621</v>
       </c>
       <c r="E305" s="61">
         <v>281</v>
       </c>
       <c r="F305" s="61">
         <v>270</v>
       </c>
       <c r="G305" s="61">
         <v>-11</v>
       </c>
       <c r="H305" s="41">
         <v>-3.9146E-2</v>
       </c>
       <c r="I305" s="46">
         <v>36706</v>
       </c>
@@ -38012,53 +30521,52 @@
         <v>28</v>
       </c>
       <c r="Q305" t="s">
         <v>284</v>
       </c>
       <c r="R305" t="s">
         <v>266</v>
       </c>
       <c r="S305" t="s">
         <v>289</v>
       </c>
       <c r="T305" t="s">
         <v>296</v>
       </c>
       <c r="U305" t="s">
         <v>296</v>
       </c>
       <c r="V305" t="s">
         <v>270</v>
       </c>
       <c r="W305" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="306" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A306" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A306" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B306" t="s">
         <v>91</v>
       </c>
       <c r="C306" t="s">
         <v>110</v>
       </c>
       <c r="D306" t="s">
         <v>111</v>
       </c>
       <c r="E306" s="61">
         <v>2434</v>
       </c>
       <c r="F306" s="61">
         <v>2377</v>
       </c>
       <c r="G306" s="61">
         <v>-57</v>
       </c>
       <c r="H306" s="41">
         <v>-2.3418000000000001E-2</v>
       </c>
       <c r="I306" s="46">
         <v>38146</v>
       </c>
@@ -38084,53 +30592,52 @@
         <v>251</v>
       </c>
       <c r="Q306" t="s">
         <v>284</v>
       </c>
       <c r="R306" t="s">
         <v>266</v>
       </c>
       <c r="S306" t="s">
         <v>289</v>
       </c>
       <c r="T306" t="s">
         <v>296</v>
       </c>
       <c r="U306" t="s">
         <v>296</v>
       </c>
       <c r="V306" t="s">
         <v>296</v>
       </c>
       <c r="W306" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="307" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A307" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A307" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B307" t="s">
         <v>91</v>
       </c>
       <c r="C307" t="s">
         <v>622</v>
       </c>
       <c r="D307" t="s">
         <v>623</v>
       </c>
       <c r="E307" s="61">
         <v>601</v>
       </c>
       <c r="F307" s="61">
         <v>668</v>
       </c>
       <c r="G307" s="61">
         <v>67</v>
       </c>
       <c r="H307" s="41">
         <v>0.111481</v>
       </c>
       <c r="I307" s="46">
         <v>29640</v>
       </c>
@@ -38156,53 +30663,52 @@
         <v>102</v>
       </c>
       <c r="Q307" t="s">
         <v>424</v>
       </c>
       <c r="R307" t="s">
         <v>266</v>
       </c>
       <c r="S307" t="s">
         <v>289</v>
       </c>
       <c r="T307" t="s">
         <v>296</v>
       </c>
       <c r="U307" t="s">
         <v>296</v>
       </c>
       <c r="V307" t="s">
         <v>270</v>
       </c>
       <c r="W307" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="308" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A308" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A308" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B308" t="s">
         <v>91</v>
       </c>
       <c r="C308" t="s">
         <v>624</v>
       </c>
       <c r="D308" t="s">
         <v>625</v>
       </c>
       <c r="E308" s="61">
         <v>207</v>
       </c>
       <c r="F308" s="61">
         <v>220</v>
       </c>
       <c r="G308" s="61">
         <v>13</v>
       </c>
       <c r="H308" s="41">
         <v>6.2801999999999997E-2</v>
       </c>
       <c r="I308" s="46">
         <v>29719</v>
       </c>
@@ -38228,53 +30734,52 @@
         <v>26</v>
       </c>
       <c r="Q308" t="s">
         <v>424</v>
       </c>
       <c r="R308" t="s">
         <v>266</v>
       </c>
       <c r="S308" t="s">
         <v>304</v>
       </c>
       <c r="T308" t="s">
         <v>270</v>
       </c>
       <c r="U308" t="s">
         <v>270</v>
       </c>
       <c r="V308" t="s">
         <v>270</v>
       </c>
       <c r="W308" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="309" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A309" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A309" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B309" t="s">
         <v>91</v>
       </c>
       <c r="C309" t="s">
         <v>626</v>
       </c>
       <c r="D309" t="s">
         <v>627</v>
       </c>
       <c r="E309" s="61">
         <v>241</v>
       </c>
       <c r="F309" s="61">
         <v>264</v>
       </c>
       <c r="G309" s="61">
         <v>23</v>
       </c>
       <c r="H309" s="41">
         <v>9.5435999999999993E-2</v>
       </c>
       <c r="I309" s="46">
         <v>43646</v>
       </c>
@@ -38300,53 +30805,52 @@
         <v>34</v>
       </c>
       <c r="Q309" t="s">
         <v>284</v>
       </c>
       <c r="R309" t="s">
         <v>266</v>
       </c>
       <c r="S309" t="s">
         <v>289</v>
       </c>
       <c r="T309" t="s">
         <v>296</v>
       </c>
       <c r="U309" t="s">
         <v>296</v>
       </c>
       <c r="V309" t="s">
         <v>270</v>
       </c>
       <c r="W309" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="310" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A310" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A310" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B310" t="s">
         <v>91</v>
       </c>
       <c r="C310" t="s">
         <v>628</v>
       </c>
       <c r="D310" t="s">
         <v>629</v>
       </c>
       <c r="E310" s="61">
         <v>367</v>
       </c>
       <c r="F310" s="61">
         <v>310</v>
       </c>
       <c r="G310" s="61">
         <v>-57</v>
       </c>
       <c r="H310" s="41">
         <v>-0.15531300000000001</v>
       </c>
       <c r="I310" s="46">
         <v>39383</v>
       </c>
@@ -38372,53 +30876,52 @@
         <v>28</v>
       </c>
       <c r="Q310" t="s">
         <v>284</v>
       </c>
       <c r="R310" t="s">
         <v>266</v>
       </c>
       <c r="S310" t="s">
         <v>289</v>
       </c>
       <c r="T310" t="s">
         <v>296</v>
       </c>
       <c r="U310" t="s">
         <v>296</v>
       </c>
       <c r="V310" t="s">
         <v>270</v>
       </c>
       <c r="W310" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="311" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A311" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A311" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B311" t="s">
         <v>91</v>
       </c>
       <c r="C311" t="s">
         <v>630</v>
       </c>
       <c r="D311" t="s">
         <v>631</v>
       </c>
       <c r="E311" s="61">
         <v>234</v>
       </c>
       <c r="F311" s="61">
         <v>216</v>
       </c>
       <c r="G311" s="61">
         <v>-18</v>
       </c>
       <c r="H311" s="41">
         <v>-7.6923000000000005E-2</v>
       </c>
       <c r="I311" s="46">
         <v>44022</v>
       </c>
@@ -38444,53 +30947,52 @@
         <v>19</v>
       </c>
       <c r="Q311" t="s">
         <v>284</v>
       </c>
       <c r="R311" t="s">
         <v>266</v>
       </c>
       <c r="S311" t="s">
         <v>289</v>
       </c>
       <c r="T311" t="s">
         <v>296</v>
       </c>
       <c r="U311" t="s">
         <v>296</v>
       </c>
       <c r="V311" t="s">
         <v>270</v>
       </c>
       <c r="W311" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="312" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A312" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A312" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B312" t="s">
         <v>91</v>
       </c>
       <c r="C312" t="s">
         <v>632</v>
       </c>
       <c r="D312" t="s">
         <v>633</v>
       </c>
       <c r="E312" s="61">
         <v>430</v>
       </c>
       <c r="F312" s="61">
         <v>402</v>
       </c>
       <c r="G312" s="61">
         <v>-28</v>
       </c>
       <c r="H312" s="41">
         <v>-6.5115999999999993E-2</v>
       </c>
       <c r="I312" s="46">
         <v>46580</v>
       </c>
@@ -38516,53 +31018,52 @@
         <v>38</v>
       </c>
       <c r="Q312" t="s">
         <v>284</v>
       </c>
       <c r="R312" t="s">
         <v>266</v>
       </c>
       <c r="S312" t="s">
         <v>304</v>
       </c>
       <c r="T312" t="s">
         <v>270</v>
       </c>
       <c r="U312" t="s">
         <v>270</v>
       </c>
       <c r="V312" t="s">
         <v>270</v>
       </c>
       <c r="W312" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="313" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A313" s="21" t="str">
-[...1 lines deleted...]
-        <v>F</v>
+      <c r="A313" s="21" t="s">
+        <v>786</v>
       </c>
       <c r="B313" t="s">
         <v>91</v>
       </c>
       <c r="C313" t="s">
         <v>634</v>
       </c>
       <c r="D313" t="s">
         <v>635</v>
       </c>
       <c r="E313" s="61">
         <v>166</v>
       </c>
       <c r="F313" s="61">
         <v>151</v>
       </c>
       <c r="G313" s="61">
         <v>-15</v>
       </c>
       <c r="H313" s="41">
         <v>-9.0360999999999997E-2</v>
       </c>
       <c r="I313" s="46">
         <v>40353</v>
       </c>
@@ -38588,53 +31089,52 @@
         <v>14</v>
       </c>
       <c r="Q313" t="s">
         <v>284</v>
       </c>
       <c r="R313" t="s">
         <v>266</v>
       </c>
       <c r="S313" t="s">
         <v>289</v>
       </c>
       <c r="T313" t="s">
         <v>296</v>
       </c>
       <c r="U313" t="s">
         <v>270</v>
       </c>
       <c r="V313" t="s">
         <v>270</v>
       </c>
       <c r="W313" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="314" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A314" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A314" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B314" t="s">
         <v>91</v>
       </c>
       <c r="C314" t="s">
         <v>636</v>
       </c>
       <c r="D314" t="s">
         <v>637</v>
       </c>
       <c r="E314" s="61">
         <v>95</v>
       </c>
       <c r="F314" s="61">
         <v>78</v>
       </c>
       <c r="G314" s="61">
         <v>-17</v>
       </c>
       <c r="H314" s="41">
         <v>-0.17894699999999999</v>
       </c>
       <c r="I314" s="46">
         <v>47959</v>
       </c>
@@ -38660,53 +31160,52 @@
         <v>7</v>
       </c>
       <c r="Q314" t="s">
         <v>305</v>
       </c>
       <c r="R314" t="s">
         <v>266</v>
       </c>
       <c r="S314" t="s">
         <v>304</v>
       </c>
       <c r="T314" t="s">
         <v>270</v>
       </c>
       <c r="U314" t="s">
         <v>270</v>
       </c>
       <c r="V314" t="s">
         <v>270</v>
       </c>
       <c r="W314" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="315" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A315" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A315" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B315" t="s">
         <v>91</v>
       </c>
       <c r="C315" t="s">
         <v>126</v>
       </c>
       <c r="D315" t="s">
         <v>127</v>
       </c>
       <c r="E315" s="61">
         <v>1423</v>
       </c>
       <c r="F315" s="61">
         <v>1493</v>
       </c>
       <c r="G315" s="61">
         <v>70</v>
       </c>
       <c r="H315" s="41">
         <v>4.9192E-2</v>
       </c>
       <c r="I315" s="46">
         <v>47518</v>
       </c>
@@ -38732,53 +31231,52 @@
         <v>148</v>
       </c>
       <c r="Q315" t="s">
         <v>284</v>
       </c>
       <c r="R315" t="s">
         <v>266</v>
       </c>
       <c r="S315" t="s">
         <v>289</v>
       </c>
       <c r="T315" t="s">
         <v>296</v>
       </c>
       <c r="U315" t="s">
         <v>296</v>
       </c>
       <c r="V315" t="s">
         <v>270</v>
       </c>
       <c r="W315" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="316" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A316" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A316" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B316" t="s">
         <v>91</v>
       </c>
       <c r="C316" t="s">
         <v>638</v>
       </c>
       <c r="D316" t="s">
         <v>639</v>
       </c>
       <c r="E316" s="61">
         <v>258</v>
       </c>
       <c r="F316" s="61">
         <v>274</v>
       </c>
       <c r="G316" s="61">
         <v>16</v>
       </c>
       <c r="H316" s="41">
         <v>6.2016000000000002E-2</v>
       </c>
       <c r="I316" s="46">
         <v>37381</v>
       </c>
@@ -38804,53 +31302,52 @@
         <v>30</v>
       </c>
       <c r="Q316" t="s">
         <v>284</v>
       </c>
       <c r="R316" t="s">
         <v>266</v>
       </c>
       <c r="S316" t="s">
         <v>289</v>
       </c>
       <c r="T316" t="s">
         <v>296</v>
       </c>
       <c r="U316" t="s">
         <v>270</v>
       </c>
       <c r="V316" t="s">
         <v>270</v>
       </c>
       <c r="W316" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="317" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A317" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A317" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B317" t="s">
         <v>50</v>
       </c>
       <c r="C317" t="s">
         <v>181</v>
       </c>
       <c r="D317" t="s">
         <v>182</v>
       </c>
       <c r="E317" s="61">
         <v>655</v>
       </c>
       <c r="F317" s="61">
         <v>711</v>
       </c>
       <c r="G317" s="61">
         <v>56</v>
       </c>
       <c r="H317" s="41">
         <v>8.5496000000000003E-2</v>
       </c>
       <c r="I317" s="46">
         <v>29360</v>
       </c>
@@ -38876,53 +31373,52 @@
         <v>108</v>
       </c>
       <c r="Q317" t="s">
         <v>424</v>
       </c>
       <c r="R317" t="s">
         <v>266</v>
       </c>
       <c r="S317" t="s">
         <v>295</v>
       </c>
       <c r="T317" t="s">
         <v>296</v>
       </c>
       <c r="U317" t="s">
         <v>296</v>
       </c>
       <c r="V317" t="s">
         <v>296</v>
       </c>
       <c r="W317" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="318" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A318" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A318" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B318" t="s">
         <v>50</v>
       </c>
       <c r="C318" t="s">
         <v>640</v>
       </c>
       <c r="D318" t="s">
         <v>641</v>
       </c>
       <c r="E318" s="61">
         <v>211</v>
       </c>
       <c r="F318" s="61">
         <v>215</v>
       </c>
       <c r="G318" s="61">
         <v>4</v>
       </c>
       <c r="H318" s="41">
         <v>1.8956999999999998E-2</v>
       </c>
       <c r="I318" s="46">
         <v>30888</v>
       </c>
@@ -38948,53 +31444,52 @@
         <v>26</v>
       </c>
       <c r="Q318" t="s">
         <v>424</v>
       </c>
       <c r="R318" t="s">
         <v>266</v>
       </c>
       <c r="S318" t="s">
         <v>295</v>
       </c>
       <c r="T318" t="s">
         <v>296</v>
       </c>
       <c r="U318" t="s">
         <v>296</v>
       </c>
       <c r="V318" t="s">
         <v>296</v>
       </c>
       <c r="W318" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="319" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A319" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A319" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B319" t="s">
         <v>91</v>
       </c>
       <c r="C319" t="s">
         <v>642</v>
       </c>
       <c r="D319" t="s">
         <v>643</v>
       </c>
       <c r="E319" s="61"/>
       <c r="F319" s="61"/>
       <c r="G319" s="61"/>
       <c r="H319" s="41"/>
       <c r="I319" s="46">
         <v>45542</v>
       </c>
       <c r="J319" s="46">
         <v>52088</v>
       </c>
       <c r="K319" s="46">
         <v>48667</v>
       </c>
       <c r="L319" s="46">
         <v>58209</v>
@@ -39004,53 +31499,52 @@
       <c r="O319" s="61"/>
       <c r="P319" s="61"/>
       <c r="Q319" t="s">
         <v>284</v>
       </c>
       <c r="R319" t="s">
         <v>266</v>
       </c>
       <c r="S319" t="s">
         <v>304</v>
       </c>
       <c r="T319" t="s">
         <v>270</v>
       </c>
       <c r="U319" t="s">
         <v>270</v>
       </c>
       <c r="V319" t="s">
         <v>270</v>
       </c>
       <c r="W319" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="320" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A320" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A320" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B320" t="s">
         <v>91</v>
       </c>
       <c r="C320" t="s">
         <v>644</v>
       </c>
       <c r="D320" t="s">
         <v>645</v>
       </c>
       <c r="E320" s="61">
         <v>163</v>
       </c>
       <c r="F320" s="61">
         <v>177</v>
       </c>
       <c r="G320" s="61">
         <v>14</v>
       </c>
       <c r="H320" s="41">
         <v>8.5890000000000008E-2</v>
       </c>
       <c r="I320" s="46">
         <v>36408</v>
       </c>
@@ -39076,53 +31570,52 @@
         <v>19</v>
       </c>
       <c r="Q320" t="s">
         <v>284</v>
       </c>
       <c r="R320" t="s">
         <v>266</v>
       </c>
       <c r="S320" t="s">
         <v>289</v>
       </c>
       <c r="T320" t="s">
         <v>296</v>
       </c>
       <c r="U320" t="s">
         <v>270</v>
       </c>
       <c r="V320" t="s">
         <v>270</v>
       </c>
       <c r="W320" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="321" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A321" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A321" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B321" t="s">
         <v>91</v>
       </c>
       <c r="C321" t="s">
         <v>646</v>
       </c>
       <c r="D321" t="s">
         <v>647</v>
       </c>
       <c r="E321" s="61">
         <v>122</v>
       </c>
       <c r="F321" s="61">
         <v>117</v>
       </c>
       <c r="G321" s="61">
         <v>-5</v>
       </c>
       <c r="H321" s="41">
         <v>-4.0984E-2</v>
       </c>
       <c r="I321" s="46">
         <v>45192</v>
       </c>
@@ -39148,53 +31641,52 @@
         <v>12</v>
       </c>
       <c r="Q321" t="s">
         <v>284</v>
       </c>
       <c r="R321" t="s">
         <v>266</v>
       </c>
       <c r="S321" t="s">
         <v>289</v>
       </c>
       <c r="T321" t="s">
         <v>296</v>
       </c>
       <c r="U321" t="s">
         <v>270</v>
       </c>
       <c r="V321" t="s">
         <v>270</v>
       </c>
       <c r="W321" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="322" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A322" s="21" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A322" s="21" t="s">
+        <v>715</v>
       </c>
       <c r="B322" t="s">
         <v>91</v>
       </c>
       <c r="C322" t="s">
         <v>648</v>
       </c>
       <c r="D322" t="s">
         <v>649</v>
       </c>
       <c r="E322" s="61">
         <v>74</v>
       </c>
       <c r="F322" s="61">
         <v>81</v>
       </c>
       <c r="G322" s="61">
         <v>7</v>
       </c>
       <c r="H322" s="41">
         <v>9.4594999999999999E-2</v>
       </c>
       <c r="I322" s="46"/>
       <c r="J322" s="46"/>
       <c r="K322" s="46"/>
@@ -39212,53 +31704,52 @@
         <v>10</v>
       </c>
       <c r="Q322" t="s">
         <v>284</v>
       </c>
       <c r="R322" t="s">
         <v>266</v>
       </c>
       <c r="S322" t="s">
         <v>289</v>
       </c>
       <c r="T322" t="s">
         <v>296</v>
       </c>
       <c r="U322" t="s">
         <v>296</v>
       </c>
       <c r="V322" t="s">
         <v>270</v>
       </c>
       <c r="W322" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="323" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A323" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A323" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B323" t="s">
         <v>91</v>
       </c>
       <c r="C323" t="s">
         <v>650</v>
       </c>
       <c r="D323" t="s">
         <v>651</v>
       </c>
       <c r="E323" s="61">
         <v>884</v>
       </c>
       <c r="F323" s="61">
         <v>857</v>
       </c>
       <c r="G323" s="61">
         <v>-27</v>
       </c>
       <c r="H323" s="41">
         <v>-3.0543000000000001E-2</v>
       </c>
       <c r="I323" s="46">
         <v>40084</v>
       </c>
@@ -39284,53 +31775,52 @@
         <v>98</v>
       </c>
       <c r="Q323" t="s">
         <v>284</v>
       </c>
       <c r="R323" t="s">
         <v>266</v>
       </c>
       <c r="S323" t="s">
         <v>289</v>
       </c>
       <c r="T323" t="s">
         <v>296</v>
       </c>
       <c r="U323" t="s">
         <v>270</v>
       </c>
       <c r="V323" t="s">
         <v>270</v>
       </c>
       <c r="W323" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="324" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A324" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A324" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B324" t="s">
         <v>91</v>
       </c>
       <c r="C324" t="s">
         <v>652</v>
       </c>
       <c r="D324" t="s">
         <v>653</v>
       </c>
       <c r="E324" s="61">
         <v>930</v>
       </c>
       <c r="F324" s="61">
         <v>1009</v>
       </c>
       <c r="G324" s="61">
         <v>79</v>
       </c>
       <c r="H324" s="41">
         <v>8.4946000000000008E-2</v>
       </c>
       <c r="I324" s="46">
         <v>41600</v>
       </c>
@@ -39356,53 +31846,52 @@
         <v>117</v>
       </c>
       <c r="Q324" t="s">
         <v>284</v>
       </c>
       <c r="R324" t="s">
         <v>266</v>
       </c>
       <c r="S324" t="s">
         <v>289</v>
       </c>
       <c r="T324" t="s">
         <v>296</v>
       </c>
       <c r="U324" t="s">
         <v>296</v>
       </c>
       <c r="V324" t="s">
         <v>270</v>
       </c>
       <c r="W324" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="325" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A325" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A325" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B325" t="s">
         <v>91</v>
       </c>
       <c r="C325" t="s">
         <v>654</v>
       </c>
       <c r="D325" t="s">
         <v>655</v>
       </c>
       <c r="E325" s="61">
         <v>244</v>
       </c>
       <c r="F325" s="61">
         <v>259</v>
       </c>
       <c r="G325" s="61">
         <v>15</v>
       </c>
       <c r="H325" s="41">
         <v>6.1475000000000002E-2</v>
       </c>
       <c r="I325" s="46">
         <v>38584</v>
       </c>
@@ -39428,53 +31917,52 @@
         <v>26</v>
       </c>
       <c r="Q325" t="s">
         <v>284</v>
       </c>
       <c r="R325" t="s">
         <v>266</v>
       </c>
       <c r="S325" t="s">
         <v>289</v>
       </c>
       <c r="T325" t="s">
         <v>296</v>
       </c>
       <c r="U325" t="s">
         <v>296</v>
       </c>
       <c r="V325" t="s">
         <v>270</v>
       </c>
       <c r="W325" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="326" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A326" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A326" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B326" t="s">
         <v>91</v>
       </c>
       <c r="C326" t="s">
         <v>656</v>
       </c>
       <c r="D326" t="s">
         <v>657</v>
       </c>
       <c r="E326" s="61">
         <v>90</v>
       </c>
       <c r="F326" s="61">
         <v>81</v>
       </c>
       <c r="G326" s="61">
         <v>-9</v>
       </c>
       <c r="H326" s="41">
         <v>-0.1</v>
       </c>
       <c r="I326" s="46">
         <v>43884</v>
       </c>
@@ -39500,53 +31988,52 @@
         <v>6</v>
       </c>
       <c r="Q326" t="s">
         <v>284</v>
       </c>
       <c r="R326" t="s">
         <v>266</v>
       </c>
       <c r="S326" t="s">
         <v>289</v>
       </c>
       <c r="T326" t="s">
         <v>270</v>
       </c>
       <c r="U326" t="s">
         <v>270</v>
       </c>
       <c r="V326" t="s">
         <v>270</v>
       </c>
       <c r="W326" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="327" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A327" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A327" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B327" t="s">
         <v>50</v>
       </c>
       <c r="C327" t="s">
         <v>658</v>
       </c>
       <c r="D327" t="s">
         <v>659</v>
       </c>
       <c r="E327" s="61">
         <v>638</v>
       </c>
       <c r="F327" s="61">
         <v>603</v>
       </c>
       <c r="G327" s="61">
         <v>-35</v>
       </c>
       <c r="H327" s="41">
         <v>-5.4858999999999998E-2</v>
       </c>
       <c r="I327" s="46">
         <v>35778</v>
       </c>
@@ -39572,53 +32059,52 @@
         <v>93</v>
       </c>
       <c r="Q327" t="s">
         <v>284</v>
       </c>
       <c r="R327" t="s">
         <v>266</v>
       </c>
       <c r="S327" t="s">
         <v>295</v>
       </c>
       <c r="T327" t="s">
         <v>296</v>
       </c>
       <c r="U327" t="s">
         <v>296</v>
       </c>
       <c r="V327" t="s">
         <v>296</v>
       </c>
       <c r="W327" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="328" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A328" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A328" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B328" t="s">
         <v>91</v>
       </c>
       <c r="C328" t="s">
         <v>122</v>
       </c>
       <c r="D328" t="s">
         <v>123</v>
       </c>
       <c r="E328" s="61">
         <v>1214</v>
       </c>
       <c r="F328" s="61">
         <v>1351</v>
       </c>
       <c r="G328" s="61">
         <v>137</v>
       </c>
       <c r="H328" s="41">
         <v>0.11285000000000001</v>
       </c>
       <c r="I328" s="46">
         <v>35690</v>
       </c>
@@ -39645,71 +32131,74 @@
       </c>
       <c r="Q328" t="s">
         <v>284</v>
       </c>
       <c r="R328" t="s">
         <v>266</v>
       </c>
       <c r="S328" t="s">
         <v>289</v>
       </c>
       <c r="T328" t="s">
         <v>296</v>
       </c>
       <c r="U328" t="s">
         <v>270</v>
       </c>
       <c r="V328" t="s">
         <v>270</v>
       </c>
       <c r="W328" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="329" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A329" s="21"/>
+      <c r="B329" t="s">
+        <v>713</v>
+      </c>
       <c r="E329" s="61"/>
       <c r="F329" s="61"/>
       <c r="G329" s="61"/>
       <c r="H329" s="41"/>
       <c r="I329" s="46"/>
       <c r="J329" s="46"/>
       <c r="K329" s="46"/>
       <c r="L329" s="46"/>
       <c r="M329" s="61"/>
       <c r="N329" s="61"/>
       <c r="O329" s="61"/>
       <c r="P329" s="61"/>
       <c r="W329" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="330" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A330" s="15" t="s">
         <v>713</v>
       </c>
-      <c r="B330" s="19" t="s">
+      <c r="B330" t="s">
         <v>261</v>
       </c>
       <c r="C330" s="19" t="s">
         <v>48</v>
       </c>
       <c r="D330" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E330" s="60">
         <v>28758</v>
       </c>
       <c r="F330" s="60">
         <v>31745</v>
       </c>
       <c r="G330" s="60">
         <v>2987</v>
       </c>
       <c r="H330" s="44">
         <v>0.10386699999999999</v>
       </c>
       <c r="I330" s="45">
         <v>34788</v>
       </c>
       <c r="J330" s="45">
         <v>46242</v>
@@ -39733,53 +32222,52 @@
         <v>4064</v>
       </c>
       <c r="Q330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="R330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="S330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="T330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="U330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="V330" s="19" t="s">
         <v>261</v>
       </c>
       <c r="W330" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="331" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A331" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A331" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B331" t="s">
         <v>91</v>
       </c>
       <c r="C331" t="s">
         <v>660</v>
       </c>
       <c r="D331" t="s">
         <v>661</v>
       </c>
       <c r="E331" s="61">
         <v>908</v>
       </c>
       <c r="F331" s="61">
         <v>996</v>
       </c>
       <c r="G331" s="61">
         <v>88</v>
       </c>
       <c r="H331" s="41">
         <v>9.6915999999999988E-2</v>
       </c>
       <c r="I331" s="46">
         <v>47265</v>
       </c>
@@ -39805,53 +32293,52 @@
         <v>100</v>
       </c>
       <c r="Q331" t="s">
         <v>284</v>
       </c>
       <c r="R331" t="s">
         <v>269</v>
       </c>
       <c r="S331" t="s">
         <v>266</v>
       </c>
       <c r="T331" t="s">
         <v>270</v>
       </c>
       <c r="U331" t="s">
         <v>270</v>
       </c>
       <c r="V331" t="s">
         <v>270</v>
       </c>
       <c r="W331" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="332" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A332" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A332" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B332" t="s">
         <v>91</v>
       </c>
       <c r="C332" t="s">
         <v>662</v>
       </c>
       <c r="D332" t="s">
         <v>663</v>
       </c>
       <c r="E332" s="61">
         <v>174</v>
       </c>
       <c r="F332" s="61">
         <v>170</v>
       </c>
       <c r="G332" s="61">
         <v>-4</v>
       </c>
       <c r="H332" s="41">
         <v>-2.2989000000000002E-2</v>
       </c>
       <c r="I332" s="46">
         <v>83502</v>
       </c>
@@ -39877,53 +32364,52 @@
         <v>19</v>
       </c>
       <c r="Q332" t="s">
         <v>305</v>
       </c>
       <c r="R332" t="s">
         <v>266</v>
       </c>
       <c r="S332" t="s">
         <v>289</v>
       </c>
       <c r="T332" t="s">
         <v>267</v>
       </c>
       <c r="U332" t="s">
         <v>268</v>
       </c>
       <c r="V332" t="s">
         <v>268</v>
       </c>
       <c r="W332" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="333" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A333" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A333" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B333" t="s">
         <v>50</v>
       </c>
       <c r="C333" t="s">
         <v>173</v>
       </c>
       <c r="D333" t="s">
         <v>174</v>
       </c>
       <c r="E333" s="61">
         <v>662</v>
       </c>
       <c r="F333" s="61">
         <v>757</v>
       </c>
       <c r="G333" s="61">
         <v>95</v>
       </c>
       <c r="H333" s="41">
         <v>0.14350499999999999</v>
       </c>
       <c r="I333" s="46">
         <v>28600</v>
       </c>
@@ -39949,53 +32435,52 @@
         <v>81</v>
       </c>
       <c r="Q333" t="s">
         <v>284</v>
       </c>
       <c r="R333" t="s">
         <v>266</v>
       </c>
       <c r="S333" t="s">
         <v>295</v>
       </c>
       <c r="T333" t="s">
         <v>296</v>
       </c>
       <c r="U333" t="s">
         <v>296</v>
       </c>
       <c r="V333" t="s">
         <v>270</v>
       </c>
       <c r="W333" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="334" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A334" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A334" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B334" t="s">
         <v>91</v>
       </c>
       <c r="C334" t="s">
         <v>94</v>
       </c>
       <c r="D334" t="s">
         <v>95</v>
       </c>
       <c r="E334" s="61">
         <v>7774</v>
       </c>
       <c r="F334" s="61">
         <v>8735</v>
       </c>
       <c r="G334" s="61">
         <v>961</v>
       </c>
       <c r="H334" s="41">
         <v>0.123617</v>
       </c>
       <c r="I334" s="46">
         <v>45373</v>
       </c>
@@ -40021,53 +32506,52 @@
         <v>924</v>
       </c>
       <c r="Q334" t="s">
         <v>305</v>
       </c>
       <c r="R334" t="s">
         <v>266</v>
       </c>
       <c r="S334" t="s">
         <v>295</v>
       </c>
       <c r="T334" t="s">
         <v>296</v>
       </c>
       <c r="U334" t="s">
         <v>270</v>
       </c>
       <c r="V334" t="s">
         <v>270</v>
       </c>
       <c r="W334" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="335" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A335" s="21" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A335" s="21" t="s">
+        <v>708</v>
       </c>
       <c r="B335" t="s">
         <v>50</v>
       </c>
       <c r="C335" t="s">
         <v>177</v>
       </c>
       <c r="D335" t="s">
         <v>178</v>
       </c>
       <c r="E335" s="61">
         <v>1506</v>
       </c>
       <c r="F335" s="61">
         <v>1687</v>
       </c>
       <c r="G335" s="61">
         <v>181</v>
       </c>
       <c r="H335" s="41">
         <v>0.12018599999999999</v>
       </c>
       <c r="I335" s="46">
         <v>36021</v>
       </c>
@@ -40093,53 +32577,52 @@
         <v>178</v>
       </c>
       <c r="Q335" t="s">
         <v>284</v>
       </c>
       <c r="R335" t="s">
         <v>266</v>
       </c>
       <c r="S335" t="s">
         <v>295</v>
       </c>
       <c r="T335" t="s">
         <v>296</v>
       </c>
       <c r="U335" t="s">
         <v>296</v>
       </c>
       <c r="V335" t="s">
         <v>296</v>
       </c>
       <c r="W335" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="336" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A336" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A336" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B336" t="s">
         <v>50</v>
       </c>
       <c r="C336" t="s">
         <v>195</v>
       </c>
       <c r="D336" t="s">
         <v>196</v>
       </c>
       <c r="E336" s="61">
         <v>691</v>
       </c>
       <c r="F336" s="61">
         <v>730</v>
       </c>
       <c r="G336" s="61">
         <v>39</v>
       </c>
       <c r="H336" s="41">
         <v>5.6440000000000004E-2</v>
       </c>
       <c r="I336" s="46">
         <v>29824</v>
       </c>
@@ -40165,56 +32648,55 @@
         <v>102</v>
       </c>
       <c r="Q336" t="s">
         <v>424</v>
       </c>
       <c r="R336" t="s">
         <v>266</v>
       </c>
       <c r="S336" t="s">
         <v>295</v>
       </c>
       <c r="T336" t="s">
         <v>296</v>
       </c>
       <c r="U336" t="s">
         <v>270</v>
       </c>
       <c r="V336" t="s">
         <v>270</v>
       </c>
       <c r="W336" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="337" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A337" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A337" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B337" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C337" t="s">
         <v>225</v>
       </c>
       <c r="D337" t="s">
         <v>226</v>
       </c>
       <c r="E337" s="61">
         <v>257</v>
       </c>
       <c r="F337" s="61">
         <v>292</v>
       </c>
       <c r="G337" s="61">
         <v>35</v>
       </c>
       <c r="H337" s="41">
         <v>0.136187</v>
       </c>
       <c r="I337" s="46">
         <v>28600</v>
       </c>
       <c r="J337" s="46">
         <v>34515</v>
       </c>
@@ -40298,53 +32780,52 @@
         <v>9</v>
       </c>
       <c r="Q338" t="s">
         <v>284</v>
       </c>
       <c r="R338" t="s">
         <v>269</v>
       </c>
       <c r="S338" t="s">
         <v>289</v>
       </c>
       <c r="T338" t="s">
         <v>296</v>
       </c>
       <c r="U338" t="s">
         <v>270</v>
       </c>
       <c r="V338" t="s">
         <v>270</v>
       </c>
       <c r="W338" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="339" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A339" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A339" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B339" t="s">
         <v>91</v>
       </c>
       <c r="C339" t="s">
         <v>664</v>
       </c>
       <c r="D339" t="s">
         <v>665</v>
       </c>
       <c r="E339" s="61">
         <v>81</v>
       </c>
       <c r="F339" s="61">
         <v>77</v>
       </c>
       <c r="G339" s="61">
         <v>-4</v>
       </c>
       <c r="H339" s="41">
         <v>-4.9382999999999996E-2</v>
       </c>
       <c r="I339" s="46"/>
       <c r="J339" s="46"/>
       <c r="K339" s="46"/>
@@ -40362,53 +32843,52 @@
         <v>7</v>
       </c>
       <c r="Q339" t="s">
         <v>284</v>
       </c>
       <c r="R339" t="s">
         <v>266</v>
       </c>
       <c r="S339" t="s">
         <v>289</v>
       </c>
       <c r="T339" t="s">
         <v>296</v>
       </c>
       <c r="U339" t="s">
         <v>270</v>
       </c>
       <c r="V339" t="s">
         <v>270</v>
       </c>
       <c r="W339" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="340" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A340" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A340" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B340" t="s">
         <v>91</v>
       </c>
       <c r="C340" t="s">
         <v>209</v>
       </c>
       <c r="D340" t="s">
         <v>210</v>
       </c>
       <c r="E340" s="61">
         <v>53</v>
       </c>
       <c r="F340" s="61">
         <v>61</v>
       </c>
       <c r="G340" s="61">
         <v>8</v>
       </c>
       <c r="H340" s="41">
         <v>0.15094299999999999</v>
       </c>
       <c r="I340" s="46">
         <v>48166</v>
       </c>
@@ -40434,53 +32914,52 @@
         <v>6</v>
       </c>
       <c r="Q340" t="s">
         <v>284</v>
       </c>
       <c r="R340" t="s">
         <v>266</v>
       </c>
       <c r="S340" t="s">
         <v>289</v>
       </c>
       <c r="T340" t="s">
         <v>267</v>
       </c>
       <c r="U340" t="s">
         <v>270</v>
       </c>
       <c r="V340" t="s">
         <v>270</v>
       </c>
       <c r="W340" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="341" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A341" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A341" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B341" t="s">
         <v>50</v>
       </c>
       <c r="C341" t="s">
         <v>187</v>
       </c>
       <c r="D341" t="s">
         <v>188</v>
       </c>
       <c r="E341" s="61">
         <v>1304</v>
       </c>
       <c r="F341" s="61">
         <v>1407</v>
       </c>
       <c r="G341" s="61">
         <v>103</v>
       </c>
       <c r="H341" s="41">
         <v>7.8988000000000003E-2</v>
       </c>
       <c r="I341" s="46">
         <v>39522</v>
       </c>
@@ -40506,53 +32985,52 @@
         <v>138</v>
       </c>
       <c r="Q341" t="s">
         <v>424</v>
       </c>
       <c r="R341" t="s">
         <v>266</v>
       </c>
       <c r="S341" t="s">
         <v>295</v>
       </c>
       <c r="T341" t="s">
         <v>296</v>
       </c>
       <c r="U341" t="s">
         <v>296</v>
       </c>
       <c r="V341" t="s">
         <v>296</v>
       </c>
       <c r="W341" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="342" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A342" s="21" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A342" s="21" t="s">
+        <v>714</v>
       </c>
       <c r="B342" t="s">
         <v>50</v>
       </c>
       <c r="C342" t="s">
         <v>183</v>
       </c>
       <c r="D342" t="s">
         <v>184</v>
       </c>
       <c r="E342" s="61">
         <v>825</v>
       </c>
       <c r="F342" s="61">
         <v>895</v>
       </c>
       <c r="G342" s="61">
         <v>70</v>
       </c>
       <c r="H342" s="41">
         <v>8.4847999999999993E-2</v>
       </c>
       <c r="I342" s="46">
         <v>28889</v>
       </c>
@@ -40578,53 +33056,52 @@
         <v>119</v>
       </c>
       <c r="Q342" t="s">
         <v>424</v>
       </c>
       <c r="R342" t="s">
         <v>266</v>
       </c>
       <c r="S342" t="s">
         <v>295</v>
       </c>
       <c r="T342" t="s">
         <v>296</v>
       </c>
       <c r="U342" t="s">
         <v>270</v>
       </c>
       <c r="V342" t="s">
         <v>296</v>
       </c>
       <c r="W342" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="343" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A343" s="21" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A343" s="21" t="s">
+        <v>709</v>
       </c>
       <c r="B343" t="s">
         <v>50</v>
       </c>
       <c r="C343" t="s">
         <v>69</v>
       </c>
       <c r="D343" t="s">
         <v>70</v>
       </c>
       <c r="E343" s="61">
         <v>3567</v>
       </c>
       <c r="F343" s="61">
         <v>3723</v>
       </c>
       <c r="G343" s="61">
         <v>156</v>
       </c>
       <c r="H343" s="41">
         <v>4.3734000000000002E-2</v>
       </c>
       <c r="I343" s="46">
         <v>33955</v>
       </c>
@@ -40650,53 +33127,52 @@
         <v>476</v>
       </c>
       <c r="Q343" t="s">
         <v>424</v>
       </c>
       <c r="R343" t="s">
         <v>266</v>
       </c>
       <c r="S343" t="s">
         <v>295</v>
       </c>
       <c r="T343" t="s">
         <v>296</v>
       </c>
       <c r="U343" t="s">
         <v>296</v>
       </c>
       <c r="V343" t="s">
         <v>270</v>
       </c>
       <c r="W343" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="344" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A344" s="21" t="str">
-[...1 lines deleted...]
-        <v>D</v>
+      <c r="A344" s="21" t="s">
+        <v>785</v>
       </c>
       <c r="B344" t="s">
         <v>50</v>
       </c>
       <c r="C344" t="s">
         <v>666</v>
       </c>
       <c r="D344" t="s">
         <v>667</v>
       </c>
       <c r="E344" s="61">
         <v>441</v>
       </c>
       <c r="F344" s="61">
         <v>415</v>
       </c>
       <c r="G344" s="61">
         <v>-26</v>
       </c>
       <c r="H344" s="41">
         <v>-5.8956999999999996E-2</v>
       </c>
       <c r="I344" s="46">
         <v>30678</v>
       </c>
@@ -40722,53 +33198,52 @@
         <v>54</v>
       </c>
       <c r="Q344" t="s">
         <v>424</v>
       </c>
       <c r="R344" t="s">
         <v>266</v>
       </c>
       <c r="S344" t="s">
         <v>295</v>
       </c>
       <c r="T344" t="s">
         <v>296</v>
       </c>
       <c r="U344" t="s">
         <v>296</v>
       </c>
       <c r="V344" t="s">
         <v>270</v>
       </c>
       <c r="W344" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="345" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A345" s="21" t="str">
-[...1 lines deleted...]
-        <v>A</v>
+      <c r="A345" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="B345" t="s">
         <v>50</v>
       </c>
       <c r="C345" t="s">
         <v>51</v>
       </c>
       <c r="D345" t="s">
         <v>52</v>
       </c>
       <c r="E345" s="61">
         <v>9270</v>
       </c>
       <c r="F345" s="61">
         <v>10479</v>
       </c>
       <c r="G345" s="61">
         <v>1209</v>
       </c>
       <c r="H345" s="41">
         <v>0.13042100000000001</v>
       </c>
       <c r="I345" s="46">
         <v>31052</v>
       </c>
@@ -40843,53 +33318,51 @@
     <row r="352" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>767</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A350" r:id="rId1" xr:uid="{B79ABC4F-AD9D-4B40-A53D-78CCDEE19B8C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AE5131D-F4DC-408A-89C2-ADA90AF674F2}">
   <dimension ref="A1:N51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="57"/>
     <col min="13" max="13" width="22.85546875" customWidth="1"/>
     <col min="14" max="14" width="35.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A1" s="62" t="s">
         <v>732</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
@@ -41049,130 +33522,130 @@
       <c r="J10" s="68"/>
       <c r="K10" s="68"/>
       <c r="L10" s="69"/>
       <c r="M10" s="69"/>
       <c r="N10" s="69"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>757</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
       <c r="N11" s="69"/>
     </row>
     <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="97" t="s">
+      <c r="A12" s="98" t="s">
         <v>758</v>
       </c>
-      <c r="B12" s="97"/>
-[...11 lines deleted...]
-      <c r="N12" s="97"/>
+      <c r="B12" s="98"/>
+      <c r="C12" s="98"/>
+      <c r="D12" s="98"/>
+      <c r="E12" s="98"/>
+      <c r="F12" s="98"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="98"/>
+      <c r="I12" s="98"/>
+      <c r="J12" s="98"/>
+      <c r="K12" s="98"/>
+      <c r="L12" s="98"/>
+      <c r="M12" s="98"/>
+      <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="97"/>
-[...12 lines deleted...]
-      <c r="N13" s="97"/>
+      <c r="A13" s="98"/>
+      <c r="B13" s="98"/>
+      <c r="C13" s="98"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
+      <c r="I13" s="98"/>
+      <c r="J13" s="98"/>
+      <c r="K13" s="98"/>
+      <c r="L13" s="98"/>
+      <c r="M13" s="98"/>
+      <c r="N13" s="98"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="97"/>
-[...12 lines deleted...]
-      <c r="N14" s="97"/>
+      <c r="A14" s="98"/>
+      <c r="B14" s="98"/>
+      <c r="C14" s="98"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
+      <c r="N14" s="98"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="97"/>
-[...12 lines deleted...]
-      <c r="N15" s="97"/>
+      <c r="A15" s="98"/>
+      <c r="B15" s="98"/>
+      <c r="C15" s="98"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="98"/>
+      <c r="I15" s="98"/>
+      <c r="J15" s="98"/>
+      <c r="K15" s="98"/>
+      <c r="L15" s="98"/>
+      <c r="M15" s="98"/>
+      <c r="N15" s="98"/>
     </row>
     <row r="16" spans="1:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="97"/>
-[...12 lines deleted...]
-      <c r="N16" s="97"/>
+      <c r="A16" s="98"/>
+      <c r="B16" s="98"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="98"/>
+      <c r="M16" s="98"/>
+      <c r="N16" s="98"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="71" t="s">
         <v>759</v>
       </c>
       <c r="B17" s="63"/>
       <c r="C17" s="63"/>
       <c r="D17" s="63"/>
       <c r="E17" s="63"/>
       <c r="F17" s="63"/>
       <c r="G17" s="63"/>
       <c r="H17" s="63"/>
       <c r="I17" s="63"/>
       <c r="J17" s="63"/>
       <c r="K17" s="63"/>
       <c r="L17" s="63"/>
       <c r="M17" s="63"/>
       <c r="N17" s="69"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="68"/>
       <c r="B18" s="68"/>
       <c r="C18" s="68"/>
       <c r="D18" s="68"/>
       <c r="E18" s="68"/>
@@ -41271,204 +33744,204 @@
       <c r="H23" s="64"/>
       <c r="I23" s="64"/>
       <c r="J23" s="64"/>
       <c r="K23" s="64"/>
       <c r="L23" s="64"/>
       <c r="M23" s="64"/>
       <c r="N23" s="64"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="64"/>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="64"/>
       <c r="G24" s="64"/>
       <c r="H24" s="64"/>
       <c r="I24" s="64"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="64"/>
     </row>
     <row r="25" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="101" t="s">
+      <c r="A25" s="102" t="s">
         <v>744</v>
       </c>
-      <c r="B25" s="101"/>
-[...11 lines deleted...]
-      <c r="N25" s="101"/>
+      <c r="B25" s="102"/>
+      <c r="C25" s="102"/>
+      <c r="D25" s="102"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="102"/>
+      <c r="G25" s="102"/>
+      <c r="H25" s="102"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="102"/>
+      <c r="K25" s="102"/>
+      <c r="L25" s="102"/>
+      <c r="M25" s="102"/>
+      <c r="N25" s="102"/>
     </row>
     <row r="26" spans="1:14" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="101" t="s">
+      <c r="A26" s="102" t="s">
         <v>745</v>
       </c>
-      <c r="B26" s="101"/>
-[...11 lines deleted...]
-      <c r="N26" s="101"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="102"/>
+      <c r="D26" s="102"/>
+      <c r="E26" s="102"/>
+      <c r="F26" s="102"/>
+      <c r="G26" s="102"/>
+      <c r="H26" s="102"/>
+      <c r="I26" s="102"/>
+      <c r="J26" s="102"/>
+      <c r="K26" s="102"/>
+      <c r="L26" s="102"/>
+      <c r="M26" s="102"/>
+      <c r="N26" s="102"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="97" t="s">
+      <c r="A27" s="98" t="s">
         <v>772</v>
       </c>
-      <c r="B27" s="97"/>
-[...11 lines deleted...]
-      <c r="N27" s="97"/>
+      <c r="B27" s="98"/>
+      <c r="C27" s="98"/>
+      <c r="D27" s="98"/>
+      <c r="E27" s="98"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="98"/>
+      <c r="I27" s="98"/>
+      <c r="J27" s="98"/>
+      <c r="K27" s="98"/>
+      <c r="L27" s="98"/>
+      <c r="M27" s="98"/>
+      <c r="N27" s="98"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="74"/>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="72" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="64"/>
       <c r="E29" s="64"/>
       <c r="F29" s="64"/>
       <c r="G29" s="64"/>
       <c r="H29" s="64"/>
       <c r="I29" s="64"/>
       <c r="J29" s="64"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
       <c r="M29" s="64"/>
       <c r="N29" s="64"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="101" t="s">
+      <c r="A30" s="102" t="s">
         <v>746</v>
       </c>
-      <c r="B30" s="101"/>
-[...11 lines deleted...]
-      <c r="N30" s="101"/>
+      <c r="B30" s="102"/>
+      <c r="C30" s="102"/>
+      <c r="D30" s="102"/>
+      <c r="E30" s="102"/>
+      <c r="F30" s="102"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="102"/>
+      <c r="I30" s="102"/>
+      <c r="J30" s="102"/>
+      <c r="K30" s="102"/>
+      <c r="L30" s="102"/>
+      <c r="M30" s="102"/>
+      <c r="N30" s="102"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="101"/>
-[...12 lines deleted...]
-      <c r="N31" s="101"/>
+      <c r="A31" s="102"/>
+      <c r="B31" s="102"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
+      <c r="K31" s="102"/>
+      <c r="L31" s="102"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="102"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="74"/>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="74"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="98" t="s">
+      <c r="A33" s="99" t="s">
         <v>770</v>
       </c>
-      <c r="B33" s="98"/>
-[...11 lines deleted...]
-      <c r="N33" s="98"/>
+      <c r="B33" s="99"/>
+      <c r="C33" s="99"/>
+      <c r="D33" s="99"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="99"/>
+      <c r="G33" s="99"/>
+      <c r="H33" s="99"/>
+      <c r="I33" s="99"/>
+      <c r="J33" s="99"/>
+      <c r="K33" s="99"/>
+      <c r="L33" s="99"/>
+      <c r="M33" s="99"/>
+      <c r="N33" s="99"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="68" t="s">
         <v>747</v>
       </c>
       <c r="B34" s="68"/>
       <c r="C34" s="68"/>
       <c r="D34" s="68"/>
       <c r="E34" s="68"/>
       <c r="F34" s="68"/>
       <c r="G34" s="68"/>
       <c r="H34" s="68"/>
       <c r="I34" s="68"/>
       <c r="J34" s="68"/>
       <c r="K34" s="68"/>
       <c r="L34" s="68"/>
       <c r="M34" s="68"/>
       <c r="N34" s="68"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="68" t="s">
         <v>748</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
@@ -41515,162 +33988,162 @@
       <c r="H37" s="64"/>
       <c r="I37" s="64"/>
       <c r="J37" s="64"/>
       <c r="K37" s="64"/>
       <c r="L37" s="64"/>
       <c r="M37" s="64"/>
       <c r="N37" s="64"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="73"/>
       <c r="B38" s="64"/>
       <c r="C38" s="64"/>
       <c r="D38" s="64"/>
       <c r="E38" s="64"/>
       <c r="F38" s="64"/>
       <c r="G38" s="64"/>
       <c r="H38" s="64"/>
       <c r="I38" s="64"/>
       <c r="J38" s="64"/>
       <c r="K38" s="64"/>
       <c r="L38" s="64"/>
       <c r="M38" s="64"/>
       <c r="N38" s="64"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="98" t="s">
+      <c r="A39" s="99" t="s">
         <v>750</v>
       </c>
-      <c r="B39" s="98"/>
-      <c r="C39" s="98"/>
+      <c r="B39" s="99"/>
+      <c r="C39" s="99"/>
       <c r="D39" s="64"/>
       <c r="E39" s="64"/>
       <c r="F39" s="64"/>
       <c r="G39" s="64"/>
       <c r="H39" s="64"/>
       <c r="I39" s="64"/>
       <c r="J39" s="64"/>
       <c r="K39" s="64"/>
       <c r="L39" s="64"/>
       <c r="M39" s="64"/>
       <c r="N39" s="64"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="99" t="s">
+      <c r="A40" s="100" t="s">
         <v>751</v>
       </c>
-      <c r="B40" s="99"/>
-[...11 lines deleted...]
-      <c r="N40" s="99"/>
+      <c r="B40" s="100"/>
+      <c r="C40" s="100"/>
+      <c r="D40" s="100"/>
+      <c r="E40" s="100"/>
+      <c r="F40" s="100"/>
+      <c r="G40" s="100"/>
+      <c r="H40" s="100"/>
+      <c r="I40" s="100"/>
+      <c r="J40" s="100"/>
+      <c r="K40" s="100"/>
+      <c r="L40" s="100"/>
+      <c r="M40" s="100"/>
+      <c r="N40" s="100"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="99"/>
-[...12 lines deleted...]
-      <c r="N41" s="99"/>
+      <c r="A41" s="100"/>
+      <c r="B41" s="100"/>
+      <c r="C41" s="100"/>
+      <c r="D41" s="100"/>
+      <c r="E41" s="100"/>
+      <c r="F41" s="100"/>
+      <c r="G41" s="100"/>
+      <c r="H41" s="100"/>
+      <c r="I41" s="100"/>
+      <c r="J41" s="100"/>
+      <c r="K41" s="100"/>
+      <c r="L41" s="100"/>
+      <c r="M41" s="100"/>
+      <c r="N41" s="100"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A42" s="99"/>
-[...12 lines deleted...]
-      <c r="N42" s="99"/>
+      <c r="A42" s="100"/>
+      <c r="B42" s="100"/>
+      <c r="C42" s="100"/>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="100"/>
+      <c r="J42" s="100"/>
+      <c r="K42" s="100"/>
+      <c r="L42" s="100"/>
+      <c r="M42" s="100"/>
+      <c r="N42" s="100"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="99"/>
-[...12 lines deleted...]
-      <c r="N43" s="99"/>
+      <c r="A43" s="100"/>
+      <c r="B43" s="100"/>
+      <c r="C43" s="100"/>
+      <c r="D43" s="100"/>
+      <c r="E43" s="100"/>
+      <c r="F43" s="100"/>
+      <c r="G43" s="100"/>
+      <c r="H43" s="100"/>
+      <c r="I43" s="100"/>
+      <c r="J43" s="100"/>
+      <c r="K43" s="100"/>
+      <c r="L43" s="100"/>
+      <c r="M43" s="100"/>
+      <c r="N43" s="100"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A44" s="99"/>
-[...12 lines deleted...]
-      <c r="N44" s="99"/>
+      <c r="A44" s="100"/>
+      <c r="B44" s="100"/>
+      <c r="C44" s="100"/>
+      <c r="D44" s="100"/>
+      <c r="E44" s="100"/>
+      <c r="F44" s="100"/>
+      <c r="G44" s="100"/>
+      <c r="H44" s="100"/>
+      <c r="I44" s="100"/>
+      <c r="J44" s="100"/>
+      <c r="K44" s="100"/>
+      <c r="L44" s="100"/>
+      <c r="M44" s="100"/>
+      <c r="N44" s="100"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="100" t="s">
+      <c r="A45" s="101" t="s">
         <v>752</v>
       </c>
-      <c r="B45" s="100"/>
-[...7 lines deleted...]
-      <c r="J45" s="100"/>
+      <c r="B45" s="101"/>
+      <c r="C45" s="101"/>
+      <c r="D45" s="101"/>
+      <c r="E45" s="101"/>
+      <c r="F45" s="101"/>
+      <c r="G45" s="101"/>
+      <c r="H45" s="101"/>
+      <c r="I45" s="101"/>
+      <c r="J45" s="101"/>
       <c r="K45" s="75"/>
       <c r="L45" s="64"/>
       <c r="M45" s="64"/>
       <c r="N45" s="64"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" s="64"/>
       <c r="B46" s="64"/>
       <c r="C46" s="64"/>
       <c r="D46" s="64"/>
       <c r="E46" s="64"/>
       <c r="F46" s="64"/>
       <c r="G46" s="64"/>
       <c r="H46" s="64"/>
       <c r="I46" s="64"/>
       <c r="J46" s="64"/>
       <c r="K46" s="64"/>
       <c r="L46" s="64"/>
       <c r="M46" s="64"/>
       <c r="N46" s="64"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="70" t="s">
         <v>691</v>
       </c>