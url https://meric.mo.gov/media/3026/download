--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,677 +1,530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Austin Galbraith\Excelfiles_website8.1.25\industry\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Industry\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E83F7C8A-04A7-4CDF-8FA2-299094D19F05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B4BD867-E813-4B57-99E3-0A00BF53130C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="MO Industry Projections" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Declining Industries" sheetId="4" r:id="rId4"/>
+    <sheet name="Industry_Projections" sheetId="1" r:id="rId1"/>
+    <sheet name="Lagest Growth" sheetId="6" r:id="rId2"/>
+    <sheet name="Fastest Growth" sheetId="7" r:id="rId3"/>
+    <sheet name="Declining Industries" sheetId="8" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="869" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="380">
   <si>
     <t>000000</t>
   </si>
   <si>
     <t>Total All Industries</t>
   </si>
   <si>
     <t>006010</t>
   </si>
   <si>
     <t>Self Employed Workers, All Jobs</t>
   </si>
   <si>
-    <t>110000</t>
-[...1 lines deleted...]
-  <si>
     <t>Agriculture, Forestry, Fishing and Hunting</t>
   </si>
   <si>
     <t>111000</t>
   </si>
   <si>
     <t>Crop Production</t>
   </si>
   <si>
     <t>112000</t>
   </si>
   <si>
     <t>Animal Production and Aquaculture</t>
   </si>
   <si>
     <t>113000</t>
   </si>
   <si>
     <t>Forestry and Logging</t>
   </si>
   <si>
     <t>114000</t>
   </si>
   <si>
     <t>Fishing, Hunting and Trapping</t>
   </si>
   <si>
-    <t>115000</t>
-[...1 lines deleted...]
-  <si>
     <t>Support Activities for Agriculture and Forestry</t>
   </si>
   <si>
-    <t>210000</t>
-[...1 lines deleted...]
-  <si>
     <t>Mining, Quarrying, and Oil and Gas Extraction</t>
   </si>
   <si>
-    <t>212300</t>
-[...1 lines deleted...]
-  <si>
     <t>Nonmetallic Mineral Mining and Quarrying</t>
   </si>
   <si>
-    <t>213100</t>
-[...1 lines deleted...]
-  <si>
     <t>Support Activities for Mining</t>
   </si>
   <si>
-    <t>220000</t>
-[...1 lines deleted...]
-  <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>221100</t>
   </si>
   <si>
     <t>Electric Power Generation, Transmission and Distribution</t>
   </si>
   <si>
-    <t>221200</t>
-[...1 lines deleted...]
-  <si>
     <t>Natural Gas Distribution</t>
   </si>
   <si>
     <t>221300</t>
   </si>
   <si>
     <t>Water, Sewage and Other Systems</t>
   </si>
   <si>
-    <t>230000</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction</t>
   </si>
   <si>
     <t>236100</t>
   </si>
   <si>
     <t>Residential Building Construction</t>
   </si>
   <si>
     <t>236200</t>
   </si>
   <si>
     <t>Nonresidential Building Construction</t>
   </si>
   <si>
-    <t>237100</t>
-[...1 lines deleted...]
-  <si>
     <t>Utility System Construction</t>
   </si>
   <si>
-    <t>237200</t>
-[...1 lines deleted...]
-  <si>
     <t>Land Subdivision</t>
   </si>
   <si>
-    <t>237300</t>
-[...1 lines deleted...]
-  <si>
     <t>Highway, Street, and Bridge Construction</t>
   </si>
   <si>
-    <t>237900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>238100</t>
   </si>
   <si>
     <t>Foundation, Structure, and Building Exterior Contractors</t>
   </si>
   <si>
-    <t>238200</t>
-[...1 lines deleted...]
-  <si>
     <t>Building Equipment Contractors</t>
   </si>
   <si>
-    <t>238300</t>
-[...1 lines deleted...]
-  <si>
     <t>Building Finishing Contractors</t>
   </si>
   <si>
-    <t>238900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Specialty Trade Contractors</t>
   </si>
   <si>
-    <t>310000</t>
-[...1 lines deleted...]
-  <si>
     <t>Manufacturing</t>
   </si>
   <si>
-    <t>311100</t>
-[...1 lines deleted...]
-  <si>
     <t>Animal Food Manufacturing</t>
   </si>
   <si>
-    <t>311200</t>
-[...1 lines deleted...]
-  <si>
     <t>Grain and Oilseed Milling</t>
   </si>
   <si>
-    <t>311400</t>
-[...1 lines deleted...]
-  <si>
     <t>Fruit and Vegetable Preserving and Specialty Food Manufacturing</t>
   </si>
   <si>
-    <t>311500</t>
-[...1 lines deleted...]
-  <si>
     <t>Dairy Product Manufacturing</t>
   </si>
   <si>
-    <t>311600</t>
-[...1 lines deleted...]
-  <si>
     <t>Animal Slaughtering and Processing</t>
   </si>
   <si>
     <t>311800</t>
   </si>
   <si>
     <t>Bakeries and Tortilla Manufacturing</t>
   </si>
   <si>
-    <t>311900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Food Manufacturing</t>
   </si>
   <si>
     <t>313300</t>
   </si>
   <si>
     <t>Textile and Fabric Finishing and Fabric</t>
   </si>
   <si>
-    <t>314100</t>
-[...1 lines deleted...]
-  <si>
     <t>Textile Furnishings Mills</t>
   </si>
   <si>
-    <t>314900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Textile Product Mills</t>
   </si>
   <si>
     <t>315900</t>
   </si>
   <si>
     <t>Apparel Accessories and Other Apparel Manufacturing</t>
   </si>
   <si>
-    <t>316900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Leather and Allied Product Manufacturing</t>
   </si>
   <si>
-    <t>321100</t>
-[...13 lines deleted...]
-  <si>
     <t>Other Wood Product Manufacturing</t>
   </si>
   <si>
     <t>323100</t>
   </si>
   <si>
     <t>Printing and Related Support Activities</t>
   </si>
   <si>
     <t>324100</t>
   </si>
   <si>
     <t>Petroleum and Coal Products Manufacturing</t>
   </si>
   <si>
     <t>3250A1</t>
   </si>
   <si>
     <t>Chemical Manufacturing (3251, 3252, 3253, and 3259 only)</t>
   </si>
   <si>
     <t>3250A2</t>
   </si>
   <si>
     <t>Chemical Manufacturing (3255 and 3256 only)</t>
   </si>
   <si>
-    <t>325400</t>
-[...1 lines deleted...]
-  <si>
     <t>Pharmaceutical and Medicine Manufacturing</t>
   </si>
   <si>
     <t>326100</t>
   </si>
   <si>
     <t>Plastics Product Manufacturing</t>
   </si>
   <si>
     <t>326200</t>
   </si>
   <si>
     <t>Rubber Product Manufacturing</t>
   </si>
   <si>
-    <t>331200</t>
-[...1 lines deleted...]
-  <si>
     <t>Steel Product Manufacturing from Purchased Steel</t>
   </si>
   <si>
-    <t>331300</t>
-[...2 lines deleted...]
-    <t>Alumina and Aluminum Production and Processing</t>
+    <t>331400</t>
+  </si>
+  <si>
+    <t>Nonferrous Metal (except Aluminum) Production and Processing</t>
   </si>
   <si>
     <t>331500</t>
   </si>
   <si>
     <t>Foundries</t>
   </si>
   <si>
     <t>3320A1</t>
   </si>
   <si>
     <t>Fabricated Metal Product Manufacturing (3321, 3322, 3325, 3326, and 3329 only)</t>
   </si>
   <si>
     <t>3320A2</t>
   </si>
   <si>
     <t>Fabricated Metal Product Manufacturing (3323 and 3324 only)</t>
   </si>
   <si>
     <t>332700</t>
   </si>
   <si>
     <t>Machine Shops; Turned Product; and Screw, Nut, and Bolt Manufacturing</t>
   </si>
   <si>
     <t>332800</t>
   </si>
   <si>
     <t>Coating, Engraving, Heat Treating, and Allied Activities</t>
   </si>
   <si>
     <t>3330A1</t>
   </si>
   <si>
     <t>Machinery Manufacturing (3331, 3332, 3334, and 3339 only)</t>
   </si>
   <si>
-    <t>333300</t>
-[...1 lines deleted...]
-  <si>
     <t>Commercial and Service Industry Machinery Manufacturing</t>
   </si>
   <si>
     <t>333500</t>
   </si>
   <si>
     <t>Metalworking Machinery Manufacturing</t>
   </si>
   <si>
     <t>333600</t>
   </si>
   <si>
     <t>Engine, Turbine, and Power Transmission Equipment Manufacturing</t>
   </si>
   <si>
-    <t>334100</t>
-[...1 lines deleted...]
-  <si>
     <t>Computer and Peripheral Equipment Manufacturing</t>
   </si>
   <si>
     <t>334200</t>
   </si>
   <si>
     <t>Communications Equipment Manufacturing</t>
   </si>
   <si>
-    <t>334400</t>
-[...1 lines deleted...]
-  <si>
     <t>Semiconductor and Other Electronic Component Manufacturing</t>
   </si>
   <si>
     <t>334500</t>
   </si>
   <si>
     <t>Navigational, Measuring, Electromedical, and Control Instruments Manufacturing</t>
   </si>
   <si>
-    <t>335300</t>
-[...1 lines deleted...]
-  <si>
     <t>Electrical Equipment Manufacturing</t>
   </si>
   <si>
     <t>335900</t>
   </si>
   <si>
     <t>Other Electrical Equipment and Component Manufacturing</t>
   </si>
   <si>
+    <t>336100</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Manufacturing</t>
+  </si>
+  <si>
     <t>336200</t>
   </si>
   <si>
     <t>Motor Vehicle Body and Trailer Manufacturing</t>
   </si>
   <si>
     <t>336300</t>
   </si>
   <si>
     <t>Motor Vehicle Parts Manufacturing</t>
   </si>
   <si>
-    <t>336500</t>
-[...4 lines deleted...]
-  <si>
     <t>336600</t>
   </si>
   <si>
     <t>Ship and Boat Building</t>
   </si>
   <si>
-    <t>336900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Transportation Equipment Manufacturing</t>
   </si>
   <si>
     <t>3370A1</t>
   </si>
   <si>
     <t>Furniture and Related Product Manufacturing (3371 and 3372 only)</t>
   </si>
   <si>
     <t>337900</t>
   </si>
   <si>
     <t>Other Furniture Related Product Manufacturing</t>
   </si>
   <si>
-    <t>339100</t>
-[...1 lines deleted...]
-  <si>
     <t>Medical Equipment and Supplies Manufacturing</t>
   </si>
   <si>
-    <t>339900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Miscellaneous Manufacturing</t>
   </si>
   <si>
-    <t>420000</t>
-[...1 lines deleted...]
-  <si>
     <t>Wholesale Trade</t>
   </si>
   <si>
     <t>4230A1</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Durable Goods (4232, 4233, 4235, 4236, 4237, and 4239 only)</t>
   </si>
   <si>
     <t>423100</t>
   </si>
   <si>
     <t>Motor Vehicle and Motor Vehicle Parts and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>423400</t>
   </si>
   <si>
     <t>Professional and Commercial Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
-    <t>423800</t>
-[...1 lines deleted...]
-  <si>
     <t>Machinery, Equipment, and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>4240A1</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Nondurable Goods (4244 and 4248 only)</t>
   </si>
   <si>
     <t>4240A2</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Nondurable Goods (4242 and 4246 only)</t>
   </si>
   <si>
     <t>4240A3</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Nondurable Goods (4241, 4247, and 4249 only)</t>
   </si>
   <si>
     <t>424300</t>
   </si>
   <si>
     <t>Apparel, Piece Goods, and Notions Merchant Wholesalers</t>
   </si>
   <si>
     <t>424500</t>
   </si>
   <si>
     <t>Farm Product Raw Material Merchant Wholesalers</t>
   </si>
   <si>
     <t>425100</t>
   </si>
   <si>
     <t>Wholesale Electronic Markets and Agents and Brokers</t>
   </si>
   <si>
-    <t>440000</t>
-[...1 lines deleted...]
-  <si>
     <t>Retail Trade</t>
   </si>
   <si>
-    <t>441100</t>
-[...1 lines deleted...]
-  <si>
     <t>Automobile Dealers</t>
   </si>
   <si>
     <t>441200</t>
   </si>
   <si>
     <t>Other Motor Vehicle Dealers</t>
   </si>
   <si>
     <t>441300</t>
   </si>
   <si>
     <t>Automotive Parts, Accessories, and Tire Retailers</t>
   </si>
   <si>
     <t>444100</t>
   </si>
   <si>
     <t>Building Material and Supplies Dealers</t>
   </si>
   <si>
     <t>444200</t>
   </si>
   <si>
     <t>Lawn and Garden Equipment and Supplies Retailers</t>
   </si>
   <si>
     <t>4450A1</t>
   </si>
   <si>
     <t>Food and Beverage Retailers (4451 and 4452 only)</t>
   </si>
   <si>
-    <t>445300</t>
-[...1 lines deleted...]
-  <si>
     <t>Beer, Wine, and Liquor Retailers</t>
   </si>
   <si>
     <t>449100</t>
   </si>
   <si>
     <t>Furniture and Home Furnishings Retailers</t>
   </si>
   <si>
     <t>449200</t>
   </si>
   <si>
     <t>Electronics and Appliance Retailers</t>
   </si>
   <si>
-    <t>455100</t>
-[...10 lines deleted...]
-  <si>
     <t>456100</t>
   </si>
   <si>
     <t>Health and Personal Care Retailers</t>
   </si>
   <si>
     <t>457100</t>
   </si>
   <si>
     <t>Gasoline Stations</t>
   </si>
   <si>
     <t>457200</t>
   </si>
   <si>
     <t>Fuel Dealers</t>
   </si>
   <si>
     <t>458100</t>
   </si>
   <si>
     <t>Clothing and Clothing Accessories Retailers</t>
   </si>
   <si>
     <t>458200</t>
@@ -694,281 +547,212 @@
   <si>
     <t>459100</t>
   </si>
   <si>
     <t>Sporting Goods, Hobby, and Musical Instrument Retailers</t>
   </si>
   <si>
     <t>459200</t>
   </si>
   <si>
     <t>Book Retailers and News Dealers</t>
   </si>
   <si>
     <t>459300</t>
   </si>
   <si>
     <t>Florists</t>
   </si>
   <si>
     <t>459900</t>
   </si>
   <si>
     <t>Other Miscellaneous Retailers</t>
   </si>
   <si>
-    <t>480000</t>
-[...1 lines deleted...]
-  <si>
     <t>Transportation and Warehousing</t>
   </si>
   <si>
-    <t>481100</t>
-[...1 lines deleted...]
-  <si>
     <t>Scheduled Air Transportation</t>
   </si>
   <si>
-    <t>481200</t>
-[...1 lines deleted...]
-  <si>
     <t>Nonscheduled Air Transportation</t>
   </si>
   <si>
-    <t>482100</t>
-[...1 lines deleted...]
-  <si>
     <t>Rail Transportation</t>
   </si>
   <si>
     <t>485200</t>
   </si>
   <si>
     <t>Interurban and Rural Bus Transportation</t>
   </si>
   <si>
     <t>485300</t>
   </si>
   <si>
     <t>Taxi and Limousine Service</t>
   </si>
   <si>
     <t>485400</t>
   </si>
   <si>
     <t>School and Employee Bus Transportation</t>
   </si>
   <si>
-    <t>485900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Transit and Ground Passenger Transportation</t>
   </si>
   <si>
-    <t>486900</t>
-[...5 lines deleted...]
-    <t>488100</t>
+    <t>Scenic and Sightseeing Transportation, Land</t>
   </si>
   <si>
     <t>Support Activities for Air Transportation</t>
   </si>
   <si>
     <t>488200</t>
   </si>
   <si>
     <t>Support Activities for Rail Transportation</t>
   </si>
   <si>
-    <t>488300</t>
-[...1 lines deleted...]
-  <si>
     <t>Support Activities for Water Transportation</t>
   </si>
   <si>
     <t>488400</t>
   </si>
   <si>
     <t>Support Activities for Road Transportation</t>
   </si>
   <si>
     <t>488500</t>
   </si>
   <si>
     <t>Freight Transportation Arrangement</t>
   </si>
   <si>
     <t>488900</t>
   </si>
   <si>
     <t>Other Support Activities for Transportation</t>
   </si>
   <si>
     <t>491100</t>
   </si>
   <si>
     <t>Postal Service</t>
   </si>
   <si>
     <t>492100</t>
   </si>
   <si>
     <t>Couriers and Express Delivery Services</t>
   </si>
   <si>
     <t>492200</t>
   </si>
   <si>
     <t>Local Messengers and Local Delivery</t>
   </si>
   <si>
     <t>493100</t>
   </si>
   <si>
     <t>Warehousing and Storage</t>
   </si>
   <si>
-    <t>510000</t>
-[...1 lines deleted...]
-  <si>
     <t>Information</t>
   </si>
   <si>
-    <t>512100</t>
-[...10 lines deleted...]
-  <si>
     <t>513100</t>
   </si>
   <si>
     <t>Newspaper, Periodical, Book, and Directory Publishers</t>
   </si>
   <si>
-    <t>513200</t>
-[...1 lines deleted...]
-  <si>
     <t>Software Publishers</t>
   </si>
   <si>
     <t>516100</t>
   </si>
   <si>
     <t>Radio and Television Broadcasting Stations</t>
   </si>
   <si>
     <t>516200</t>
   </si>
   <si>
-    <t>Media Streaming Distribution Services, Social Networks, and Other Media Networks and Content Provide</t>
-[...2 lines deleted...]
-    <t>518200</t>
+    <t>Media Streaming Distribution Services, Social Networks, and Other Media Networks and Content Providers</t>
   </si>
   <si>
     <t>Data Processing, Hosting, and Related Services</t>
   </si>
   <si>
     <t>519200</t>
   </si>
   <si>
     <t>Web Search Portals, Libraries, Archives, and Other Information Services</t>
   </si>
   <si>
-    <t>520000</t>
-[...1 lines deleted...]
-  <si>
     <t>Finance and Insurance</t>
   </si>
   <si>
     <t>5220A1</t>
   </si>
   <si>
     <t>Credit Intermediation and Related Activities (5221 and 5223 only)</t>
   </si>
   <si>
-    <t>522200</t>
-[...1 lines deleted...]
-  <si>
     <t>Nondepository Credit Intermediation</t>
   </si>
   <si>
     <t>524100</t>
   </si>
   <si>
     <t>Insurance Carriers</t>
   </si>
   <si>
     <t>524200</t>
   </si>
   <si>
     <t>Agencies, Brokerages, and Other Insurance Related Activities</t>
   </si>
   <si>
-    <t>530000</t>
-[...1 lines deleted...]
-  <si>
     <t>Real Estate and Rental and Leasing</t>
   </si>
   <si>
-    <t>5320A1</t>
-[...7 lines deleted...]
-  <si>
     <t>Automotive Equipment Rental and Leasing</t>
   </si>
   <si>
     <t>533100</t>
   </si>
   <si>
     <t>Lessors of Nonfinancial Intangible Assets (except Copyrighted Works)</t>
   </si>
   <si>
-    <t>540000</t>
-[...1 lines deleted...]
-  <si>
     <t>Professional, Scientific, and Technical Services</t>
   </si>
   <si>
-    <t>541100</t>
-[...1 lines deleted...]
-  <si>
     <t>Legal Services</t>
   </si>
   <si>
     <t>541200</t>
   </si>
   <si>
     <t>Accounting, Tax Preparation, Bookkeeping, and Payroll Services</t>
   </si>
   <si>
     <t>541300</t>
   </si>
   <si>
     <t>Architectural, Engineering, and Related Services</t>
   </si>
   <si>
     <t>541400</t>
   </si>
   <si>
     <t>Specialized Design Services</t>
   </si>
   <si>
     <t>541500</t>
   </si>
   <si>
     <t>Computer Systems Design and Related Services</t>
@@ -976,224 +760,185 @@
   <si>
     <t>541600</t>
   </si>
   <si>
     <t>Management, Scientific, and Technical Consulting Services</t>
   </si>
   <si>
     <t>541700</t>
   </si>
   <si>
     <t>Scientific Research and Development Services</t>
   </si>
   <si>
     <t>541800</t>
   </si>
   <si>
     <t>Advertising, Public Relations, and Related Services</t>
   </si>
   <si>
     <t>541900</t>
   </si>
   <si>
     <t>Other Professional, Scientific, and Technical Services</t>
   </si>
   <si>
-    <t>550000</t>
-[...1 lines deleted...]
-  <si>
     <t>Management of Companies and Enterprises</t>
   </si>
   <si>
     <t>551100</t>
   </si>
   <si>
-    <t>560000</t>
-[...1 lines deleted...]
-  <si>
     <t>Administrative and Support and Waste Management and Remediation Services</t>
   </si>
   <si>
     <t>561100</t>
   </si>
   <si>
     <t>Office Administrative Services</t>
   </si>
   <si>
-    <t>561200</t>
-[...1 lines deleted...]
-  <si>
     <t>Facilities Support Services</t>
   </si>
   <si>
     <t>561300</t>
   </si>
   <si>
     <t>Employment Services</t>
   </si>
   <si>
     <t>561400</t>
   </si>
   <si>
     <t>Business Support Services</t>
   </si>
   <si>
     <t>561500</t>
   </si>
   <si>
     <t>Travel Arrangement and Reservation Services</t>
   </si>
   <si>
-    <t>561600</t>
-[...1 lines deleted...]
-  <si>
     <t>Investigation and Security Services</t>
   </si>
   <si>
     <t>561700</t>
   </si>
   <si>
     <t>Services to Buildings and Dwellings</t>
   </si>
   <si>
     <t>561900</t>
   </si>
   <si>
     <t>Other Support Services</t>
   </si>
   <si>
-    <t>562100</t>
-[...1 lines deleted...]
-  <si>
     <t>Waste Collection</t>
   </si>
   <si>
-    <t>562200</t>
-[...1 lines deleted...]
-  <si>
     <t>Waste Treatment and Disposal</t>
   </si>
   <si>
-    <t>562900</t>
-[...1 lines deleted...]
-  <si>
     <t>Remediation and Other Waste Management Services</t>
   </si>
   <si>
-    <t>610000</t>
-[...1 lines deleted...]
-  <si>
     <t>Educational Services</t>
   </si>
   <si>
     <t>611100</t>
   </si>
   <si>
     <t>Elementary and Secondary Schools</t>
   </si>
   <si>
     <t>611200</t>
   </si>
   <si>
     <t>Junior Colleges</t>
   </si>
   <si>
     <t>611300</t>
   </si>
   <si>
     <t>Colleges, Universities, and Professional Schools</t>
   </si>
   <si>
     <t>611400</t>
   </si>
   <si>
     <t>Business Schools and Computer and Management Training</t>
   </si>
   <si>
-    <t>611500</t>
-[...1 lines deleted...]
-  <si>
     <t>Technical and Trade Schools</t>
   </si>
   <si>
     <t>611600</t>
   </si>
   <si>
     <t>Other Schools and Instruction</t>
   </si>
   <si>
     <t>611700</t>
   </si>
   <si>
     <t>Educational Support Services</t>
   </si>
   <si>
-    <t>620000</t>
-[...1 lines deleted...]
-  <si>
     <t>Health Care and Social Assistance</t>
   </si>
   <si>
     <t>621100</t>
   </si>
   <si>
     <t>Offices of Physicians</t>
   </si>
   <si>
-    <t>621200</t>
-[...1 lines deleted...]
-  <si>
     <t>Offices of Dentists</t>
   </si>
   <si>
     <t>621300</t>
   </si>
   <si>
     <t>Offices of Other Health Practitioners</t>
   </si>
   <si>
     <t>621400</t>
   </si>
   <si>
     <t>Outpatient Care Centers</t>
   </si>
   <si>
-    <t>621500</t>
-[...1 lines deleted...]
-  <si>
     <t>Medical and Diagnostic Laboratories</t>
   </si>
   <si>
     <t>621600</t>
   </si>
   <si>
     <t>Home Health Care Services</t>
   </si>
   <si>
-    <t>621900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Ambulatory Health Care Services</t>
   </si>
   <si>
     <t>622100</t>
   </si>
   <si>
     <t>General Medical and Surgical Hospitals</t>
   </si>
   <si>
     <t>622200</t>
   </si>
   <si>
     <t>Psychiatric and Substance Abuse Hospitals</t>
   </si>
   <si>
     <t>622300</t>
   </si>
   <si>
     <t>Specialty (except Psychiatric and Substance Abuse) Hospitals</t>
   </si>
   <si>
     <t>623100</t>
   </si>
   <si>
     <t>Nursing Care Facilities (Skilled Nursing Facilities)</t>
@@ -1201,451 +946,405 @@
   <si>
     <t>623200</t>
   </si>
   <si>
     <t>Residential Intellectual &amp; Developmental Disability, Mental Health, &amp; Substance Abuse Facilities</t>
   </si>
   <si>
     <t>623300</t>
   </si>
   <si>
     <t>Continuing Care Retirement Communities and Assisted Living Facilities for the Elderly</t>
   </si>
   <si>
     <t>623900</t>
   </si>
   <si>
     <t>Other Residential Care Facilities</t>
   </si>
   <si>
     <t>624100</t>
   </si>
   <si>
     <t>Individual and Family Services</t>
   </si>
   <si>
-    <t>624200</t>
-[...1 lines deleted...]
-  <si>
     <t>Community Food and Housing, and Emergency and Other Relief Services</t>
   </si>
   <si>
     <t>624300</t>
   </si>
   <si>
     <t>Vocational Rehabilitation Services</t>
   </si>
   <si>
-    <t>624400</t>
-[...1 lines deleted...]
-  <si>
     <t>Child Day Care Services</t>
   </si>
   <si>
-    <t>710000</t>
-[...1 lines deleted...]
-  <si>
     <t>Arts, Entertainment, and Recreation</t>
   </si>
   <si>
     <t>711100</t>
   </si>
   <si>
     <t>Performing Arts Companies</t>
   </si>
   <si>
-    <t>711200</t>
-[...1 lines deleted...]
-  <si>
     <t>Spectator Sports</t>
   </si>
   <si>
     <t>711300</t>
   </si>
   <si>
     <t>Promoters of Performing Arts, Sports, and Similar Events</t>
   </si>
   <si>
     <t>711400</t>
   </si>
   <si>
     <t>Agents and Managers for Artists, Athletes, Entertainers, and Other Public Figures</t>
   </si>
   <si>
     <t>711500</t>
   </si>
   <si>
     <t>Independent Artists, Writers, and Performers</t>
   </si>
   <si>
-    <t>712100</t>
-[...1 lines deleted...]
-  <si>
     <t>Museums, Historical Sites, and Similar Institutions</t>
   </si>
   <si>
-    <t>713100</t>
-[...1 lines deleted...]
-  <si>
     <t>Amusement Parks and Arcades</t>
   </si>
   <si>
     <t>713200</t>
   </si>
   <si>
     <t>Gambling Industries</t>
   </si>
   <si>
-    <t>713900</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Amusement and Recreation Industries</t>
   </si>
   <si>
-    <t>720000</t>
-[...1 lines deleted...]
-  <si>
     <t>Accommodation and Food Services</t>
   </si>
   <si>
     <t>721100</t>
   </si>
   <si>
     <t>Traveler Accommodation</t>
   </si>
   <si>
     <t>721200</t>
   </si>
   <si>
     <t>RV (Recreational Vehicle) Parks and Recreational Camps</t>
   </si>
   <si>
-    <t>721300</t>
-[...1 lines deleted...]
-  <si>
     <t>Rooming and Boarding Houses, Dormitories, and Workers' Camps</t>
   </si>
   <si>
-    <t>722300</t>
-[...1 lines deleted...]
-  <si>
     <t>Special Food Services</t>
   </si>
   <si>
-    <t>722400</t>
-[...1 lines deleted...]
-  <si>
     <t>Drinking Places (Alcoholic Beverages)</t>
   </si>
   <si>
     <t>722500</t>
   </si>
   <si>
     <t>Restaurants and Other Eating Places</t>
   </si>
   <si>
-    <t>810000</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Services (except Government)</t>
   </si>
   <si>
-    <t>811100</t>
-[...1 lines deleted...]
-  <si>
     <t>Automotive Repair and Maintenance</t>
   </si>
   <si>
     <t>811200</t>
   </si>
   <si>
     <t>Electronic and Precision Equipment Repair and Maintenance</t>
   </si>
   <si>
     <t>811300</t>
   </si>
   <si>
-    <t>Commercial and Industrial Machinery and Equipment (except Automotive and Electronic) Repair and Main</t>
-[...2 lines deleted...]
-    <t>811400</t>
+    <t>Commercial and Industrial Machinery and Equipment (except Automotive and Electronic) Repair and Maintenance</t>
   </si>
   <si>
     <t>Personal and Household Goods Repair and Maintenance</t>
   </si>
   <si>
     <t>812100</t>
   </si>
   <si>
     <t>Personal Care Services</t>
   </si>
   <si>
     <t>812200</t>
   </si>
   <si>
     <t>Death Care Services</t>
   </si>
   <si>
-    <t>812300</t>
-[...1 lines deleted...]
-  <si>
     <t>Drycleaning and Laundry Services</t>
   </si>
   <si>
     <t>812900</t>
   </si>
   <si>
     <t>Other Personal Services</t>
   </si>
   <si>
     <t>813100</t>
   </si>
   <si>
     <t>Religious Organizations</t>
   </si>
   <si>
-    <t>813200</t>
-[...1 lines deleted...]
-  <si>
     <t>Grantmaking and Giving Services</t>
   </si>
   <si>
     <t>813300</t>
   </si>
   <si>
     <t>Social Advocacy Organizations</t>
   </si>
   <si>
     <t>813400</t>
   </si>
   <si>
     <t>Civic and Social Organizations</t>
   </si>
   <si>
-    <t>813900</t>
-[...1 lines deleted...]
-  <si>
     <t>Business, Professional, Labor, Political, and Similar Organizations</t>
   </si>
   <si>
-    <t>814100</t>
-[...1 lines deleted...]
-  <si>
     <t>Private Households</t>
   </si>
   <si>
-    <t>900000</t>
-[...1 lines deleted...]
-  <si>
     <t>Government</t>
   </si>
   <si>
     <t>999100</t>
   </si>
   <si>
     <t>Federal Government, Excluding Post Office</t>
   </si>
   <si>
     <t>999200</t>
   </si>
   <si>
     <t>State Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>999300</t>
   </si>
   <si>
     <t>Local Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Change</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
-    <t>2022-2032</t>
-[...1 lines deleted...]
-  <si>
     <t>Code</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Estimated</t>
   </si>
   <si>
     <t>Projected</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
     <t>The industry codes listed with "A1","A2" or "A3" included in the code are combinations of multiple industry codes. The industry codes that comprise these combination codes are listed in the title.</t>
   </si>
   <si>
-    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. July 2024</t>
+    <t>601000</t>
+  </si>
+  <si>
+    <t>2024-2034</t>
+  </si>
+  <si>
+    <t>Missouri's 2024-2034 Industry Projections</t>
   </si>
   <si>
     <t xml:space="preserve">Industry </t>
   </si>
   <si>
-    <t>Missouri's 2022-2032 Industry Projections</t>
-[...11 lines deleted...]
-    <t xml:space="preserve"> </t>
+    <t>Missouri's Industries with the Largest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>Missouri's Industries with the Fastest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>Missouri's Industries with Declining Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="5" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1899,9201 +1598,9017 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H271"/>
+  <dimension ref="A1:G261"/>
   <sheetViews>
-    <sheetView topLeftCell="A229" workbookViewId="0">
-      <selection activeCell="I236" sqref="I236"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A18" sqref="A18:XFD18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="6">
+        <v>3163107</v>
+      </c>
+      <c r="D5" s="6">
+        <v>3264440</v>
+      </c>
+      <c r="E5" s="12">
+        <v>101333</v>
+      </c>
+      <c r="F5" s="7">
+        <v>3.2035999999999995E-2</v>
+      </c>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>110000</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="6">
+        <v>23047</v>
+      </c>
+      <c r="D7" s="6">
+        <v>24683</v>
+      </c>
+      <c r="E7" s="12">
+        <v>1636</v>
+      </c>
+      <c r="F7" s="7">
+        <v>7.0984999999999993E-2</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="10">
+        <v>111000</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="8">
+        <v>12810</v>
+      </c>
+      <c r="D8" s="8">
+        <v>14374</v>
+      </c>
+      <c r="E8" s="13">
+        <v>1564</v>
+      </c>
+      <c r="F8" s="9">
+        <v>0.12209199999999999</v>
+      </c>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="10">
+        <v>112000</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="8">
+        <v>6063</v>
+      </c>
+      <c r="D9" s="8">
+        <v>6021</v>
+      </c>
+      <c r="E9" s="13">
+        <v>-42</v>
+      </c>
+      <c r="F9" s="9">
+        <v>-6.927E-3</v>
+      </c>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="10">
+        <v>113000</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="8">
+        <v>827</v>
+      </c>
+      <c r="D10" s="8">
+        <v>899</v>
+      </c>
+      <c r="E10" s="13">
+        <v>72</v>
+      </c>
+      <c r="F10" s="9">
+        <v>8.7062000000000014E-2</v>
+      </c>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="10">
+        <v>114000</v>
+      </c>
+      <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="8">
+        <v>353</v>
+      </c>
+      <c r="D11" s="8">
+        <v>289</v>
+      </c>
+      <c r="E11" s="13">
+        <v>-64</v>
+      </c>
+      <c r="F11" s="9">
+        <v>-0.18130299999999999</v>
+      </c>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="10">
+        <v>115000</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="8">
+        <v>2994</v>
+      </c>
+      <c r="D12" s="8">
+        <v>3100</v>
+      </c>
+      <c r="E12" s="13">
+        <v>106</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3.5403999999999998E-2</v>
+      </c>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="10"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>210000</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="6">
+        <v>4292</v>
+      </c>
+      <c r="D14" s="6">
+        <v>4334</v>
+      </c>
+      <c r="E14" s="12">
+        <v>42</v>
+      </c>
+      <c r="F14" s="7">
+        <v>9.7859999999999996E-3</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="10">
+        <v>212300</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="8">
+        <v>3214</v>
+      </c>
+      <c r="D15" s="8">
+        <v>3304</v>
+      </c>
+      <c r="E15" s="13">
+        <v>90</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2.8001999999999999E-2</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="10">
+        <v>213100</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="8">
+        <v>207</v>
+      </c>
+      <c r="D16" s="8">
+        <v>212</v>
+      </c>
+      <c r="E16" s="13">
+        <v>5</v>
+      </c>
+      <c r="F16" s="9">
+        <v>2.4155000000000003E-2</v>
+      </c>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="10"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>220000</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="6">
+        <v>12061</v>
+      </c>
+      <c r="D18" s="6">
+        <v>12764</v>
+      </c>
+      <c r="E18" s="12">
+        <v>703</v>
+      </c>
+      <c r="F18" s="7">
+        <v>5.8287000000000005E-2</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="10">
+        <v>221100</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="8">
+        <v>8029</v>
+      </c>
+      <c r="D19" s="8">
+        <v>8661</v>
+      </c>
+      <c r="E19" s="13">
+        <v>632</v>
+      </c>
+      <c r="F19" s="9">
+        <v>7.8715000000000007E-2</v>
+      </c>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="10">
+        <v>221200</v>
+      </c>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="8">
+        <v>2618</v>
+      </c>
+      <c r="D20" s="8">
+        <v>2691</v>
+      </c>
+      <c r="E20" s="13">
+        <v>73</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2.7884000000000003E-2</v>
+      </c>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="10">
+        <v>221300</v>
+      </c>
+      <c r="B21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="8">
+        <v>1414</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1412</v>
+      </c>
+      <c r="E21" s="13">
+        <v>-2</v>
+      </c>
+      <c r="F21" s="9">
+        <v>-1.4139999999999999E-3</v>
+      </c>
+      <c r="G21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="10"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
+        <v>230000</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="6">
+        <v>146625</v>
+      </c>
+      <c r="D23" s="6">
+        <v>153216</v>
+      </c>
+      <c r="E23" s="12">
+        <v>6591</v>
+      </c>
+      <c r="F23" s="7">
+        <v>4.4950999999999998E-2</v>
+      </c>
+      <c r="G23" s="7"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="10">
+        <v>236100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="8">
+        <v>13418</v>
+      </c>
+      <c r="D24" s="8">
+        <v>14543</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1125</v>
+      </c>
+      <c r="F24" s="9">
+        <v>8.3843000000000001E-2</v>
+      </c>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="10">
+        <v>236200</v>
+      </c>
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="8">
+        <v>17741</v>
+      </c>
+      <c r="D25" s="8">
+        <v>18890</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1149</v>
+      </c>
+      <c r="F25" s="9">
+        <v>6.4765000000000003E-2</v>
+      </c>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="10">
+        <v>237100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="8">
+        <v>11055</v>
+      </c>
+      <c r="D26" s="8">
+        <v>11633</v>
+      </c>
+      <c r="E26" s="13">
+        <v>578</v>
+      </c>
+      <c r="F26" s="9">
+        <v>5.2283999999999997E-2</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="10">
+        <v>237200</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="8">
+        <v>300</v>
+      </c>
+      <c r="D27" s="8">
+        <v>310</v>
+      </c>
+      <c r="E27" s="13">
+        <v>10</v>
+      </c>
+      <c r="F27" s="9">
+        <v>3.3333000000000002E-2</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="10">
+        <v>237300</v>
+      </c>
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="8">
+        <v>6814</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7048</v>
+      </c>
+      <c r="E28" s="13">
+        <v>234</v>
+      </c>
+      <c r="F28" s="9">
+        <v>3.4340999999999997E-2</v>
+      </c>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="10">
+        <v>237900</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="8">
+        <v>2717</v>
+      </c>
+      <c r="D29" s="8">
+        <v>2847</v>
+      </c>
+      <c r="E29" s="13">
+        <v>130</v>
+      </c>
+      <c r="F29" s="9">
+        <v>4.7847000000000001E-2</v>
+      </c>
+      <c r="G29" s="9"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="10">
+        <v>238100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>18240</v>
+      </c>
+      <c r="D30" s="8">
+        <v>20491</v>
+      </c>
+      <c r="E30" s="13">
+        <v>2251</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0.12340999999999999</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="10">
+        <v>238200</v>
+      </c>
+      <c r="B31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>45049</v>
+      </c>
+      <c r="D31" s="8">
+        <v>45508</v>
+      </c>
+      <c r="E31" s="13">
+        <v>459</v>
+      </c>
+      <c r="F31" s="9">
+        <v>1.0188999999999998E-2</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="10">
+        <v>238300</v>
+      </c>
+      <c r="B32" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>15640</v>
+      </c>
+      <c r="D32" s="8">
+        <v>15817</v>
+      </c>
+      <c r="E32" s="13">
+        <v>177</v>
+      </c>
+      <c r="F32" s="9">
+        <v>1.1316999999999999E-2</v>
+      </c>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="10">
+        <v>238900</v>
+      </c>
+      <c r="B33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>15651</v>
+      </c>
+      <c r="D33" s="8">
+        <v>16129</v>
+      </c>
+      <c r="E33" s="13">
         <v>478</v>
       </c>
-      <c r="B1" s="10"/>
-[...25 lines deleted...]
-      <c r="D3" s="4">
+      <c r="F33" s="9">
+        <v>3.0540999999999999E-2</v>
+      </c>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="10"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="11">
+        <v>310000</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="6">
+        <v>284860</v>
+      </c>
+      <c r="D35" s="6">
+        <v>290431</v>
+      </c>
+      <c r="E35" s="12">
+        <v>5571</v>
+      </c>
+      <c r="F35" s="7">
+        <v>1.9557000000000001E-2</v>
+      </c>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="10">
+        <v>311100</v>
+      </c>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="8">
+        <v>5656</v>
+      </c>
+      <c r="D36" s="8">
+        <v>6011</v>
+      </c>
+      <c r="E36" s="13">
+        <v>355</v>
+      </c>
+      <c r="F36" s="9">
+        <v>6.2765000000000001E-2</v>
+      </c>
+      <c r="G36" s="9"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="10">
+        <v>311200</v>
+      </c>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="8">
+        <v>2700</v>
+      </c>
+      <c r="D37" s="8">
+        <v>2861</v>
+      </c>
+      <c r="E37" s="13">
+        <v>161</v>
+      </c>
+      <c r="F37" s="9">
+        <v>5.9630000000000002E-2</v>
+      </c>
+      <c r="G37" s="9"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="10">
+        <v>311400</v>
+      </c>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="8">
+        <v>4182</v>
+      </c>
+      <c r="D38" s="8">
+        <v>4310</v>
+      </c>
+      <c r="E38" s="13">
+        <v>128</v>
+      </c>
+      <c r="F38" s="9">
+        <v>3.0607000000000002E-2</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="10">
+        <v>311500</v>
+      </c>
+      <c r="B39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="8">
+        <v>6085</v>
+      </c>
+      <c r="D39" s="8">
+        <v>6475</v>
+      </c>
+      <c r="E39" s="13">
+        <v>390</v>
+      </c>
+      <c r="F39" s="9">
+        <v>6.4091999999999996E-2</v>
+      </c>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="10">
+        <v>311600</v>
+      </c>
+      <c r="B40" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="8">
+        <v>16443</v>
+      </c>
+      <c r="D40" s="8">
+        <v>16945</v>
+      </c>
+      <c r="E40" s="13">
+        <v>502</v>
+      </c>
+      <c r="F40" s="9">
+        <v>3.0529999999999998E-2</v>
+      </c>
+      <c r="G40" s="9"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="10">
+        <v>311800</v>
+      </c>
+      <c r="B41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>3547</v>
+      </c>
+      <c r="D41" s="8">
+        <v>3418</v>
+      </c>
+      <c r="E41" s="13">
+        <v>-129</v>
+      </c>
+      <c r="F41" s="9">
+        <v>-3.6368999999999999E-2</v>
+      </c>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="10">
+        <v>311900</v>
+      </c>
+      <c r="B42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>4518</v>
+      </c>
+      <c r="D42" s="8">
+        <v>4670</v>
+      </c>
+      <c r="E42" s="13">
+        <v>152</v>
+      </c>
+      <c r="F42" s="9">
+        <v>3.3642999999999999E-2</v>
+      </c>
+      <c r="G42" s="9"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="10">
+        <v>313300</v>
+      </c>
+      <c r="B43" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="8">
+        <v>191</v>
+      </c>
+      <c r="D43" s="8">
+        <v>170</v>
+      </c>
+      <c r="E43" s="13">
+        <v>-21</v>
+      </c>
+      <c r="F43" s="9">
+        <v>-0.10994799999999999</v>
+      </c>
+      <c r="G43" s="9"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="10">
+        <v>314100</v>
+      </c>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="8">
+        <v>110</v>
+      </c>
+      <c r="D44" s="8">
+        <v>113</v>
+      </c>
+      <c r="E44" s="13">
+        <v>3</v>
+      </c>
+      <c r="F44" s="9">
+        <v>2.7273000000000002E-2</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="10">
+        <v>314900</v>
+      </c>
+      <c r="B45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="8">
+        <v>1490</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1536</v>
+      </c>
+      <c r="E45" s="13">
+        <v>46</v>
+      </c>
+      <c r="F45" s="9">
+        <v>3.0872E-2</v>
+      </c>
+      <c r="G45" s="9"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="10">
+        <v>315900</v>
+      </c>
+      <c r="B46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46" s="8">
+        <v>810</v>
+      </c>
+      <c r="D46" s="8">
+        <v>778</v>
+      </c>
+      <c r="E46" s="13">
+        <v>-32</v>
+      </c>
+      <c r="F46" s="9">
+        <v>-3.9505999999999999E-2</v>
+      </c>
+      <c r="G46" s="9"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="10">
+        <v>316900</v>
+      </c>
+      <c r="B47" t="s">
+        <v>52</v>
+      </c>
+      <c r="C47" s="8">
+        <v>254</v>
+      </c>
+      <c r="D47" s="8">
+        <v>261</v>
+      </c>
+      <c r="E47" s="13">
+        <v>7</v>
+      </c>
+      <c r="F47" s="9">
+        <v>2.7559E-2</v>
+      </c>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="10">
+        <v>321900</v>
+      </c>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="8">
+        <v>4158</v>
+      </c>
+      <c r="D48" s="8">
+        <v>4276</v>
+      </c>
+      <c r="E48" s="13">
+        <v>118</v>
+      </c>
+      <c r="F48" s="9">
+        <v>2.8378999999999998E-2</v>
+      </c>
+      <c r="G48" s="9"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="10">
+        <v>323100</v>
+      </c>
+      <c r="B49" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="8">
+        <v>9151</v>
+      </c>
+      <c r="D49" s="8">
+        <v>7907</v>
+      </c>
+      <c r="E49" s="13">
+        <v>-1244</v>
+      </c>
+      <c r="F49" s="9">
+        <v>-0.13594099999999998</v>
+      </c>
+      <c r="G49" s="9"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="10">
+        <v>324100</v>
+      </c>
+      <c r="B50" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="8">
+        <v>1519</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1623</v>
+      </c>
+      <c r="E50" s="13">
+        <v>104</v>
+      </c>
+      <c r="F50" s="9">
+        <v>6.8465999999999999E-2</v>
+      </c>
+      <c r="G50" s="9"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="8">
+        <v>8751</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9874</v>
+      </c>
+      <c r="E51" s="13">
+        <v>1123</v>
+      </c>
+      <c r="F51" s="9">
+        <v>0.128328</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="8">
+        <v>7070</v>
+      </c>
+      <c r="D52" s="8">
+        <v>8072</v>
+      </c>
+      <c r="E52" s="13">
+        <v>1002</v>
+      </c>
+      <c r="F52" s="9">
+        <v>0.14172599999999999</v>
+      </c>
+      <c r="G52" s="9"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="10">
+        <v>325400</v>
+      </c>
+      <c r="B53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53" s="8">
+        <v>7039</v>
+      </c>
+      <c r="D53" s="8">
+        <v>7121</v>
+      </c>
+      <c r="E53" s="13">
+        <v>82</v>
+      </c>
+      <c r="F53" s="9">
+        <v>1.1649E-2</v>
+      </c>
+      <c r="G53" s="9"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="10">
+        <v>326100</v>
+      </c>
+      <c r="B54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="8">
+        <v>13372</v>
+      </c>
+      <c r="D54" s="8">
+        <v>14621</v>
+      </c>
+      <c r="E54" s="13">
+        <v>1249</v>
+      </c>
+      <c r="F54" s="9">
+        <v>9.3404000000000001E-2</v>
+      </c>
+      <c r="G54" s="9"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="10">
+        <v>326200</v>
+      </c>
+      <c r="B55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55" s="8">
+        <v>2665</v>
+      </c>
+      <c r="D55" s="8">
+        <v>2257</v>
+      </c>
+      <c r="E55" s="13">
+        <v>-408</v>
+      </c>
+      <c r="F55" s="9">
+        <v>-0.15309600000000001</v>
+      </c>
+      <c r="G55" s="9"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="10">
+        <v>331200</v>
+      </c>
+      <c r="B56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" s="8">
+        <v>1555</v>
+      </c>
+      <c r="D56" s="8">
+        <v>1609</v>
+      </c>
+      <c r="E56" s="13">
+        <v>54</v>
+      </c>
+      <c r="F56" s="9">
+        <v>3.4727000000000001E-2</v>
+      </c>
+      <c r="G56" s="9"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="10">
+        <v>331400</v>
+      </c>
+      <c r="B57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="8">
+        <v>1240</v>
+      </c>
+      <c r="D57" s="8">
+        <v>1074</v>
+      </c>
+      <c r="E57" s="13">
+        <v>-166</v>
+      </c>
+      <c r="F57" s="9">
+        <v>-0.13387099999999999</v>
+      </c>
+      <c r="G57" s="9"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="10">
+        <v>331500</v>
+      </c>
+      <c r="B58" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58" s="8">
+        <v>2800</v>
+      </c>
+      <c r="D58" s="8">
+        <v>2293</v>
+      </c>
+      <c r="E58" s="13">
+        <v>-507</v>
+      </c>
+      <c r="F58" s="9">
+        <v>-0.18107099999999998</v>
+      </c>
+      <c r="G58" s="9"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="8">
+        <v>11025</v>
+      </c>
+      <c r="D59" s="8">
+        <v>10656</v>
+      </c>
+      <c r="E59" s="13">
+        <v>-369</v>
+      </c>
+      <c r="F59" s="9">
+        <v>-3.3468999999999999E-2</v>
+      </c>
+      <c r="G59" s="9"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B60" t="s">
+        <v>75</v>
+      </c>
+      <c r="C60" s="8">
+        <v>13627</v>
+      </c>
+      <c r="D60" s="8">
+        <v>15345</v>
+      </c>
+      <c r="E60" s="13">
+        <v>1718</v>
+      </c>
+      <c r="F60" s="9">
+        <v>0.12607299999999999</v>
+      </c>
+      <c r="G60" s="9"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="10">
+        <v>332700</v>
+      </c>
+      <c r="B61" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" s="8">
+        <v>4073</v>
+      </c>
+      <c r="D61" s="8">
+        <v>3774</v>
+      </c>
+      <c r="E61" s="13">
+        <v>-299</v>
+      </c>
+      <c r="F61" s="9">
+        <v>-7.3410000000000003E-2</v>
+      </c>
+      <c r="G61" s="9"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="10">
+        <v>332800</v>
+      </c>
+      <c r="B62" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="8">
+        <v>2226</v>
+      </c>
+      <c r="D62" s="8">
+        <v>1894</v>
+      </c>
+      <c r="E62" s="13">
+        <v>-332</v>
+      </c>
+      <c r="F62" s="9">
+        <v>-0.149146</v>
+      </c>
+      <c r="G62" s="9"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B63" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="8">
+        <v>17759</v>
+      </c>
+      <c r="D63" s="8">
+        <v>15271</v>
+      </c>
+      <c r="E63" s="13">
+        <v>-2488</v>
+      </c>
+      <c r="F63" s="9">
+        <v>-0.140098</v>
+      </c>
+      <c r="G63" s="9"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="10">
+        <v>333300</v>
+      </c>
+      <c r="B64" t="s">
+        <v>82</v>
+      </c>
+      <c r="C64" s="8">
+        <v>2773</v>
+      </c>
+      <c r="D64" s="8">
+        <v>2919</v>
+      </c>
+      <c r="E64" s="13">
+        <v>146</v>
+      </c>
+      <c r="F64" s="9">
+        <v>5.2651000000000003E-2</v>
+      </c>
+      <c r="G64" s="9"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="10">
+        <v>333500</v>
+      </c>
+      <c r="B65" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="8">
+        <v>4803</v>
+      </c>
+      <c r="D65" s="8">
+        <v>5166</v>
+      </c>
+      <c r="E65" s="13">
+        <v>363</v>
+      </c>
+      <c r="F65" s="9">
+        <v>7.5578000000000006E-2</v>
+      </c>
+      <c r="G65" s="9"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="10">
+        <v>333600</v>
+      </c>
+      <c r="B66" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="8">
+        <v>3271</v>
+      </c>
+      <c r="D66" s="8">
+        <v>3521</v>
+      </c>
+      <c r="E66" s="13">
+        <v>250</v>
+      </c>
+      <c r="F66" s="9">
+        <v>7.6428999999999997E-2</v>
+      </c>
+      <c r="G66" s="9"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="10">
+        <v>334100</v>
+      </c>
+      <c r="B67" t="s">
+        <v>87</v>
+      </c>
+      <c r="C67" s="8">
+        <v>233</v>
+      </c>
+      <c r="D67" s="8">
+        <v>236</v>
+      </c>
+      <c r="E67" s="13">
+        <v>3</v>
+      </c>
+      <c r="F67" s="9">
+        <v>1.2876E-2</v>
+      </c>
+      <c r="G67" s="9"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="10">
+        <v>334200</v>
+      </c>
+      <c r="B68" t="s">
+        <v>89</v>
+      </c>
+      <c r="C68" s="8">
+        <v>1208</v>
+      </c>
+      <c r="D68" s="8">
+        <v>1362</v>
+      </c>
+      <c r="E68" s="13">
+        <v>154</v>
+      </c>
+      <c r="F68" s="9">
+        <v>0.12748300000000001</v>
+      </c>
+      <c r="G68" s="9"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="10">
+        <v>334400</v>
+      </c>
+      <c r="B69" t="s">
+        <v>90</v>
+      </c>
+      <c r="C69" s="8">
+        <v>9048</v>
+      </c>
+      <c r="D69" s="8">
+        <v>9324</v>
+      </c>
+      <c r="E69" s="13">
+        <v>276</v>
+      </c>
+      <c r="F69" s="9">
+        <v>3.0503999999999996E-2</v>
+      </c>
+      <c r="G69" s="9"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="10">
+        <v>334500</v>
+      </c>
+      <c r="B70" t="s">
+        <v>92</v>
+      </c>
+      <c r="C70" s="8">
+        <v>3314</v>
+      </c>
+      <c r="D70" s="8">
+        <v>3730</v>
+      </c>
+      <c r="E70" s="13">
+        <v>416</v>
+      </c>
+      <c r="F70" s="9">
+        <v>0.125528</v>
+      </c>
+      <c r="G70" s="9"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="10">
+        <v>335300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>93</v>
+      </c>
+      <c r="C71" s="8">
+        <v>4353</v>
+      </c>
+      <c r="D71" s="8">
+        <v>4635</v>
+      </c>
+      <c r="E71" s="13">
+        <v>282</v>
+      </c>
+      <c r="F71" s="9">
+        <v>6.4782999999999993E-2</v>
+      </c>
+      <c r="G71" s="9"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="10">
+        <v>335900</v>
+      </c>
+      <c r="B72" t="s">
+        <v>95</v>
+      </c>
+      <c r="C72" s="8">
+        <v>6619</v>
+      </c>
+      <c r="D72" s="8">
+        <v>6258</v>
+      </c>
+      <c r="E72" s="13">
+        <v>-361</v>
+      </c>
+      <c r="F72" s="9">
+        <v>-5.4539999999999998E-2</v>
+      </c>
+      <c r="G72" s="9"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="10">
+        <v>336100</v>
+      </c>
+      <c r="B73" t="s">
+        <v>97</v>
+      </c>
+      <c r="C73" s="8">
+        <v>13833</v>
+      </c>
+      <c r="D73" s="8">
+        <v>14830</v>
+      </c>
+      <c r="E73" s="13">
+        <v>997</v>
+      </c>
+      <c r="F73" s="9">
+        <v>7.2073999999999999E-2</v>
+      </c>
+      <c r="G73" s="9"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="10">
+        <v>336200</v>
+      </c>
+      <c r="B74" t="s">
+        <v>99</v>
+      </c>
+      <c r="C74" s="8">
+        <v>2582</v>
+      </c>
+      <c r="D74" s="8">
+        <v>2269</v>
+      </c>
+      <c r="E74" s="13">
+        <v>-313</v>
+      </c>
+      <c r="F74" s="9">
+        <v>-0.12122400000000001</v>
+      </c>
+      <c r="G74" s="9"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="10">
+        <v>336300</v>
+      </c>
+      <c r="B75" t="s">
+        <v>101</v>
+      </c>
+      <c r="C75" s="8">
+        <v>10161</v>
+      </c>
+      <c r="D75" s="8">
+        <v>9860</v>
+      </c>
+      <c r="E75" s="13">
+        <v>-301</v>
+      </c>
+      <c r="F75" s="9">
+        <v>-2.9623E-2</v>
+      </c>
+      <c r="G75" s="9"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="10">
+        <v>336600</v>
+      </c>
+      <c r="B76" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" s="8">
+        <v>2471</v>
+      </c>
+      <c r="D76" s="8">
+        <v>2899</v>
+      </c>
+      <c r="E76" s="13">
+        <v>428</v>
+      </c>
+      <c r="F76" s="9">
+        <v>0.17320900000000003</v>
+      </c>
+      <c r="G76" s="9"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="10">
+        <v>336900</v>
+      </c>
+      <c r="B77" t="s">
+        <v>104</v>
+      </c>
+      <c r="C77" s="8">
+        <v>1082</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1112</v>
+      </c>
+      <c r="E77" s="13">
+        <v>30</v>
+      </c>
+      <c r="F77" s="9">
+        <v>2.7726000000000001E-2</v>
+      </c>
+      <c r="G77" s="9"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" t="s">
+        <v>106</v>
+      </c>
+      <c r="C78" s="8">
+        <v>7294</v>
+      </c>
+      <c r="D78" s="8">
+        <v>6970</v>
+      </c>
+      <c r="E78" s="13">
+        <v>-324</v>
+      </c>
+      <c r="F78" s="9">
+        <v>-4.4420000000000001E-2</v>
+      </c>
+      <c r="G78" s="9"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="10">
+        <v>337900</v>
+      </c>
+      <c r="B79" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="8">
+        <v>90</v>
+      </c>
+      <c r="D79" s="8">
+        <v>89</v>
+      </c>
+      <c r="E79" s="13">
+        <v>-1</v>
+      </c>
+      <c r="F79" s="9">
+        <v>-1.1110999999999999E-2</v>
+      </c>
+      <c r="G79" s="9"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="10">
+        <v>339100</v>
+      </c>
+      <c r="B80" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="8">
+        <v>3764</v>
+      </c>
+      <c r="D80" s="8">
+        <v>3944</v>
+      </c>
+      <c r="E80" s="13">
+        <v>180</v>
+      </c>
+      <c r="F80" s="9">
+        <v>4.7820999999999995E-2</v>
+      </c>
+      <c r="G80" s="9"/>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="10">
+        <v>339900</v>
+      </c>
+      <c r="B81" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="8">
+        <v>4878</v>
+      </c>
+      <c r="D81" s="8">
+        <v>4965</v>
+      </c>
+      <c r="E81" s="13">
+        <v>87</v>
+      </c>
+      <c r="F81" s="9">
+        <v>1.7835E-2</v>
+      </c>
+      <c r="G81" s="9"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="10"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="13"/>
+      <c r="F82" s="9"/>
+      <c r="G82" s="9"/>
+    </row>
+    <row r="83" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="11">
+        <v>420000</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C83" s="6">
+        <v>129545</v>
+      </c>
+      <c r="D83" s="6">
+        <v>131834</v>
+      </c>
+      <c r="E83" s="12">
+        <v>2289</v>
+      </c>
+      <c r="F83" s="7">
+        <v>1.7669999999999998E-2</v>
+      </c>
+      <c r="G83" s="7"/>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B84" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="8">
+        <v>32162</v>
+      </c>
+      <c r="D84" s="8">
+        <v>33003</v>
+      </c>
+      <c r="E84" s="13">
+        <v>841</v>
+      </c>
+      <c r="F84" s="9">
+        <v>2.6148999999999999E-2</v>
+      </c>
+      <c r="G84" s="9"/>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="10">
+        <v>423100</v>
+      </c>
+      <c r="B85" t="s">
+        <v>115</v>
+      </c>
+      <c r="C85" s="8">
+        <v>11381</v>
+      </c>
+      <c r="D85" s="8">
+        <v>12119</v>
+      </c>
+      <c r="E85" s="13">
+        <v>738</v>
+      </c>
+      <c r="F85" s="9">
+        <v>6.4845E-2</v>
+      </c>
+      <c r="G85" s="9"/>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="10">
+        <v>423400</v>
+      </c>
+      <c r="B86" t="s">
+        <v>117</v>
+      </c>
+      <c r="C86" s="8">
+        <v>13995</v>
+      </c>
+      <c r="D86" s="8">
+        <v>15208</v>
+      </c>
+      <c r="E86" s="13">
+        <v>1213</v>
+      </c>
+      <c r="F86" s="9">
+        <v>8.6674000000000001E-2</v>
+      </c>
+      <c r="G86" s="9"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="10">
+        <v>423800</v>
+      </c>
+      <c r="B87" t="s">
+        <v>118</v>
+      </c>
+      <c r="C87" s="8">
+        <v>16273</v>
+      </c>
+      <c r="D87" s="8">
+        <v>16716</v>
+      </c>
+      <c r="E87" s="13">
+        <v>443</v>
+      </c>
+      <c r="F87" s="9">
+        <v>2.7223000000000001E-2</v>
+      </c>
+      <c r="G87" s="9"/>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B88" t="s">
+        <v>120</v>
+      </c>
+      <c r="C88" s="8">
+        <v>17595</v>
+      </c>
+      <c r="D88" s="8">
+        <v>18248</v>
+      </c>
+      <c r="E88" s="13">
+        <v>653</v>
+      </c>
+      <c r="F88" s="9">
+        <v>3.7113E-2</v>
+      </c>
+      <c r="G88" s="9"/>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B89" t="s">
+        <v>122</v>
+      </c>
+      <c r="C89" s="8">
+        <v>8091</v>
+      </c>
+      <c r="D89" s="8">
+        <v>8024</v>
+      </c>
+      <c r="E89" s="13">
+        <v>-67</v>
+      </c>
+      <c r="F89" s="9">
+        <v>-8.2810000000000002E-3</v>
+      </c>
+      <c r="G89" s="9"/>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B90" t="s">
+        <v>124</v>
+      </c>
+      <c r="C90" s="8">
+        <v>16654</v>
+      </c>
+      <c r="D90" s="8">
+        <v>16853</v>
+      </c>
+      <c r="E90" s="13">
+        <v>199</v>
+      </c>
+      <c r="F90" s="9">
+        <v>1.1949000000000001E-2</v>
+      </c>
+      <c r="G90" s="9"/>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="10">
+        <v>424300</v>
+      </c>
+      <c r="B91" t="s">
+        <v>126</v>
+      </c>
+      <c r="C91" s="8">
+        <v>1116</v>
+      </c>
+      <c r="D91" s="8">
+        <v>948</v>
+      </c>
+      <c r="E91" s="13">
+        <v>-168</v>
+      </c>
+      <c r="F91" s="9">
+        <v>-0.15053800000000001</v>
+      </c>
+      <c r="G91" s="9"/>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="10">
+        <v>424500</v>
+      </c>
+      <c r="B92" t="s">
+        <v>128</v>
+      </c>
+      <c r="C92" s="8">
+        <v>2181</v>
+      </c>
+      <c r="D92" s="8">
+        <v>2001</v>
+      </c>
+      <c r="E92" s="13">
+        <v>-180</v>
+      </c>
+      <c r="F92" s="9">
+        <v>-8.2530999999999993E-2</v>
+      </c>
+      <c r="G92" s="9"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="10">
+        <v>425100</v>
+      </c>
+      <c r="B93" t="s">
+        <v>130</v>
+      </c>
+      <c r="C93" s="8">
+        <v>10097</v>
+      </c>
+      <c r="D93" s="8">
+        <v>8714</v>
+      </c>
+      <c r="E93" s="13">
+        <v>-1383</v>
+      </c>
+      <c r="F93" s="9">
+        <v>-0.13697100000000001</v>
+      </c>
+      <c r="G93" s="9"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="10"/>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="13"/>
+      <c r="F94" s="9"/>
+      <c r="G94" s="9"/>
+    </row>
+    <row r="95" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="11">
+        <v>440000</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C95" s="6">
+        <v>307584</v>
+      </c>
+      <c r="D95" s="6">
+        <v>308552</v>
+      </c>
+      <c r="E95" s="12">
+        <v>968</v>
+      </c>
+      <c r="F95" s="7">
+        <v>3.1469999999999996E-3</v>
+      </c>
+      <c r="G95" s="7"/>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="10">
+        <v>441100</v>
+      </c>
+      <c r="B96" t="s">
+        <v>132</v>
+      </c>
+      <c r="C96" s="8">
+        <v>25514</v>
+      </c>
+      <c r="D96" s="8">
+        <v>25565</v>
+      </c>
+      <c r="E96" s="13">
+        <v>51</v>
+      </c>
+      <c r="F96" s="9">
+        <v>1.9989999999999999E-3</v>
+      </c>
+      <c r="G96" s="9"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="10">
+        <v>441200</v>
+      </c>
+      <c r="B97" t="s">
+        <v>134</v>
+      </c>
+      <c r="C97" s="8">
+        <v>3736</v>
+      </c>
+      <c r="D97" s="8">
+        <v>3693</v>
+      </c>
+      <c r="E97" s="13">
+        <v>-43</v>
+      </c>
+      <c r="F97" s="9">
+        <v>-1.1509999999999999E-2</v>
+      </c>
+      <c r="G97" s="9"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="10">
+        <v>441300</v>
+      </c>
+      <c r="B98" t="s">
+        <v>136</v>
+      </c>
+      <c r="C98" s="8">
+        <v>13247</v>
+      </c>
+      <c r="D98" s="8">
+        <v>13104</v>
+      </c>
+      <c r="E98" s="13">
+        <v>-143</v>
+      </c>
+      <c r="F98" s="9">
+        <v>-1.0794999999999999E-2</v>
+      </c>
+      <c r="G98" s="9"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="10">
+        <v>444100</v>
+      </c>
+      <c r="B99" t="s">
+        <v>138</v>
+      </c>
+      <c r="C99" s="8">
+        <v>25844</v>
+      </c>
+      <c r="D99" s="8">
+        <v>27496</v>
+      </c>
+      <c r="E99" s="13">
+        <v>1652</v>
+      </c>
+      <c r="F99" s="9">
+        <v>6.3921999999999993E-2</v>
+      </c>
+      <c r="G99" s="9"/>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="10">
+        <v>444200</v>
+      </c>
+      <c r="B100" t="s">
+        <v>140</v>
+      </c>
+      <c r="C100" s="8">
+        <v>5190</v>
+      </c>
+      <c r="D100" s="8">
+        <v>5141</v>
+      </c>
+      <c r="E100" s="13">
+        <v>-49</v>
+      </c>
+      <c r="F100" s="9">
+        <v>-9.4409999999999997E-3</v>
+      </c>
+      <c r="G100" s="9"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="B101" t="s">
+        <v>142</v>
+      </c>
+      <c r="C101" s="8">
+        <v>41376</v>
+      </c>
+      <c r="D101" s="8">
+        <v>41031</v>
+      </c>
+      <c r="E101" s="13">
+        <v>-345</v>
+      </c>
+      <c r="F101" s="9">
+        <v>-8.3379999999999999E-3</v>
+      </c>
+      <c r="G101" s="9"/>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="10">
+        <v>445300</v>
+      </c>
+      <c r="B102" t="s">
+        <v>143</v>
+      </c>
+      <c r="C102" s="8">
+        <v>2160</v>
+      </c>
+      <c r="D102" s="8">
+        <v>2167</v>
+      </c>
+      <c r="E102" s="13">
+        <v>7</v>
+      </c>
+      <c r="F102" s="9">
+        <v>3.241E-3</v>
+      </c>
+      <c r="G102" s="9"/>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="10">
+        <v>449100</v>
+      </c>
+      <c r="B103" t="s">
+        <v>145</v>
+      </c>
+      <c r="C103" s="8">
+        <v>6878</v>
+      </c>
+      <c r="D103" s="8">
+        <v>5870</v>
+      </c>
+      <c r="E103" s="13">
+        <v>-1008</v>
+      </c>
+      <c r="F103" s="9">
+        <v>-0.14655399999999999</v>
+      </c>
+      <c r="G103" s="9"/>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="10">
+        <v>449200</v>
+      </c>
+      <c r="B104" t="s">
+        <v>147</v>
+      </c>
+      <c r="C104" s="8">
+        <v>6066</v>
+      </c>
+      <c r="D104" s="8">
+        <v>5002</v>
+      </c>
+      <c r="E104" s="13">
+        <v>-1064</v>
+      </c>
+      <c r="F104" s="9">
+        <v>-0.175404</v>
+      </c>
+      <c r="G104" s="9"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="10">
+        <v>456100</v>
+      </c>
+      <c r="B105" t="s">
+        <v>149</v>
+      </c>
+      <c r="C105" s="8">
+        <v>23675</v>
+      </c>
+      <c r="D105" s="8">
+        <v>24379</v>
+      </c>
+      <c r="E105" s="13">
+        <v>704</v>
+      </c>
+      <c r="F105" s="9">
+        <v>2.9735999999999999E-2</v>
+      </c>
+      <c r="G105" s="9"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="10">
+        <v>457100</v>
+      </c>
+      <c r="B106" t="s">
+        <v>151</v>
+      </c>
+      <c r="C106" s="8">
+        <v>29769</v>
+      </c>
+      <c r="D106" s="8">
+        <v>28320</v>
+      </c>
+      <c r="E106" s="13">
+        <v>-1449</v>
+      </c>
+      <c r="F106" s="9">
+        <v>-4.8674999999999996E-2</v>
+      </c>
+      <c r="G106" s="9"/>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="10">
+        <v>457200</v>
+      </c>
+      <c r="B107" t="s">
+        <v>153</v>
+      </c>
+      <c r="C107" s="8">
+        <v>927</v>
+      </c>
+      <c r="D107" s="8">
+        <v>792</v>
+      </c>
+      <c r="E107" s="13">
+        <v>-135</v>
+      </c>
+      <c r="F107" s="9">
+        <v>-0.14563100000000001</v>
+      </c>
+      <c r="G107" s="9"/>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" s="10">
+        <v>458100</v>
+      </c>
+      <c r="B108" t="s">
+        <v>155</v>
+      </c>
+      <c r="C108" s="8">
+        <v>11848</v>
+      </c>
+      <c r="D108" s="8">
+        <v>9603</v>
+      </c>
+      <c r="E108" s="13">
+        <v>-2245</v>
+      </c>
+      <c r="F108" s="9">
+        <v>-0.18948299999999998</v>
+      </c>
+      <c r="G108" s="9"/>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" s="10">
+        <v>458200</v>
+      </c>
+      <c r="B109" t="s">
+        <v>157</v>
+      </c>
+      <c r="C109" s="8">
+        <v>2504</v>
+      </c>
+      <c r="D109" s="8">
+        <v>2324</v>
+      </c>
+      <c r="E109" s="13">
+        <v>-180</v>
+      </c>
+      <c r="F109" s="9">
+        <v>-7.1885000000000004E-2</v>
+      </c>
+      <c r="G109" s="9"/>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="10">
+        <v>458300</v>
+      </c>
+      <c r="B110" t="s">
+        <v>159</v>
+      </c>
+      <c r="C110" s="8">
+        <v>1605</v>
+      </c>
+      <c r="D110" s="8">
+        <v>1304</v>
+      </c>
+      <c r="E110" s="13">
+        <v>-301</v>
+      </c>
+      <c r="F110" s="9">
+        <v>-0.18753900000000001</v>
+      </c>
+      <c r="G110" s="9"/>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B111" t="s">
+        <v>161</v>
+      </c>
+      <c r="C111" s="8">
+        <v>7609</v>
+      </c>
+      <c r="D111" s="8">
+        <v>6596</v>
+      </c>
+      <c r="E111" s="13">
+        <v>-1013</v>
+      </c>
+      <c r="F111" s="9">
+        <v>-0.133132</v>
+      </c>
+      <c r="G111" s="9"/>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="10">
+        <v>459100</v>
+      </c>
+      <c r="B112" t="s">
+        <v>163</v>
+      </c>
+      <c r="C112" s="8">
+        <v>10072</v>
+      </c>
+      <c r="D112" s="8">
+        <v>9405</v>
+      </c>
+      <c r="E112" s="13">
+        <v>-667</v>
+      </c>
+      <c r="F112" s="9">
+        <v>-6.6223000000000004E-2</v>
+      </c>
+      <c r="G112" s="9"/>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="10">
+        <v>459200</v>
+      </c>
+      <c r="B113" t="s">
+        <v>165</v>
+      </c>
+      <c r="C113" s="8">
+        <v>936</v>
+      </c>
+      <c r="D113" s="8">
+        <v>750</v>
+      </c>
+      <c r="E113" s="13">
+        <v>-186</v>
+      </c>
+      <c r="F113" s="9">
+        <v>-0.19871800000000001</v>
+      </c>
+      <c r="G113" s="9"/>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="10">
+        <v>459300</v>
+      </c>
+      <c r="B114" t="s">
+        <v>167</v>
+      </c>
+      <c r="C114" s="8">
+        <v>1191</v>
+      </c>
+      <c r="D114" s="8">
+        <v>1018</v>
+      </c>
+      <c r="E114" s="13">
+        <v>-173</v>
+      </c>
+      <c r="F114" s="9">
+        <v>-0.145256</v>
+      </c>
+      <c r="G114" s="9"/>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="10">
+        <v>459900</v>
+      </c>
+      <c r="B115" t="s">
+        <v>169</v>
+      </c>
+      <c r="C115" s="8">
+        <v>12544</v>
+      </c>
+      <c r="D115" s="8">
+        <v>12105</v>
+      </c>
+      <c r="E115" s="13">
+        <v>-439</v>
+      </c>
+      <c r="F115" s="9">
+        <v>-3.4997E-2</v>
+      </c>
+      <c r="G115" s="9"/>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="10"/>
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="13"/>
+      <c r="F116" s="9"/>
+      <c r="G116" s="9"/>
+    </row>
+    <row r="117" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="11">
+        <v>480000</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C117" s="6">
+        <v>115616</v>
+      </c>
+      <c r="D117" s="6">
+        <v>121212</v>
+      </c>
+      <c r="E117" s="12">
+        <v>5596</v>
+      </c>
+      <c r="F117" s="7">
+        <v>4.8402000000000001E-2</v>
+      </c>
+      <c r="G117" s="7"/>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="10">
+        <v>481100</v>
+      </c>
+      <c r="B118" t="s">
+        <v>171</v>
+      </c>
+      <c r="C118" s="8">
+        <v>3093</v>
+      </c>
+      <c r="D118" s="8">
+        <v>3228</v>
+      </c>
+      <c r="E118" s="13">
+        <v>135</v>
+      </c>
+      <c r="F118" s="9">
+        <v>4.3646999999999998E-2</v>
+      </c>
+      <c r="G118" s="9"/>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="10">
+        <v>481200</v>
+      </c>
+      <c r="B119" t="s">
+        <v>172</v>
+      </c>
+      <c r="C119" s="8">
+        <v>411</v>
+      </c>
+      <c r="D119" s="8">
+        <v>424</v>
+      </c>
+      <c r="E119" s="13">
+        <v>13</v>
+      </c>
+      <c r="F119" s="9">
+        <v>3.1629999999999998E-2</v>
+      </c>
+      <c r="G119" s="9"/>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="10">
+        <v>482100</v>
+      </c>
+      <c r="B120" t="s">
+        <v>173</v>
+      </c>
+      <c r="C120" s="8">
+        <v>6200</v>
+      </c>
+      <c r="D120" s="8">
+        <v>6227</v>
+      </c>
+      <c r="E120" s="13">
+        <v>27</v>
+      </c>
+      <c r="F120" s="9">
+        <v>4.3550000000000004E-3</v>
+      </c>
+      <c r="G120" s="9"/>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="10">
+        <v>485200</v>
+      </c>
+      <c r="B121" t="s">
+        <v>175</v>
+      </c>
+      <c r="C121" s="8">
+        <v>342</v>
+      </c>
+      <c r="D121" s="8">
+        <v>305</v>
+      </c>
+      <c r="E121" s="13">
+        <v>-37</v>
+      </c>
+      <c r="F121" s="9">
+        <v>-0.10818699999999999</v>
+      </c>
+      <c r="G121" s="9"/>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="10">
+        <v>485300</v>
+      </c>
+      <c r="B122" t="s">
+        <v>177</v>
+      </c>
+      <c r="C122" s="8">
+        <v>501</v>
+      </c>
+      <c r="D122" s="8">
+        <v>416</v>
+      </c>
+      <c r="E122" s="13">
+        <v>-85</v>
+      </c>
+      <c r="F122" s="9">
+        <v>-0.16966100000000001</v>
+      </c>
+      <c r="G122" s="9"/>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="10">
+        <v>485400</v>
+      </c>
+      <c r="B123" t="s">
+        <v>179</v>
+      </c>
+      <c r="C123" s="8">
+        <v>3890</v>
+      </c>
+      <c r="D123" s="8">
+        <v>3693</v>
+      </c>
+      <c r="E123" s="13">
+        <v>-197</v>
+      </c>
+      <c r="F123" s="9">
+        <v>-5.0643000000000001E-2</v>
+      </c>
+      <c r="G123" s="9"/>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="10">
+        <v>485900</v>
+      </c>
+      <c r="B124" t="s">
+        <v>180</v>
+      </c>
+      <c r="C124" s="8">
+        <v>2289</v>
+      </c>
+      <c r="D124" s="8">
+        <v>2359</v>
+      </c>
+      <c r="E124" s="13">
+        <v>70</v>
+      </c>
+      <c r="F124" s="9">
+        <v>3.0581000000000001E-2</v>
+      </c>
+      <c r="G124" s="9"/>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="10">
+        <v>487100</v>
+      </c>
+      <c r="B125" t="s">
+        <v>181</v>
+      </c>
+      <c r="C125" s="8">
+        <v>221</v>
+      </c>
+      <c r="D125" s="8">
+        <v>225</v>
+      </c>
+      <c r="E125" s="13">
+        <v>4</v>
+      </c>
+      <c r="F125" s="9">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="G125" s="9"/>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="10">
+        <v>488100</v>
+      </c>
+      <c r="B126" t="s">
+        <v>182</v>
+      </c>
+      <c r="C126" s="8">
+        <v>3849</v>
+      </c>
+      <c r="D126" s="8">
+        <v>4009</v>
+      </c>
+      <c r="E126" s="13">
+        <v>160</v>
+      </c>
+      <c r="F126" s="9">
+        <v>4.1569000000000002E-2</v>
+      </c>
+      <c r="G126" s="9"/>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="10">
+        <v>488200</v>
+      </c>
+      <c r="B127" t="s">
+        <v>184</v>
+      </c>
+      <c r="C127" s="8">
+        <v>1481</v>
+      </c>
+      <c r="D127" s="8">
+        <v>1648</v>
+      </c>
+      <c r="E127" s="13">
+        <v>167</v>
+      </c>
+      <c r="F127" s="9">
+        <v>0.11276199999999999</v>
+      </c>
+      <c r="G127" s="9"/>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="10">
+        <v>488300</v>
+      </c>
+      <c r="B128" t="s">
+        <v>185</v>
+      </c>
+      <c r="C128" s="8">
+        <v>477</v>
+      </c>
+      <c r="D128" s="8">
+        <v>506</v>
+      </c>
+      <c r="E128" s="13">
+        <v>29</v>
+      </c>
+      <c r="F128" s="9">
+        <v>6.0796999999999997E-2</v>
+      </c>
+      <c r="G128" s="9"/>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="10">
+        <v>488400</v>
+      </c>
+      <c r="B129" t="s">
+        <v>187</v>
+      </c>
+      <c r="C129" s="8">
+        <v>2247</v>
+      </c>
+      <c r="D129" s="8">
+        <v>2597</v>
+      </c>
+      <c r="E129" s="13">
+        <v>350</v>
+      </c>
+      <c r="F129" s="9">
+        <v>0.15576299999999998</v>
+      </c>
+      <c r="G129" s="9"/>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="10">
+        <v>488500</v>
+      </c>
+      <c r="B130" t="s">
+        <v>189</v>
+      </c>
+      <c r="C130" s="8">
+        <v>5485</v>
+      </c>
+      <c r="D130" s="8">
+        <v>5861</v>
+      </c>
+      <c r="E130" s="13">
+        <v>376</v>
+      </c>
+      <c r="F130" s="9">
+        <v>6.8551000000000001E-2</v>
+      </c>
+      <c r="G130" s="9"/>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="10">
+        <v>488900</v>
+      </c>
+      <c r="B131" t="s">
+        <v>191</v>
+      </c>
+      <c r="C131" s="8">
+        <v>350</v>
+      </c>
+      <c r="D131" s="8">
+        <v>400</v>
+      </c>
+      <c r="E131" s="13">
+        <v>50</v>
+      </c>
+      <c r="F131" s="9">
+        <v>0.14285700000000001</v>
+      </c>
+      <c r="G131" s="9"/>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="10">
+        <v>491100</v>
+      </c>
+      <c r="B132" t="s">
+        <v>193</v>
+      </c>
+      <c r="C132" s="8">
+        <v>14434</v>
+      </c>
+      <c r="D132" s="8">
+        <v>13599</v>
+      </c>
+      <c r="E132" s="13">
+        <v>-835</v>
+      </c>
+      <c r="F132" s="9">
+        <v>-5.7849999999999999E-2</v>
+      </c>
+      <c r="G132" s="9"/>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="10">
+        <v>492100</v>
+      </c>
+      <c r="B133" t="s">
+        <v>195</v>
+      </c>
+      <c r="C133" s="8">
+        <v>13778</v>
+      </c>
+      <c r="D133" s="8">
+        <v>14719</v>
+      </c>
+      <c r="E133" s="13">
+        <v>941</v>
+      </c>
+      <c r="F133" s="9">
+        <v>6.8296999999999997E-2</v>
+      </c>
+      <c r="G133" s="9"/>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="10">
+        <v>492200</v>
+      </c>
+      <c r="B134" t="s">
+        <v>197</v>
+      </c>
+      <c r="C134" s="8">
+        <v>2272</v>
+      </c>
+      <c r="D134" s="8">
+        <v>2757</v>
+      </c>
+      <c r="E134" s="13">
+        <v>485</v>
+      </c>
+      <c r="F134" s="9">
+        <v>0.21346800000000002</v>
+      </c>
+      <c r="G134" s="9"/>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="10">
+        <v>493100</v>
+      </c>
+      <c r="B135" t="s">
+        <v>199</v>
+      </c>
+      <c r="C135" s="8">
+        <v>26687</v>
+      </c>
+      <c r="D135" s="8">
+        <v>28584</v>
+      </c>
+      <c r="E135" s="13">
+        <v>1897</v>
+      </c>
+      <c r="F135" s="9">
+        <v>7.1082999999999993E-2</v>
+      </c>
+      <c r="G135" s="9"/>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="10"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="13"/>
+      <c r="F136" s="9"/>
+      <c r="G136" s="9"/>
+    </row>
+    <row r="137" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="11">
+        <v>510000</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C137" s="6">
+        <v>47176</v>
+      </c>
+      <c r="D137" s="6">
+        <v>48571</v>
+      </c>
+      <c r="E137" s="12">
+        <v>1395</v>
+      </c>
+      <c r="F137" s="7">
+        <v>2.9569999999999999E-2</v>
+      </c>
+      <c r="G137" s="7"/>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="10">
+        <v>513100</v>
+      </c>
+      <c r="B138" t="s">
+        <v>202</v>
+      </c>
+      <c r="C138" s="8">
+        <v>4014</v>
+      </c>
+      <c r="D138" s="8">
+        <v>3260</v>
+      </c>
+      <c r="E138" s="13">
+        <v>-754</v>
+      </c>
+      <c r="F138" s="9">
+        <v>-0.18784300000000001</v>
+      </c>
+      <c r="G138" s="9"/>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="10">
+        <v>513200</v>
+      </c>
+      <c r="B139" t="s">
+        <v>203</v>
+      </c>
+      <c r="C139" s="8">
+        <v>7145</v>
+      </c>
+      <c r="D139" s="8">
+        <v>7542</v>
+      </c>
+      <c r="E139" s="13">
+        <v>397</v>
+      </c>
+      <c r="F139" s="9">
+        <v>5.5563000000000001E-2</v>
+      </c>
+      <c r="G139" s="9"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="10">
+        <v>516100</v>
+      </c>
+      <c r="B140" t="s">
+        <v>205</v>
+      </c>
+      <c r="C140" s="8">
+        <v>1771</v>
+      </c>
+      <c r="D140" s="8">
+        <v>1740</v>
+      </c>
+      <c r="E140" s="13">
+        <v>-31</v>
+      </c>
+      <c r="F140" s="9">
+        <v>-1.7503999999999999E-2</v>
+      </c>
+      <c r="G140" s="9"/>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="10">
+        <v>516200</v>
+      </c>
+      <c r="B141" t="s">
+        <v>207</v>
+      </c>
+      <c r="C141" s="8">
+        <v>3650</v>
+      </c>
+      <c r="D141" s="8">
+        <v>4375</v>
+      </c>
+      <c r="E141" s="13">
+        <v>725</v>
+      </c>
+      <c r="F141" s="9">
+        <v>0.19863</v>
+      </c>
+      <c r="G141" s="9"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="10">
+        <v>518200</v>
+      </c>
+      <c r="B142" t="s">
+        <v>208</v>
+      </c>
+      <c r="C142" s="8">
+        <v>14588</v>
+      </c>
+      <c r="D142" s="8">
+        <v>15150</v>
+      </c>
+      <c r="E142" s="13">
+        <v>562</v>
+      </c>
+      <c r="F142" s="9">
+        <v>3.8525000000000004E-2</v>
+      </c>
+      <c r="G142" s="9"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="10">
+        <v>519200</v>
+      </c>
+      <c r="B143" t="s">
+        <v>210</v>
+      </c>
+      <c r="C143" s="8">
+        <v>672</v>
+      </c>
+      <c r="D143" s="8">
+        <v>755</v>
+      </c>
+      <c r="E143" s="13">
+        <v>83</v>
+      </c>
+      <c r="F143" s="9">
+        <v>0.12351200000000001</v>
+      </c>
+      <c r="G143" s="9"/>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="10"/>
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="13"/>
+      <c r="F144" s="9"/>
+      <c r="G144" s="9"/>
+    </row>
+    <row r="145" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="11">
+        <v>520000</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C145" s="6">
+        <v>140365</v>
+      </c>
+      <c r="D145" s="6">
+        <v>147686</v>
+      </c>
+      <c r="E145" s="12">
+        <v>7321</v>
+      </c>
+      <c r="F145" s="7">
+        <v>5.2157000000000002E-2</v>
+      </c>
+      <c r="G145" s="7"/>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B146" t="s">
+        <v>213</v>
+      </c>
+      <c r="C146" s="8">
+        <v>42615</v>
+      </c>
+      <c r="D146" s="8">
+        <v>43665</v>
+      </c>
+      <c r="E146" s="13">
+        <v>1050</v>
+      </c>
+      <c r="F146" s="9">
+        <v>2.4639000000000001E-2</v>
+      </c>
+      <c r="G146" s="9"/>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="10">
+        <v>522200</v>
+      </c>
+      <c r="B147" t="s">
+        <v>214</v>
+      </c>
+      <c r="C147" s="8">
+        <v>12318</v>
+      </c>
+      <c r="D147" s="8">
+        <v>12694</v>
+      </c>
+      <c r="E147" s="13">
+        <v>376</v>
+      </c>
+      <c r="F147" s="9">
+        <v>3.0523999999999999E-2</v>
+      </c>
+      <c r="G147" s="9"/>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="10">
+        <v>524100</v>
+      </c>
+      <c r="B148" t="s">
+        <v>216</v>
+      </c>
+      <c r="C148" s="8">
+        <v>29477</v>
+      </c>
+      <c r="D148" s="8">
+        <v>30332</v>
+      </c>
+      <c r="E148" s="13">
+        <v>855</v>
+      </c>
+      <c r="F148" s="9">
+        <v>2.9005999999999997E-2</v>
+      </c>
+      <c r="G148" s="9"/>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="10">
+        <v>524200</v>
+      </c>
+      <c r="B149" t="s">
+        <v>218</v>
+      </c>
+      <c r="C149" s="8">
+        <v>35446</v>
+      </c>
+      <c r="D149" s="8">
+        <v>38451</v>
+      </c>
+      <c r="E149" s="13">
+        <v>3005</v>
+      </c>
+      <c r="F149" s="9">
+        <v>8.4777000000000005E-2</v>
+      </c>
+      <c r="G149" s="9"/>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" s="10"/>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="13"/>
+      <c r="F150" s="9"/>
+      <c r="G150" s="9"/>
+    </row>
+    <row r="151" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="11">
+        <v>530000</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C151" s="6">
+        <v>35082</v>
+      </c>
+      <c r="D151" s="6">
+        <v>36070</v>
+      </c>
+      <c r="E151" s="12">
+        <v>988</v>
+      </c>
+      <c r="F151" s="7">
+        <v>2.8163000000000001E-2</v>
+      </c>
+      <c r="G151" s="7"/>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="10">
+        <v>532100</v>
+      </c>
+      <c r="B152" t="s">
+        <v>220</v>
+      </c>
+      <c r="C152" s="8">
+        <v>5216</v>
+      </c>
+      <c r="D152" s="8">
+        <v>5393</v>
+      </c>
+      <c r="E152" s="13">
+        <v>177</v>
+      </c>
+      <c r="F152" s="9">
+        <v>3.3933999999999999E-2</v>
+      </c>
+      <c r="G152" s="9"/>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="10">
+        <v>533100</v>
+      </c>
+      <c r="B153" t="s">
+        <v>222</v>
+      </c>
+      <c r="C153" s="8">
+        <v>274</v>
+      </c>
+      <c r="D153" s="8">
+        <v>321</v>
+      </c>
+      <c r="E153" s="13">
+        <v>47</v>
+      </c>
+      <c r="F153" s="9">
+        <v>0.17153300000000002</v>
+      </c>
+      <c r="G153" s="9"/>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="10"/>
+      <c r="C154" s="8"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="13"/>
+      <c r="F154" s="9"/>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="11">
+        <v>540000</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C155" s="6">
+        <v>165353</v>
+      </c>
+      <c r="D155" s="6">
+        <v>180713</v>
+      </c>
+      <c r="E155" s="12">
+        <v>15360</v>
+      </c>
+      <c r="F155" s="7">
+        <v>9.2891999999999988E-2</v>
+      </c>
+      <c r="G155" s="7"/>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="10">
+        <v>541100</v>
+      </c>
+      <c r="B156" t="s">
+        <v>224</v>
+      </c>
+      <c r="C156" s="8">
+        <v>21154</v>
+      </c>
+      <c r="D156" s="8">
+        <v>21306</v>
+      </c>
+      <c r="E156" s="13">
+        <v>152</v>
+      </c>
+      <c r="F156" s="9">
+        <v>7.1850000000000004E-3</v>
+      </c>
+      <c r="G156" s="9"/>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" s="10">
+        <v>541200</v>
+      </c>
+      <c r="B157" t="s">
+        <v>226</v>
+      </c>
+      <c r="C157" s="8">
+        <v>20864</v>
+      </c>
+      <c r="D157" s="8">
+        <v>21957</v>
+      </c>
+      <c r="E157" s="13">
+        <v>1093</v>
+      </c>
+      <c r="F157" s="9">
+        <v>5.2386999999999996E-2</v>
+      </c>
+      <c r="G157" s="9"/>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" s="10">
+        <v>541300</v>
+      </c>
+      <c r="B158" t="s">
+        <v>228</v>
+      </c>
+      <c r="C158" s="8">
+        <v>26241</v>
+      </c>
+      <c r="D158" s="8">
+        <v>27394</v>
+      </c>
+      <c r="E158" s="13">
+        <v>1153</v>
+      </c>
+      <c r="F158" s="9">
+        <v>4.3939000000000006E-2</v>
+      </c>
+      <c r="G158" s="9"/>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" s="10">
+        <v>541400</v>
+      </c>
+      <c r="B159" t="s">
+        <v>230</v>
+      </c>
+      <c r="C159" s="8">
+        <v>2054</v>
+      </c>
+      <c r="D159" s="8">
+        <v>2318</v>
+      </c>
+      <c r="E159" s="13">
+        <v>264</v>
+      </c>
+      <c r="F159" s="9">
+        <v>0.12853000000000001</v>
+      </c>
+      <c r="G159" s="9"/>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" s="10">
+        <v>541500</v>
+      </c>
+      <c r="B160" t="s">
+        <v>232</v>
+      </c>
+      <c r="C160" s="8">
+        <v>39889</v>
+      </c>
+      <c r="D160" s="8">
+        <v>46201</v>
+      </c>
+      <c r="E160" s="13">
+        <v>6312</v>
+      </c>
+      <c r="F160" s="9">
+        <v>0.15823899999999999</v>
+      </c>
+      <c r="G160" s="9"/>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="10">
+        <v>541600</v>
+      </c>
+      <c r="B161" t="s">
+        <v>234</v>
+      </c>
+      <c r="C161" s="8">
+        <v>21332</v>
+      </c>
+      <c r="D161" s="8">
+        <v>24497</v>
+      </c>
+      <c r="E161" s="13">
+        <v>3165</v>
+      </c>
+      <c r="F161" s="9">
+        <v>0.148369</v>
+      </c>
+      <c r="G161" s="9"/>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="10">
+        <v>541700</v>
+      </c>
+      <c r="B162" t="s">
+        <v>236</v>
+      </c>
+      <c r="C162" s="8">
+        <v>8826</v>
+      </c>
+      <c r="D162" s="8">
+        <v>9569</v>
+      </c>
+      <c r="E162" s="13">
+        <v>743</v>
+      </c>
+      <c r="F162" s="9">
+        <v>8.4183000000000008E-2</v>
+      </c>
+      <c r="G162" s="9"/>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="10">
+        <v>541800</v>
+      </c>
+      <c r="B163" t="s">
+        <v>238</v>
+      </c>
+      <c r="C163" s="8">
+        <v>9388</v>
+      </c>
+      <c r="D163" s="8">
+        <v>10048</v>
+      </c>
+      <c r="E163" s="13">
+        <v>660</v>
+      </c>
+      <c r="F163" s="9">
+        <v>7.0303000000000004E-2</v>
+      </c>
+      <c r="G163" s="9"/>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" s="10">
+        <v>541900</v>
+      </c>
+      <c r="B164" t="s">
+        <v>240</v>
+      </c>
+      <c r="C164" s="8">
+        <v>15605</v>
+      </c>
+      <c r="D164" s="8">
+        <v>17423</v>
+      </c>
+      <c r="E164" s="13">
+        <v>1818</v>
+      </c>
+      <c r="F164" s="9">
+        <v>0.11650100000000001</v>
+      </c>
+      <c r="G164" s="9"/>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" s="10"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="13"/>
+      <c r="F165" s="9"/>
+      <c r="G165" s="9"/>
+    </row>
+    <row r="166" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="11">
+        <v>550000</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C166" s="6">
+        <v>59185</v>
+      </c>
+      <c r="D166" s="6">
+        <v>61784</v>
+      </c>
+      <c r="E166" s="12">
+        <v>2599</v>
+      </c>
+      <c r="F166" s="7">
+        <v>4.3913000000000001E-2</v>
+      </c>
+      <c r="G166" s="7"/>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" s="10">
+        <v>551100</v>
+      </c>
+      <c r="B167" t="s">
+        <v>241</v>
+      </c>
+      <c r="C167" s="8">
+        <v>59185</v>
+      </c>
+      <c r="D167" s="8">
+        <v>61784</v>
+      </c>
+      <c r="E167" s="13">
+        <v>2599</v>
+      </c>
+      <c r="F167" s="9">
+        <v>4.3913000000000001E-2</v>
+      </c>
+      <c r="G167" s="9"/>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" s="10"/>
+      <c r="C168" s="8"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="13"/>
+      <c r="F168" s="9"/>
+      <c r="G168" s="9"/>
+    </row>
+    <row r="169" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="11">
+        <v>560000</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C169" s="6">
+        <v>147780</v>
+      </c>
+      <c r="D169" s="6">
+        <v>151886</v>
+      </c>
+      <c r="E169" s="12">
+        <v>4106</v>
+      </c>
+      <c r="F169" s="7">
+        <v>2.7785000000000001E-2</v>
+      </c>
+      <c r="G169" s="7"/>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="10">
+        <v>561100</v>
+      </c>
+      <c r="B170" t="s">
+        <v>245</v>
+      </c>
+      <c r="C170" s="8">
+        <v>8300</v>
+      </c>
+      <c r="D170" s="8">
+        <v>9255</v>
+      </c>
+      <c r="E170" s="13">
+        <v>955</v>
+      </c>
+      <c r="F170" s="9">
+        <v>0.11506</v>
+      </c>
+      <c r="G170" s="9"/>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" s="10">
+        <v>561200</v>
+      </c>
+      <c r="B171" t="s">
+        <v>246</v>
+      </c>
+      <c r="C171" s="8">
+        <v>1909</v>
+      </c>
+      <c r="D171" s="8">
+        <v>2021</v>
+      </c>
+      <c r="E171" s="13">
+        <v>112</v>
+      </c>
+      <c r="F171" s="9">
+        <v>5.8668999999999999E-2</v>
+      </c>
+      <c r="G171" s="9"/>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" s="10">
+        <v>561300</v>
+      </c>
+      <c r="B172" t="s">
+        <v>248</v>
+      </c>
+      <c r="C172" s="8">
+        <v>48135</v>
+      </c>
+      <c r="D172" s="8">
+        <v>49606</v>
+      </c>
+      <c r="E172" s="13">
+        <v>1471</v>
+      </c>
+      <c r="F172" s="9">
+        <v>3.056E-2</v>
+      </c>
+      <c r="G172" s="9"/>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" s="10">
+        <v>561400</v>
+      </c>
+      <c r="B173" t="s">
+        <v>250</v>
+      </c>
+      <c r="C173" s="8">
+        <v>14571</v>
+      </c>
+      <c r="D173" s="8">
+        <v>14166</v>
+      </c>
+      <c r="E173" s="13">
+        <v>-405</v>
+      </c>
+      <c r="F173" s="9">
+        <v>-2.7795E-2</v>
+      </c>
+      <c r="G173" s="9"/>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" s="10">
+        <v>561500</v>
+      </c>
+      <c r="B174" t="s">
+        <v>252</v>
+      </c>
+      <c r="C174" s="8">
+        <v>4281</v>
+      </c>
+      <c r="D174" s="8">
+        <v>3363</v>
+      </c>
+      <c r="E174" s="13">
+        <v>-918</v>
+      </c>
+      <c r="F174" s="9">
+        <v>-0.21443599999999999</v>
+      </c>
+      <c r="G174" s="9"/>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" s="10">
+        <v>561600</v>
+      </c>
+      <c r="B175" t="s">
+        <v>253</v>
+      </c>
+      <c r="C175" s="8">
+        <v>14571</v>
+      </c>
+      <c r="D175" s="8">
+        <v>14751</v>
+      </c>
+      <c r="E175" s="13">
+        <v>180</v>
+      </c>
+      <c r="F175" s="9">
+        <v>1.2353000000000001E-2</v>
+      </c>
+      <c r="G175" s="9"/>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" s="10">
+        <v>561700</v>
+      </c>
+      <c r="B176" t="s">
+        <v>255</v>
+      </c>
+      <c r="C176" s="8">
+        <v>38368</v>
+      </c>
+      <c r="D176" s="8">
+        <v>39322</v>
+      </c>
+      <c r="E176" s="13">
+        <v>954</v>
+      </c>
+      <c r="F176" s="9">
+        <v>2.4864000000000001E-2</v>
+      </c>
+      <c r="G176" s="9"/>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" s="10">
+        <v>561900</v>
+      </c>
+      <c r="B177" t="s">
+        <v>257</v>
+      </c>
+      <c r="C177" s="8">
+        <v>9383</v>
+      </c>
+      <c r="D177" s="8">
+        <v>10807</v>
+      </c>
+      <c r="E177" s="13">
+        <v>1424</v>
+      </c>
+      <c r="F177" s="9">
+        <v>0.15176399999999998</v>
+      </c>
+      <c r="G177" s="9"/>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" s="10">
+        <v>562100</v>
+      </c>
+      <c r="B178" t="s">
+        <v>258</v>
+      </c>
+      <c r="C178" s="8">
+        <v>4046</v>
+      </c>
+      <c r="D178" s="8">
+        <v>4221</v>
+      </c>
+      <c r="E178" s="13">
+        <v>175</v>
+      </c>
+      <c r="F178" s="9">
+        <v>4.3253000000000007E-2</v>
+      </c>
+      <c r="G178" s="9"/>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="10">
+        <v>562200</v>
+      </c>
+      <c r="B179" t="s">
+        <v>259</v>
+      </c>
+      <c r="C179" s="8">
+        <v>1072</v>
+      </c>
+      <c r="D179" s="8">
+        <v>1114</v>
+      </c>
+      <c r="E179" s="13">
+        <v>42</v>
+      </c>
+      <c r="F179" s="9">
+        <v>3.9178999999999999E-2</v>
+      </c>
+      <c r="G179" s="9"/>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" s="10">
+        <v>562900</v>
+      </c>
+      <c r="B180" t="s">
+        <v>260</v>
+      </c>
+      <c r="C180" s="8">
+        <v>3144</v>
+      </c>
+      <c r="D180" s="8">
+        <v>3260</v>
+      </c>
+      <c r="E180" s="13">
+        <v>116</v>
+      </c>
+      <c r="F180" s="9">
+        <v>3.6895999999999998E-2</v>
+      </c>
+      <c r="G180" s="9"/>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" s="10"/>
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="13"/>
+      <c r="F181" s="9"/>
+      <c r="G181" s="9"/>
+    </row>
+    <row r="182" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="11">
+        <v>610000</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C182" s="6">
+        <v>255603</v>
+      </c>
+      <c r="D182" s="6">
+        <v>258647</v>
+      </c>
+      <c r="E182" s="12">
+        <v>3044</v>
+      </c>
+      <c r="F182" s="7">
+        <v>1.1909000000000001E-2</v>
+      </c>
+      <c r="G182" s="7"/>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="10">
+        <v>611100</v>
+      </c>
+      <c r="B183" t="s">
+        <v>263</v>
+      </c>
+      <c r="C183" s="8">
+        <v>157586</v>
+      </c>
+      <c r="D183" s="8">
+        <v>156789</v>
+      </c>
+      <c r="E183" s="13">
+        <v>-797</v>
+      </c>
+      <c r="F183" s="9">
+        <v>-5.058E-3</v>
+      </c>
+      <c r="G183" s="9"/>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="10">
+        <v>611200</v>
+      </c>
+      <c r="B184" t="s">
+        <v>265</v>
+      </c>
+      <c r="C184" s="8">
+        <v>10792</v>
+      </c>
+      <c r="D184" s="8">
+        <v>11729</v>
+      </c>
+      <c r="E184" s="13">
+        <v>937</v>
+      </c>
+      <c r="F184" s="9">
+        <v>8.6823999999999998E-2</v>
+      </c>
+      <c r="G184" s="9"/>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="10">
+        <v>611300</v>
+      </c>
+      <c r="B185" t="s">
+        <v>267</v>
+      </c>
+      <c r="C185" s="8">
+        <v>72739</v>
+      </c>
+      <c r="D185" s="8">
+        <v>75749</v>
+      </c>
+      <c r="E185" s="13">
+        <v>3010</v>
+      </c>
+      <c r="F185" s="9">
+        <v>4.1380999999999994E-2</v>
+      </c>
+      <c r="G185" s="9"/>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="10">
+        <v>611400</v>
+      </c>
+      <c r="B186" t="s">
+        <v>269</v>
+      </c>
+      <c r="C186" s="8">
+        <v>1498</v>
+      </c>
+      <c r="D186" s="8">
+        <v>1688</v>
+      </c>
+      <c r="E186" s="13">
+        <v>190</v>
+      </c>
+      <c r="F186" s="9">
+        <v>0.126836</v>
+      </c>
+      <c r="G186" s="9"/>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="10">
+        <v>611500</v>
+      </c>
+      <c r="B187" t="s">
+        <v>270</v>
+      </c>
+      <c r="C187" s="8">
+        <v>2916</v>
+      </c>
+      <c r="D187" s="8">
+        <v>3001</v>
+      </c>
+      <c r="E187" s="13">
+        <v>85</v>
+      </c>
+      <c r="F187" s="9">
+        <v>2.9149999999999999E-2</v>
+      </c>
+      <c r="G187" s="9"/>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="10">
+        <v>611600</v>
+      </c>
+      <c r="B188" t="s">
+        <v>272</v>
+      </c>
+      <c r="C188" s="8">
+        <v>7195</v>
+      </c>
+      <c r="D188" s="8">
+        <v>6832</v>
+      </c>
+      <c r="E188" s="13">
+        <v>-363</v>
+      </c>
+      <c r="F188" s="9">
+        <v>-5.0452000000000004E-2</v>
+      </c>
+      <c r="G188" s="9"/>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" s="10">
+        <v>611700</v>
+      </c>
+      <c r="B189" t="s">
+        <v>274</v>
+      </c>
+      <c r="C189" s="8">
+        <v>2877</v>
+      </c>
+      <c r="D189" s="8">
+        <v>2859</v>
+      </c>
+      <c r="E189" s="13">
+        <v>-18</v>
+      </c>
+      <c r="F189" s="9">
+        <v>-6.2570000000000004E-3</v>
+      </c>
+      <c r="G189" s="9"/>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" s="10"/>
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="13"/>
+      <c r="F190" s="9"/>
+      <c r="G190" s="9"/>
+    </row>
+    <row r="191" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="11">
+        <v>620000</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C191" s="6">
+        <v>483739</v>
+      </c>
+      <c r="D191" s="6">
+        <v>512109</v>
+      </c>
+      <c r="E191" s="12">
+        <v>28370</v>
+      </c>
+      <c r="F191" s="7">
+        <v>5.8646999999999998E-2</v>
+      </c>
+      <c r="G191" s="7"/>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="10">
+        <v>621100</v>
+      </c>
+      <c r="B192" t="s">
+        <v>277</v>
+      </c>
+      <c r="C192" s="8">
+        <v>48877</v>
+      </c>
+      <c r="D192" s="8">
+        <v>51816</v>
+      </c>
+      <c r="E192" s="13">
+        <v>2939</v>
+      </c>
+      <c r="F192" s="9">
+        <v>6.0130999999999997E-2</v>
+      </c>
+      <c r="G192" s="9"/>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="10">
+        <v>621200</v>
+      </c>
+      <c r="B193" t="s">
+        <v>278</v>
+      </c>
+      <c r="C193" s="8">
+        <v>16729</v>
+      </c>
+      <c r="D193" s="8">
+        <v>17117</v>
+      </c>
+      <c r="E193" s="13">
+        <v>388</v>
+      </c>
+      <c r="F193" s="9">
+        <v>2.3193000000000002E-2</v>
+      </c>
+      <c r="G193" s="9"/>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" s="10">
+        <v>621300</v>
+      </c>
+      <c r="B194" t="s">
+        <v>280</v>
+      </c>
+      <c r="C194" s="8">
+        <v>22081</v>
+      </c>
+      <c r="D194" s="8">
+        <v>25959</v>
+      </c>
+      <c r="E194" s="13">
+        <v>3878</v>
+      </c>
+      <c r="F194" s="9">
+        <v>0.175626</v>
+      </c>
+      <c r="G194" s="9"/>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="10">
+        <v>621400</v>
+      </c>
+      <c r="B195" t="s">
+        <v>282</v>
+      </c>
+      <c r="C195" s="8">
+        <v>17205</v>
+      </c>
+      <c r="D195" s="8">
+        <v>19898</v>
+      </c>
+      <c r="E195" s="13">
+        <v>2693</v>
+      </c>
+      <c r="F195" s="9">
+        <v>0.156524</v>
+      </c>
+      <c r="G195" s="9"/>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" s="10">
+        <v>621500</v>
+      </c>
+      <c r="B196" t="s">
+        <v>283</v>
+      </c>
+      <c r="C196" s="8">
+        <v>3224</v>
+      </c>
+      <c r="D196" s="8">
+        <v>3430</v>
+      </c>
+      <c r="E196" s="13">
+        <v>206</v>
+      </c>
+      <c r="F196" s="9">
+        <v>6.3895999999999994E-2</v>
+      </c>
+      <c r="G196" s="9"/>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" s="10">
+        <v>621600</v>
+      </c>
+      <c r="B197" t="s">
+        <v>285</v>
+      </c>
+      <c r="C197" s="8">
+        <v>19237</v>
+      </c>
+      <c r="D197" s="8">
+        <v>21197</v>
+      </c>
+      <c r="E197" s="13">
+        <v>1960</v>
+      </c>
+      <c r="F197" s="9">
+        <v>0.10188700000000001</v>
+      </c>
+      <c r="G197" s="9"/>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="10">
+        <v>621900</v>
+      </c>
+      <c r="B198" t="s">
+        <v>286</v>
+      </c>
+      <c r="C198" s="8">
+        <v>7956</v>
+      </c>
+      <c r="D198" s="8">
+        <v>7971</v>
+      </c>
+      <c r="E198" s="13">
+        <v>15</v>
+      </c>
+      <c r="F198" s="9">
+        <v>1.885E-3</v>
+      </c>
+      <c r="G198" s="9"/>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" s="10">
+        <v>622100</v>
+      </c>
+      <c r="B199" t="s">
+        <v>288</v>
+      </c>
+      <c r="C199" s="8">
+        <v>152132</v>
+      </c>
+      <c r="D199" s="8">
+        <v>162515</v>
+      </c>
+      <c r="E199" s="13">
+        <v>10383</v>
+      </c>
+      <c r="F199" s="9">
+        <v>6.8250000000000005E-2</v>
+      </c>
+      <c r="G199" s="9"/>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="10">
+        <v>622200</v>
+      </c>
+      <c r="B200" t="s">
+        <v>290</v>
+      </c>
+      <c r="C200" s="8">
+        <v>6731</v>
+      </c>
+      <c r="D200" s="8">
+        <v>6350</v>
+      </c>
+      <c r="E200" s="13">
+        <v>-381</v>
+      </c>
+      <c r="F200" s="9">
+        <v>-5.6604000000000002E-2</v>
+      </c>
+      <c r="G200" s="9"/>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="10">
+        <v>622300</v>
+      </c>
+      <c r="B201" t="s">
+        <v>292</v>
+      </c>
+      <c r="C201" s="8">
+        <v>7787</v>
+      </c>
+      <c r="D201" s="8">
+        <v>9798</v>
+      </c>
+      <c r="E201" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F201" s="9">
+        <v>0.25825100000000001</v>
+      </c>
+      <c r="G201" s="9"/>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="10">
+        <v>623100</v>
+      </c>
+      <c r="B202" t="s">
+        <v>294</v>
+      </c>
+      <c r="C202" s="8">
+        <v>39276</v>
+      </c>
+      <c r="D202" s="8">
+        <v>38953</v>
+      </c>
+      <c r="E202" s="13">
+        <v>-323</v>
+      </c>
+      <c r="F202" s="9">
+        <v>-8.2240000000000004E-3</v>
+      </c>
+      <c r="G202" s="9"/>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" s="10">
+        <v>623200</v>
+      </c>
+      <c r="B203" t="s">
+        <v>296</v>
+      </c>
+      <c r="C203" s="8">
+        <v>15651</v>
+      </c>
+      <c r="D203" s="8">
+        <v>16503</v>
+      </c>
+      <c r="E203" s="13">
+        <v>852</v>
+      </c>
+      <c r="F203" s="9">
+        <v>5.4436999999999999E-2</v>
+      </c>
+      <c r="G203" s="9"/>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" s="10">
+        <v>623300</v>
+      </c>
+      <c r="B204" t="s">
+        <v>298</v>
+      </c>
+      <c r="C204" s="8">
+        <v>14420</v>
+      </c>
+      <c r="D204" s="8">
+        <v>15512</v>
+      </c>
+      <c r="E204" s="13">
+        <v>1092</v>
+      </c>
+      <c r="F204" s="9">
+        <v>7.5728000000000004E-2</v>
+      </c>
+      <c r="G204" s="9"/>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="10">
+        <v>623900</v>
+      </c>
+      <c r="B205" t="s">
+        <v>300</v>
+      </c>
+      <c r="C205" s="8">
+        <v>2910</v>
+      </c>
+      <c r="D205" s="8">
+        <v>3326</v>
+      </c>
+      <c r="E205" s="13">
+        <v>416</v>
+      </c>
+      <c r="F205" s="9">
+        <v>0.142955</v>
+      </c>
+      <c r="G205" s="9"/>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="10">
+        <v>624100</v>
+      </c>
+      <c r="B206" t="s">
+        <v>302</v>
+      </c>
+      <c r="C206" s="8">
+        <v>76722</v>
+      </c>
+      <c r="D206" s="8">
+        <v>79066</v>
+      </c>
+      <c r="E206" s="13">
+        <v>2344</v>
+      </c>
+      <c r="F206" s="9">
+        <v>3.0552000000000003E-2</v>
+      </c>
+      <c r="G206" s="9"/>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" s="10">
+        <v>624200</v>
+      </c>
+      <c r="B207" t="s">
+        <v>303</v>
+      </c>
+      <c r="C207" s="8">
+        <v>4370</v>
+      </c>
+      <c r="D207" s="8">
+        <v>4599</v>
+      </c>
+      <c r="E207" s="13">
+        <v>229</v>
+      </c>
+      <c r="F207" s="9">
+        <v>5.2403000000000005E-2</v>
+      </c>
+      <c r="G207" s="9"/>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" s="10">
+        <v>624300</v>
+      </c>
+      <c r="B208" t="s">
+        <v>305</v>
+      </c>
+      <c r="C208" s="8">
+        <v>8293</v>
+      </c>
+      <c r="D208" s="8">
+        <v>7346</v>
+      </c>
+      <c r="E208" s="13">
+        <v>-947</v>
+      </c>
+      <c r="F208" s="9">
+        <v>-0.114193</v>
+      </c>
+      <c r="G208" s="9"/>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" s="10">
+        <v>624400</v>
+      </c>
+      <c r="B209" t="s">
+        <v>306</v>
+      </c>
+      <c r="C209" s="8">
+        <v>20138</v>
+      </c>
+      <c r="D209" s="8">
+        <v>20753</v>
+      </c>
+      <c r="E209" s="13">
+        <v>615</v>
+      </c>
+      <c r="F209" s="9">
+        <v>3.0539E-2</v>
+      </c>
+      <c r="G209" s="9"/>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" s="10"/>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="13"/>
+      <c r="F210" s="9"/>
+      <c r="G210" s="9"/>
+    </row>
+    <row r="211" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="11">
+        <v>710000</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C211" s="6">
+        <v>48086</v>
+      </c>
+      <c r="D211" s="6">
+        <v>48109</v>
+      </c>
+      <c r="E211" s="12">
+        <v>23</v>
+      </c>
+      <c r="F211" s="7">
+        <v>4.7800000000000002E-4</v>
+      </c>
+      <c r="G211" s="7"/>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" s="10">
+        <v>711100</v>
+      </c>
+      <c r="B212" t="s">
+        <v>309</v>
+      </c>
+      <c r="C212" s="8">
+        <v>3080</v>
+      </c>
+      <c r="D212" s="8">
+        <v>3071</v>
+      </c>
+      <c r="E212" s="13">
+        <v>-9</v>
+      </c>
+      <c r="F212" s="9">
+        <v>-2.9220000000000001E-3</v>
+      </c>
+      <c r="G212" s="9"/>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" s="10">
+        <v>711200</v>
+      </c>
+      <c r="B213" t="s">
+        <v>310</v>
+      </c>
+      <c r="C213" s="8">
+        <v>4398</v>
+      </c>
+      <c r="D213" s="8">
+        <v>4533</v>
+      </c>
+      <c r="E213" s="13">
+        <v>135</v>
+      </c>
+      <c r="F213" s="9">
+        <v>3.0695999999999998E-2</v>
+      </c>
+      <c r="G213" s="9"/>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" s="10">
+        <v>711300</v>
+      </c>
+      <c r="B214" t="s">
+        <v>312</v>
+      </c>
+      <c r="C214" s="8">
+        <v>4533</v>
+      </c>
+      <c r="D214" s="8">
+        <v>4165</v>
+      </c>
+      <c r="E214" s="13">
+        <v>-368</v>
+      </c>
+      <c r="F214" s="9">
+        <v>-8.1182000000000004E-2</v>
+      </c>
+      <c r="G214" s="9"/>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" s="10">
+        <v>711400</v>
+      </c>
+      <c r="B215" t="s">
+        <v>314</v>
+      </c>
+      <c r="C215" s="8">
+        <v>85</v>
+      </c>
+      <c r="D215" s="8">
+        <v>94</v>
+      </c>
+      <c r="E215" s="13">
+        <v>9</v>
+      </c>
+      <c r="F215" s="9">
+        <v>0.105882</v>
+      </c>
+      <c r="G215" s="9"/>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A216" s="10">
+        <v>711500</v>
+      </c>
+      <c r="B216" t="s">
+        <v>316</v>
+      </c>
+      <c r="C216" s="8">
+        <v>573</v>
+      </c>
+      <c r="D216" s="8">
+        <v>564</v>
+      </c>
+      <c r="E216" s="13">
+        <v>-9</v>
+      </c>
+      <c r="F216" s="9">
+        <v>-1.5706999999999999E-2</v>
+      </c>
+      <c r="G216" s="9"/>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" s="10">
+        <v>712100</v>
+      </c>
+      <c r="B217" t="s">
+        <v>317</v>
+      </c>
+      <c r="C217" s="8">
+        <v>3980</v>
+      </c>
+      <c r="D217" s="8">
+        <v>4244</v>
+      </c>
+      <c r="E217" s="13">
+        <v>264</v>
+      </c>
+      <c r="F217" s="9">
+        <v>6.6332000000000002E-2</v>
+      </c>
+      <c r="G217" s="9"/>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" s="10">
+        <v>713100</v>
+      </c>
+      <c r="B218" t="s">
+        <v>318</v>
+      </c>
+      <c r="C218" s="8">
+        <v>4473</v>
+      </c>
+      <c r="D218" s="8">
+        <v>4671</v>
+      </c>
+      <c r="E218" s="13">
+        <v>198</v>
+      </c>
+      <c r="F218" s="9">
+        <v>4.4266E-2</v>
+      </c>
+      <c r="G218" s="9"/>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A219" s="10">
+        <v>713200</v>
+      </c>
+      <c r="B219" t="s">
+        <v>320</v>
+      </c>
+      <c r="C219" s="8">
+        <v>2471</v>
+      </c>
+      <c r="D219" s="8">
+        <v>2088</v>
+      </c>
+      <c r="E219" s="13">
+        <v>-383</v>
+      </c>
+      <c r="F219" s="9">
+        <v>-0.154998</v>
+      </c>
+      <c r="G219" s="9"/>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" s="10">
+        <v>713900</v>
+      </c>
+      <c r="B220" t="s">
+        <v>321</v>
+      </c>
+      <c r="C220" s="8">
+        <v>24493</v>
+      </c>
+      <c r="D220" s="8">
+        <v>24679</v>
+      </c>
+      <c r="E220" s="13">
+        <v>186</v>
+      </c>
+      <c r="F220" s="9">
+        <v>7.5940000000000001E-3</v>
+      </c>
+      <c r="G220" s="9"/>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" s="10"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="13"/>
+      <c r="F221" s="9"/>
+      <c r="G221" s="9"/>
+    </row>
+    <row r="222" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="11">
+        <v>720000</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C222" s="6">
+        <v>263130</v>
+      </c>
+      <c r="D222" s="6">
+        <v>270091</v>
+      </c>
+      <c r="E222" s="12">
+        <v>6961</v>
+      </c>
+      <c r="F222" s="7">
+        <v>2.6455000000000003E-2</v>
+      </c>
+      <c r="G222" s="7"/>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" s="10">
+        <v>721100</v>
+      </c>
+      <c r="B223" t="s">
+        <v>324</v>
+      </c>
+      <c r="C223" s="8">
+        <v>29689</v>
+      </c>
+      <c r="D223" s="8">
+        <v>31041</v>
+      </c>
+      <c r="E223" s="13">
+        <v>1352</v>
+      </c>
+      <c r="F223" s="9">
+        <v>4.5538999999999996E-2</v>
+      </c>
+      <c r="G223" s="9"/>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" s="10">
+        <v>721200</v>
+      </c>
+      <c r="B224" t="s">
+        <v>326</v>
+      </c>
+      <c r="C224" s="8">
+        <v>1867</v>
+      </c>
+      <c r="D224" s="8">
+        <v>2417</v>
+      </c>
+      <c r="E224" s="13">
+        <v>550</v>
+      </c>
+      <c r="F224" s="9">
+        <v>0.29459000000000002</v>
+      </c>
+      <c r="G224" s="9"/>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" s="10">
+        <v>721300</v>
+      </c>
+      <c r="B225" t="s">
+        <v>327</v>
+      </c>
+      <c r="C225" s="8">
+        <v>211</v>
+      </c>
+      <c r="D225" s="8">
+        <v>217</v>
+      </c>
+      <c r="E225" s="13">
+        <v>6</v>
+      </c>
+      <c r="F225" s="9">
+        <v>2.8435999999999999E-2</v>
+      </c>
+      <c r="G225" s="9"/>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" s="10">
+        <v>722300</v>
+      </c>
+      <c r="B226" t="s">
+        <v>328</v>
+      </c>
+      <c r="C226" s="8">
+        <v>16223</v>
+      </c>
+      <c r="D226" s="8">
+        <v>16413</v>
+      </c>
+      <c r="E226" s="13">
+        <v>190</v>
+      </c>
+      <c r="F226" s="9">
+        <v>1.1712E-2</v>
+      </c>
+      <c r="G226" s="9"/>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" s="10">
+        <v>722400</v>
+      </c>
+      <c r="B227" t="s">
+        <v>329</v>
+      </c>
+      <c r="C227" s="8">
+        <v>7398</v>
+      </c>
+      <c r="D227" s="8">
+        <v>7727</v>
+      </c>
+      <c r="E227" s="13">
+        <v>329</v>
+      </c>
+      <c r="F227" s="9">
+        <v>4.4470999999999997E-2</v>
+      </c>
+      <c r="G227" s="9"/>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" s="10">
+        <v>722500</v>
+      </c>
+      <c r="B228" t="s">
+        <v>331</v>
+      </c>
+      <c r="C228" s="8">
+        <v>207742</v>
+      </c>
+      <c r="D228" s="8">
+        <v>212276</v>
+      </c>
+      <c r="E228" s="13">
+        <v>4534</v>
+      </c>
+      <c r="F228" s="9">
+        <v>2.1825000000000001E-2</v>
+      </c>
+      <c r="G228" s="9"/>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" s="10"/>
+      <c r="C229" s="8"/>
+      <c r="D229" s="8"/>
+      <c r="E229" s="13"/>
+      <c r="F229" s="9"/>
+      <c r="G229" s="9"/>
+    </row>
+    <row r="230" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="11">
+        <v>810000</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C230" s="6">
+        <v>119006</v>
+      </c>
+      <c r="D230" s="6">
+        <v>121997</v>
+      </c>
+      <c r="E230" s="12">
+        <v>2991</v>
+      </c>
+      <c r="F230" s="7">
+        <v>2.5133000000000003E-2</v>
+      </c>
+      <c r="G230" s="7"/>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" s="10">
+        <v>811100</v>
+      </c>
+      <c r="B231" t="s">
+        <v>333</v>
+      </c>
+      <c r="C231" s="8">
+        <v>21414</v>
+      </c>
+      <c r="D231" s="8">
+        <v>21746</v>
+      </c>
+      <c r="E231" s="13">
+        <v>332</v>
+      </c>
+      <c r="F231" s="9">
+        <v>1.5504E-2</v>
+      </c>
+      <c r="G231" s="9"/>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" s="10">
+        <v>811200</v>
+      </c>
+      <c r="B232" t="s">
+        <v>335</v>
+      </c>
+      <c r="C232" s="8">
+        <v>1420</v>
+      </c>
+      <c r="D232" s="8">
+        <v>1351</v>
+      </c>
+      <c r="E232" s="13">
+        <v>-69</v>
+      </c>
+      <c r="F232" s="9">
+        <v>-4.8592000000000003E-2</v>
+      </c>
+      <c r="G232" s="9"/>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" s="10">
+        <v>811300</v>
+      </c>
+      <c r="B233" t="s">
+        <v>337</v>
+      </c>
+      <c r="C233" s="8">
+        <v>4362</v>
+      </c>
+      <c r="D233" s="8">
+        <v>4929</v>
+      </c>
+      <c r="E233" s="13">
+        <v>567</v>
+      </c>
+      <c r="F233" s="9">
+        <v>0.12998599999999999</v>
+      </c>
+      <c r="G233" s="9"/>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" s="10">
+        <v>811400</v>
+      </c>
+      <c r="B234" t="s">
+        <v>338</v>
+      </c>
+      <c r="C234" s="8">
+        <v>1447</v>
+      </c>
+      <c r="D234" s="8">
+        <v>1533</v>
+      </c>
+      <c r="E234" s="13">
+        <v>86</v>
+      </c>
+      <c r="F234" s="9">
+        <v>5.9433E-2</v>
+      </c>
+      <c r="G234" s="9"/>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" s="10">
+        <v>812100</v>
+      </c>
+      <c r="B235" t="s">
+        <v>340</v>
+      </c>
+      <c r="C235" s="8">
+        <v>11304</v>
+      </c>
+      <c r="D235" s="8">
+        <v>11229</v>
+      </c>
+      <c r="E235" s="13">
+        <v>-75</v>
+      </c>
+      <c r="F235" s="9">
+        <v>-6.6349999999999994E-3</v>
+      </c>
+      <c r="G235" s="9"/>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" s="10">
+        <v>812200</v>
+      </c>
+      <c r="B236" t="s">
+        <v>342</v>
+      </c>
+      <c r="C236" s="8">
+        <v>3055</v>
+      </c>
+      <c r="D236" s="8">
+        <v>2933</v>
+      </c>
+      <c r="E236" s="13">
+        <v>-122</v>
+      </c>
+      <c r="F236" s="9">
+        <v>-3.9934999999999998E-2</v>
+      </c>
+      <c r="G236" s="9"/>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A237" s="10">
+        <v>812300</v>
+      </c>
+      <c r="B237" t="s">
+        <v>343</v>
+      </c>
+      <c r="C237" s="8">
+        <v>4621</v>
+      </c>
+      <c r="D237" s="8">
+        <v>4708</v>
+      </c>
+      <c r="E237" s="13">
+        <v>87</v>
+      </c>
+      <c r="F237" s="9">
+        <v>1.8827E-2</v>
+      </c>
+      <c r="G237" s="9"/>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A238" s="10">
+        <v>812900</v>
+      </c>
+      <c r="B238" t="s">
+        <v>345</v>
+      </c>
+      <c r="C238" s="8">
+        <v>7561</v>
+      </c>
+      <c r="D238" s="8">
+        <v>7447</v>
+      </c>
+      <c r="E238" s="13">
+        <v>-114</v>
+      </c>
+      <c r="F238" s="9">
+        <v>-1.5077E-2</v>
+      </c>
+      <c r="G238" s="9"/>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A239" s="10">
+        <v>813100</v>
+      </c>
+      <c r="B239" t="s">
+        <v>347</v>
+      </c>
+      <c r="C239" s="8">
+        <v>37885</v>
+      </c>
+      <c r="D239" s="8">
+        <v>38945</v>
+      </c>
+      <c r="E239" s="13">
+        <v>1060</v>
+      </c>
+      <c r="F239" s="9">
+        <v>2.7978999999999997E-2</v>
+      </c>
+      <c r="G239" s="9"/>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" s="10">
+        <v>813200</v>
+      </c>
+      <c r="B240" t="s">
+        <v>348</v>
+      </c>
+      <c r="C240" s="8">
+        <v>2642</v>
+      </c>
+      <c r="D240" s="8">
+        <v>2790</v>
+      </c>
+      <c r="E240" s="13">
+        <v>148</v>
+      </c>
+      <c r="F240" s="9">
+        <v>5.6017999999999998E-2</v>
+      </c>
+      <c r="G240" s="9"/>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" s="10">
+        <v>813300</v>
+      </c>
+      <c r="B241" t="s">
+        <v>350</v>
+      </c>
+      <c r="C241" s="8">
+        <v>4334</v>
+      </c>
+      <c r="D241" s="8">
+        <v>4634</v>
+      </c>
+      <c r="E241" s="13">
+        <v>300</v>
+      </c>
+      <c r="F241" s="9">
+        <v>6.9220000000000004E-2</v>
+      </c>
+      <c r="G241" s="9"/>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" s="10">
+        <v>813400</v>
+      </c>
+      <c r="B242" t="s">
+        <v>352</v>
+      </c>
+      <c r="C242" s="8">
+        <v>7305</v>
+      </c>
+      <c r="D242" s="8">
+        <v>7996</v>
+      </c>
+      <c r="E242" s="13">
+        <v>691</v>
+      </c>
+      <c r="F242" s="9">
+        <v>9.459300000000001E-2</v>
+      </c>
+      <c r="G242" s="9"/>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" s="10">
+        <v>813900</v>
+      </c>
+      <c r="B243" t="s">
+        <v>353</v>
+      </c>
+      <c r="C243" s="8">
+        <v>8911</v>
+      </c>
+      <c r="D243" s="8">
+        <v>9000</v>
+      </c>
+      <c r="E243" s="13">
+        <v>89</v>
+      </c>
+      <c r="F243" s="9">
+        <v>9.9880000000000004E-3</v>
+      </c>
+      <c r="G243" s="9"/>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" s="10">
+        <v>814100</v>
+      </c>
+      <c r="B244" t="s">
+        <v>354</v>
+      </c>
+      <c r="C244" s="8">
+        <v>2745</v>
+      </c>
+      <c r="D244" s="8">
+        <v>2756</v>
+      </c>
+      <c r="E244" s="13">
+        <v>11</v>
+      </c>
+      <c r="F244" s="9">
+        <v>4.0070000000000001E-3</v>
+      </c>
+      <c r="G244" s="9"/>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="10"/>
+      <c r="C245" s="8"/>
+      <c r="D245" s="8"/>
+      <c r="E245" s="13"/>
+      <c r="F245" s="9"/>
+      <c r="G245" s="9"/>
+    </row>
+    <row r="246" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="11">
+        <v>900000</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C246" s="6">
+        <v>210847</v>
+      </c>
+      <c r="D246" s="6">
+        <v>211048</v>
+      </c>
+      <c r="E246" s="12">
+        <v>201</v>
+      </c>
+      <c r="F246" s="7">
+        <v>9.5299999999999996E-4</v>
+      </c>
+      <c r="G246" s="7"/>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" s="10">
+        <v>999100</v>
+      </c>
+      <c r="B247" t="s">
+        <v>357</v>
+      </c>
+      <c r="C247" s="8">
+        <v>42696</v>
+      </c>
+      <c r="D247" s="8">
+        <v>42172</v>
+      </c>
+      <c r="E247" s="13">
+        <v>-524</v>
+      </c>
+      <c r="F247" s="9">
+        <v>-1.2273000000000001E-2</v>
+      </c>
+      <c r="G247" s="9"/>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="10">
+        <v>999200</v>
+      </c>
+      <c r="B248" t="s">
+        <v>359</v>
+      </c>
+      <c r="C248" s="8">
+        <v>47913</v>
+      </c>
+      <c r="D248" s="8">
+        <v>47441</v>
+      </c>
+      <c r="E248" s="13">
+        <v>-472</v>
+      </c>
+      <c r="F248" s="9">
+        <v>-9.8510000000000004E-3</v>
+      </c>
+      <c r="G248" s="9"/>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="10">
+        <v>999300</v>
+      </c>
+      <c r="B249" t="s">
+        <v>361</v>
+      </c>
+      <c r="C249" s="8">
+        <v>105804</v>
+      </c>
+      <c r="D249" s="8">
+        <v>107836</v>
+      </c>
+      <c r="E249" s="13">
         <v>2032</v>
       </c>
-      <c r="E3" s="11" t="s">
-[...2664 lines deleted...]
-      <c r="C135" s="3">
+      <c r="F249" s="9">
+        <v>1.9205E-2</v>
+      </c>
+      <c r="G249" s="9"/>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="10"/>
+      <c r="C250" s="8"/>
+      <c r="D250" s="8"/>
+      <c r="E250" s="13"/>
+      <c r="F250" s="9"/>
+      <c r="G250" s="9"/>
+    </row>
+    <row r="251" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="D135" s="3">
-[...1385 lines deleted...]
-      <c r="A206" s="5" t="s">
+      <c r="B251" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C251" s="6">
+        <v>164125</v>
+      </c>
+      <c r="D251" s="6">
+        <v>168703</v>
+      </c>
+      <c r="E251" s="12">
+        <v>4578</v>
+      </c>
+      <c r="F251" s="7">
+        <v>2.7892999999999998E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" s="15" t="s">
         <v>371</v>
       </c>
-      <c r="B206" t="s">
-[...80 lines deleted...]
-      <c r="A210" s="5" t="s">
+      <c r="B253" s="15"/>
+      <c r="C253" s="15"/>
+      <c r="D253" s="15"/>
+      <c r="E253" s="15"/>
+      <c r="F253" s="15"/>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" s="15"/>
+      <c r="B254" s="15"/>
+      <c r="C254" s="15"/>
+      <c r="D254" s="15"/>
+      <c r="E254" s="15"/>
+      <c r="F254" s="15"/>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256" s="19" t="s">
         <v>379</v>
       </c>
-      <c r="B210" t="s">
-[...1046 lines deleted...]
-      <c r="F271" s="9"/>
+      <c r="B256" s="19"/>
+      <c r="C256" s="19"/>
+      <c r="D256" s="19"/>
+      <c r="E256" s="19"/>
+      <c r="F256" s="19"/>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="19"/>
+      <c r="B257" s="19"/>
+      <c r="C257" s="19"/>
+      <c r="D257" s="19"/>
+      <c r="E257" s="19"/>
+      <c r="F257" s="19"/>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="19"/>
+      <c r="B258" s="19"/>
+      <c r="C258" s="19"/>
+      <c r="D258" s="19"/>
+      <c r="E258" s="19"/>
+      <c r="F258" s="19"/>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="19"/>
+      <c r="B259" s="19"/>
+      <c r="C259" s="19"/>
+      <c r="D259" s="19"/>
+      <c r="E259" s="19"/>
+      <c r="F259" s="19"/>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="19"/>
+      <c r="B260" s="19"/>
+      <c r="C260" s="19"/>
+      <c r="D260" s="19"/>
+      <c r="E260" s="19"/>
+      <c r="F260" s="19"/>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="19"/>
+      <c r="B261" s="19"/>
+      <c r="C261" s="19"/>
+      <c r="D261" s="19"/>
+      <c r="E261" s="19"/>
+      <c r="F261" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A264:F271"/>
+    <mergeCell ref="A256:F261"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A261:F262"/>
+    <mergeCell ref="A253:F254"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06EB9FC8-EC92-450C-8CD7-BFF49B401702}">
+  <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G1" sqref="G1:G1048576"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="83.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-      <c r="D3" s="4">
+    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>376</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C5" s="8">
+        <v>152132</v>
+      </c>
+      <c r="D5" s="8">
+        <v>162515</v>
+      </c>
+      <c r="E5" s="6">
+        <v>10383</v>
+      </c>
+      <c r="F5" s="9">
+        <v>6.8250000000000005E-2</v>
+      </c>
+      <c r="G5" s="9"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C6" s="8">
+        <v>39889</v>
+      </c>
+      <c r="D6" s="8">
+        <v>46201</v>
+      </c>
+      <c r="E6" s="6">
+        <v>6312</v>
+      </c>
+      <c r="F6" s="9">
+        <v>0.15823899999999999</v>
+      </c>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="8">
+        <v>164125</v>
+      </c>
+      <c r="D7" s="8">
+        <v>168703</v>
+      </c>
+      <c r="E7" s="6">
+        <v>4578</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2.7892999999999998E-2</v>
+      </c>
+      <c r="G7" s="9"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C8" s="8">
+        <v>207742</v>
+      </c>
+      <c r="D8" s="8">
+        <v>212276</v>
+      </c>
+      <c r="E8" s="6">
+        <v>4534</v>
+      </c>
+      <c r="F8" s="9">
+        <v>2.1825000000000001E-2</v>
+      </c>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>279</v>
+      </c>
+      <c r="B9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="8">
+        <v>22081</v>
+      </c>
+      <c r="D9" s="8">
+        <v>25959</v>
+      </c>
+      <c r="E9" s="6">
+        <v>3878</v>
+      </c>
+      <c r="F9" s="9">
+        <v>0.175626</v>
+      </c>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>233</v>
+      </c>
+      <c r="B10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C10" s="8">
+        <v>21332</v>
+      </c>
+      <c r="D10" s="8">
+        <v>24497</v>
+      </c>
+      <c r="E10" s="6">
+        <v>3165</v>
+      </c>
+      <c r="F10" s="9">
+        <v>0.148369</v>
+      </c>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>266</v>
+      </c>
+      <c r="B11" t="s">
+        <v>267</v>
+      </c>
+      <c r="C11" s="8">
+        <v>72739</v>
+      </c>
+      <c r="D11" s="8">
+        <v>75749</v>
+      </c>
+      <c r="E11" s="6">
+        <v>3010</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4.1380999999999994E-2</v>
+      </c>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>217</v>
+      </c>
+      <c r="B12" t="s">
+        <v>218</v>
+      </c>
+      <c r="C12" s="8">
+        <v>35446</v>
+      </c>
+      <c r="D12" s="8">
+        <v>38451</v>
+      </c>
+      <c r="E12" s="6">
+        <v>3005</v>
+      </c>
+      <c r="F12" s="9">
+        <v>8.4777000000000005E-2</v>
+      </c>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>276</v>
+      </c>
+      <c r="B13" t="s">
+        <v>277</v>
+      </c>
+      <c r="C13" s="8">
+        <v>48877</v>
+      </c>
+      <c r="D13" s="8">
+        <v>51816</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2939</v>
+      </c>
+      <c r="F13" s="9">
+        <v>6.0130999999999997E-2</v>
+      </c>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>281</v>
+      </c>
+      <c r="B14" t="s">
+        <v>282</v>
+      </c>
+      <c r="C14" s="8">
+        <v>17205</v>
+      </c>
+      <c r="D14" s="8">
+        <v>19898</v>
+      </c>
+      <c r="E14" s="6">
+        <v>2693</v>
+      </c>
+      <c r="F14" s="9">
+        <v>0.156524</v>
+      </c>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>242</v>
+      </c>
+      <c r="B15" t="s">
+        <v>241</v>
+      </c>
+      <c r="C15" s="8">
+        <v>59185</v>
+      </c>
+      <c r="D15" s="8">
+        <v>61784</v>
+      </c>
+      <c r="E15" s="6">
+        <v>2599</v>
+      </c>
+      <c r="F15" s="9">
+        <v>4.3913000000000001E-2</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>301</v>
+      </c>
+      <c r="B16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C16" s="8">
+        <v>76722</v>
+      </c>
+      <c r="D16" s="8">
+        <v>79066</v>
+      </c>
+      <c r="E16" s="6">
+        <v>2344</v>
+      </c>
+      <c r="F16" s="9">
+        <v>3.0552000000000003E-2</v>
+      </c>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="8">
+        <v>18240</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20491</v>
+      </c>
+      <c r="E17" s="6">
+        <v>2251</v>
+      </c>
+      <c r="F17" s="9">
+        <v>0.12340999999999999</v>
+      </c>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>360</v>
+      </c>
+      <c r="B18" t="s">
+        <v>361</v>
+      </c>
+      <c r="C18" s="8">
+        <v>105804</v>
+      </c>
+      <c r="D18" s="8">
+        <v>107836</v>
+      </c>
+      <c r="E18" s="6">
         <v>2032</v>
       </c>
-      <c r="E3" s="11" t="s">
-[...25 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="F18" s="9">
+        <v>1.9205E-2</v>
+      </c>
+      <c r="G18" s="9"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>291</v>
+      </c>
+      <c r="B19" t="s">
+        <v>292</v>
+      </c>
+      <c r="C19" s="8">
+        <v>7787</v>
+      </c>
+      <c r="D19" s="8">
+        <v>9798</v>
+      </c>
+      <c r="E19" s="6">
+        <v>2011</v>
+      </c>
+      <c r="F19" s="9">
+        <v>0.25825100000000001</v>
+      </c>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>284</v>
+      </c>
+      <c r="B20" t="s">
+        <v>285</v>
+      </c>
+      <c r="C20" s="8">
+        <v>19237</v>
+      </c>
+      <c r="D20" s="8">
+        <v>21197</v>
+      </c>
+      <c r="E20" s="6">
+        <v>1960</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0.10188700000000001</v>
+      </c>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>198</v>
+      </c>
+      <c r="B21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C21" s="8">
+        <v>26687</v>
+      </c>
+      <c r="D21" s="8">
+        <v>28584</v>
+      </c>
+      <c r="E21" s="6">
+        <v>1897</v>
+      </c>
+      <c r="F21" s="9">
+        <v>7.1082999999999993E-2</v>
+      </c>
+      <c r="G21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>239</v>
+      </c>
+      <c r="B22" t="s">
+        <v>240</v>
+      </c>
+      <c r="C22" s="8">
+        <v>15605</v>
+      </c>
+      <c r="D22" s="8">
+        <v>17423</v>
+      </c>
+      <c r="E22" s="6">
+        <v>1818</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0.11650100000000001</v>
+      </c>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="8">
+        <v>13627</v>
+      </c>
+      <c r="D23" s="8">
+        <v>15345</v>
+      </c>
+      <c r="E23" s="6">
+        <v>1718</v>
+      </c>
+      <c r="F23" s="9">
+        <v>0.12607299999999999</v>
+      </c>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="8">
+        <v>25844</v>
+      </c>
+      <c r="D24" s="8">
+        <v>27496</v>
+      </c>
+      <c r="E24" s="6">
+        <v>1652</v>
+      </c>
+      <c r="F24" s="9">
+        <v>6.3921999999999993E-2</v>
+      </c>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="8">
+        <v>12810</v>
+      </c>
+      <c r="D25" s="8">
+        <v>14374</v>
+      </c>
+      <c r="E25" s="6">
+        <v>1564</v>
+      </c>
+      <c r="F25" s="9">
+        <v>0.12209199999999999</v>
+      </c>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B26" t="s">
+        <v>248</v>
+      </c>
+      <c r="C26" s="8">
+        <v>48135</v>
+      </c>
+      <c r="D26" s="8">
+        <v>49606</v>
+      </c>
+      <c r="E26" s="6">
+        <v>1471</v>
+      </c>
+      <c r="F26" s="9">
+        <v>3.056E-2</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>256</v>
+      </c>
+      <c r="B27" t="s">
+        <v>257</v>
+      </c>
+      <c r="C27" s="8">
+        <v>9383</v>
+      </c>
+      <c r="D27" s="8">
+        <v>10807</v>
+      </c>
+      <c r="E27" s="6">
+        <v>1424</v>
+      </c>
+      <c r="F27" s="9">
+        <v>0.15176399999999998</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>323</v>
+      </c>
+      <c r="B28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C28" s="8">
+        <v>29689</v>
+      </c>
+      <c r="D28" s="8">
+        <v>31041</v>
+      </c>
+      <c r="E28" s="6">
+        <v>1352</v>
+      </c>
+      <c r="F28" s="9">
+        <v>4.5538999999999996E-2</v>
+      </c>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="8">
+        <v>13372</v>
+      </c>
+      <c r="D29" s="8">
+        <v>14621</v>
+      </c>
+      <c r="E29" s="6">
+        <v>1249</v>
+      </c>
+      <c r="F29" s="9">
+        <v>9.3404000000000001E-2</v>
+      </c>
+      <c r="G29" s="9"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="8">
+        <v>13995</v>
+      </c>
+      <c r="D30" s="8">
+        <v>15208</v>
+      </c>
+      <c r="E30" s="6">
+        <v>1213</v>
+      </c>
+      <c r="F30" s="9">
+        <v>8.6674000000000001E-2</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>227</v>
+      </c>
+      <c r="B31" t="s">
+        <v>228</v>
+      </c>
+      <c r="C31" s="8">
+        <v>26241</v>
+      </c>
+      <c r="D31" s="8">
+        <v>27394</v>
+      </c>
+      <c r="E31" s="6">
+        <v>1153</v>
+      </c>
+      <c r="F31" s="9">
+        <v>4.3939000000000006E-2</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="8">
+        <v>17741</v>
+      </c>
+      <c r="D32" s="8">
+        <v>18890</v>
+      </c>
+      <c r="E32" s="6">
+        <v>1149</v>
+      </c>
+      <c r="F32" s="9">
+        <v>6.4765000000000003E-2</v>
+      </c>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="8">
+        <v>13418</v>
+      </c>
+      <c r="D33" s="8">
+        <v>14543</v>
+      </c>
+      <c r="E33" s="6">
+        <v>1125</v>
+      </c>
+      <c r="F33" s="9">
+        <v>8.3843000000000001E-2</v>
+      </c>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="8">
+        <v>8751</v>
+      </c>
+      <c r="D34" s="8">
+        <v>9874</v>
+      </c>
+      <c r="E34" s="6">
+        <v>1123</v>
+      </c>
+      <c r="F34" s="9">
+        <v>0.128328</v>
+      </c>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>225</v>
+      </c>
+      <c r="B35" t="s">
+        <v>226</v>
+      </c>
+      <c r="C35" s="8">
+        <v>20864</v>
+      </c>
+      <c r="D35" s="8">
+        <v>21957</v>
+      </c>
+      <c r="E35" s="6">
+        <v>1093</v>
+      </c>
+      <c r="F35" s="9">
+        <v>5.2386999999999996E-2</v>
+      </c>
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>297</v>
+      </c>
+      <c r="B36" t="s">
+        <v>298</v>
+      </c>
+      <c r="C36" s="8">
+        <v>14420</v>
+      </c>
+      <c r="D36" s="8">
+        <v>15512</v>
+      </c>
+      <c r="E36" s="6">
+        <v>1092</v>
+      </c>
+      <c r="F36" s="9">
+        <v>7.5728000000000004E-2</v>
+      </c>
+      <c r="G36" s="9"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>346</v>
+      </c>
+      <c r="B37" t="s">
+        <v>347</v>
+      </c>
+      <c r="C37" s="8">
+        <v>37885</v>
+      </c>
+      <c r="D37" s="8">
+        <v>38945</v>
+      </c>
+      <c r="E37" s="6">
+        <v>1060</v>
+      </c>
+      <c r="F37" s="9">
+        <v>2.7978999999999997E-2</v>
+      </c>
+      <c r="G37" s="9"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>212</v>
+      </c>
+      <c r="B38" t="s">
+        <v>213</v>
+      </c>
+      <c r="C38" s="8">
+        <v>42615</v>
+      </c>
+      <c r="D38" s="8">
+        <v>43665</v>
+      </c>
+      <c r="E38" s="6">
+        <v>1050</v>
+      </c>
+      <c r="F38" s="9">
+        <v>2.4639000000000001E-2</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C39" s="8">
+        <v>7070</v>
+      </c>
+      <c r="D39" s="8">
+        <v>8072</v>
+      </c>
+      <c r="E39" s="6">
+        <v>1002</v>
+      </c>
+      <c r="F39" s="9">
+        <v>0.14172599999999999</v>
+      </c>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" s="8">
+        <v>13833</v>
+      </c>
+      <c r="D40" s="8">
+        <v>14830</v>
+      </c>
+      <c r="E40" s="6">
+        <v>997</v>
+      </c>
+      <c r="F40" s="9">
+        <v>7.2073999999999999E-2</v>
+      </c>
+      <c r="G40" s="9"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>244</v>
+      </c>
+      <c r="B41" t="s">
+        <v>245</v>
+      </c>
+      <c r="C41" s="8">
+        <v>8300</v>
+      </c>
+      <c r="D41" s="8">
+        <v>9255</v>
+      </c>
+      <c r="E41" s="6">
+        <v>955</v>
+      </c>
+      <c r="F41" s="9">
+        <v>0.11506</v>
+      </c>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B42" t="s">
+        <v>255</v>
+      </c>
+      <c r="C42" s="8">
+        <v>38368</v>
+      </c>
+      <c r="D42" s="8">
+        <v>39322</v>
+      </c>
+      <c r="E42" s="6">
+        <v>954</v>
+      </c>
+      <c r="F42" s="9">
+        <v>2.4864000000000001E-2</v>
+      </c>
+      <c r="G42" s="9"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>194</v>
+      </c>
+      <c r="B43" t="s">
+        <v>195</v>
+      </c>
+      <c r="C43" s="8">
+        <v>13778</v>
+      </c>
+      <c r="D43" s="8">
+        <v>14719</v>
+      </c>
+      <c r="E43" s="6">
+        <v>941</v>
+      </c>
+      <c r="F43" s="9">
+        <v>6.8296999999999997E-2</v>
+      </c>
+      <c r="G43" s="9"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>264</v>
+      </c>
+      <c r="B44" t="s">
+        <v>265</v>
+      </c>
+      <c r="C44" s="8">
+        <v>10792</v>
+      </c>
+      <c r="D44" s="8">
+        <v>11729</v>
+      </c>
+      <c r="E44" s="6">
+        <v>937</v>
+      </c>
+      <c r="F44" s="9">
+        <v>8.6823999999999998E-2</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>215</v>
+      </c>
+      <c r="B45" t="s">
+        <v>216</v>
+      </c>
+      <c r="C45" s="8">
+        <v>29477</v>
+      </c>
+      <c r="D45" s="8">
+        <v>30332</v>
+      </c>
+      <c r="E45" s="6">
+        <v>855</v>
+      </c>
+      <c r="F45" s="9">
+        <v>2.9005999999999997E-2</v>
+      </c>
+      <c r="G45" s="9"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>295</v>
+      </c>
+      <c r="B46" t="s">
+        <v>296</v>
+      </c>
+      <c r="C46" s="8">
+        <v>15651</v>
+      </c>
+      <c r="D46" s="8">
+        <v>16503</v>
+      </c>
+      <c r="E46" s="6">
+        <v>852</v>
+      </c>
+      <c r="F46" s="9">
+        <v>5.4436999999999999E-2</v>
+      </c>
+      <c r="G46" s="9"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>112</v>
+      </c>
+      <c r="B47" t="s">
+        <v>113</v>
+      </c>
+      <c r="C47" s="8">
+        <v>32162</v>
+      </c>
+      <c r="D47" s="8">
+        <v>33003</v>
+      </c>
+      <c r="E47" s="6">
+        <v>841</v>
+      </c>
+      <c r="F47" s="9">
+        <v>2.6148999999999999E-2</v>
+      </c>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>235</v>
+      </c>
+      <c r="B48" t="s">
+        <v>236</v>
+      </c>
+      <c r="C48" s="8">
+        <v>8826</v>
+      </c>
+      <c r="D48" s="8">
+        <v>9569</v>
+      </c>
+      <c r="E48" s="6">
+        <v>743</v>
+      </c>
+      <c r="F48" s="9">
+        <v>8.4183000000000008E-2</v>
+      </c>
+      <c r="G48" s="9"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>114</v>
+      </c>
+      <c r="B49" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" s="8">
+        <v>11381</v>
+      </c>
+      <c r="D49" s="8">
+        <v>12119</v>
+      </c>
+      <c r="E49" s="6">
+        <v>738</v>
+      </c>
+      <c r="F49" s="9">
+        <v>6.4845E-2</v>
+      </c>
+      <c r="G49" s="9"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>207</v>
+      </c>
+      <c r="C50" s="8">
+        <v>3650</v>
+      </c>
+      <c r="D50" s="8">
+        <v>4375</v>
+      </c>
+      <c r="E50" s="6">
+        <v>725</v>
+      </c>
+      <c r="F50" s="9">
+        <v>0.19863</v>
+      </c>
+      <c r="G50" s="9"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="8">
+        <v>23675</v>
+      </c>
+      <c r="D51" s="8">
+        <v>24379</v>
+      </c>
+      <c r="E51" s="6">
+        <v>704</v>
+      </c>
+      <c r="F51" s="9">
+        <v>2.9735999999999999E-2</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>351</v>
+      </c>
+      <c r="B52" t="s">
+        <v>352</v>
+      </c>
+      <c r="C52" s="8">
+        <v>7305</v>
+      </c>
+      <c r="D52" s="8">
+        <v>7996</v>
+      </c>
+      <c r="E52" s="6">
+        <v>691</v>
+      </c>
+      <c r="F52" s="9">
+        <v>9.459300000000001E-2</v>
+      </c>
+      <c r="G52" s="9"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>237</v>
+      </c>
+      <c r="B53" t="s">
+        <v>238</v>
+      </c>
+      <c r="C53" s="8">
+        <v>9388</v>
+      </c>
+      <c r="D53" s="8">
+        <v>10048</v>
+      </c>
+      <c r="E53" s="6">
+        <v>660</v>
+      </c>
+      <c r="F53" s="9">
+        <v>7.0303000000000004E-2</v>
+      </c>
+      <c r="G53" s="9"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="8">
+        <v>17595</v>
+      </c>
+      <c r="D54" s="8">
+        <v>18248</v>
+      </c>
+      <c r="E54" s="6">
+        <v>653</v>
+      </c>
+      <c r="F54" s="9">
+        <v>3.7113E-2</v>
+      </c>
+      <c r="G54" s="9"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="15" t="s">
         <v>371</v>
       </c>
-      <c r="B5" t="s">
-[...916 lines deleted...]
-      <c r="A51" s="5" t="s">
+      <c r="B56" s="15"/>
+      <c r="C56" s="15"/>
+      <c r="D56" s="15"/>
+      <c r="E56" s="15"/>
+      <c r="F56" s="15"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="15"/>
+      <c r="B57" s="15"/>
+      <c r="C57" s="15"/>
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="15"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
         <v>379</v>
       </c>
-      <c r="B51" t="s">
-[...136 lines deleted...]
-      <c r="F64" s="9"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="15"/>
+      <c r="D59" s="15"/>
+      <c r="E59" s="15"/>
+      <c r="F59" s="15"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="15"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="15"/>
+      <c r="D60" s="15"/>
+      <c r="E60" s="15"/>
+      <c r="F60" s="15"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="15"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="15"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="15"/>
+      <c r="D62" s="15"/>
+      <c r="E62" s="15"/>
+      <c r="F62" s="15"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="15"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="15"/>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="15"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="15"/>
+      <c r="D64" s="15"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A65" s="9"/>
-[...4 lines deleted...]
-      <c r="F65" s="9"/>
+      <c r="A65" s="15"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="15"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A66" s="9"/>
-[...12 lines deleted...]
-      <c r="F67" s="9"/>
+      <c r="A66" s="15"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="15"/>
+      <c r="F66" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A59:F66"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A57:F58"/>
+    <mergeCell ref="A56:F57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:G67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3983C5AC-EDCE-41D7-8C9F-BC8FD8855CA9}">
+  <dimension ref="A1:F66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+    <sheetView topLeftCell="A36" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
-[...59 lines deleted...]
-        <v>120</v>
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>377</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>325</v>
       </c>
       <c r="B5" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="D5" s="3">
+        <v>326</v>
+      </c>
+      <c r="C5" s="14">
+        <v>1867</v>
+      </c>
+      <c r="D5" s="14">
+        <v>2417</v>
+      </c>
+      <c r="E5" s="14">
+        <v>550</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.29459000000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B6" t="s">
+        <v>292</v>
+      </c>
+      <c r="C6" s="14">
+        <v>7787</v>
+      </c>
+      <c r="D6" s="14">
+        <v>9798</v>
+      </c>
+      <c r="E6" s="14">
+        <v>2011</v>
+      </c>
+      <c r="F6" s="7">
+        <v>0.25825100000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2272</v>
+      </c>
+      <c r="D7" s="14">
+        <v>2757</v>
+      </c>
+      <c r="E7" s="14">
+        <v>485</v>
+      </c>
+      <c r="F7" s="7">
+        <v>0.21346800000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C8" s="14">
+        <v>3650</v>
+      </c>
+      <c r="D8" s="14">
+        <v>4375</v>
+      </c>
+      <c r="E8" s="14">
+        <v>725</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0.19863</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>279</v>
+      </c>
+      <c r="B9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="14">
+        <v>22081</v>
+      </c>
+      <c r="D9" s="14">
+        <v>25959</v>
+      </c>
+      <c r="E9" s="14">
+        <v>3878</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0.175626</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C10" s="14">
+        <v>2471</v>
+      </c>
+      <c r="D10" s="14">
+        <v>2899</v>
+      </c>
+      <c r="E10" s="14">
+        <v>428</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0.17320900000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>221</v>
+      </c>
+      <c r="B11" t="s">
+        <v>222</v>
+      </c>
+      <c r="C11" s="14">
+        <v>274</v>
+      </c>
+      <c r="D11" s="14">
+        <v>321</v>
+      </c>
+      <c r="E11" s="14">
+        <v>47</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.17153300000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>231</v>
+      </c>
+      <c r="B12" t="s">
+        <v>232</v>
+      </c>
+      <c r="C12" s="14">
+        <v>39889</v>
+      </c>
+      <c r="D12" s="14">
+        <v>46201</v>
+      </c>
+      <c r="E12" s="14">
+        <v>6312</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0.15823899999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C13" s="14">
+        <v>17205</v>
+      </c>
+      <c r="D13" s="14">
+        <v>19898</v>
+      </c>
+      <c r="E13" s="14">
+        <v>2693</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.156524</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B14" t="s">
+        <v>187</v>
+      </c>
+      <c r="C14" s="14">
+        <v>2247</v>
+      </c>
+      <c r="D14" s="14">
+        <v>2597</v>
+      </c>
+      <c r="E14" s="14">
+        <v>350</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0.15576299999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>256</v>
+      </c>
+      <c r="B15" t="s">
+        <v>257</v>
+      </c>
+      <c r="C15" s="14">
+        <v>9383</v>
+      </c>
+      <c r="D15" s="14">
+        <v>10807</v>
+      </c>
+      <c r="E15" s="14">
+        <v>1424</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0.15176399999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>233</v>
+      </c>
+      <c r="B16" t="s">
+        <v>234</v>
+      </c>
+      <c r="C16" s="14">
+        <v>21332</v>
+      </c>
+      <c r="D16" s="14">
+        <v>24497</v>
+      </c>
+      <c r="E16" s="14">
+        <v>3165</v>
+      </c>
+      <c r="F16" s="7">
+        <v>0.148369</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>299</v>
+      </c>
+      <c r="B17" t="s">
+        <v>300</v>
+      </c>
+      <c r="C17" s="14">
+        <v>2910</v>
+      </c>
+      <c r="D17" s="14">
+        <v>3326</v>
+      </c>
+      <c r="E17" s="14">
+        <v>416</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0.142955</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>190</v>
+      </c>
+      <c r="B18" t="s">
+        <v>191</v>
+      </c>
+      <c r="C18" s="14">
+        <v>350</v>
+      </c>
+      <c r="D18" s="14">
+        <v>400</v>
+      </c>
+      <c r="E18" s="14">
+        <v>50</v>
+      </c>
+      <c r="F18" s="7">
+        <v>0.14285700000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="14">
+        <v>7070</v>
+      </c>
+      <c r="D19" s="14">
+        <v>8072</v>
+      </c>
+      <c r="E19" s="14">
+        <v>1002</v>
+      </c>
+      <c r="F19" s="7">
+        <v>0.14172599999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>336</v>
+      </c>
+      <c r="B20" t="s">
+        <v>337</v>
+      </c>
+      <c r="C20" s="14">
+        <v>4362</v>
+      </c>
+      <c r="D20" s="14">
+        <v>4929</v>
+      </c>
+      <c r="E20" s="14">
+        <v>567</v>
+      </c>
+      <c r="F20" s="7">
+        <v>0.12998599999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>229</v>
+      </c>
+      <c r="B21" t="s">
+        <v>230</v>
+      </c>
+      <c r="C21" s="14">
+        <v>2054</v>
+      </c>
+      <c r="D21" s="14">
+        <v>2318</v>
+      </c>
+      <c r="E21" s="14">
+        <v>264</v>
+      </c>
+      <c r="F21" s="7">
+        <v>0.12853000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="14">
+        <v>8751</v>
+      </c>
+      <c r="D22" s="14">
+        <v>9874</v>
+      </c>
+      <c r="E22" s="14">
+        <v>1123</v>
+      </c>
+      <c r="F22" s="7">
+        <v>0.128328</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="14">
+        <v>1208</v>
+      </c>
+      <c r="D23" s="14">
+        <v>1362</v>
+      </c>
+      <c r="E23" s="14">
+        <v>154</v>
+      </c>
+      <c r="F23" s="7">
+        <v>0.12748300000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>268</v>
+      </c>
+      <c r="B24" t="s">
+        <v>269</v>
+      </c>
+      <c r="C24" s="14">
+        <v>1498</v>
+      </c>
+      <c r="D24" s="14">
+        <v>1688</v>
+      </c>
+      <c r="E24" s="14">
+        <v>190</v>
+      </c>
+      <c r="F24" s="7">
+        <v>0.126836</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="14">
+        <v>13627</v>
+      </c>
+      <c r="D25" s="14">
+        <v>15345</v>
+      </c>
+      <c r="E25" s="14">
+        <v>1718</v>
+      </c>
+      <c r="F25" s="7">
+        <v>0.12607299999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="14">
+        <v>3314</v>
+      </c>
+      <c r="D26" s="14">
+        <v>3730</v>
+      </c>
+      <c r="E26" s="14">
+        <v>416</v>
+      </c>
+      <c r="F26" s="7">
+        <v>0.125528</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>209</v>
+      </c>
+      <c r="B27" t="s">
+        <v>210</v>
+      </c>
+      <c r="C27" s="14">
+        <v>672</v>
+      </c>
+      <c r="D27" s="14">
+        <v>755</v>
+      </c>
+      <c r="E27" s="14">
+        <v>83</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.12351200000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="14">
+        <v>18240</v>
+      </c>
+      <c r="D28" s="14">
+        <v>20491</v>
+      </c>
+      <c r="E28" s="14">
+        <v>2251</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.12340999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="14">
+        <v>12810</v>
+      </c>
+      <c r="D29" s="14">
+        <v>14374</v>
+      </c>
+      <c r="E29" s="14">
+        <v>1564</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0.12209199999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>239</v>
+      </c>
+      <c r="B30" t="s">
+        <v>240</v>
+      </c>
+      <c r="C30" s="14">
+        <v>15605</v>
+      </c>
+      <c r="D30" s="14">
+        <v>17423</v>
+      </c>
+      <c r="E30" s="14">
+        <v>1818</v>
+      </c>
+      <c r="F30" s="7">
+        <v>0.11650100000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>244</v>
+      </c>
+      <c r="B31" t="s">
+        <v>245</v>
+      </c>
+      <c r="C31" s="14">
+        <v>8300</v>
+      </c>
+      <c r="D31" s="14">
+        <v>9255</v>
+      </c>
+      <c r="E31" s="14">
+        <v>955</v>
+      </c>
+      <c r="F31" s="7">
+        <v>0.11506</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C32" s="14">
+        <v>1481</v>
+      </c>
+      <c r="D32" s="14">
+        <v>1648</v>
+      </c>
+      <c r="E32" s="14">
+        <v>167</v>
+      </c>
+      <c r="F32" s="7">
+        <v>0.11276199999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>313</v>
+      </c>
+      <c r="B33" t="s">
+        <v>314</v>
+      </c>
+      <c r="C33" s="14">
+        <v>85</v>
+      </c>
+      <c r="D33" s="14">
+        <v>94</v>
+      </c>
+      <c r="E33" s="14">
+        <v>9</v>
+      </c>
+      <c r="F33" s="7">
+        <v>0.105882</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>284</v>
+      </c>
+      <c r="B34" t="s">
+        <v>285</v>
+      </c>
+      <c r="C34" s="14">
+        <v>19237</v>
+      </c>
+      <c r="D34" s="14">
+        <v>21197</v>
+      </c>
+      <c r="E34" s="14">
+        <v>1960</v>
+      </c>
+      <c r="F34" s="7">
+        <v>0.10188700000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>351</v>
+      </c>
+      <c r="B35" t="s">
+        <v>352</v>
+      </c>
+      <c r="C35" s="14">
+        <v>7305</v>
+      </c>
+      <c r="D35" s="14">
+        <v>7996</v>
+      </c>
+      <c r="E35" s="14">
+        <v>691</v>
+      </c>
+      <c r="F35" s="7">
+        <v>9.459300000000001E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="14">
+        <v>13372</v>
+      </c>
+      <c r="D36" s="14">
+        <v>14621</v>
+      </c>
+      <c r="E36" s="14">
+        <v>1249</v>
+      </c>
+      <c r="F36" s="7">
+        <v>9.3404000000000001E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="14">
+        <v>827</v>
+      </c>
+      <c r="D37" s="14">
+        <v>899</v>
+      </c>
+      <c r="E37" s="14">
+        <v>72</v>
+      </c>
+      <c r="F37" s="7">
+        <v>8.7062000000000014E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>264</v>
+      </c>
+      <c r="B38" t="s">
         <v>265</v>
       </c>
-      <c r="E5" s="3">
+      <c r="C38" s="14">
+        <v>10792</v>
+      </c>
+      <c r="D38" s="14">
+        <v>11729</v>
+      </c>
+      <c r="E38" s="14">
+        <v>937</v>
+      </c>
+      <c r="F38" s="7">
+        <v>8.6823999999999998E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="14">
+        <v>13995</v>
+      </c>
+      <c r="D39" s="14">
+        <v>15208</v>
+      </c>
+      <c r="E39" s="14">
+        <v>1213</v>
+      </c>
+      <c r="F39" s="7">
+        <v>8.6674000000000001E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>217</v>
+      </c>
+      <c r="B40" t="s">
+        <v>218</v>
+      </c>
+      <c r="C40" s="14">
+        <v>35446</v>
+      </c>
+      <c r="D40" s="14">
+        <v>38451</v>
+      </c>
+      <c r="E40" s="14">
+        <v>3005</v>
+      </c>
+      <c r="F40" s="7">
+        <v>8.4777000000000005E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>235</v>
+      </c>
+      <c r="B41" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="14">
+        <v>8826</v>
+      </c>
+      <c r="D41" s="14">
+        <v>9569</v>
+      </c>
+      <c r="E41" s="14">
+        <v>743</v>
+      </c>
+      <c r="F41" s="7">
+        <v>8.4183000000000008E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="14">
+        <v>13418</v>
+      </c>
+      <c r="D42" s="14">
+        <v>14543</v>
+      </c>
+      <c r="E42" s="14">
+        <v>1125</v>
+      </c>
+      <c r="F42" s="7">
+        <v>8.3843000000000001E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="14">
+        <v>8029</v>
+      </c>
+      <c r="D43" s="14">
+        <v>8661</v>
+      </c>
+      <c r="E43" s="14">
+        <v>632</v>
+      </c>
+      <c r="F43" s="7">
+        <v>7.8715000000000007E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" s="14">
+        <v>3271</v>
+      </c>
+      <c r="D44" s="14">
+        <v>3521</v>
+      </c>
+      <c r="E44" s="14">
+        <v>250</v>
+      </c>
+      <c r="F44" s="7">
+        <v>7.6428999999999997E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>297</v>
+      </c>
+      <c r="B45" t="s">
+        <v>298</v>
+      </c>
+      <c r="C45" s="14">
+        <v>14420</v>
+      </c>
+      <c r="D45" s="14">
+        <v>15512</v>
+      </c>
+      <c r="E45" s="14">
+        <v>1092</v>
+      </c>
+      <c r="F45" s="7">
+        <v>7.5728000000000004E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>83</v>
       </c>
-      <c r="F5" s="14">
-[...71 lines deleted...]
-      <c r="B9" t="s">
+      <c r="B46" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="14">
+        <v>4803</v>
+      </c>
+      <c r="D46" s="14">
+        <v>5166</v>
+      </c>
+      <c r="E46" s="14">
+        <v>363</v>
+      </c>
+      <c r="F46" s="7">
+        <v>7.5578000000000006E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="14">
+        <v>13833</v>
+      </c>
+      <c r="D47" s="14">
+        <v>14830</v>
+      </c>
+      <c r="E47" s="14">
+        <v>997</v>
+      </c>
+      <c r="F47" s="7">
+        <v>7.2073999999999999E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>199</v>
+      </c>
+      <c r="C48" s="14">
+        <v>26687</v>
+      </c>
+      <c r="D48" s="14">
+        <v>28584</v>
+      </c>
+      <c r="E48" s="14">
+        <v>1897</v>
+      </c>
+      <c r="F48" s="7">
+        <v>7.1082999999999993E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>237</v>
+      </c>
+      <c r="B49" t="s">
+        <v>238</v>
+      </c>
+      <c r="C49" s="14">
+        <v>9388</v>
+      </c>
+      <c r="D49" s="14">
+        <v>10048</v>
+      </c>
+      <c r="E49" s="14">
+        <v>660</v>
+      </c>
+      <c r="F49" s="7">
+        <v>7.0303000000000004E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>349</v>
+      </c>
+      <c r="B50" t="s">
+        <v>350</v>
+      </c>
+      <c r="C50" s="14">
+        <v>4334</v>
+      </c>
+      <c r="D50" s="14">
+        <v>4634</v>
+      </c>
+      <c r="E50" s="14">
+        <v>300</v>
+      </c>
+      <c r="F50" s="7">
+        <v>6.9220000000000004E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>188</v>
+      </c>
+      <c r="B51" t="s">
+        <v>189</v>
+      </c>
+      <c r="C51" s="14">
+        <v>5485</v>
+      </c>
+      <c r="D51" s="14">
+        <v>5861</v>
+      </c>
+      <c r="E51" s="14">
         <v>376</v>
       </c>
-      <c r="C9" s="3">
-[...299 lines deleted...]
-      <c r="E23" s="3">
+      <c r="F51" s="7">
+        <v>6.8551000000000001E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>56</v>
       </c>
-      <c r="F23" s="14">
-[...173 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B52" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="14">
+        <v>1519</v>
+      </c>
+      <c r="D52" s="14">
+        <v>1623</v>
+      </c>
+      <c r="E52" s="14">
+        <v>104</v>
+      </c>
+      <c r="F52" s="7">
+        <v>6.8465999999999999E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>194</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B53" t="s">
         <v>195</v>
       </c>
-      <c r="C32" s="3">
-[...371 lines deleted...]
-      <c r="A50" s="5" t="s">
+      <c r="C53" s="14">
+        <v>13778</v>
+      </c>
+      <c r="D53" s="14">
+        <v>14719</v>
+      </c>
+      <c r="E53" s="14">
+        <v>941</v>
+      </c>
+      <c r="F53" s="7">
+        <v>6.8296999999999997E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>287</v>
+      </c>
+      <c r="B54" t="s">
+        <v>288</v>
+      </c>
+      <c r="C54" s="14">
+        <v>152132</v>
+      </c>
+      <c r="D54" s="14">
+        <v>162515</v>
+      </c>
+      <c r="E54" s="14">
+        <v>10383</v>
+      </c>
+      <c r="F54" s="7">
+        <v>6.8250000000000005E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>371</v>
       </c>
-      <c r="B50" t="s">
-[...161 lines deleted...]
-      <c r="F64" s="9"/>
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="18"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="18"/>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="18"/>
+      <c r="F57" s="18"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="B59" s="15"/>
+      <c r="C59" s="15"/>
+      <c r="D59" s="15"/>
+      <c r="E59" s="15"/>
+      <c r="F59" s="15"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="15"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="15"/>
+      <c r="D60" s="15"/>
+      <c r="E60" s="15"/>
+      <c r="F60" s="15"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="15"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="15"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="15"/>
+      <c r="D62" s="15"/>
+      <c r="E62" s="15"/>
+      <c r="F62" s="15"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="15"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="15"/>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="15"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="15"/>
+      <c r="D64" s="15"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A65" s="9"/>
-[...4 lines deleted...]
-      <c r="F65" s="9"/>
+      <c r="A65" s="15"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="15"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A66" s="9"/>
-[...12 lines deleted...]
-      <c r="F67" s="9"/>
+      <c r="A66" s="15"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="15"/>
+      <c r="F66" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A59:F66"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A57:F58"/>
+    <mergeCell ref="A56:F57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:F82"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDEEC3E1-AB9D-4EAA-B22D-C30EEBDD93E7}">
+  <dimension ref="A1:G80"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="K61" sqref="K61"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="74.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-      <c r="A5" s="5" t="s">
+    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>373</v>
+      </c>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C5" s="14">
+        <v>4281</v>
+      </c>
+      <c r="D5" s="14">
+        <v>3363</v>
+      </c>
+      <c r="E5" s="14">
+        <v>-918</v>
+      </c>
+      <c r="F5" s="7">
+        <v>-0.21443599999999999</v>
+      </c>
+      <c r="G5" s="9"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C6" s="14">
+        <v>936</v>
+      </c>
+      <c r="D6" s="14">
+        <v>750</v>
+      </c>
+      <c r="E6" s="14">
+        <v>-186</v>
+      </c>
+      <c r="F6" s="7">
+        <v>-0.19871800000000001</v>
+      </c>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C7" s="14">
+        <v>11848</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9603</v>
+      </c>
+      <c r="E7" s="14">
+        <v>-2245</v>
+      </c>
+      <c r="F7" s="7">
+        <v>-0.18948299999999998</v>
+      </c>
+      <c r="G7" s="9"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B8" t="s">
+        <v>202</v>
+      </c>
+      <c r="C8" s="14">
+        <v>4014</v>
+      </c>
+      <c r="D8" s="14">
+        <v>3260</v>
+      </c>
+      <c r="E8" s="14">
+        <v>-754</v>
+      </c>
+      <c r="F8" s="7">
+        <v>-0.18784300000000001</v>
+      </c>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1605</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1304</v>
+      </c>
+      <c r="E9" s="14">
+        <v>-301</v>
+      </c>
+      <c r="F9" s="7">
+        <v>-0.18753900000000001</v>
+      </c>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
         <v>12</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="3">
+      <c r="C10" s="14">
+        <v>353</v>
+      </c>
+      <c r="D10" s="14">
+        <v>289</v>
+      </c>
+      <c r="E10" s="14">
+        <v>-64</v>
+      </c>
+      <c r="F10" s="7">
+        <v>-0.18130299999999999</v>
+      </c>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="14">
+        <v>2800</v>
+      </c>
+      <c r="D11" s="14">
+        <v>2293</v>
+      </c>
+      <c r="E11" s="14">
+        <v>-507</v>
+      </c>
+      <c r="F11" s="7">
+        <v>-0.18107099999999998</v>
+      </c>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="14">
+        <v>6066</v>
+      </c>
+      <c r="D12" s="14">
+        <v>5002</v>
+      </c>
+      <c r="E12" s="14">
+        <v>-1064</v>
+      </c>
+      <c r="F12" s="7">
+        <v>-0.175404</v>
+      </c>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C13" s="14">
+        <v>501</v>
+      </c>
+      <c r="D13" s="14">
+        <v>416</v>
+      </c>
+      <c r="E13" s="14">
+        <v>-85</v>
+      </c>
+      <c r="F13" s="7">
+        <v>-0.16966100000000001</v>
+      </c>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>319</v>
+      </c>
+      <c r="B14" t="s">
+        <v>320</v>
+      </c>
+      <c r="C14" s="14">
+        <v>2471</v>
+      </c>
+      <c r="D14" s="14">
+        <v>2088</v>
+      </c>
+      <c r="E14" s="14">
+        <v>-383</v>
+      </c>
+      <c r="F14" s="7">
+        <v>-0.154998</v>
+      </c>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="14">
+        <v>2665</v>
+      </c>
+      <c r="D15" s="14">
+        <v>2257</v>
+      </c>
+      <c r="E15" s="14">
+        <v>-408</v>
+      </c>
+      <c r="F15" s="7">
+        <v>-0.15309600000000001</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="14">
+        <v>1116</v>
+      </c>
+      <c r="D16" s="14">
+        <v>948</v>
+      </c>
+      <c r="E16" s="14">
+        <v>-168</v>
+      </c>
+      <c r="F16" s="7">
+        <v>-0.15053800000000001</v>
+      </c>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="14">
+        <v>2226</v>
+      </c>
+      <c r="D17" s="14">
+        <v>1894</v>
+      </c>
+      <c r="E17" s="14">
+        <v>-332</v>
+      </c>
+      <c r="F17" s="7">
+        <v>-0.149146</v>
+      </c>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" s="14">
+        <v>6878</v>
+      </c>
+      <c r="D18" s="14">
+        <v>5870</v>
+      </c>
+      <c r="E18" s="14">
+        <v>-1008</v>
+      </c>
+      <c r="F18" s="7">
+        <v>-0.14655399999999999</v>
+      </c>
+      <c r="G18" s="9"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" t="s">
+        <v>153</v>
+      </c>
+      <c r="C19" s="14">
+        <v>927</v>
+      </c>
+      <c r="D19" s="14">
+        <v>792</v>
+      </c>
+      <c r="E19" s="14">
+        <v>-135</v>
+      </c>
+      <c r="F19" s="7">
+        <v>-0.14563100000000001</v>
+      </c>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" s="14">
+        <v>1191</v>
+      </c>
+      <c r="D20" s="14">
+        <v>1018</v>
+      </c>
+      <c r="E20" s="14">
+        <v>-173</v>
+      </c>
+      <c r="F20" s="7">
+        <v>-0.145256</v>
+      </c>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="14">
+        <v>17759</v>
+      </c>
+      <c r="D21" s="14">
+        <v>15271</v>
+      </c>
+      <c r="E21" s="14">
+        <v>-2488</v>
+      </c>
+      <c r="F21" s="7">
+        <v>-0.140098</v>
+      </c>
+      <c r="G21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" t="s">
+        <v>130</v>
+      </c>
+      <c r="C22" s="14">
+        <v>10097</v>
+      </c>
+      <c r="D22" s="14">
+        <v>8714</v>
+      </c>
+      <c r="E22" s="14">
+        <v>-1383</v>
+      </c>
+      <c r="F22" s="7">
+        <v>-0.13697100000000001</v>
+      </c>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="14">
+        <v>9151</v>
+      </c>
+      <c r="D23" s="14">
+        <v>7907</v>
+      </c>
+      <c r="E23" s="14">
+        <v>-1244</v>
+      </c>
+      <c r="F23" s="7">
+        <v>-0.13594099999999998</v>
+      </c>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="14">
+        <v>1240</v>
+      </c>
+      <c r="D24" s="14">
+        <v>1074</v>
+      </c>
+      <c r="E24" s="14">
+        <v>-166</v>
+      </c>
+      <c r="F24" s="7">
+        <v>-0.13387099999999999</v>
+      </c>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" s="14">
+        <v>7609</v>
+      </c>
+      <c r="D25" s="14">
+        <v>6596</v>
+      </c>
+      <c r="E25" s="14">
+        <v>-1013</v>
+      </c>
+      <c r="F25" s="7">
+        <v>-0.133132</v>
+      </c>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="14">
+        <v>2582</v>
+      </c>
+      <c r="D26" s="14">
+        <v>2269</v>
+      </c>
+      <c r="E26" s="14">
+        <v>-313</v>
+      </c>
+      <c r="F26" s="7">
+        <v>-0.12122400000000001</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>304</v>
+      </c>
+      <c r="B27" t="s">
+        <v>305</v>
+      </c>
+      <c r="C27" s="14">
+        <v>8293</v>
+      </c>
+      <c r="D27" s="14">
+        <v>7346</v>
+      </c>
+      <c r="E27" s="14">
+        <v>-947</v>
+      </c>
+      <c r="F27" s="7">
+        <v>-0.114193</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="14">
+        <v>191</v>
+      </c>
+      <c r="D28" s="14">
+        <v>170</v>
+      </c>
+      <c r="E28" s="14">
+        <v>-21</v>
+      </c>
+      <c r="F28" s="7">
+        <v>-0.10994799999999999</v>
+      </c>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" t="s">
+        <v>175</v>
+      </c>
+      <c r="C29" s="14">
+        <v>342</v>
+      </c>
+      <c r="D29" s="14">
+        <v>305</v>
+      </c>
+      <c r="E29" s="14">
+        <v>-37</v>
+      </c>
+      <c r="F29" s="7">
+        <v>-0.10818699999999999</v>
+      </c>
+      <c r="G29" s="9"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>128</v>
+      </c>
+      <c r="C30" s="14">
+        <v>2181</v>
+      </c>
+      <c r="D30" s="14">
+        <v>2001</v>
+      </c>
+      <c r="E30" s="14">
+        <v>-180</v>
+      </c>
+      <c r="F30" s="7">
+        <v>-8.2530999999999993E-2</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>311</v>
+      </c>
+      <c r="B31" t="s">
+        <v>312</v>
+      </c>
+      <c r="C31" s="14">
+        <v>4533</v>
+      </c>
+      <c r="D31" s="14">
+        <v>4165</v>
+      </c>
+      <c r="E31" s="14">
+        <v>-368</v>
+      </c>
+      <c r="F31" s="7">
+        <v>-8.1182000000000004E-2</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="14">
+        <v>4073</v>
+      </c>
+      <c r="D32" s="14">
+        <v>3774</v>
+      </c>
+      <c r="E32" s="14">
+        <v>-299</v>
+      </c>
+      <c r="F32" s="7">
+        <v>-7.3410000000000003E-2</v>
+      </c>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C33" s="14">
+        <v>2504</v>
+      </c>
+      <c r="D33" s="14">
+        <v>2324</v>
+      </c>
+      <c r="E33" s="14">
+        <v>-180</v>
+      </c>
+      <c r="F33" s="7">
+        <v>-7.1885000000000004E-2</v>
+      </c>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>162</v>
+      </c>
+      <c r="B34" t="s">
+        <v>163</v>
+      </c>
+      <c r="C34" s="14">
+        <v>10072</v>
+      </c>
+      <c r="D34" s="14">
+        <v>9405</v>
+      </c>
+      <c r="E34" s="14">
+        <v>-667</v>
+      </c>
+      <c r="F34" s="7">
+        <v>-6.6223000000000004E-2</v>
+      </c>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>192</v>
+      </c>
+      <c r="B35" t="s">
+        <v>193</v>
+      </c>
+      <c r="C35" s="14">
+        <v>14434</v>
+      </c>
+      <c r="D35" s="14">
+        <v>13599</v>
+      </c>
+      <c r="E35" s="14">
+        <v>-835</v>
+      </c>
+      <c r="F35" s="7">
+        <v>-5.7849999999999999E-2</v>
+      </c>
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>289</v>
+      </c>
+      <c r="B36" t="s">
+        <v>290</v>
+      </c>
+      <c r="C36" s="14">
+        <v>6731</v>
+      </c>
+      <c r="D36" s="14">
+        <v>6350</v>
+      </c>
+      <c r="E36" s="14">
+        <v>-381</v>
+      </c>
+      <c r="F36" s="7">
+        <v>-5.6604000000000002E-2</v>
+      </c>
+      <c r="G36" s="9"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="14">
+        <v>6619</v>
+      </c>
+      <c r="D37" s="14">
+        <v>6258</v>
+      </c>
+      <c r="E37" s="14">
+        <v>-361</v>
+      </c>
+      <c r="F37" s="7">
+        <v>-5.4539999999999998E-2</v>
+      </c>
+      <c r="G37" s="9"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>178</v>
+      </c>
+      <c r="B38" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" s="14">
+        <v>3890</v>
+      </c>
+      <c r="D38" s="14">
+        <v>3693</v>
+      </c>
+      <c r="E38" s="14">
+        <v>-197</v>
+      </c>
+      <c r="F38" s="7">
+        <v>-5.0643000000000001E-2</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>271</v>
+      </c>
+      <c r="B39" t="s">
+        <v>272</v>
+      </c>
+      <c r="C39" s="14">
+        <v>7195</v>
+      </c>
+      <c r="D39" s="14">
+        <v>6832</v>
+      </c>
+      <c r="E39" s="14">
+        <v>-363</v>
+      </c>
+      <c r="F39" s="7">
+        <v>-5.0452000000000004E-2</v>
+      </c>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" s="14">
+        <v>29769</v>
+      </c>
+      <c r="D40" s="14">
+        <v>28320</v>
+      </c>
+      <c r="E40" s="14">
+        <v>-1449</v>
+      </c>
+      <c r="F40" s="7">
+        <v>-4.8674999999999996E-2</v>
+      </c>
+      <c r="G40" s="9"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>334</v>
+      </c>
+      <c r="B41" t="s">
+        <v>335</v>
+      </c>
+      <c r="C41" s="14">
+        <v>1420</v>
+      </c>
+      <c r="D41" s="14">
+        <v>1351</v>
+      </c>
+      <c r="E41" s="14">
+        <v>-69</v>
+      </c>
+      <c r="F41" s="7">
+        <v>-4.8592000000000003E-2</v>
+      </c>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="14">
+        <v>7294</v>
+      </c>
+      <c r="D42" s="14">
+        <v>6970</v>
+      </c>
+      <c r="E42" s="14">
+        <v>-324</v>
+      </c>
+      <c r="F42" s="7">
+        <v>-4.4420000000000001E-2</v>
+      </c>
+      <c r="G42" s="9"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>341</v>
+      </c>
+      <c r="B43" t="s">
+        <v>342</v>
+      </c>
+      <c r="C43" s="14">
+        <v>3055</v>
+      </c>
+      <c r="D43" s="14">
+        <v>2933</v>
+      </c>
+      <c r="E43" s="14">
+        <v>-122</v>
+      </c>
+      <c r="F43" s="7">
+        <v>-3.9934999999999998E-2</v>
+      </c>
+      <c r="G43" s="9"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" s="14">
+        <v>810</v>
+      </c>
+      <c r="D44" s="14">
+        <v>778</v>
+      </c>
+      <c r="E44" s="14">
+        <v>-32</v>
+      </c>
+      <c r="F44" s="7">
+        <v>-3.9505999999999999E-2</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="14">
+        <v>3547</v>
+      </c>
+      <c r="D45" s="14">
+        <v>3418</v>
+      </c>
+      <c r="E45" s="14">
+        <v>-129</v>
+      </c>
+      <c r="F45" s="7">
+        <v>-3.6368999999999999E-2</v>
+      </c>
+      <c r="G45" s="9"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" s="14">
+        <v>12544</v>
+      </c>
+      <c r="D46" s="14">
+        <v>12105</v>
+      </c>
+      <c r="E46" s="14">
+        <v>-439</v>
+      </c>
+      <c r="F46" s="7">
+        <v>-3.4997E-2</v>
+      </c>
+      <c r="G46" s="9"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" s="14">
+        <v>11025</v>
+      </c>
+      <c r="D47" s="14">
+        <v>10656</v>
+      </c>
+      <c r="E47" s="14">
+        <v>-369</v>
+      </c>
+      <c r="F47" s="7">
+        <v>-3.3468999999999999E-2</v>
+      </c>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="14">
+        <v>10161</v>
+      </c>
+      <c r="D48" s="14">
+        <v>9860</v>
+      </c>
+      <c r="E48" s="14">
+        <v>-301</v>
+      </c>
+      <c r="F48" s="7">
+        <v>-2.9623E-2</v>
+      </c>
+      <c r="G48" s="9"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>249</v>
+      </c>
+      <c r="B49" t="s">
+        <v>250</v>
+      </c>
+      <c r="C49" s="14">
+        <v>14571</v>
+      </c>
+      <c r="D49" s="14">
+        <v>14166</v>
+      </c>
+      <c r="E49" s="14">
+        <v>-405</v>
+      </c>
+      <c r="F49" s="7">
+        <v>-2.7795E-2</v>
+      </c>
+      <c r="G49" s="9"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>205</v>
+      </c>
+      <c r="C50" s="14">
+        <v>1771</v>
+      </c>
+      <c r="D50" s="14">
+        <v>1740</v>
+      </c>
+      <c r="E50" s="14">
+        <v>-31</v>
+      </c>
+      <c r="F50" s="7">
+        <v>-1.7503999999999999E-2</v>
+      </c>
+      <c r="G50" s="9"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>315</v>
+      </c>
+      <c r="B51" t="s">
+        <v>316</v>
+      </c>
+      <c r="C51" s="14">
+        <v>573</v>
+      </c>
+      <c r="D51" s="14">
+        <v>564</v>
+      </c>
+      <c r="E51" s="14">
+        <v>-9</v>
+      </c>
+      <c r="F51" s="7">
+        <v>-1.5706999999999999E-2</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>344</v>
+      </c>
+      <c r="B52" t="s">
+        <v>345</v>
+      </c>
+      <c r="C52" s="14">
+        <v>7561</v>
+      </c>
+      <c r="D52" s="14">
+        <v>7447</v>
+      </c>
+      <c r="E52" s="14">
+        <v>-114</v>
+      </c>
+      <c r="F52" s="7">
+        <v>-1.5077E-2</v>
+      </c>
+      <c r="G52" s="9"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>356</v>
+      </c>
+      <c r="B53" t="s">
+        <v>357</v>
+      </c>
+      <c r="C53" s="14">
+        <v>42696</v>
+      </c>
+      <c r="D53" s="14">
+        <v>42172</v>
+      </c>
+      <c r="E53" s="14">
+        <v>-524</v>
+      </c>
+      <c r="F53" s="7">
+        <v>-1.2273000000000001E-2</v>
+      </c>
+      <c r="G53" s="9"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" s="14">
+        <v>3736</v>
+      </c>
+      <c r="D54" s="14">
+        <v>3693</v>
+      </c>
+      <c r="E54" s="14">
+        <v>-43</v>
+      </c>
+      <c r="F54" s="7">
+        <v>-1.1509999999999999E-2</v>
+      </c>
+      <c r="G54" s="9"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>107</v>
       </c>
-      <c r="E5" s="3">
-[...250 lines deleted...]
-      <c r="B18" t="s">
+      <c r="B55" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" s="14">
+        <v>90</v>
+      </c>
+      <c r="D55" s="14">
+        <v>89</v>
+      </c>
+      <c r="E55" s="14">
+        <v>-1</v>
+      </c>
+      <c r="F55" s="7">
+        <v>-1.1110999999999999E-2</v>
+      </c>
+      <c r="G55" s="9"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>135</v>
       </c>
-      <c r="C18" s="3">
-[...245 lines deleted...]
-      <c r="E30" s="3">
+      <c r="B56" t="s">
+        <v>136</v>
+      </c>
+      <c r="C56" s="14">
+        <v>13247</v>
+      </c>
+      <c r="D56" s="14">
+        <v>13104</v>
+      </c>
+      <c r="E56" s="14">
+        <v>-143</v>
+      </c>
+      <c r="F56" s="7">
+        <v>-1.0794999999999999E-2</v>
+      </c>
+      <c r="G56" s="9"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>358</v>
+      </c>
+      <c r="B57" t="s">
+        <v>359</v>
+      </c>
+      <c r="C57" s="14">
+        <v>47913</v>
+      </c>
+      <c r="D57" s="14">
+        <v>47441</v>
+      </c>
+      <c r="E57" s="14">
+        <v>-472</v>
+      </c>
+      <c r="F57" s="7">
+        <v>-9.8510000000000004E-3</v>
+      </c>
+      <c r="G57" s="9"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" t="s">
+        <v>140</v>
+      </c>
+      <c r="C58" s="14">
+        <v>5190</v>
+      </c>
+      <c r="D58" s="14">
+        <v>5141</v>
+      </c>
+      <c r="E58" s="14">
         <v>-49</v>
       </c>
-      <c r="F30" s="14">
-[...204 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="F58" s="7">
+        <v>-9.4409999999999997E-3</v>
+      </c>
+      <c r="G58" s="9"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>141</v>
+      </c>
+      <c r="B59" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="14">
+        <v>41376</v>
+      </c>
+      <c r="D59" s="14">
+        <v>41031</v>
+      </c>
+      <c r="E59" s="14">
+        <v>-345</v>
+      </c>
+      <c r="F59" s="7">
+        <v>-8.3379999999999999E-3</v>
+      </c>
+      <c r="G59" s="9"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
-[...136 lines deleted...]
-      <c r="A48" s="5" t="s">
+      <c r="C60" s="14">
+        <v>8091</v>
+      </c>
+      <c r="D60" s="14">
+        <v>8024</v>
+      </c>
+      <c r="E60" s="14">
+        <v>-67</v>
+      </c>
+      <c r="F60" s="7">
+        <v>-8.2810000000000002E-3</v>
+      </c>
+      <c r="G60" s="9"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>293</v>
+      </c>
+      <c r="B61" t="s">
+        <v>294</v>
+      </c>
+      <c r="C61" s="14">
+        <v>39276</v>
+      </c>
+      <c r="D61" s="14">
+        <v>38953</v>
+      </c>
+      <c r="E61" s="14">
+        <v>-323</v>
+      </c>
+      <c r="F61" s="7">
+        <v>-8.2240000000000004E-3</v>
+      </c>
+      <c r="G61" s="9"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="14">
+        <v>6063</v>
+      </c>
+      <c r="D62" s="14">
+        <v>6021</v>
+      </c>
+      <c r="E62" s="14">
+        <v>-42</v>
+      </c>
+      <c r="F62" s="7">
+        <v>-6.927E-3</v>
+      </c>
+      <c r="G62" s="9"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>339</v>
+      </c>
+      <c r="B63" t="s">
+        <v>340</v>
+      </c>
+      <c r="C63" s="14">
+        <v>11304</v>
+      </c>
+      <c r="D63" s="14">
+        <v>11229</v>
+      </c>
+      <c r="E63" s="14">
+        <v>-75</v>
+      </c>
+      <c r="F63" s="7">
+        <v>-6.6349999999999994E-3</v>
+      </c>
+      <c r="G63" s="9"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>274</v>
+      </c>
+      <c r="C64" s="14">
+        <v>2877</v>
+      </c>
+      <c r="D64" s="14">
+        <v>2859</v>
+      </c>
+      <c r="E64" s="14">
+        <v>-18</v>
+      </c>
+      <c r="F64" s="7">
+        <v>-6.2570000000000004E-3</v>
+      </c>
+      <c r="G64" s="9"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>262</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B65" t="s">
         <v>263</v>
       </c>
-      <c r="C48" s="3">
-[...325 lines deleted...]
-      <c r="E64" s="3">
+      <c r="C65" s="14">
+        <v>157586</v>
+      </c>
+      <c r="D65" s="14">
+        <v>156789</v>
+      </c>
+      <c r="E65" s="14">
         <v>-797</v>
       </c>
-      <c r="F64" s="14">
-[...25 lines deleted...]
-        <v>154</v>
+      <c r="F65" s="7">
+        <v>-5.058E-3</v>
+      </c>
+      <c r="G65" s="9"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>308</v>
       </c>
       <c r="B66" t="s">
-        <v>155</v>
-[...16 lines deleted...]
-        <v>104</v>
+        <v>309</v>
+      </c>
+      <c r="C66" s="14">
+        <v>3080</v>
+      </c>
+      <c r="D66" s="14">
+        <v>3071</v>
+      </c>
+      <c r="E66" s="14">
+        <v>-9</v>
+      </c>
+      <c r="F66" s="7">
+        <v>-2.9220000000000001E-3</v>
+      </c>
+      <c r="G66" s="9"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>21</v>
       </c>
       <c r="B67" t="s">
-        <v>105</v>
-[...27 lines deleted...]
-      <c r="E68" s="3">
+        <v>22</v>
+      </c>
+      <c r="C67" s="14">
+        <v>1414</v>
+      </c>
+      <c r="D67" s="14">
+        <v>1412</v>
+      </c>
+      <c r="E67" s="14">
         <v>-2</v>
       </c>
-      <c r="F68" s="14">
-[...112 lines deleted...]
-      <c r="F82" s="9"/>
+      <c r="F67" s="7">
+        <v>-1.4139999999999999E-3</v>
+      </c>
+      <c r="G67" s="9"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F69" s="7"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
+        <v>371</v>
+      </c>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="18"/>
+      <c r="B71" s="18"/>
+      <c r="C71" s="18"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="18"/>
+      <c r="F71" s="18"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="B73" s="15"/>
+      <c r="C73" s="15"/>
+      <c r="D73" s="15"/>
+      <c r="E73" s="15"/>
+      <c r="F73" s="15"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="15"/>
+      <c r="B74" s="15"/>
+      <c r="C74" s="15"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15"/>
+      <c r="F74" s="15"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="15"/>
+      <c r="B75" s="15"/>
+      <c r="C75" s="15"/>
+      <c r="D75" s="15"/>
+      <c r="E75" s="15"/>
+      <c r="F75" s="15"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="15"/>
+      <c r="B76" s="15"/>
+      <c r="C76" s="15"/>
+      <c r="D76" s="15"/>
+      <c r="E76" s="15"/>
+      <c r="F76" s="15"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="15"/>
+      <c r="B77" s="15"/>
+      <c r="C77" s="15"/>
+      <c r="D77" s="15"/>
+      <c r="E77" s="15"/>
+      <c r="F77" s="15"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="15"/>
+      <c r="B78" s="15"/>
+      <c r="C78" s="15"/>
+      <c r="D78" s="15"/>
+      <c r="E78" s="15"/>
+      <c r="F78" s="15"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="15"/>
+      <c r="B79" s="15"/>
+      <c r="C79" s="15"/>
+      <c r="D79" s="15"/>
+      <c r="E79" s="15"/>
+      <c r="F79" s="15"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="15"/>
+      <c r="B80" s="15"/>
+      <c r="C80" s="15"/>
+      <c r="D80" s="15"/>
+      <c r="E80" s="15"/>
+      <c r="F80" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:F82"/>
+    <mergeCell ref="A73:F80"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A72:F73"/>
+    <mergeCell ref="A70:F71"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>MO Industry Projections</vt:lpstr>
-      <vt:lpstr>Largest Growth</vt:lpstr>
+      <vt:lpstr>Industry_Projections</vt:lpstr>
+      <vt:lpstr>Lagest Growth</vt:lpstr>
       <vt:lpstr>Fastest Growth</vt:lpstr>
       <vt:lpstr>Declining Industries</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>christopher.will</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>