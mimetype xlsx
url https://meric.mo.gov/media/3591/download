--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,479 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sdhefilp4367.state.mo.us\DHEWD\Strategy &amp; Performance\RA_SHARE\Employment Projections\2022-2032\Excel_PROJECTION_22-32\Final_EXCELS\For Veronica Review and Publishing\Industry Projections\Final for Publishing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Industry\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEDCCA74-0322-4F30-8C5D-62C2B90AC14F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7AEA8A82-EDA7-4308-A5FF-395A2E1BA6E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="St. Louis Industry Projections" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Declining Industries" sheetId="4" r:id="rId4"/>
+    <sheet name="Industry_Projections" sheetId="5" r:id="rId1"/>
+    <sheet name="Largest Growth" sheetId="6" r:id="rId2"/>
+    <sheet name="Fastest Growth" sheetId="7" r:id="rId3"/>
+    <sheet name="Declining Industries" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="163">
   <si>
     <t>000000</t>
   </si>
   <si>
     <t>Total All Industries</t>
   </si>
   <si>
     <t>006010</t>
   </si>
   <si>
     <t>Self Employed Workers, All Jobs</t>
   </si>
   <si>
     <t>110000</t>
   </si>
   <si>
     <t>Agriculture, Forestry, Fishing and Hunting</t>
   </si>
   <si>
-    <t>210000</t>
-[...8 lines deleted...]
-    <t>Utilities</t>
+    <t>112000</t>
+  </si>
+  <si>
+    <t>Animal Production and Aquaculture</t>
   </si>
   <si>
     <t>230000</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
+    <t>236000</t>
+  </si>
+  <si>
+    <t>Construction of Buildings</t>
+  </si>
+  <si>
+    <t>237000</t>
+  </si>
+  <si>
+    <t>Heavy and Civil Engineering Construction</t>
+  </si>
+  <si>
     <t>238000</t>
   </si>
   <si>
     <t>Specialty Trade Contractors</t>
   </si>
   <si>
     <t>310000</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>311000</t>
   </si>
   <si>
     <t>Food Manufacturing</t>
   </si>
   <si>
-    <t>312000</t>
-[...10 lines deleted...]
-  <si>
     <t>315000</t>
   </si>
   <si>
     <t>Apparel Manufacturing</t>
   </si>
   <si>
     <t>322000</t>
   </si>
   <si>
     <t>Paper Manufacturing</t>
   </si>
   <si>
     <t>323000</t>
   </si>
   <si>
     <t>Printing and Related Support Activities</t>
   </si>
   <si>
-    <t>324000</t>
-[...4 lines deleted...]
-  <si>
     <t>325000</t>
   </si>
   <si>
     <t>Chemical Manufacturing</t>
   </si>
   <si>
     <t>326000</t>
   </si>
   <si>
     <t>Plastics and Rubber Products Manufacturing</t>
   </si>
   <si>
     <t>327000</t>
   </si>
   <si>
     <t>Nonmetallic Mineral Product Manufacturing</t>
   </si>
   <si>
     <t>331000</t>
   </si>
   <si>
     <t>Primary Metal Manufacturing</t>
   </si>
   <si>
     <t>332000</t>
   </si>
   <si>
     <t>Fabricated Metal Product Manufacturing</t>
   </si>
   <si>
-    <t>333000</t>
-[...4 lines deleted...]
-  <si>
     <t>334000</t>
   </si>
   <si>
     <t>Computer and Electronic Product Manufacturing</t>
   </si>
   <si>
-    <t>336000</t>
-[...4 lines deleted...]
-  <si>
     <t>337000</t>
   </si>
   <si>
     <t>Furniture and Related Product Manufacturing</t>
   </si>
   <si>
     <t>339000</t>
   </si>
   <si>
     <t>Miscellaneous Manufacturing</t>
   </si>
   <si>
     <t>420000</t>
   </si>
   <si>
     <t>Wholesale Trade</t>
   </si>
   <si>
     <t>423000</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Durable Goods</t>
   </si>
   <si>
     <t>424000</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Nondurable Goods</t>
   </si>
   <si>
     <t>425000</t>
   </si>
   <si>
     <t>Wholesale Electronic Markets and Agents and Brokers</t>
   </si>
   <si>
     <t>440000</t>
   </si>
   <si>
     <t>Retail Trade</t>
   </si>
   <si>
-    <t>441000</t>
-[...4 lines deleted...]
-  <si>
     <t>444000</t>
   </si>
   <si>
     <t>Building Material and Garden Equipment and Supplies Dealers</t>
   </si>
   <si>
     <t>445000</t>
   </si>
   <si>
     <t>Food and Beverage Retailers</t>
   </si>
   <si>
     <t>449000</t>
   </si>
   <si>
     <t>Furniture, Home Furnishings, Electronics, and Appliance Retailers</t>
   </si>
   <si>
-    <t>455000</t>
-[...4 lines deleted...]
-  <si>
     <t>456000</t>
   </si>
   <si>
     <t>Health and Personal Care Retailers</t>
   </si>
   <si>
     <t>457000</t>
   </si>
   <si>
     <t>Gasoline Stations and Fuel Dealers</t>
   </si>
   <si>
     <t>458000</t>
   </si>
   <si>
     <t>Clothing, Clothing Accessories, Shoe, and Jewelry Retailers</t>
   </si>
   <si>
-    <t>459000</t>
-[...4 lines deleted...]
-  <si>
     <t>480000</t>
   </si>
   <si>
     <t>Transportation and Warehousing</t>
   </si>
   <si>
     <t>482000</t>
   </si>
   <si>
     <t>Rail Transportation</t>
   </si>
   <si>
     <t>484000</t>
   </si>
   <si>
     <t>Truck Transportation</t>
   </si>
   <si>
     <t>485000</t>
   </si>
   <si>
     <t>Transit and Ground Passenger Transportation</t>
   </si>
   <si>
     <t>488000</t>
   </si>
   <si>
     <t>Support Activities for Transportation</t>
   </si>
   <si>
     <t>491100</t>
   </si>
   <si>
     <t>Postal Service</t>
   </si>
   <si>
-    <t>492000</t>
-[...4 lines deleted...]
-  <si>
     <t>493000</t>
   </si>
   <si>
     <t>Warehousing and Storage</t>
   </si>
   <si>
     <t>510000</t>
   </si>
   <si>
     <t>Information</t>
   </si>
   <si>
     <t>513000</t>
   </si>
   <si>
     <t>Publishing Industries</t>
   </si>
   <si>
     <t>517000</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
-    <t>519000</t>
-[...4 lines deleted...]
-  <si>
     <t>520000</t>
   </si>
   <si>
     <t>Finance and Insurance</t>
   </si>
   <si>
     <t>522000</t>
   </si>
   <si>
     <t>Credit Intermediation and Related Activities</t>
   </si>
   <si>
-    <t>524000</t>
-[...4 lines deleted...]
-  <si>
     <t>530000</t>
   </si>
   <si>
     <t>Real Estate and Rental and Leasing</t>
   </si>
   <si>
     <t>531000</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
-    <t>532000</t>
-[...10 lines deleted...]
-  <si>
     <t>540000</t>
   </si>
   <si>
     <t>Professional, Scientific, and Technical Services</t>
   </si>
   <si>
     <t>541000</t>
   </si>
   <si>
     <t>550000</t>
   </si>
   <si>
     <t>Management of Companies and Enterprises</t>
   </si>
   <si>
     <t>551000</t>
   </si>
   <si>
     <t>560000</t>
   </si>
   <si>
     <t>Administrative and Support and Waste Management and Remediation Services</t>
   </si>
   <si>
     <t>561000</t>
   </si>
   <si>
     <t>Administrative and Support Services</t>
   </si>
   <si>
     <t>562000</t>
   </si>
   <si>
     <t>Waste Management and Remediation Services</t>
   </si>
   <si>
     <t>610000</t>
   </si>
   <si>
     <t>Educational Services</t>
   </si>
   <si>
-    <t>611000</t>
-[...1 lines deleted...]
-  <si>
     <t>620000</t>
   </si>
   <si>
     <t>Health Care and Social Assistance</t>
   </si>
   <si>
     <t>621000</t>
   </si>
   <si>
     <t>Ambulatory Health Care Services</t>
   </si>
   <si>
     <t>622000</t>
   </si>
   <si>
     <t>Hospitals</t>
   </si>
   <si>
     <t>710000</t>
   </si>
   <si>
     <t>Arts, Entertainment, and Recreation</t>
   </si>
   <si>
     <t>711000</t>
@@ -544,303 +470,229 @@
   <si>
     <t>900000</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>999100</t>
   </si>
   <si>
     <t>Federal Government, Excluding Post Office</t>
   </si>
   <si>
     <t>999200</t>
   </si>
   <si>
     <t>State Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>999300</t>
   </si>
   <si>
     <t>Local Government, Excluding Education and Hospitals</t>
   </si>
   <si>
-    <t>000671</t>
-[...7 lines deleted...]
-  <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Change</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
-    <t>2022-2032</t>
-[...1 lines deleted...]
-  <si>
     <t>Code</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Estimated</t>
   </si>
   <si>
     <t>Projected</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
-    <t>N/A</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>St Louis 2024-2034 Industry Projections</t>
+  </si>
+  <si>
+    <t>2024-2034</t>
+  </si>
+  <si>
+    <t>The industry codes listed with "A1","A2" or "A3" included in the code are combinations of multiple industry codes. The industry codes that comprise these combination codes are listed in the title.</t>
+  </si>
+  <si>
+    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. July 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Industry </t>
   </si>
   <si>
-    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. July 2024</t>
-[...14 lines deleted...]
-    <t>St. Louis Region's Industries with Declining Growth 2022-2032</t>
+    <t>St Louis Industries with the Largest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>St. Louis Industries with the Fastest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>St. Louis Industries with Declining Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <numFmts count="3">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
+  </numFmts>
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...64 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2 2" xfId="1" xr:uid="{E712F72E-606C-4DC2-8038-C6A7FD1E298C}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1093,3892 +945,5040 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G121"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29C36EC8-954F-4381-B1FF-74390FED2912}">
+  <dimension ref="A1:G228"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+    <sheetView tabSelected="1" topLeftCell="A69" workbookViewId="0">
+      <selection activeCell="A99" sqref="A98:XFD99"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="12" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="72.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="A1" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="31"/>
+      <c r="C2" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="18"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B3" s="2"/>
-      <c r="C3" s="7">
-[...8 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" s="18"/>
     </row>
     <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>148</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>151</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="20">
-[...10 lines deleted...]
-      </c>
+      <c r="C5" s="6">
+        <v>1169517</v>
+      </c>
+      <c r="D5" s="6">
+        <v>1188097</v>
+      </c>
+      <c r="E5" s="6">
+        <v>18580</v>
+      </c>
+      <c r="F5" s="7">
+        <v>1.5886999999999998E-2</v>
+      </c>
+      <c r="G5" s="9"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="9"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="19" t="s">
-[...18 lines deleted...]
-      <c r="F8" s="13"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="9"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="8">
+        <v>185</v>
+      </c>
+      <c r="D8" s="8">
+        <v>175</v>
+      </c>
+      <c r="E8" s="10">
+        <v>-10</v>
+      </c>
+      <c r="F8" s="9">
+        <v>-5.4054000000000005E-2</v>
+      </c>
+      <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" s="14" t="s">
-[...23 lines deleted...]
-      <c r="F10" s="13"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="6">
+        <v>57869</v>
+      </c>
+      <c r="D10" s="6">
+        <v>58771</v>
+      </c>
+      <c r="E10" s="6">
+        <v>902</v>
+      </c>
+      <c r="F10" s="7">
+        <v>1.5587E-2</v>
+      </c>
+      <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="10">
+        <v>12466</v>
+      </c>
+      <c r="D11" s="10">
+        <v>13204</v>
+      </c>
+      <c r="E11" s="10">
+        <v>738</v>
+      </c>
+      <c r="F11" s="13">
+        <v>5.9200999999999997E-2</v>
+      </c>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="10">
+        <v>6277</v>
+      </c>
+      <c r="D12" s="10">
+        <v>6242</v>
+      </c>
+      <c r="E12" s="10">
+        <v>-35</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-5.5760000000000002E-3</v>
+      </c>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>39126</v>
+      </c>
+      <c r="D13" s="10">
+        <v>39325</v>
+      </c>
+      <c r="E13" s="10">
+        <v>199</v>
+      </c>
+      <c r="F13" s="13">
+        <v>5.0860000000000002E-3</v>
+      </c>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="11">
+        <v>95007</v>
+      </c>
+      <c r="D15" s="11">
+        <v>97960</v>
+      </c>
+      <c r="E15" s="11">
+        <v>2953</v>
+      </c>
+      <c r="F15" s="14">
+        <v>3.1082000000000002E-2</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="12">
+        <v>7803</v>
+      </c>
+      <c r="D16" s="12">
+        <v>7713</v>
+      </c>
+      <c r="E16" s="12">
+        <v>-90</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-1.1533999999999999E-2</v>
+      </c>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="10">
+        <v>447</v>
+      </c>
+      <c r="D17" s="10">
+        <v>456</v>
+      </c>
+      <c r="E17" s="10">
         <v>9</v>
       </c>
-      <c r="C11" s="19" t="s">
-[...109 lines deleted...]
-      </c>
+      <c r="F17" s="13">
+        <v>2.0133999999999999E-2</v>
+      </c>
+      <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" s="11" t="s">
-        <v>18</v>
+      <c r="A18" t="s">
+        <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
-[...13 lines deleted...]
-      <c r="G18" s="2"/>
+        <v>23</v>
+      </c>
+      <c r="C18" s="10">
+        <v>1699</v>
+      </c>
+      <c r="D18" s="10">
+        <v>1829</v>
+      </c>
+      <c r="E18" s="10">
+        <v>130</v>
+      </c>
+      <c r="F18" s="13">
+        <v>7.6516000000000001E-2</v>
+      </c>
+      <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A19" s="11" t="s">
-        <v>20</v>
+      <c r="A19" t="s">
+        <v>24</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
-[...13 lines deleted...]
-      <c r="G19" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="C19" s="12">
+        <v>3590</v>
+      </c>
+      <c r="D19" s="12">
+        <v>2682</v>
+      </c>
+      <c r="E19" s="12">
+        <v>-908</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-0.25292500000000001</v>
+      </c>
+      <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A20" s="11" t="s">
-        <v>22</v>
+      <c r="A20" t="s">
+        <v>26</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C20" s="13">
+        <v>27</v>
+      </c>
+      <c r="C20" s="10">
+        <v>11953</v>
+      </c>
+      <c r="D20" s="10">
+        <v>15168</v>
+      </c>
+      <c r="E20" s="10">
+        <v>3215</v>
+      </c>
+      <c r="F20" s="13">
+        <v>0.26896999999999999</v>
+      </c>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="10">
+        <v>5286</v>
+      </c>
+      <c r="D21" s="10">
+        <v>5754</v>
+      </c>
+      <c r="E21" s="10">
         <v>468</v>
       </c>
-      <c r="D20" s="13">
-[...29 lines deleted...]
-      <c r="G21" s="2"/>
+      <c r="F21" s="13">
+        <v>8.8536000000000004E-2</v>
+      </c>
+      <c r="G21" s="9"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="11" t="s">
-        <v>26</v>
+      <c r="A22" t="s">
+        <v>30</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
-[...13 lines deleted...]
-      <c r="G22" s="2"/>
+        <v>31</v>
+      </c>
+      <c r="C22" s="10">
+        <v>2152</v>
+      </c>
+      <c r="D22" s="10">
+        <v>2304</v>
+      </c>
+      <c r="E22" s="10">
+        <v>152</v>
+      </c>
+      <c r="F22" s="13">
+        <v>7.0632E-2</v>
+      </c>
+      <c r="G22" s="9"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A23" s="11" t="s">
-        <v>28</v>
+      <c r="A23" t="s">
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
-[...13 lines deleted...]
-      <c r="G23" s="2"/>
+        <v>33</v>
+      </c>
+      <c r="C23" s="10">
+        <v>1882</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1466</v>
+      </c>
+      <c r="E23" s="10">
+        <v>-416</v>
+      </c>
+      <c r="F23" s="13">
+        <v>-0.22104099999999999</v>
+      </c>
+      <c r="G23" s="9"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A24" s="11" t="s">
-        <v>30</v>
+      <c r="A24" t="s">
+        <v>34</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
-[...13 lines deleted...]
-      <c r="G24" s="2"/>
+        <v>35</v>
+      </c>
+      <c r="C24" s="10">
+        <v>6980</v>
+      </c>
+      <c r="D24" s="10">
+        <v>6578</v>
+      </c>
+      <c r="E24" s="10">
+        <v>-402</v>
+      </c>
+      <c r="F24" s="13">
+        <v>-5.7592999999999998E-2</v>
+      </c>
+      <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A25" s="11" t="s">
-        <v>32</v>
+      <c r="A25" t="s">
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
-[...13 lines deleted...]
-      <c r="G25" s="2"/>
+        <v>37</v>
+      </c>
+      <c r="C25" s="10">
+        <v>3446</v>
+      </c>
+      <c r="D25" s="10">
+        <v>3589</v>
+      </c>
+      <c r="E25" s="10">
+        <v>143</v>
+      </c>
+      <c r="F25" s="13">
+        <v>4.1496999999999999E-2</v>
+      </c>
+      <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A26" s="11" t="s">
-        <v>34</v>
+      <c r="A26" t="s">
+        <v>38</v>
       </c>
       <c r="B26" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="E26" s="13">
+        <v>39</v>
+      </c>
+      <c r="C26" s="10">
+        <v>1900</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1805</v>
+      </c>
+      <c r="E26" s="10">
+        <v>-95</v>
+      </c>
+      <c r="F26" s="13">
+        <v>-0.05</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="10">
+        <v>3898</v>
+      </c>
+      <c r="D27" s="10">
+        <v>3976</v>
+      </c>
+      <c r="E27" s="10">
+        <v>78</v>
+      </c>
+      <c r="F27" s="13">
+        <v>2.001E-2</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="11">
+        <v>49451</v>
+      </c>
+      <c r="D29" s="11">
+        <v>50441</v>
+      </c>
+      <c r="E29" s="11">
+        <v>990</v>
+      </c>
+      <c r="F29" s="14">
+        <v>2.0019999999999996E-2</v>
+      </c>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="10">
+        <v>31172</v>
+      </c>
+      <c r="D30" s="10">
+        <v>32920</v>
+      </c>
+      <c r="E30" s="10">
+        <v>1748</v>
+      </c>
+      <c r="F30" s="13">
+        <v>5.6075999999999994E-2</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="10">
+        <v>14628</v>
+      </c>
+      <c r="D31" s="10">
+        <v>14444</v>
+      </c>
+      <c r="E31" s="10">
+        <v>-184</v>
+      </c>
+      <c r="F31" s="13">
+        <v>-1.2579E-2</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="10">
+        <v>3651</v>
+      </c>
+      <c r="D32" s="10">
+        <v>3077</v>
+      </c>
+      <c r="E32" s="10">
+        <v>-574</v>
+      </c>
+      <c r="F32" s="13">
+        <v>-0.157217</v>
+      </c>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="11">
+        <v>98577</v>
+      </c>
+      <c r="D34" s="11">
+        <v>96103</v>
+      </c>
+      <c r="E34" s="11">
+        <v>-2474</v>
+      </c>
+      <c r="F34" s="14">
+        <v>-2.5097000000000001E-2</v>
+      </c>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="10">
+        <v>9829</v>
+      </c>
+      <c r="D35" s="10">
+        <v>10240</v>
+      </c>
+      <c r="E35" s="10">
+        <v>411</v>
+      </c>
+      <c r="F35" s="13">
+        <v>4.1814999999999998E-2</v>
+      </c>
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="10">
+        <v>14869</v>
+      </c>
+      <c r="D36" s="10">
+        <v>11363</v>
+      </c>
+      <c r="E36" s="10">
+        <v>-3506</v>
+      </c>
+      <c r="F36" s="13">
+        <v>-0.235793</v>
+      </c>
+      <c r="G36" s="9"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="10">
+        <v>4999</v>
+      </c>
+      <c r="D37" s="10">
+        <v>4374</v>
+      </c>
+      <c r="E37" s="10">
+        <v>-625</v>
+      </c>
+      <c r="F37" s="13">
+        <v>-0.125025</v>
+      </c>
+      <c r="G37" s="9"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="10">
+        <v>8674</v>
+      </c>
+      <c r="D38" s="10">
+        <v>9250</v>
+      </c>
+      <c r="E38" s="10">
+        <v>576</v>
+      </c>
+      <c r="F38" s="13">
+        <v>6.6405000000000006E-2</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C39" s="10">
+        <v>7195</v>
+      </c>
+      <c r="D39" s="10">
+        <v>6792</v>
+      </c>
+      <c r="E39" s="10">
+        <v>-403</v>
+      </c>
+      <c r="F39" s="13">
+        <v>-5.6010999999999998E-2</v>
+      </c>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" s="10">
+        <v>6681</v>
+      </c>
+      <c r="D40" s="10">
+        <v>4983</v>
+      </c>
+      <c r="E40" s="10">
+        <v>-1698</v>
+      </c>
+      <c r="F40" s="13">
+        <v>-0.25415399999999999</v>
+      </c>
+      <c r="G40" s="9"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C41" s="10"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42" s="9"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="10">
+        <v>775</v>
+      </c>
+      <c r="D43" s="10">
+        <v>768</v>
+      </c>
+      <c r="E43" s="10">
+        <v>-7</v>
+      </c>
+      <c r="F43" s="13">
+        <v>-9.0320000000000001E-3</v>
+      </c>
+      <c r="G43" s="9"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="10">
+        <v>9995</v>
+      </c>
+      <c r="D44" s="10">
+        <v>9505</v>
+      </c>
+      <c r="E44" s="10">
+        <v>-490</v>
+      </c>
+      <c r="F44" s="13">
+        <v>-4.9024999999999999E-2</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45" t="s">
+        <v>71</v>
+      </c>
+      <c r="C45" s="10">
+        <v>2401</v>
+      </c>
+      <c r="D45" s="10">
+        <v>2232</v>
+      </c>
+      <c r="E45" s="10">
+        <v>-169</v>
+      </c>
+      <c r="F45" s="13">
+        <v>-7.0387000000000005E-2</v>
+      </c>
+      <c r="G45" s="9"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="10">
+        <v>5172</v>
+      </c>
+      <c r="D46" s="10">
+        <v>5478</v>
+      </c>
+      <c r="E46" s="10">
+        <v>306</v>
+      </c>
+      <c r="F46" s="13">
+        <v>5.9165000000000002E-2</v>
+      </c>
+      <c r="G46" s="9"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="F26" s="24">
-[...403 lines deleted...]
-      </c>
       <c r="B47" t="s">
-        <v>73</v>
-[...13 lines deleted...]
-      <c r="G47" s="2"/>
+        <v>75</v>
+      </c>
+      <c r="C47" s="10">
+        <v>5770</v>
+      </c>
+      <c r="D47" s="10">
+        <v>5484</v>
+      </c>
+      <c r="E47" s="10">
+        <v>-286</v>
+      </c>
+      <c r="F47" s="13">
+        <v>-4.9567E-2</v>
+      </c>
+      <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="11" t="s">
-        <v>74</v>
+      <c r="A48" t="s">
+        <v>76</v>
       </c>
       <c r="B48" t="s">
-        <v>75</v>
-[...13 lines deleted...]
-      <c r="G48" s="2"/>
+        <v>77</v>
+      </c>
+      <c r="C48" s="10">
+        <v>8915</v>
+      </c>
+      <c r="D48" s="10">
+        <v>9819</v>
+      </c>
+      <c r="E48" s="10">
+        <v>904</v>
+      </c>
+      <c r="F48" s="13">
+        <v>0.10140200000000001</v>
+      </c>
+      <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="11" t="s">
-[...27 lines deleted...]
-      <c r="G50" s="2"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G49" s="9"/>
+    </row>
+    <row r="50" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" s="11">
+        <v>22273</v>
+      </c>
+      <c r="D50" s="11">
+        <v>24216</v>
+      </c>
+      <c r="E50" s="11">
+        <v>1943</v>
+      </c>
+      <c r="F50" s="14">
+        <v>8.7235999999999994E-2</v>
+      </c>
+      <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A51" s="14" t="s">
-[...20 lines deleted...]
-      <c r="A52" s="11" t="s">
+      <c r="A51" t="s">
         <v>80</v>
       </c>
+      <c r="B51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="10">
+        <v>4186</v>
+      </c>
+      <c r="D51" s="10">
+        <v>4074</v>
+      </c>
+      <c r="E51" s="10">
+        <v>-112</v>
+      </c>
+      <c r="F51" s="13">
+        <v>-2.6756000000000002E-2</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
       <c r="B52" t="s">
-        <v>81</v>
-[...12 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="C52" s="10">
+        <v>5190</v>
+      </c>
+      <c r="D52" s="10">
+        <v>5462</v>
+      </c>
+      <c r="E52" s="10">
+        <v>272</v>
+      </c>
+      <c r="F52" s="13">
+        <v>5.2408000000000003E-2</v>
+      </c>
+      <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="11" t="s">
-[...20 lines deleted...]
-      <c r="A54" s="11" t="s">
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G53" s="9"/>
+    </row>
+    <row r="54" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C54" s="13">
-[...11 lines deleted...]
-      <c r="G54" s="2"/>
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="11" t="s">
+      <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55" t="s">
         <v>87</v>
       </c>
-      <c r="C55" s="13">
-[...11 lines deleted...]
-      <c r="G55" s="2"/>
+      <c r="C55" s="10">
+        <v>18192</v>
+      </c>
+      <c r="D55" s="10">
+        <v>19664</v>
+      </c>
+      <c r="E55" s="10">
+        <v>1472</v>
+      </c>
+      <c r="F55" s="13">
+        <v>8.0915000000000001E-2</v>
+      </c>
+      <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A56" s="11" t="s">
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="10"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="9"/>
+    </row>
+    <row r="57" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C56" s="13" t="s">
-[...14 lines deleted...]
-      <c r="A57" s="11" t="s">
+      <c r="C57" s="11"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="9"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>90</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B58" t="s">
         <v>91</v>
       </c>
-      <c r="C57" s="13">
-[...14 lines deleted...]
-      <c r="A58" s="11" t="s">
+      <c r="C58" s="10">
+        <v>12961</v>
+      </c>
+      <c r="D58" s="10">
+        <v>13182</v>
+      </c>
+      <c r="E58" s="10">
+        <v>221</v>
+      </c>
+      <c r="F58" s="13">
+        <v>1.7051E-2</v>
+      </c>
+      <c r="G58" s="9"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="13"/>
+      <c r="G59" s="9"/>
+    </row>
+    <row r="60" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B60" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C58" s="13">
-[...24 lines deleted...]
-      <c r="A60" s="14" t="s">
+      <c r="C60" s="11">
+        <v>63943</v>
+      </c>
+      <c r="D60" s="11">
+        <v>66914</v>
+      </c>
+      <c r="E60" s="11">
+        <v>2971</v>
+      </c>
+      <c r="F60" s="14">
+        <v>4.6463000000000004E-2</v>
+      </c>
+      <c r="G60" s="9"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>94</v>
       </c>
-      <c r="B60" s="2" t="s">
+      <c r="B61" t="s">
+        <v>93</v>
+      </c>
+      <c r="C61" s="10">
+        <v>63943</v>
+      </c>
+      <c r="D61" s="10">
+        <v>66914</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2971</v>
+      </c>
+      <c r="F61" s="13">
+        <v>4.6463000000000004E-2</v>
+      </c>
+      <c r="G61" s="9"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G62" s="9"/>
+    </row>
+    <row r="63" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C60" s="19">
-[...14 lines deleted...]
-      <c r="A61" s="11" t="s">
+      <c r="B63" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C63" s="11">
+        <v>35867</v>
+      </c>
+      <c r="D63" s="11">
+        <v>35506</v>
+      </c>
+      <c r="E63" s="11">
+        <v>-361</v>
+      </c>
+      <c r="F63" s="14">
+        <v>-1.0064999999999999E-2</v>
+      </c>
+      <c r="G63" s="9"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
         <v>97</v>
       </c>
-      <c r="C61" s="13">
-[...13 lines deleted...]
-      <c r="A62" s="11" t="s">
+      <c r="B64" t="s">
+        <v>96</v>
+      </c>
+      <c r="C64" s="10">
+        <v>35867</v>
+      </c>
+      <c r="D64" s="10">
+        <v>35506</v>
+      </c>
+      <c r="E64" s="10">
+        <v>-361</v>
+      </c>
+      <c r="F64" s="13">
+        <v>-1.0064999999999999E-2</v>
+      </c>
+      <c r="G64" s="9"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G65" s="9"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B66" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C62" s="13">
-[...14 lines deleted...]
-      <c r="A63" s="11" t="s">
+      <c r="C66" s="11">
+        <v>62676</v>
+      </c>
+      <c r="D66" s="11">
+        <v>62816</v>
+      </c>
+      <c r="E66" s="11">
+        <v>140</v>
+      </c>
+      <c r="F66" s="14">
+        <v>2.2339999999999999E-3</v>
+      </c>
+      <c r="G66" s="9"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>100</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B67" t="s">
         <v>101</v>
       </c>
-      <c r="C63" s="13">
+      <c r="C67" s="10">
+        <v>59703</v>
+      </c>
+      <c r="D67" s="10">
+        <v>59825</v>
+      </c>
+      <c r="E67" s="10">
+        <v>122</v>
+      </c>
+      <c r="F67" s="13">
+        <v>2.0430000000000001E-3</v>
+      </c>
+      <c r="G67" s="9"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>102</v>
+      </c>
+      <c r="B68" t="s">
+        <v>103</v>
+      </c>
+      <c r="C68" s="10">
+        <v>2973</v>
+      </c>
+      <c r="D68" s="10">
+        <v>2991</v>
+      </c>
+      <c r="E68" s="10">
+        <v>18</v>
+      </c>
+      <c r="F68" s="13">
+        <v>6.0540000000000004E-3</v>
+      </c>
+      <c r="G68" s="9"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="13"/>
+      <c r="G69" s="9"/>
+    </row>
+    <row r="70" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="14"/>
+      <c r="G70" s="9"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="10"/>
+      <c r="F71" s="13"/>
+      <c r="G71" s="9"/>
+    </row>
+    <row r="72" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="14"/>
+      <c r="G72" s="9"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>108</v>
+      </c>
+      <c r="B73" t="s">
+        <v>109</v>
+      </c>
+      <c r="C73" s="10">
+        <v>51386</v>
+      </c>
+      <c r="D73" s="10">
+        <v>55018</v>
+      </c>
+      <c r="E73" s="10">
+        <v>3632</v>
+      </c>
+      <c r="F73" s="13">
+        <v>7.0681000000000008E-2</v>
+      </c>
+      <c r="G73" s="9"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>110</v>
+      </c>
+      <c r="B74" t="s">
+        <v>111</v>
+      </c>
+      <c r="C74" s="10">
+        <v>68507</v>
+      </c>
+      <c r="D74" s="10">
+        <v>73547</v>
+      </c>
+      <c r="E74" s="10">
+        <v>5040</v>
+      </c>
+      <c r="F74" s="13">
+        <v>7.3569000000000009E-2</v>
+      </c>
+      <c r="G74" s="9"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C75" s="10"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="10"/>
+      <c r="F75" s="13"/>
+      <c r="G75" s="9"/>
+    </row>
+    <row r="76" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C76" s="11">
+        <v>20136</v>
+      </c>
+      <c r="D76" s="11">
+        <v>21322</v>
+      </c>
+      <c r="E76" s="11">
+        <v>1186</v>
+      </c>
+      <c r="F76" s="14">
+        <v>5.8899E-2</v>
+      </c>
+      <c r="G76" s="9"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C77" s="10">
+        <v>5501</v>
+      </c>
+      <c r="D77" s="10">
+        <v>5404</v>
+      </c>
+      <c r="E77" s="10">
+        <v>-97</v>
+      </c>
+      <c r="F77" s="13">
+        <v>-1.7632999999999999E-2</v>
+      </c>
+      <c r="G77" s="9"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>116</v>
+      </c>
+      <c r="B78" t="s">
         <v>117</v>
       </c>
-      <c r="D63" s="13">
-[...206 lines deleted...]
-      <c r="A75" s="11" t="s">
+      <c r="C78" s="10">
+        <v>1740</v>
+      </c>
+      <c r="D78" s="10">
+        <v>1799</v>
+      </c>
+      <c r="E78" s="10">
+        <v>59</v>
+      </c>
+      <c r="F78" s="13">
+        <v>3.3908000000000001E-2</v>
+      </c>
+      <c r="G78" s="9"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
         <v>118</v>
       </c>
-      <c r="B75" t="s">
-[...26 lines deleted...]
-      <c r="A77" s="14" t="s">
+      <c r="B79" t="s">
         <v>119</v>
       </c>
-      <c r="B77" s="2" t="s">
+      <c r="C79" s="10">
+        <v>12895</v>
+      </c>
+      <c r="D79" s="10">
+        <v>14119</v>
+      </c>
+      <c r="E79" s="10">
+        <v>1224</v>
+      </c>
+      <c r="F79" s="13">
+        <v>9.4921000000000005E-2</v>
+      </c>
+      <c r="G79" s="9"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C80" s="10"/>
+      <c r="D80" s="10"/>
+      <c r="E80" s="10"/>
+      <c r="F80" s="13"/>
+      <c r="G80" s="9"/>
+    </row>
+    <row r="81" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="C77" s="19">
-[...14 lines deleted...]
-      <c r="A78" s="11" t="s">
+      <c r="B81" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="B78" t="s">
-[...24 lines deleted...]
-      <c r="A80" s="14" t="s">
+      <c r="C81" s="11">
+        <v>97268</v>
+      </c>
+      <c r="D81" s="11">
+        <v>95858</v>
+      </c>
+      <c r="E81" s="11">
+        <v>-1410</v>
+      </c>
+      <c r="F81" s="14">
+        <v>-1.4496E-2</v>
+      </c>
+      <c r="G81" s="7"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
         <v>122</v>
       </c>
-      <c r="B80" s="2" t="s">
+      <c r="B82" t="s">
         <v>123</v>
       </c>
-      <c r="C80" s="30">
-[...14 lines deleted...]
-      <c r="A81" s="11" t="s">
+      <c r="C82" s="10">
+        <v>10982</v>
+      </c>
+      <c r="D82" s="10">
+        <v>11860</v>
+      </c>
+      <c r="E82" s="10">
+        <v>878</v>
+      </c>
+      <c r="F82" s="13">
+        <v>7.9949000000000006E-2</v>
+      </c>
+      <c r="G82" s="9"/>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
         <v>124</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B83" t="s">
         <v>125</v>
       </c>
-      <c r="C81" s="13">
-[...14 lines deleted...]
-      <c r="A82" s="11" t="s">
+      <c r="C83" s="10">
+        <v>86286</v>
+      </c>
+      <c r="D83" s="10">
+        <v>83998</v>
+      </c>
+      <c r="E83" s="10">
+        <v>-2288</v>
+      </c>
+      <c r="F83" s="13">
+        <v>-2.6516000000000001E-2</v>
+      </c>
+      <c r="G83" s="9"/>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G84" s="9"/>
+    </row>
+    <row r="85" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B85" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C82" s="13">
-[...24 lines deleted...]
-      <c r="A84" s="14" t="s">
+      <c r="C85" s="11">
+        <v>47207</v>
+      </c>
+      <c r="D85" s="11">
+        <v>47935</v>
+      </c>
+      <c r="E85" s="11">
+        <v>728</v>
+      </c>
+      <c r="F85" s="14">
+        <v>1.5421000000000001E-2</v>
+      </c>
+      <c r="G85" s="9"/>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
         <v>128</v>
       </c>
-      <c r="B84" s="2" t="s">
+      <c r="B86" t="s">
         <v>129</v>
       </c>
-      <c r="C84" s="19">
-[...14 lines deleted...]
-      <c r="A85" s="11" t="s">
+      <c r="C86" s="10">
+        <v>9549</v>
+      </c>
+      <c r="D86" s="10">
+        <v>9396</v>
+      </c>
+      <c r="E86" s="10">
+        <v>-153</v>
+      </c>
+      <c r="F86" s="13">
+        <v>-1.6022999999999999E-2</v>
+      </c>
+      <c r="G86" s="9"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>130</v>
       </c>
-      <c r="B85" t="s">
-[...26 lines deleted...]
-      <c r="A87" s="14" t="s">
+      <c r="B87" t="s">
         <v>131</v>
       </c>
-      <c r="B87" s="2" t="s">
+      <c r="C87" s="10">
+        <v>11625</v>
+      </c>
+      <c r="D87" s="10">
+        <v>11971</v>
+      </c>
+      <c r="E87" s="10">
+        <v>346</v>
+      </c>
+      <c r="F87" s="13">
+        <v>2.9763000000000001E-2</v>
+      </c>
+      <c r="G87" s="9"/>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
         <v>132</v>
       </c>
-      <c r="C87" s="19">
-[...14 lines deleted...]
-      <c r="A88" s="11" t="s">
+      <c r="B88" t="s">
         <v>133</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="10">
+        <v>24529</v>
+      </c>
+      <c r="D88" s="10">
+        <v>25126</v>
+      </c>
+      <c r="E88" s="10">
+        <v>597</v>
+      </c>
+      <c r="F88" s="13">
+        <v>2.4339E-2</v>
+      </c>
+      <c r="G88" s="9"/>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
         <v>134</v>
       </c>
-      <c r="C88" s="13">
-[...13 lines deleted...]
-      <c r="A89" s="11" t="s">
+      <c r="B89" t="s">
         <v>135</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="10">
+        <v>1504</v>
+      </c>
+      <c r="D89" s="10">
+        <v>1442</v>
+      </c>
+      <c r="E89" s="10">
+        <v>-62</v>
+      </c>
+      <c r="F89" s="13">
+        <v>-4.1223000000000003E-2</v>
+      </c>
+      <c r="G89" s="9"/>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G90" s="9"/>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="C89" s="13">
-[...24 lines deleted...]
-      <c r="A91" s="14" t="s">
+      <c r="B91" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="B91" s="2" t="s">
+      <c r="C91" s="11">
+        <v>58550</v>
+      </c>
+      <c r="D91" s="11">
+        <v>58009</v>
+      </c>
+      <c r="E91" s="11">
+        <v>-541</v>
+      </c>
+      <c r="F91" s="14">
+        <v>-9.2399999999999999E-3</v>
+      </c>
+      <c r="G91" s="9"/>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
         <v>138</v>
       </c>
-      <c r="C91" s="19">
-[...14 lines deleted...]
-      <c r="A92" s="11" t="s">
+      <c r="B92" t="s">
         <v>139</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="10">
+        <v>11187</v>
+      </c>
+      <c r="D92" s="10">
+        <v>10604</v>
+      </c>
+      <c r="E92" s="10">
+        <v>-583</v>
+      </c>
+      <c r="F92" s="13">
+        <v>-5.2114000000000001E-2</v>
+      </c>
+      <c r="G92" s="9"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
         <v>140</v>
       </c>
-      <c r="C92" s="13">
-[...13 lines deleted...]
-      <c r="A93" s="11" t="s">
+      <c r="B93" t="s">
         <v>141</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="10">
+        <v>6432</v>
+      </c>
+      <c r="D93" s="10">
+        <v>6317</v>
+      </c>
+      <c r="E93" s="10">
+        <v>-115</v>
+      </c>
+      <c r="F93" s="13">
+        <v>-1.7878999999999999E-2</v>
+      </c>
+      <c r="G93" s="9"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
         <v>142</v>
       </c>
-      <c r="C93" s="13">
-[...14 lines deleted...]
-      <c r="A94" s="11" t="s">
+      <c r="B94" t="s">
         <v>143</v>
       </c>
-      <c r="B94" t="s">
-[...14 lines deleted...]
-      <c r="G94" s="2"/>
+      <c r="C94" s="10">
+        <v>35161</v>
+      </c>
+      <c r="D94" s="10">
+        <v>35604</v>
+      </c>
+      <c r="E94" s="10">
+        <v>443</v>
+      </c>
+      <c r="F94" s="13">
+        <v>1.2599000000000001E-2</v>
+      </c>
+      <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A95" s="11"/>
-[...10 lines deleted...]
-        <v>145</v>
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="G95" s="9"/>
+    </row>
+    <row r="96" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>146</v>
-[...111 lines deleted...]
-      <c r="B102" t="s">
+        <v>3</v>
+      </c>
+      <c r="C96" s="11">
+        <v>59497</v>
+      </c>
+      <c r="D96" s="11">
+        <v>59891</v>
+      </c>
+      <c r="E96" s="11">
+        <v>394</v>
+      </c>
+      <c r="F96" s="14">
+        <v>6.6220000000000003E-3</v>
+      </c>
+      <c r="G96" s="9"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="9"/>
+    </row>
+    <row r="98" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="16" t="s">
         <v>156</v>
       </c>
-      <c r="C102" s="13">
-[...69 lines deleted...]
-      <c r="B106" s="2" t="s">
+      <c r="B98" s="16"/>
+      <c r="C98" s="16"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="16"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="16"/>
+      <c r="B99" s="16"/>
+      <c r="C99" s="16"/>
+      <c r="D99" s="16"/>
+      <c r="E99" s="16"/>
+      <c r="F99" s="16"/>
+    </row>
+    <row r="101" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="C106" s="19">
-[...113 lines deleted...]
-      <c r="F114" s="33"/>
+      <c r="B101" s="16"/>
+      <c r="C101" s="16"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="16"/>
+      <c r="F101" s="16"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="16"/>
+      <c r="B102" s="16"/>
+      <c r="C102" s="16"/>
+      <c r="D102" s="16"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="16"/>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="16"/>
+      <c r="B103" s="16"/>
+      <c r="C103" s="16"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="16"/>
+      <c r="F103" s="16"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="16"/>
+      <c r="B104" s="16"/>
+      <c r="C104" s="16"/>
+      <c r="D104" s="16"/>
+      <c r="E104" s="16"/>
+      <c r="F104" s="16"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="16"/>
+      <c r="B105" s="16"/>
+      <c r="C105" s="16"/>
+      <c r="D105" s="16"/>
+      <c r="E105" s="16"/>
+      <c r="F105" s="16"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="16"/>
+      <c r="B106" s="16"/>
+      <c r="C106" s="16"/>
+      <c r="D106" s="16"/>
+      <c r="E106" s="16"/>
+      <c r="F106" s="16"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="16"/>
+      <c r="B107" s="16"/>
+      <c r="C107" s="16"/>
+      <c r="D107" s="16"/>
+      <c r="E107" s="16"/>
+      <c r="F107" s="16"/>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="16"/>
+      <c r="B108" s="16"/>
+      <c r="C108" s="16"/>
+      <c r="D108" s="16"/>
+      <c r="E108" s="16"/>
+      <c r="F108" s="16"/>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C109" s="8"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="9"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="2"/>
+      <c r="B110" s="2"/>
+      <c r="C110" s="6"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6"/>
+      <c r="F110" s="7"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="8"/>
+      <c r="F111" s="9"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C112" s="8"/>
+      <c r="D112" s="8"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="9"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C113" s="8"/>
+      <c r="D113" s="8"/>
+      <c r="E113" s="8"/>
+      <c r="F113" s="9"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+      <c r="F114" s="9"/>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A115" s="33"/>
-[...4 lines deleted...]
-      <c r="F115" s="33"/>
+      <c r="C115" s="8"/>
+      <c r="D115" s="8"/>
+      <c r="E115" s="8"/>
+      <c r="F115" s="9"/>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A116" s="33"/>
-[...4 lines deleted...]
-      <c r="F116" s="33"/>
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="8"/>
+      <c r="F116" s="9"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A117" s="33"/>
-[...4 lines deleted...]
-      <c r="F117" s="33"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="8"/>
+      <c r="F117" s="9"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A118" s="33"/>
-[...4 lines deleted...]
-      <c r="F118" s="33"/>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="9"/>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A119" s="33"/>
-[...4 lines deleted...]
-      <c r="F119" s="33"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="8"/>
+      <c r="F119" s="9"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A120" s="33"/>
-[...4 lines deleted...]
-      <c r="F120" s="33"/>
+      <c r="A120" s="2"/>
+      <c r="B120" s="2"/>
+      <c r="C120" s="6"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="7"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A121" s="33"/>
-[...4 lines deleted...]
-      <c r="F121" s="33"/>
+      <c r="C121" s="8"/>
+      <c r="D121" s="8"/>
+      <c r="E121" s="8"/>
+      <c r="F121" s="9"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="9"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="9"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C124" s="8"/>
+      <c r="D124" s="8"/>
+      <c r="E124" s="8"/>
+      <c r="F124" s="9"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C125" s="8"/>
+      <c r="D125" s="8"/>
+      <c r="E125" s="8"/>
+      <c r="F125" s="9"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="9"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="2"/>
+      <c r="B127" s="2"/>
+      <c r="C127" s="6"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="6"/>
+      <c r="F127" s="7"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="9"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="8"/>
+      <c r="F129" s="9"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="8"/>
+      <c r="F130" s="9"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="9"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="2"/>
+      <c r="B132" s="2"/>
+      <c r="C132" s="6"/>
+      <c r="D132" s="6"/>
+      <c r="E132" s="6"/>
+      <c r="F132" s="7"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8"/>
+      <c r="F133" s="9"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C134" s="8"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="9"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C135" s="8"/>
+      <c r="D135" s="8"/>
+      <c r="E135" s="8"/>
+      <c r="F135" s="9"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="9"/>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="9"/>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="9"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="9"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="9"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8"/>
+      <c r="F141" s="9"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C142" s="8"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="8"/>
+      <c r="F142" s="9"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="2"/>
+      <c r="B143" s="2"/>
+      <c r="C143" s="6"/>
+      <c r="D143" s="6"/>
+      <c r="E143" s="6"/>
+      <c r="F143" s="7"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="8"/>
+      <c r="F144" s="9"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C145" s="8"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="8"/>
+      <c r="F145" s="9"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="2"/>
+      <c r="B146" s="2"/>
+      <c r="C146" s="6"/>
+      <c r="D146" s="6"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="7"/>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="9"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8"/>
+      <c r="F148" s="9"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="9"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="9"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+      <c r="F151" s="9"/>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C152" s="8"/>
+      <c r="D152" s="8"/>
+      <c r="E152" s="8"/>
+      <c r="F152" s="9"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+      <c r="F153" s="9"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C154" s="8"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="8"/>
+      <c r="F154" s="9"/>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C155" s="8"/>
+      <c r="D155" s="8"/>
+      <c r="E155" s="8"/>
+      <c r="F155" s="9"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C156" s="8"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="8"/>
+      <c r="F156" s="9"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C157" s="8"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="8"/>
+      <c r="F157" s="9"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C158" s="8"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="8"/>
+      <c r="F158" s="9"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="2"/>
+      <c r="B159" s="2"/>
+      <c r="C159" s="6"/>
+      <c r="D159" s="6"/>
+      <c r="E159" s="6"/>
+      <c r="F159" s="7"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C160" s="8"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="8"/>
+      <c r="F160" s="9"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="9"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C162" s="8"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="8"/>
+      <c r="F162" s="9"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+      <c r="F163" s="9"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="9"/>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="8"/>
+      <c r="F165" s="9"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="9"/>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="9"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="2"/>
+      <c r="B168" s="2"/>
+      <c r="C168" s="6"/>
+      <c r="D168" s="6"/>
+      <c r="E168" s="6"/>
+      <c r="F168" s="7"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C169" s="8"/>
+      <c r="D169" s="8"/>
+      <c r="E169" s="8"/>
+      <c r="F169" s="9"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="9"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="9"/>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C172" s="8"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="8"/>
+      <c r="F172" s="9"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C173" s="8"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="8"/>
+      <c r="F173" s="9"/>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C174" s="8"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="8"/>
+      <c r="F174" s="9"/>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C175" s="8"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="8"/>
+      <c r="F175" s="9"/>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C176" s="8"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="8"/>
+      <c r="F176" s="9"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="8"/>
+      <c r="F177" s="9"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="9"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="9"/>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C180" s="8"/>
+      <c r="D180" s="8"/>
+      <c r="E180" s="8"/>
+      <c r="F180" s="9"/>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="8"/>
+      <c r="F181" s="9"/>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="9"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="8"/>
+      <c r="F183" s="9"/>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="9"/>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C185" s="8"/>
+      <c r="D185" s="8"/>
+      <c r="E185" s="8"/>
+      <c r="F185" s="9"/>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C186" s="8"/>
+      <c r="D186" s="8"/>
+      <c r="E186" s="8"/>
+      <c r="F186" s="9"/>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C187" s="8"/>
+      <c r="D187" s="8"/>
+      <c r="E187" s="8"/>
+      <c r="F187" s="9"/>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="2"/>
+      <c r="B188" s="2"/>
+      <c r="C188" s="6"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="7"/>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C189" s="8"/>
+      <c r="D189" s="8"/>
+      <c r="E189" s="8"/>
+      <c r="F189" s="9"/>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="8"/>
+      <c r="F190" s="9"/>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="8"/>
+      <c r="F191" s="9"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+      <c r="F192" s="9"/>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="9"/>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C194" s="8"/>
+      <c r="D194" s="8"/>
+      <c r="E194" s="8"/>
+      <c r="F194" s="9"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="8"/>
+      <c r="F195" s="9"/>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="8"/>
+      <c r="F196" s="9"/>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C197" s="8"/>
+      <c r="D197" s="8"/>
+      <c r="E197" s="8"/>
+      <c r="F197" s="9"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C198" s="8"/>
+      <c r="D198" s="8"/>
+      <c r="E198" s="8"/>
+      <c r="F198" s="9"/>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="2"/>
+      <c r="B199" s="2"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="7"/>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C200" s="8"/>
+      <c r="D200" s="8"/>
+      <c r="E200" s="8"/>
+      <c r="F200" s="9"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C201" s="8"/>
+      <c r="D201" s="8"/>
+      <c r="E201" s="8"/>
+      <c r="F201" s="9"/>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+      <c r="F202" s="9"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+      <c r="F203" s="9"/>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C204" s="8"/>
+      <c r="D204" s="8"/>
+      <c r="E204" s="8"/>
+      <c r="F204" s="9"/>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="9"/>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="8"/>
+      <c r="F206" s="9"/>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" s="2"/>
+      <c r="B207" s="2"/>
+      <c r="C207" s="6"/>
+      <c r="D207" s="6"/>
+      <c r="E207" s="6"/>
+      <c r="F207" s="7"/>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C208" s="8"/>
+      <c r="D208" s="8"/>
+      <c r="E208" s="8"/>
+      <c r="F208" s="9"/>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C209" s="8"/>
+      <c r="D209" s="8"/>
+      <c r="E209" s="8"/>
+      <c r="F209" s="9"/>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="9"/>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C211" s="8"/>
+      <c r="D211" s="8"/>
+      <c r="E211" s="8"/>
+      <c r="F211" s="9"/>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="9"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C213" s="8"/>
+      <c r="D213" s="8"/>
+      <c r="E213" s="8"/>
+      <c r="F213" s="9"/>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C214" s="8"/>
+      <c r="D214" s="8"/>
+      <c r="E214" s="8"/>
+      <c r="F214" s="9"/>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+      <c r="F215" s="9"/>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C216" s="8"/>
+      <c r="D216" s="8"/>
+      <c r="E216" s="8"/>
+      <c r="F216" s="9"/>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="8"/>
+      <c r="F217" s="9"/>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+      <c r="F218" s="9"/>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="8"/>
+      <c r="F219" s="9"/>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="8"/>
+      <c r="F220" s="9"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="9"/>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C222" s="8"/>
+      <c r="D222" s="8"/>
+      <c r="E222" s="8"/>
+      <c r="F222" s="9"/>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="2"/>
+      <c r="B223" s="2"/>
+      <c r="C223" s="6"/>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="7"/>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C224" s="8"/>
+      <c r="D224" s="8"/>
+      <c r="E224" s="8"/>
+      <c r="F224" s="9"/>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+      <c r="F225" s="9"/>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C226" s="8"/>
+      <c r="D226" s="8"/>
+      <c r="E226" s="8"/>
+      <c r="F226" s="9"/>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C227" s="8"/>
+      <c r="D227" s="8"/>
+      <c r="E227" s="8"/>
+      <c r="F227" s="9"/>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" s="2"/>
+      <c r="B228" s="2"/>
+      <c r="C228" s="6"/>
+      <c r="D228" s="6"/>
+      <c r="E228" s="6"/>
+      <c r="F228" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="E3:F3"/>
+  <mergeCells count="6">
+    <mergeCell ref="A101:F108"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
-    <mergeCell ref="A114:F121"/>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A98:F99"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
-[...2 lines deleted...]
-  </ignoredErrors>
+  <pageSetup orientation="portrait" verticalDpi="597" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B6FC27F-09C6-4B43-B093-D776471B033E}">
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="57.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.5703125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="A1" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="31"/>
+      <c r="C2" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="18"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="B3" s="2"/>
-      <c r="C3" s="7">
-[...8 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" s="18"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>148</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>151</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="27" t="s">
-        <v>135</v>
+      <c r="A5" t="s">
+        <v>110</v>
       </c>
       <c r="B5" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>0.29615599999999997</v>
+        <v>111</v>
+      </c>
+      <c r="C5" s="8">
+        <v>68507</v>
+      </c>
+      <c r="D5" s="8">
+        <v>73547</v>
+      </c>
+      <c r="E5" s="6">
+        <v>5040</v>
+      </c>
+      <c r="F5" s="9">
+        <v>7.3569000000000009E-2</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="27" t="s">
-        <v>133</v>
+      <c r="A6" t="s">
+        <v>108</v>
       </c>
       <c r="B6" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-        <v>0.12850700000000001</v>
+        <v>109</v>
+      </c>
+      <c r="C6" s="8">
+        <v>51386</v>
+      </c>
+      <c r="D6" s="8">
+        <v>55018</v>
+      </c>
+      <c r="E6" s="6">
+        <v>3632</v>
+      </c>
+      <c r="F6" s="9">
+        <v>7.0681000000000008E-2</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="27" t="s">
-        <v>143</v>
+      <c r="A7" t="s">
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>144</v>
-[...11 lines deleted...]
-        <v>0.38699499999999998</v>
+        <v>27</v>
+      </c>
+      <c r="C7" s="8">
+        <v>11953</v>
+      </c>
+      <c r="D7" s="8">
+        <v>15168</v>
+      </c>
+      <c r="E7" s="6">
+        <v>3215</v>
+      </c>
+      <c r="F7" s="9">
+        <v>0.26896999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="27" t="s">
-        <v>92</v>
+      <c r="A8" t="s">
+        <v>94</v>
       </c>
       <c r="B8" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="13">
-[...9 lines deleted...]
-        <v>0.380633</v>
+      <c r="C8" s="8">
+        <v>63943</v>
+      </c>
+      <c r="D8" s="8">
+        <v>66914</v>
+      </c>
+      <c r="E8" s="6">
+        <v>2971</v>
+      </c>
+      <c r="F8" s="9">
+        <v>4.6463000000000004E-2</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="27" t="s">
-        <v>149</v>
+      <c r="A9" t="s">
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>150</v>
-[...11 lines deleted...]
-        <v>4.0765000000000003E-2</v>
+        <v>45</v>
+      </c>
+      <c r="C9" s="8">
+        <v>31172</v>
+      </c>
+      <c r="D9" s="8">
+        <v>32920</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1748</v>
+      </c>
+      <c r="F9" s="9">
+        <v>5.6075999999999994E-2</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="27" t="s">
-        <v>106</v>
+      <c r="A10" t="s">
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-        <v>9.2085E-2</v>
+        <v>87</v>
+      </c>
+      <c r="C10" s="8">
+        <v>18192</v>
+      </c>
+      <c r="D10" s="8">
+        <v>19664</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1472</v>
+      </c>
+      <c r="F10" s="9">
+        <v>8.0915000000000001E-2</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="27" t="s">
-        <v>110</v>
+      <c r="A11" t="s">
+        <v>118</v>
       </c>
       <c r="B11" t="s">
-        <v>111</v>
-[...11 lines deleted...]
-        <v>0.24210499999999999</v>
+        <v>119</v>
+      </c>
+      <c r="C11" s="8">
+        <v>12895</v>
+      </c>
+      <c r="D11" s="8">
+        <v>14119</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1224</v>
+      </c>
+      <c r="F11" s="9">
+        <v>9.4921000000000005E-2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="27" t="s">
-        <v>12</v>
+      <c r="A12" t="s">
+        <v>76</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>7.8017000000000003E-2</v>
+        <v>77</v>
+      </c>
+      <c r="C12" s="8">
+        <v>8915</v>
+      </c>
+      <c r="D12" s="8">
+        <v>9819</v>
+      </c>
+      <c r="E12" s="6">
+        <v>904</v>
+      </c>
+      <c r="F12" s="9">
+        <v>0.10140200000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="27" t="s">
-        <v>124</v>
+      <c r="A13" t="s">
+        <v>122</v>
       </c>
       <c r="B13" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-        <v>4.7381E-2</v>
+        <v>123</v>
+      </c>
+      <c r="C13" s="8">
+        <v>10982</v>
+      </c>
+      <c r="D13" s="8">
+        <v>11860</v>
+      </c>
+      <c r="E13" s="6">
+        <v>878</v>
+      </c>
+      <c r="F13" s="9">
+        <v>7.9949000000000006E-2</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="27" t="s">
-        <v>68</v>
+      <c r="A14" t="s">
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
-[...11 lines deleted...]
-        <v>0.132187</v>
+        <v>11</v>
+      </c>
+      <c r="C14" s="8">
+        <v>12466</v>
+      </c>
+      <c r="D14" s="8">
+        <v>13204</v>
+      </c>
+      <c r="E14" s="6">
+        <v>738</v>
+      </c>
+      <c r="F14" s="9">
+        <v>5.9200999999999997E-2</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="27" t="s">
-        <v>147</v>
+      <c r="A15" t="s">
+        <v>132</v>
       </c>
       <c r="B15" t="s">
-        <v>148</v>
-[...11 lines deleted...]
-        <v>0.18973499999999999</v>
+        <v>133</v>
+      </c>
+      <c r="C15" s="8">
+        <v>24529</v>
+      </c>
+      <c r="D15" s="8">
+        <v>25126</v>
+      </c>
+      <c r="E15" s="6">
+        <v>597</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2.4339E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="27" t="s">
-        <v>169</v>
+      <c r="A16" t="s">
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>170</v>
-[...11 lines deleted...]
-        <v>2.9049999999999999E-2</v>
+        <v>59</v>
+      </c>
+      <c r="C16" s="8">
+        <v>8674</v>
+      </c>
+      <c r="D16" s="8">
+        <v>9250</v>
+      </c>
+      <c r="E16" s="6">
+        <v>576</v>
+      </c>
+      <c r="F16" s="9">
+        <v>6.6405000000000006E-2</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="27" t="s">
+      <c r="A17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="8">
+        <v>5286</v>
+      </c>
+      <c r="D17" s="8">
+        <v>5754</v>
+      </c>
+      <c r="E17" s="6">
+        <v>468</v>
+      </c>
+      <c r="F17" s="9">
+        <v>8.8536000000000004E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C18" s="8">
+        <v>35161</v>
+      </c>
+      <c r="D18" s="8">
+        <v>35604</v>
+      </c>
+      <c r="E18" s="6">
+        <v>443</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1.2599000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="8">
+        <v>9829</v>
+      </c>
+      <c r="D19" s="8">
+        <v>10240</v>
+      </c>
+      <c r="E19" s="6">
+        <v>411</v>
+      </c>
+      <c r="F19" s="9">
+        <v>4.1814999999999998E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="8">
+        <v>59497</v>
+      </c>
+      <c r="D20" s="8">
+        <v>59891</v>
+      </c>
+      <c r="E20" s="6">
+        <v>394</v>
+      </c>
+      <c r="F20" s="9">
+        <v>6.6220000000000003E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" s="8">
+        <v>11625</v>
+      </c>
+      <c r="D21" s="8">
+        <v>11971</v>
+      </c>
+      <c r="E21" s="6">
+        <v>346</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2.9763000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" s="8">
+        <v>5172</v>
+      </c>
+      <c r="D22" s="8">
+        <v>5478</v>
+      </c>
+      <c r="E22" s="6">
+        <v>306</v>
+      </c>
+      <c r="F22" s="9">
+        <v>5.9165000000000002E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="8">
+        <v>5190</v>
+      </c>
+      <c r="D23" s="8">
+        <v>5462</v>
+      </c>
+      <c r="E23" s="6">
+        <v>272</v>
+      </c>
+      <c r="F23" s="9">
+        <v>5.2408000000000003E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="8">
+        <v>12961</v>
+      </c>
+      <c r="D24" s="8">
+        <v>13182</v>
+      </c>
+      <c r="E24" s="6">
+        <v>221</v>
+      </c>
+      <c r="F24" s="9">
+        <v>1.7051E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="8">
+        <v>39126</v>
+      </c>
+      <c r="D25" s="8">
+        <v>39325</v>
+      </c>
+      <c r="E25" s="6">
+        <v>199</v>
+      </c>
+      <c r="F25" s="9">
+        <v>5.0860000000000002E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>30</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B26" t="s">
         <v>31</v>
       </c>
-      <c r="C17" s="13">
-[...180 lines deleted...]
-      <c r="F28" s="33"/>
+      <c r="C26" s="8">
+        <v>2152</v>
+      </c>
+      <c r="D26" s="8">
+        <v>2304</v>
+      </c>
+      <c r="E26" s="6">
+        <v>152</v>
+      </c>
+      <c r="F26" s="9">
+        <v>7.0632E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="8">
+        <v>3446</v>
+      </c>
+      <c r="D27" s="8">
+        <v>3589</v>
+      </c>
+      <c r="E27" s="6">
+        <v>143</v>
+      </c>
+      <c r="F27" s="9">
+        <v>4.1496999999999999E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="8">
+        <v>1699</v>
+      </c>
+      <c r="D28" s="8">
+        <v>1829</v>
+      </c>
+      <c r="E28" s="6">
+        <v>130</v>
+      </c>
+      <c r="F28" s="9">
+        <v>7.6516000000000001E-2</v>
+      </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="33"/>
-[...4 lines deleted...]
-      <c r="F29" s="33"/>
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="8">
+        <v>59703</v>
+      </c>
+      <c r="D29" s="8">
+        <v>59825</v>
+      </c>
+      <c r="E29" s="6">
+        <v>122</v>
+      </c>
+      <c r="F29" s="9">
+        <v>2.0430000000000001E-3</v>
+      </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="33"/>
-[...4 lines deleted...]
-      <c r="F30" s="33"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="9"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="33"/>
-[...12 lines deleted...]
-      <c r="F32" s="33"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="9"/>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="33"/>
-[...20 lines deleted...]
-      <c r="F35" s="33"/>
+      <c r="A33" s="16"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+    </row>
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="16"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="16"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="9"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="9"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="9"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="9"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="9"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="9"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="9"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="9"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="9"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="9"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="9"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="9"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B57" s="16"/>
+      <c r="C57" s="16"/>
+      <c r="D57" s="16"/>
+      <c r="E57" s="16"/>
+      <c r="F57" s="16"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="16"/>
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="16"/>
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="16"/>
+      <c r="B62" s="16"/>
+      <c r="C62" s="16"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="16"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="16"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="16"/>
+      <c r="E63" s="16"/>
+      <c r="F63" s="16"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="16"/>
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="16"/>
+      <c r="B65" s="16"/>
+      <c r="C65" s="16"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+      <c r="F65" s="16"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="16"/>
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="16"/>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="8">
+    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A28:F35"/>
+    <mergeCell ref="A57:F58"/>
+    <mergeCell ref="A32:F33"/>
+    <mergeCell ref="A35:F42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BA86CD1-145B-4E7D-8CEF-833D7215616B}">
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="65.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="A1" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="31"/>
+      <c r="C2" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="18"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="1">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D3" s="1">
-        <v>2032</v>
-[...4 lines deleted...]
-      <c r="F3" s="31"/>
+        <v>2034</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" s="18"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="27" t="s">
-        <v>100</v>
+      <c r="A5" t="s">
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C5" s="13">
+        <v>27</v>
+      </c>
+      <c r="C5" s="8">
+        <v>11953</v>
+      </c>
+      <c r="D5" s="8">
+        <v>15168</v>
+      </c>
+      <c r="E5" s="8">
+        <v>3215</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.26896999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" s="8">
+        <v>8915</v>
+      </c>
+      <c r="D6" s="8">
+        <v>9819</v>
+      </c>
+      <c r="E6" s="8">
+        <v>904</v>
+      </c>
+      <c r="F6" s="7">
+        <v>0.10140200000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C7" s="8">
+        <v>12895</v>
+      </c>
+      <c r="D7" s="8">
+        <v>14119</v>
+      </c>
+      <c r="E7" s="8">
+        <v>1224</v>
+      </c>
+      <c r="F7" s="7">
+        <v>9.4921000000000005E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="8">
+        <v>5286</v>
+      </c>
+      <c r="D8" s="8">
+        <v>5754</v>
+      </c>
+      <c r="E8" s="8">
+        <v>468</v>
+      </c>
+      <c r="F8" s="7">
+        <v>8.8536000000000004E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" s="8">
+        <v>18192</v>
+      </c>
+      <c r="D9" s="8">
+        <v>19664</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1472</v>
+      </c>
+      <c r="F9" s="7">
+        <v>8.0915000000000001E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="8">
+        <v>10982</v>
+      </c>
+      <c r="D10" s="8">
+        <v>11860</v>
+      </c>
+      <c r="E10" s="8">
+        <v>878</v>
+      </c>
+      <c r="F10" s="7">
+        <v>7.9949000000000006E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1699</v>
+      </c>
+      <c r="D11" s="8">
+        <v>1829</v>
+      </c>
+      <c r="E11" s="8">
+        <v>130</v>
+      </c>
+      <c r="F11" s="7">
+        <v>7.6516000000000001E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C12" s="8">
+        <v>68507</v>
+      </c>
+      <c r="D12" s="8">
+        <v>73547</v>
+      </c>
+      <c r="E12" s="8">
+        <v>5040</v>
+      </c>
+      <c r="F12" s="7">
+        <v>7.3569000000000009E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" s="8">
+        <v>51386</v>
+      </c>
+      <c r="D13" s="8">
+        <v>55018</v>
+      </c>
+      <c r="E13" s="8">
+        <v>3632</v>
+      </c>
+      <c r="F13" s="7">
+        <v>7.0681000000000008E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="8">
+        <v>2152</v>
+      </c>
+      <c r="D14" s="8">
+        <v>2304</v>
+      </c>
+      <c r="E14" s="8">
+        <v>152</v>
+      </c>
+      <c r="F14" s="7">
+        <v>7.0632E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="8">
+        <v>8674</v>
+      </c>
+      <c r="D15" s="8">
+        <v>9250</v>
+      </c>
+      <c r="E15" s="8">
+        <v>576</v>
+      </c>
+      <c r="F15" s="7">
+        <v>6.6405000000000006E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="8">
+        <v>12466</v>
+      </c>
+      <c r="D16" s="8">
+        <v>13204</v>
+      </c>
+      <c r="E16" s="8">
+        <v>738</v>
+      </c>
+      <c r="F16" s="7">
+        <v>5.9200999999999997E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="8">
+        <v>5172</v>
+      </c>
+      <c r="D17" s="8">
+        <v>5478</v>
+      </c>
+      <c r="E17" s="8">
+        <v>306</v>
+      </c>
+      <c r="F17" s="7">
+        <v>5.9165000000000002E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="8">
+        <v>31172</v>
+      </c>
+      <c r="D18" s="8">
+        <v>32920</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1748</v>
+      </c>
+      <c r="F18" s="7">
+        <v>5.6075999999999994E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="8">
+        <v>5190</v>
+      </c>
+      <c r="D19" s="8">
+        <v>5462</v>
+      </c>
+      <c r="E19" s="8">
+        <v>272</v>
+      </c>
+      <c r="F19" s="7">
+        <v>5.2408000000000003E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="8">
+        <v>63943</v>
+      </c>
+      <c r="D20" s="8">
+        <v>66914</v>
+      </c>
+      <c r="E20" s="8">
+        <v>2971</v>
+      </c>
+      <c r="F20" s="7">
+        <v>4.6463000000000004E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="8">
+        <v>9829</v>
+      </c>
+      <c r="D21" s="8">
+        <v>10240</v>
+      </c>
+      <c r="E21" s="8">
+        <v>411</v>
+      </c>
+      <c r="F21" s="7">
+        <v>4.1814999999999998E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="8">
+        <v>3446</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3589</v>
+      </c>
+      <c r="E22" s="8">
+        <v>143</v>
+      </c>
+      <c r="F22" s="7">
+        <v>4.1496999999999999E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" t="s">
         <v>117</v>
       </c>
-      <c r="D5" s="13">
-[...2 lines deleted...]
-      <c r="E5" s="29">
+      <c r="C23" s="8">
+        <v>1740</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1799</v>
+      </c>
+      <c r="E23" s="8">
+        <v>59</v>
+      </c>
+      <c r="F23" s="7">
+        <v>3.3908000000000001E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" s="8">
+        <v>11625</v>
+      </c>
+      <c r="D24" s="8">
+        <v>11971</v>
+      </c>
+      <c r="E24" s="8">
+        <v>346</v>
+      </c>
+      <c r="F24" s="7">
+        <v>2.9763000000000001E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="8">
+        <v>24529</v>
+      </c>
+      <c r="D25" s="8">
+        <v>25126</v>
+      </c>
+      <c r="E25" s="8">
+        <v>597</v>
+      </c>
+      <c r="F25" s="7">
+        <v>2.4339E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="8">
+        <v>447</v>
+      </c>
+      <c r="D26" s="8">
+        <v>456</v>
+      </c>
+      <c r="E26" s="8">
+        <v>9</v>
+      </c>
+      <c r="F26" s="7">
+        <v>2.0133999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="8">
+        <v>3898</v>
+      </c>
+      <c r="D27" s="8">
+        <v>3976</v>
+      </c>
+      <c r="E27" s="8">
+        <v>78</v>
+      </c>
+      <c r="F27" s="7">
+        <v>2.001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>90</v>
       </c>
-      <c r="F5" s="28">
-[...4 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="B28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="8">
+        <v>12961</v>
+      </c>
+      <c r="D28" s="8">
+        <v>13182</v>
+      </c>
+      <c r="E28" s="8">
+        <v>221</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1.7051E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>142</v>
+      </c>
+      <c r="B29" t="s">
         <v>143</v>
       </c>
-      <c r="B6" t="s">
-[...399 lines deleted...]
-      <c r="F29" s="33"/>
+      <c r="C29" s="8">
+        <v>35161</v>
+      </c>
+      <c r="D29" s="8">
+        <v>35604</v>
+      </c>
+      <c r="E29" s="8">
+        <v>443</v>
+      </c>
+      <c r="F29" s="7">
+        <v>1.2599000000000001E-2</v>
+      </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="33"/>
-[...4 lines deleted...]
-      <c r="F30" s="33"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="33"/>
-[...4 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="A31" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="33"/>
-[...12 lines deleted...]
-      <c r="F33" s="33"/>
+      <c r="A32" s="19"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="33"/>
-[...4 lines deleted...]
-      <c r="F34" s="33"/>
+      <c r="A34" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="16"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="16"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F54" s="7"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B57" s="19"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="19"/>
+      <c r="B58" s="19"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="16"/>
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="16"/>
+      <c r="B62" s="16"/>
+      <c r="C62" s="16"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="16"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="16"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="16"/>
+      <c r="E63" s="16"/>
+      <c r="F63" s="16"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="16"/>
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="16"/>
+      <c r="B65" s="16"/>
+      <c r="C65" s="16"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+      <c r="F65" s="16"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="16"/>
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="16"/>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="8">
+    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A31:F32"/>
+    <mergeCell ref="A34:F41"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A27:F34"/>
+    <mergeCell ref="A57:F58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:F34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42D37146-39C2-451F-9EBD-D9E05BBEB100}">
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="72.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="60.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F1" s="34"/>
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="31"/>
+      <c r="C2" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="18"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="B3" s="2"/>
-      <c r="C3" s="7">
-[...8 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" s="18"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>148</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>151</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
-[...11 lines deleted...]
-        <v>-0.48491499999999998</v>
+        <v>63</v>
+      </c>
+      <c r="C5" s="8">
+        <v>6681</v>
+      </c>
+      <c r="D5" s="8">
+        <v>4983</v>
+      </c>
+      <c r="E5" s="10">
+        <v>-1698</v>
+      </c>
+      <c r="F5" s="7">
+        <v>-0.25415399999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
-[...11 lines deleted...]
-        <v>-0.33024700000000001</v>
+        <v>25</v>
+      </c>
+      <c r="C6" s="8">
+        <v>3590</v>
+      </c>
+      <c r="D6" s="8">
+        <v>2682</v>
+      </c>
+      <c r="E6" s="10">
+        <v>-908</v>
+      </c>
+      <c r="F6" s="7">
+        <v>-0.25292500000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>-0.31410300000000002</v>
+        <v>55</v>
+      </c>
+      <c r="C7" s="8">
+        <v>14869</v>
+      </c>
+      <c r="D7" s="8">
+        <v>11363</v>
+      </c>
+      <c r="E7" s="10">
+        <v>-3506</v>
+      </c>
+      <c r="F7" s="7">
+        <v>-0.235793</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>142</v>
-[...11 lines deleted...]
-        <v>-0.22272700000000001</v>
+        <v>33</v>
+      </c>
+      <c r="C8" s="8">
+        <v>1882</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1466</v>
+      </c>
+      <c r="E8" s="10">
+        <v>-416</v>
+      </c>
+      <c r="F8" s="7">
+        <v>-0.22104099999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
-[...11 lines deleted...]
-        <v>-0.219365</v>
+        <v>49</v>
+      </c>
+      <c r="C9" s="8">
+        <v>3651</v>
+      </c>
+      <c r="D9" s="8">
+        <v>3077</v>
+      </c>
+      <c r="E9" s="10">
+        <v>-574</v>
+      </c>
+      <c r="F9" s="7">
+        <v>-0.157217</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
-[...11 lines deleted...]
-        <v>-0.219254</v>
+        <v>57</v>
+      </c>
+      <c r="C10" s="8">
+        <v>4999</v>
+      </c>
+      <c r="D10" s="8">
+        <v>4374</v>
+      </c>
+      <c r="E10" s="10">
+        <v>-625</v>
+      </c>
+      <c r="F10" s="7">
+        <v>-0.125025</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
-[...11 lines deleted...]
-        <v>-0.15789</v>
+        <v>71</v>
+      </c>
+      <c r="C11" s="8">
+        <v>2401</v>
+      </c>
+      <c r="D11" s="8">
+        <v>2232</v>
+      </c>
+      <c r="E11" s="10">
+        <v>-169</v>
+      </c>
+      <c r="F11" s="7">
+        <v>-7.0387000000000005E-2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>-0.13863500000000001</v>
+        <v>35</v>
+      </c>
+      <c r="C12" s="8">
+        <v>6980</v>
+      </c>
+      <c r="D12" s="8">
+        <v>6578</v>
+      </c>
+      <c r="E12" s="10">
+        <v>-402</v>
+      </c>
+      <c r="F12" s="7">
+        <v>-5.7592999999999998E-2</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>-0.12622700000000001</v>
+        <v>61</v>
+      </c>
+      <c r="C13" s="8">
+        <v>7195</v>
+      </c>
+      <c r="D13" s="8">
+        <v>6792</v>
+      </c>
+      <c r="E13" s="10">
+        <v>-403</v>
+      </c>
+      <c r="F13" s="7">
+        <v>-5.6010999999999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>-0.10889</v>
+        <v>7</v>
+      </c>
+      <c r="C14" s="8">
+        <v>185</v>
+      </c>
+      <c r="D14" s="8">
+        <v>175</v>
+      </c>
+      <c r="E14" s="10">
+        <v>-10</v>
+      </c>
+      <c r="F14" s="7">
+        <v>-5.4054000000000005E-2</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="B15" t="s">
-        <v>158</v>
-[...11 lines deleted...]
-        <v>-0.104243</v>
+        <v>139</v>
+      </c>
+      <c r="C15" s="8">
+        <v>11187</v>
+      </c>
+      <c r="D15" s="8">
+        <v>10604</v>
+      </c>
+      <c r="E15" s="10">
+        <v>-583</v>
+      </c>
+      <c r="F15" s="7">
+        <v>-5.2114000000000001E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>156</v>
-[...11 lines deleted...]
-        <v>-9.5334000000000002E-2</v>
+        <v>39</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1900</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1805</v>
+      </c>
+      <c r="E16" s="10">
+        <v>-95</v>
+      </c>
+      <c r="F16" s="7">
+        <v>-0.05</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
-[...11 lines deleted...]
-        <v>-8.7554000000000007E-2</v>
+        <v>75</v>
+      </c>
+      <c r="C17" s="8">
+        <v>5770</v>
+      </c>
+      <c r="D17" s="8">
+        <v>5484</v>
+      </c>
+      <c r="E17" s="10">
+        <v>-286</v>
+      </c>
+      <c r="F17" s="7">
+        <v>-4.9567E-2</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-        <v>-8.6868000000000001E-2</v>
+        <v>69</v>
+      </c>
+      <c r="C18" s="8">
+        <v>9995</v>
+      </c>
+      <c r="D18" s="8">
+        <v>9505</v>
+      </c>
+      <c r="E18" s="10">
+        <v>-490</v>
+      </c>
+      <c r="F18" s="7">
+        <v>-4.9024999999999999E-2</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
-[...11 lines deleted...]
-        <v>-7.9507999999999995E-2</v>
+        <v>135</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1504</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1442</v>
+      </c>
+      <c r="E19" s="10">
+        <v>-62</v>
+      </c>
+      <c r="F19" s="7">
+        <v>-4.1223000000000003E-2</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>-6.7423999999999998E-2</v>
+        <v>81</v>
+      </c>
+      <c r="C20" s="8">
+        <v>4186</v>
+      </c>
+      <c r="D20" s="8">
+        <v>4074</v>
+      </c>
+      <c r="E20" s="10">
+        <v>-112</v>
+      </c>
+      <c r="F20" s="7">
+        <v>-2.6756000000000002E-2</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="B21" t="s">
-        <v>166</v>
-[...11 lines deleted...]
-        <v>-6.6411999999999999E-2</v>
+        <v>125</v>
+      </c>
+      <c r="C21" s="8">
+        <v>86286</v>
+      </c>
+      <c r="D21" s="8">
+        <v>83998</v>
+      </c>
+      <c r="E21" s="10">
+        <v>-2288</v>
+      </c>
+      <c r="F21" s="7">
+        <v>-2.6516000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>-5.0423000000000003E-2</v>
+        <v>141</v>
+      </c>
+      <c r="C22" s="8">
+        <v>6432</v>
+      </c>
+      <c r="D22" s="8">
+        <v>6317</v>
+      </c>
+      <c r="E22" s="10">
+        <v>-115</v>
+      </c>
+      <c r="F22" s="7">
+        <v>-1.7878999999999999E-2</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>-4.8980000000000003E-2</v>
+        <v>115</v>
+      </c>
+      <c r="C23" s="8">
+        <v>5501</v>
+      </c>
+      <c r="D23" s="8">
+        <v>5404</v>
+      </c>
+      <c r="E23" s="10">
+        <v>-97</v>
+      </c>
+      <c r="F23" s="7">
+        <v>-1.7632999999999999E-2</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>128</v>
       </c>
       <c r="B24" t="s">
-        <v>154</v>
-[...22 lines deleted...]
-      <c r="F27" s="33"/>
+        <v>129</v>
+      </c>
+      <c r="C24" s="8">
+        <v>9549</v>
+      </c>
+      <c r="D24" s="8">
+        <v>9396</v>
+      </c>
+      <c r="E24" s="10">
+        <v>-153</v>
+      </c>
+      <c r="F24" s="7">
+        <v>-1.6022999999999999E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="8">
+        <v>14628</v>
+      </c>
+      <c r="D25" s="8">
+        <v>14444</v>
+      </c>
+      <c r="E25" s="10">
+        <v>-184</v>
+      </c>
+      <c r="F25" s="7">
+        <v>-1.2579E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="8">
+        <v>7803</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7713</v>
+      </c>
+      <c r="E26" s="10">
+        <v>-90</v>
+      </c>
+      <c r="F26" s="7">
+        <v>-1.1533999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="8">
+        <v>35867</v>
+      </c>
+      <c r="D27" s="8">
+        <v>35506</v>
+      </c>
+      <c r="E27" s="10">
+        <v>-361</v>
+      </c>
+      <c r="F27" s="7">
+        <v>-1.0064999999999999E-2</v>
+      </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="33"/>
-[...4 lines deleted...]
-      <c r="F28" s="33"/>
+      <c r="A28" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="8">
+        <v>775</v>
+      </c>
+      <c r="D28" s="8">
+        <v>768</v>
+      </c>
+      <c r="E28" s="10">
+        <v>-7</v>
+      </c>
+      <c r="F28" s="7">
+        <v>-9.0320000000000001E-3</v>
+      </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="33"/>
-[...4 lines deleted...]
-      <c r="F29" s="33"/>
+      <c r="A29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="8">
+        <v>6277</v>
+      </c>
+      <c r="D29" s="8">
+        <v>6242</v>
+      </c>
+      <c r="E29" s="10">
+        <v>-35</v>
+      </c>
+      <c r="F29" s="7">
+        <v>-5.5760000000000002E-3</v>
+      </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="33"/>
-[...4 lines deleted...]
-      <c r="F30" s="33"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="33"/>
-[...4 lines deleted...]
-      <c r="F31" s="33"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="33"/>
-[...4 lines deleted...]
-      <c r="F32" s="33"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="33"/>
-[...4 lines deleted...]
-      <c r="F33" s="33"/>
+      <c r="A33" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="33"/>
-[...4 lines deleted...]
-      <c r="F34" s="33"/>
+      <c r="A34" s="19"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="16"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="16"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F54" s="7"/>
+    </row>
+    <row r="55" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F55" s="7"/>
+    </row>
+    <row r="56" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F56" s="7"/>
+    </row>
+    <row r="57" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F58" s="7"/>
+    </row>
+    <row r="59" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F59" s="7"/>
+    </row>
+    <row r="60" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F60" s="7"/>
+    </row>
+    <row r="61" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F61" s="7"/>
+    </row>
+    <row r="62" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F62" s="7"/>
+    </row>
+    <row r="63" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F63" s="7"/>
+    </row>
+    <row r="64" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F64" s="7"/>
+    </row>
+    <row r="65" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F65" s="7"/>
+    </row>
+    <row r="66" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F66" s="7"/>
+    </row>
+    <row r="67" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F67" s="7"/>
+    </row>
+    <row r="68" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F69" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A36:F43"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A27:F34"/>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A33:F34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>St. Louis Industry Projections</vt:lpstr>
+      <vt:lpstr>Industry_Projections</vt:lpstr>
       <vt:lpstr>Largest Growth</vt:lpstr>
       <vt:lpstr>Fastest Growth</vt:lpstr>
       <vt:lpstr>Declining Industries</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>christopher.will</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>